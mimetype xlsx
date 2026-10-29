--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
@@ -5742,765 +5745,769 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW62"/>
+  <dimension ref="A1:DX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
       <c r="DW1" t="s">
         <v>187</v>
       </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>7753176000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7356622000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7310510000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6617599000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6560405000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6332953000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6398338000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6192513000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5951334000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5959224000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5798756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5826861000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5509192000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4767542000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4782703000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4666018000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4617812000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27516000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4015317000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3939424000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3749587000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23101000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3623769000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3430373000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3355477000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20231000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3268949000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3200993000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2893071000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21669000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2666624000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2569231000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2496011000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26038000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2469168000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11756000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11307000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11338000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13806000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12364000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11664000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10997000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10676000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1545000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3968000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9252000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2999000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3808000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>934646000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>860332000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>836902000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>802459000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>792510000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>813705000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>961157000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>955142000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>768379000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>659537000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>677144000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>621190000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>622924000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>699070000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>650999000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>678011000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>722648000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>726771000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>731727000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>772963000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>652401000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>700601000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>681278000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>721206000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>695984000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>702272000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>608949000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>633316000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>598714000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>632921000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>580017000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>580951000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>580096000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>616351000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>550545000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>546003000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>538540000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>497833000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>429319000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>424800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>444182000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>425296000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>430839000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>426889000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>405853000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6586,52 +6593,53 @@
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6717,546 +6725,550 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-82858000.0</v>
+      </c>
+      <c r="C5">
         <v>-34848000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-38049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-31896000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37110000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-47405000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-48090000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-47846000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-36753000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-42244000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-38132000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35109000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-53414000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-33837000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33862000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-32364000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-36492000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19103000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8269000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1404000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-973000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-190000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-689000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2797000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1301000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>309000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1464000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1147000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1128000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2881000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5280000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8789000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-10684000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8647000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7507000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4019000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2829000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3211000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3287000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2846000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>724000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4321000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4830000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4609000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3310000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1730000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-236000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1014000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>578000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1201000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-470000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2544000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2233000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2224000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5167000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5063000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5173000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-494000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2886000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5446000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4565000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3925000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6466000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7675000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4573000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6335000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7689000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-10776000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-9671000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-11402000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-10676000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-8912000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-9506000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-9619000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5280000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-5824000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4107000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5137000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2993000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3410000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2862000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5380000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-3596000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-4642000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3335000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1043000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2493000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>527000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>746000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-4682000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3332000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>808000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-796000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4701000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2054000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1899000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2088000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2118000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>498000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>985000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2307000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1285000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1188000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>284000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1451000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2112000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2103000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1948000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1800000.0</v>
       </c>
-      <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>600000.0</v>
       </c>
-      <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>300000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>300000.0</v>
       </c>
-      <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5">
         <v>-200000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>300000.0</v>
       </c>
-      <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>12840000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12377000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11407000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13602000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10409000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9864000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9324000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11407000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8315000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8120000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7277,146 +7289,147 @@
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
+      <c r="DX6"/>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>32929000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30560000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32446000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33185000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35334000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14737000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>15498000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15252000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14435000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12843000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13171000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12424000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10007000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10717000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11397000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11454000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12116000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11773000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12417000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>12437000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>14235000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>15260000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18026000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26726000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>27648000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>28731000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>16449000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>17148000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>17787000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>16719000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -7468,119 +7481,120 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>968692000.0</v>
       </c>
       <c r="D8">
         <v>968692000.0</v>
       </c>
       <c r="E8">
         <v>968692000.0</v>
       </c>
       <c r="F8">
         <v>968692000.0</v>
       </c>
       <c r="G8">
-        <v>697873000.0</v>
+        <v>968692000.0</v>
       </c>
       <c r="H8">
         <v>697873000.0</v>
       </c>
       <c r="I8">
         <v>697873000.0</v>
       </c>
       <c r="J8">
         <v>697873000.0</v>
       </c>
       <c r="K8">
         <v>697873000.0</v>
       </c>
       <c r="L8">
         <v>697873000.0</v>
       </c>
       <c r="M8">
         <v>697873000.0</v>
       </c>
       <c r="N8">
         <v>697873000.0</v>
       </c>
       <c r="O8">
         <v>697873000.0</v>
       </c>
       <c r="P8">
         <v>697873000.0</v>
       </c>
       <c r="Q8">
         <v>697873000.0</v>
       </c>
       <c r="R8">
         <v>697873000.0</v>
       </c>
       <c r="S8">
         <v>697873000.0</v>
       </c>
       <c r="T8">
         <v>697873000.0</v>
       </c>
       <c r="U8">
         <v>697873000.0</v>
       </c>
       <c r="V8">
+        <v>697873000.0</v>
+      </c>
+      <c r="W8">
         <v>586946000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7641,215 +7655,216 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>30740000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31350000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>30126000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28756000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27536000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28484000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27246000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25851000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>24606000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23621000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23887000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22867000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22069000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21746000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21344000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20450000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19777000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16513000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15542000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14625000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>13756000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>13434000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>13602000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>12840000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12377000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11796000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11407000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10409000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9864000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9324000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8527000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8315000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8120000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7084000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6015000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5818000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5380000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5002000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4986000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4952000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4925000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4820000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4801000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4754000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4742000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4722000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4715000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4968000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4960000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -7870,433 +7885,437 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>313348000.0</v>
+      </c>
+      <c r="C10">
         <v>39552000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39472000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>92406000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>542734000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>596533000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>292603000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>356488000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>247248000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>293513000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>277583000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>242714000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>253298000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>319924000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>562416000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>268315000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>333844000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>299320000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>311544000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>265536000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>413195000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>349417000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>260092000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>303756000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>256119000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>349361000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>282809000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>201483000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>194009000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>185650000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>172548000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>172366000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>155848000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>176169000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>142787000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>149582000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>141262000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>146508000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>161869000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>200399000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>233794000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>175113000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>118259000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>200895000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>158521000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>125483000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>88543000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>126847000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>138013000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>92617000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>106282000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>82692000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33557000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>61959000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>116755000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>106138000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>102108000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>85668000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>78207000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>111101000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>113080000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>109467000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>80129000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>37497000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>75478000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>97651000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>66863000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>89168000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>172401000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>176784000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>90634000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>15031000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15952000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16172000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15155000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>20541000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15277000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24363000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19245000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>34088000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>18431000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17007000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>21957000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>19343000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>26008000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>32001000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14824000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12033000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>17257000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18160000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>20865000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>16509000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>25344000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>24082000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>26725000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>23220000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>19351000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>19728000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>16899000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>29668000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>17513000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>15887000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>21843000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>22274000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>16476000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>15053000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>16473000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>18675000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>12400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>11600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>34300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>16000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>12500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>33800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>16100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>26100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>15800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>18400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>25700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>43100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>28500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>49700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="DU10">
         <v>18800000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10">
+      <c r="DV10">
+        <v>18800000.0</v>
+      </c>
+      <c r="DW10"/>
+      <c r="DX10">
         <v>35500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8382,453 +8401,457 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>1659084000.0</v>
+      </c>
+      <c r="C12">
         <v>1218810000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1235856000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1343344000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1183052000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1256408000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>706124000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>360703000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>893961000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>703348000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>896980000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>859876000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>835165000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>932743000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1191417000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>903199000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>957473000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>975261000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>823574000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>800043000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>876079000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>808350000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>702115000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>791711000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>709134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>767787000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>729547000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>606184000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>619858000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>627561000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>689087000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>584400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>565887000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>576184000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>567109000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>584866000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>541778000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>548638000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>514345000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>553689000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>572253000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>383379000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>309590000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>396665000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>382735000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>389581000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>364664000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>416379000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>445515000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>359576000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>393753000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>405762000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>446704000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>481732000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>574759000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>602953000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>102108000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>85668000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>78207000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>525608000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>113080000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>109467000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>80129000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>37497000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>75478000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>97651000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>66863000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>89168000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>172401000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>176784000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>90634000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15031000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15952000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>16172000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15155000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>20541000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15277000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>24363000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>19245000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>34088000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18431000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17007000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>21957000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>19343000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>26008000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>32001000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14824000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12033000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17257000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>18160000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>20865000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>16509000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>25344000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>24082000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>26725000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>23220000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>19351000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>19728000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>16899000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>29668000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>17513000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>15887000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>21843000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>22274000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>16476000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>15053000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>16473000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>18675000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>12400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>11600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>34300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>16000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>12500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>33800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>16100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>26100000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>15800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>18400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>25700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>43100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>28500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>49700000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="DU12">
         <v>18800000.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DV12">
+        <v>18800000.0</v>
+      </c>
+      <c r="DW12"/>
+      <c r="DX12">
         <v>35500000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>857765000.0</v>
       </c>
       <c r="C13">
         <v>857765000.0</v>
       </c>
       <c r="D13">
         <v>857765000.0</v>
       </c>
       <c r="E13">
         <v>857765000.0</v>
       </c>
       <c r="F13">
         <v>857765000.0</v>
       </c>
       <c r="G13">
-        <v>586946000.0</v>
+        <v>857765000.0</v>
       </c>
       <c r="H13">
         <v>586946000.0</v>
       </c>
       <c r="I13">
         <v>586946000.0</v>
       </c>
       <c r="J13">
         <v>586946000.0</v>
       </c>
       <c r="K13">
         <v>586946000.0</v>
       </c>
       <c r="L13">
         <v>586946000.0</v>
       </c>
       <c r="M13">
         <v>586946000.0</v>
       </c>
       <c r="N13">
         <v>586946000.0</v>
       </c>
       <c r="O13">
         <v>586946000.0</v>
       </c>
@@ -8847,1001 +8870,1008 @@
       <c r="T13">
         <v>586946000.0</v>
       </c>
       <c r="U13">
         <v>586946000.0</v>
       </c>
       <c r="V13">
         <v>586946000.0</v>
       </c>
       <c r="W13">
         <v>586946000.0</v>
       </c>
       <c r="X13">
         <v>586946000.0</v>
       </c>
       <c r="Y13">
         <v>586946000.0</v>
       </c>
       <c r="Z13">
         <v>586946000.0</v>
       </c>
       <c r="AA13">
         <v>586946000.0</v>
       </c>
       <c r="AB13">
-        <v>468571000.0</v>
+        <v>586946000.0</v>
       </c>
       <c r="AC13">
         <v>468571000.0</v>
       </c>
       <c r="AD13">
+        <v>468571000.0</v>
+      </c>
+      <c r="AE13">
         <v>471071000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>468571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412546000.0</v>
       </c>
       <c r="AG13">
         <v>412546000.0</v>
       </c>
       <c r="AH13">
         <v>412546000.0</v>
       </c>
       <c r="AI13">
+        <v>412546000.0</v>
+      </c>
+      <c r="AJ13">
         <v>413958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412546000.0</v>
       </c>
       <c r="AK13">
         <v>412546000.0</v>
       </c>
       <c r="AL13">
         <v>412546000.0</v>
       </c>
       <c r="AM13">
         <v>412546000.0</v>
       </c>
       <c r="AN13">
+        <v>412546000.0</v>
+      </c>
+      <c r="AO13">
         <v>412726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374287000.0</v>
       </c>
       <c r="AP13">
         <v>374287000.0</v>
       </c>
       <c r="AQ13">
         <v>374287000.0</v>
       </c>
       <c r="AR13">
+        <v>374287000.0</v>
+      </c>
+      <c r="AS13">
         <v>11250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374287000.0</v>
       </c>
       <c r="AT13">
         <v>374287000.0</v>
       </c>
       <c r="AU13">
         <v>374287000.0</v>
       </c>
       <c r="AV13">
         <v>374287000.0</v>
       </c>
       <c r="AW13">
         <v>374287000.0</v>
       </c>
       <c r="AX13">
-        <v>110056000.0</v>
+        <v>374287000.0</v>
       </c>
       <c r="AY13">
         <v>110056000.0</v>
       </c>
       <c r="AZ13">
         <v>110056000.0</v>
       </c>
       <c r="BA13">
         <v>110056000.0</v>
       </c>
       <c r="BB13">
         <v>110056000.0</v>
       </c>
       <c r="BC13">
         <v>110056000.0</v>
       </c>
       <c r="BD13">
         <v>110056000.0</v>
       </c>
       <c r="BE13">
         <v>110056000.0</v>
       </c>
       <c r="BF13">
         <v>110056000.0</v>
       </c>
       <c r="BG13">
         <v>110056000.0</v>
       </c>
       <c r="BH13">
         <v>110056000.0</v>
       </c>
       <c r="BI13">
         <v>110056000.0</v>
       </c>
       <c r="BJ13">
         <v>110056000.0</v>
       </c>
       <c r="BK13">
         <v>110056000.0</v>
       </c>
       <c r="BL13">
         <v>110056000.0</v>
       </c>
       <c r="BM13">
         <v>110056000.0</v>
       </c>
       <c r="BN13">
-        <v>97908000.0</v>
+        <v>110056000.0</v>
       </c>
       <c r="BO13">
         <v>97908000.0</v>
       </c>
       <c r="BP13">
         <v>97908000.0</v>
       </c>
       <c r="BQ13">
-        <v>86908000.0</v>
+        <v>97908000.0</v>
       </c>
       <c r="BR13">
         <v>86908000.0</v>
       </c>
       <c r="BS13">
         <v>86908000.0</v>
       </c>
       <c r="BT13">
         <v>86908000.0</v>
       </c>
       <c r="BU13">
         <v>86908000.0</v>
       </c>
       <c r="BV13">
         <v>86908000.0</v>
       </c>
       <c r="BW13">
         <v>86908000.0</v>
       </c>
       <c r="BX13">
+        <v>86908000.0</v>
+      </c>
+      <c r="BY13">
         <v>86907000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>86908000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>86902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77130000.0</v>
       </c>
       <c r="CB13">
         <v>77130000.0</v>
       </c>
       <c r="CC13">
-        <v>65592000.0</v>
+        <v>77130000.0</v>
       </c>
       <c r="CD13">
         <v>65592000.0</v>
       </c>
       <c r="CE13">
         <v>65592000.0</v>
       </c>
       <c r="CF13">
         <v>65592000.0</v>
       </c>
       <c r="CG13">
         <v>65592000.0</v>
       </c>
       <c r="CH13">
         <v>65592000.0</v>
       </c>
       <c r="CI13">
+        <v>65592000.0</v>
+      </c>
+      <c r="CJ13">
         <v>30580000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>30441000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>30326000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>19669000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>19547000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>19405000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>19317000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>19212000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>19089000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>18984000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>18893000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>18815000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>14743000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>14677000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>14608000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>14541000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>11072000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>11015000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>10955000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>10887000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>10825000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>10760000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>7900000.0</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
-        <v>50414115.0</v>
+        <v>50455230.0</v>
       </c>
       <c r="C14">
         <v>50414115.0</v>
       </c>
       <c r="D14">
         <v>50414115.0</v>
       </c>
       <c r="E14">
-        <v>42174000.0</v>
+        <v>50414115.0</v>
       </c>
       <c r="F14">
         <v>42174000.0</v>
       </c>
       <c r="G14">
+        <v>42174000.0</v>
+      </c>
+      <c r="H14">
         <v>38511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38525000.0</v>
       </c>
       <c r="I14">
         <v>38525000.0</v>
       </c>
       <c r="J14">
+        <v>38525000.0</v>
+      </c>
+      <c r="K14">
         <v>38449000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38512000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>38651000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38829000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39017000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39301000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39378000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39339000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39466000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39727000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41820000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>39869000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39873000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>39789000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>40064000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39654000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40086000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39516000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>35245285.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35263000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>35395000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35319000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32378739.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32319000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32321000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32296000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32060606.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32182000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32256000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32193000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30729359.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30359000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30372000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30246000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30310905.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30335571.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>30231000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>30149469.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30149244.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>30108103.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16430376.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>16405540.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16396931.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16385155.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16375774.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16373588.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16363698.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>16363000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>16342000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>16338000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16332000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>16313000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>16316000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>16301000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>16290000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14649000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14576000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14580000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>14575000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13005000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12997000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>12993000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12991000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13004000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13084000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13164000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>13145000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13939000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13963000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14686000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14606000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>14689000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14107000.0</v>
       </c>
       <c r="CF14">
         <v>14107000.0</v>
       </c>
       <c r="CG14">
+        <v>14107000.0</v>
+      </c>
+      <c r="CH14">
         <v>14145690.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11555000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>11551000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>11502000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>10006000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9956000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>10453000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>10361000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>9922000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>9902000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>19749000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>19542000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>9795500.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>9796000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>10229000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10145000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>9677000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>9649000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>10090000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>10008000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9612000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>9819000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>9752000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>9704000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>9672000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>9646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9604000.0</v>
       </c>
       <c r="DH14">
         <v>9604000.0</v>
       </c>
       <c r="DI14">
+        <v>9604000.0</v>
+      </c>
+      <c r="DJ14">
         <v>9576000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>9538000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>9530000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>9529668.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>9479000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>9471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9457000.0</v>
       </c>
       <c r="DP14">
         <v>9457000.0</v>
       </c>
       <c r="DQ14">
+        <v>9457000.0</v>
+      </c>
+      <c r="DR14">
         <v>9431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9393000.0</v>
       </c>
       <c r="DS14">
         <v>9393000.0</v>
       </c>
       <c r="DT14">
+        <v>9393000.0</v>
+      </c>
+      <c r="DU14">
         <v>9393165.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>6259000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>6277000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>6236000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>586946000.0</v>
       </c>
       <c r="P15">
         <v>586946000.0</v>
       </c>
       <c r="Q15">
         <v>586946000.0</v>
       </c>
       <c r="R15">
         <v>586946000.0</v>
       </c>
       <c r="S15">
         <v>586946000.0</v>
       </c>
       <c r="T15">
         <v>586946000.0</v>
       </c>
       <c r="U15">
         <v>586946000.0</v>
       </c>
       <c r="V15">
         <v>586946000.0</v>
       </c>
       <c r="W15">
         <v>586946000.0</v>
       </c>
       <c r="X15">
         <v>586946000.0</v>
       </c>
       <c r="Y15">
         <v>586946000.0</v>
       </c>
       <c r="Z15">
         <v>586946000.0</v>
       </c>
       <c r="AA15">
         <v>586946000.0</v>
       </c>
       <c r="AB15">
-        <v>468571000.0</v>
+        <v>586946000.0</v>
       </c>
       <c r="AC15">
         <v>468571000.0</v>
       </c>
       <c r="AD15">
         <v>468571000.0</v>
       </c>
       <c r="AE15">
         <v>468571000.0</v>
       </c>
       <c r="AF15">
-        <v>412546000.0</v>
+        <v>468571000.0</v>
       </c>
       <c r="AG15">
         <v>412546000.0</v>
       </c>
       <c r="AH15">
         <v>412546000.0</v>
       </c>
       <c r="AI15">
         <v>412546000.0</v>
       </c>
       <c r="AJ15">
         <v>412546000.0</v>
       </c>
       <c r="AK15">
         <v>412546000.0</v>
       </c>
       <c r="AL15">
         <v>412546000.0</v>
       </c>
       <c r="AM15">
         <v>412546000.0</v>
       </c>
       <c r="AN15">
+        <v>412546000.0</v>
+      </c>
+      <c r="AO15">
         <v>412726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374287000.0</v>
       </c>
       <c r="AP15">
         <v>374287000.0</v>
       </c>
       <c r="AQ15">
         <v>374287000.0</v>
       </c>
       <c r="AR15">
         <v>374287000.0</v>
       </c>
       <c r="AS15">
         <v>374287000.0</v>
       </c>
       <c r="AT15">
         <v>374287000.0</v>
       </c>
       <c r="AU15">
         <v>374287000.0</v>
       </c>
       <c r="AV15">
         <v>374287000.0</v>
       </c>
       <c r="AW15">
         <v>374287000.0</v>
       </c>
       <c r="AX15">
-        <v>110056000.0</v>
+        <v>374287000.0</v>
       </c>
       <c r="AY15">
         <v>110056000.0</v>
       </c>
       <c r="AZ15">
         <v>110056000.0</v>
       </c>
       <c r="BA15">
         <v>110056000.0</v>
       </c>
       <c r="BB15">
         <v>110056000.0</v>
       </c>
       <c r="BC15">
         <v>110056000.0</v>
       </c>
       <c r="BD15">
         <v>110056000.0</v>
       </c>
       <c r="BE15">
         <v>110056000.0</v>
       </c>
       <c r="BF15">
         <v>110056000.0</v>
       </c>
       <c r="BG15">
         <v>110056000.0</v>
       </c>
       <c r="BH15">
         <v>110056000.0</v>
       </c>
       <c r="BI15">
         <v>110056000.0</v>
       </c>
       <c r="BJ15">
         <v>110056000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>110056000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>86908000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BS15">
+        <v>86908000.0</v>
+      </c>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15">
         <v>86908000.0</v>
       </c>
       <c r="BW15">
-        <v>86907000.0</v>
+        <v>86908000.0</v>
       </c>
       <c r="BX15">
         <v>86907000.0</v>
       </c>
       <c r="BY15">
+        <v>86907000.0</v>
+      </c>
+      <c r="BZ15">
         <v>86908000.0</v>
       </c>
-      <c r="BZ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA15"/>
       <c r="CB15">
         <v>65592000.0</v>
       </c>
       <c r="CC15">
         <v>65592000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CD15">
         <v>65592000.0</v>
       </c>
+      <c r="CE15"/>
       <c r="CF15">
         <v>65592000.0</v>
       </c>
       <c r="CG15">
         <v>65592000.0</v>
       </c>
       <c r="CH15">
         <v>65592000.0</v>
       </c>
       <c r="CI15">
+        <v>65592000.0</v>
+      </c>
+      <c r="CJ15">
         <v>30580000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>30441000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>30326000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>19669000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>19547000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>19405000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>19317000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>19212000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>19089000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>18984000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>18893000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>18815000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>14743000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>14677000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>14608000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>14541000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>11072000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>11015000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10955000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>10887000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>10825000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>10760000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>7900000.0</v>
       </c>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9927,52 +9957,53 @@
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10058,89 +10089,88 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
+      <c r="AG18"/>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -10169,64 +10199,66 @@
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
-      <c r="BF18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18"/>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
-      <c r="BK18"/>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10247,96 +10279,97 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>754447000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>612299000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>637488000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>618530000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>678226000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -10388,72 +10421,73 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>220235000.0</v>
       </c>
       <c r="C20">
         <v>220235000.0</v>
       </c>
       <c r="D20">
         <v>220235000.0</v>
       </c>
       <c r="E20">
-        <v>215611000.0</v>
+        <v>220235000.0</v>
       </c>
       <c r="F20">
         <v>215611000.0</v>
       </c>
       <c r="G20">
-        <v>208372000.0</v>
+        <v>215611000.0</v>
       </c>
       <c r="H20">
         <v>208372000.0</v>
       </c>
       <c r="I20">
         <v>208372000.0</v>
       </c>
       <c r="J20">
         <v>208372000.0</v>
       </c>
       <c r="K20">
         <v>208372000.0</v>
       </c>
       <c r="L20">
         <v>208372000.0</v>
       </c>
       <c r="M20">
         <v>208372000.0</v>
       </c>
       <c r="N20">
         <v>208372000.0</v>
       </c>
       <c r="O20">
         <v>208372000.0</v>
       </c>
@@ -10469,1809 +10503,1820 @@
       <c r="S20">
         <v>208372000.0</v>
       </c>
       <c r="T20">
         <v>208372000.0</v>
       </c>
       <c r="U20">
         <v>208372000.0</v>
       </c>
       <c r="V20">
         <v>208372000.0</v>
       </c>
       <c r="W20">
         <v>208372000.0</v>
       </c>
       <c r="X20">
         <v>208372000.0</v>
       </c>
       <c r="Y20">
         <v>208372000.0</v>
       </c>
       <c r="Z20">
         <v>208372000.0</v>
       </c>
       <c r="AA20">
+        <v>208372000.0</v>
+      </c>
+      <c r="AB20">
         <v>208379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162574000.0</v>
       </c>
       <c r="AC20">
         <v>162574000.0</v>
       </c>
       <c r="AD20">
         <v>162574000.0</v>
       </c>
       <c r="AE20">
+        <v>162574000.0</v>
+      </c>
+      <c r="AF20">
         <v>156243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145909000.0</v>
       </c>
       <c r="AG20">
         <v>145909000.0</v>
       </c>
       <c r="AH20">
         <v>145909000.0</v>
       </c>
       <c r="AI20">
         <v>145909000.0</v>
       </c>
       <c r="AJ20">
         <v>145909000.0</v>
       </c>
       <c r="AK20">
         <v>145909000.0</v>
       </c>
       <c r="AL20">
         <v>145909000.0</v>
       </c>
       <c r="AM20">
         <v>145909000.0</v>
       </c>
       <c r="AN20">
         <v>145909000.0</v>
       </c>
       <c r="AO20">
         <v>145909000.0</v>
       </c>
       <c r="AP20">
         <v>145909000.0</v>
       </c>
       <c r="AQ20">
         <v>145909000.0</v>
       </c>
       <c r="AR20">
         <v>145909000.0</v>
       </c>
       <c r="AS20">
         <v>145909000.0</v>
       </c>
       <c r="AT20">
         <v>145909000.0</v>
       </c>
       <c r="AU20">
         <v>145909000.0</v>
       </c>
       <c r="AV20">
         <v>145909000.0</v>
       </c>
       <c r="AW20">
+        <v>145909000.0</v>
+      </c>
+      <c r="AX20">
         <v>145908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16804000.0</v>
       </c>
       <c r="AY20">
         <v>16804000.0</v>
       </c>
       <c r="AZ20">
         <v>16804000.0</v>
       </c>
       <c r="BA20">
         <v>16804000.0</v>
       </c>
       <c r="BB20">
         <v>16804000.0</v>
       </c>
       <c r="BC20">
         <v>16804000.0</v>
       </c>
       <c r="BD20">
         <v>16804000.0</v>
       </c>
       <c r="BE20">
         <v>16804000.0</v>
       </c>
       <c r="BF20">
         <v>16804000.0</v>
       </c>
       <c r="BG20">
         <v>16804000.0</v>
       </c>
       <c r="BH20">
+        <v>16804000.0</v>
+      </c>
+      <c r="BI20">
         <v>6219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16804000.0</v>
       </c>
       <c r="BJ20">
         <v>16804000.0</v>
       </c>
       <c r="BK20">
         <v>16804000.0</v>
       </c>
       <c r="BL20">
+        <v>16804000.0</v>
+      </c>
+      <c r="BM20">
         <v>4134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16804000.0</v>
       </c>
       <c r="BN20">
         <v>16804000.0</v>
       </c>
       <c r="BO20">
         <v>16804000.0</v>
       </c>
       <c r="BP20">
+        <v>16804000.0</v>
+      </c>
+      <c r="BQ20">
         <v>4033000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>4642000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4671000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4273000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>4154000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>4555000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>4147000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>4495000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>4535000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>5163000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>4880000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>5035000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>4932000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>5252000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>4925000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>5105000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>5875000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>5874000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>5649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091000.0</v>
       </c>
       <c r="CJ20">
         <v>2091000.0</v>
       </c>
       <c r="CK20">
+        <v>2091000.0</v>
+      </c>
+      <c r="CL20">
         <v>4943000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>4452000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>4754000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>4485000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>4952000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>4752000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>4913000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>4439000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>5078000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>4935000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>5265000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>4542000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>5121000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>5627000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>5226000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>2414000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>2494000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>2575000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>2656000.0</v>
       </c>
-      <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>51387000.0</v>
+      </c>
+      <c r="C21">
         <v>54233000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>57078000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>59923000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63119000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66315000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4360000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4639000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4935000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5232000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5553000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5874000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6222000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6569000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6940000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7312000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7721000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8130000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8564000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8997000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9480000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9963000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10470000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10977000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11605000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12233000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12884000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5460000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6140000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6504000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1737000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1882000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2027000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2195000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2364000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2533000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2702000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2895000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3088000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3281000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3474000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3691000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3908000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4125000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4343000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4584000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4825000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5070000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16815000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16821000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>24000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>16833000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16840000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16849000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>54000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16868000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16877000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16889000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16902000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16915000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>16927000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16942000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>16959000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>16974000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>17218000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>205000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>17028000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>17047000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>17066000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17087000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>17110000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>17132000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>17154000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>17179000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17204000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>17230000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>17256000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>17283000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>17312000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17346000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>17375000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>17406000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>17437000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>17448000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>17479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091000.0</v>
       </c>
       <c r="CJ21">
         <v>2091000.0</v>
       </c>
       <c r="CK21">
         <v>2091000.0</v>
       </c>
       <c r="CL21">
         <v>2091000.0</v>
       </c>
       <c r="CM21">
         <v>2091000.0</v>
       </c>
       <c r="CN21">
         <v>2091000.0</v>
       </c>
       <c r="CO21">
         <v>2091000.0</v>
       </c>
       <c r="CP21">
         <v>2091000.0</v>
       </c>
       <c r="CQ21">
         <v>2091000.0</v>
       </c>
       <c r="CR21">
         <v>2091000.0</v>
       </c>
       <c r="CS21">
         <v>2091000.0</v>
       </c>
       <c r="CT21">
         <v>2091000.0</v>
       </c>
       <c r="CU21">
         <v>2091000.0</v>
       </c>
       <c r="CV21">
         <v>2091000.0</v>
       </c>
       <c r="CW21">
+        <v>2091000.0</v>
+      </c>
+      <c r="CX21">
         <v>2172000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2252000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2333000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5839000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5234000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5122000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4961000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4727000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DG21">
         <v>4500000.0</v>
       </c>
       <c r="DH21">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI21">
         <v>4100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>4200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>4000000.0</v>
       </c>
-      <c r="DL21"/>
-      <c r="DM21">
+      <c r="DM21"/>
+      <c r="DN21">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DO21">
         <v>4800000.0</v>
       </c>
       <c r="DP21">
+        <v>4800000.0</v>
+      </c>
+      <c r="DQ21">
         <v>4400000.0</v>
       </c>
-      <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-8784239000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8076983000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8542402000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12313000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-300093000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-366161000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-608717000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-314641000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7435685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316000.0</v>
       </c>
       <c r="S22">
         <v>316000.0</v>
       </c>
       <c r="T22">
+        <v>316000.0</v>
+      </c>
+      <c r="U22">
         <v>-299688000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>907000.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>270000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1076000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>46962000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>25383000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>89386000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>51704000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>62835000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>78631000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15738000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2389000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1696000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2549000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4234000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1688000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2262000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1108000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2362000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>703000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AZ22">
         <v>220000.0</v>
       </c>
       <c r="BA22">
+        <v>220000.0</v>
+      </c>
+      <c r="BB22">
         <v>321000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>805000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2310000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2791000.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
       <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
         <v>453000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>558000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>591000.0</v>
       </c>
-      <c r="BI22">
-[...1 lines deleted...]
-      </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>1927000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1780000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>3500000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4426000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3949000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>478000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000.0</v>
       </c>
       <c r="BZ22">
         <v>586000.0</v>
       </c>
-      <c r="CA22"/>
+      <c r="CA22">
+        <v>586000.0</v>
+      </c>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
-      <c r="CZ22">
+      <c r="CZ22"/>
+      <c r="DA22">
         <v>49000.0</v>
       </c>
-      <c r="DA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DB22"/>
       <c r="DC22">
         <v>73000.0</v>
       </c>
-      <c r="DD22"/>
+      <c r="DD22">
+        <v>73000.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>14778705000.0</v>
+      </c>
+      <c r="C23">
         <v>14411864000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14209561000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14002700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14023585000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13915738000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9759255000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9879600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9639603000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9723731000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9853964000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9855603000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9678885000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9723963000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9960467000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9644948000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9478252000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8841506000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8334301000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8129480000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7949514000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7710082000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7449639000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7547339000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7449559000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7617184000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7279327000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6174032000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6161269000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6109066000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6048976000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5462092000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5368641000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5275368000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5158368000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5108442000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4844755000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4681280000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4460816000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4426348000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4327804000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4262914000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4091000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4016721000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3838253000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3660057000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3505891000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3448572000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3356257000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1665809000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1676160000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1673082000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1644416000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1605698000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1609795000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1629765000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1612079000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1501022000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1476595000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1432738000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1376517000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1307438000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1288646000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1207385000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1221278000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1195819000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1187655000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1196824000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1349516000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1341603000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1121013000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1023293000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1042778000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>986436000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>995167000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1017645000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>987790000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1001622000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1048966000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1051384000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1030426000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1072713000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>991403000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1114829000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1172755000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1178568000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1023986000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1009015000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>930965000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>933355000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>913230000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>921824000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>857151000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>883013000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>875911000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>823436000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>763467000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>741254000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>721128000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>689603000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>606027000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>591558000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>587652000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>569553000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>543337000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>534147000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>518958000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>509624000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>510900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>496600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>496700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>470100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>466500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>488300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>466700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>473100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>480800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>480300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>483300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>459200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>446700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>455000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>376900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372300000.0</v>
       </c>
       <c r="DU23">
         <v>372300000.0</v>
       </c>
-      <c r="DV23"/>
-      <c r="DW23">
+      <c r="DV23">
+        <v>372300000.0</v>
+      </c>
+      <c r="DW23"/>
+      <c r="DX23">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>202652000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>227477000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>227303000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>227128000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>302367000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>107595000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>768008000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>821951000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>835836000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>957134000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1013018000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>966903000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>906788000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>931671000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1010877000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>153179000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1028067000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>565197000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>621144000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>152875000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>506262000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>512434000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>202648000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>202552000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>202476000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>128967000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>629178000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>641258000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>726037000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>732050000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>728557000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>758453000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>757387000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>823342000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>724776000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>639781000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>680789000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>545801000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>530814000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>535827000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>550855000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>700893000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>726742000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>676829000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>603913000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>530303000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>500708000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>426115000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>201155000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>151155000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151155000.0</v>
       </c>
       <c r="BB24">
         <v>151155000.0</v>
       </c>
       <c r="BC24">
         <v>151155000.0</v>
       </c>
       <c r="BD24">
-        <v>5155000.0</v>
+        <v>151155000.0</v>
       </c>
       <c r="BE24">
         <v>5155000.0</v>
       </c>
       <c r="BF24">
         <v>5155000.0</v>
       </c>
       <c r="BG24">
         <v>5155000.0</v>
       </c>
       <c r="BH24">
         <v>5155000.0</v>
       </c>
       <c r="BI24">
         <v>5155000.0</v>
       </c>
       <c r="BJ24">
         <v>5155000.0</v>
       </c>
       <c r="BK24">
+        <v>5155000.0</v>
+      </c>
+      <c r="BL24">
         <v>166155000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>176155000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>196182000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>206221000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>218260000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>228299000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>228338000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>228376000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>228414000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>228452000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>228489000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>218526000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>218563000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>174723000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>139636000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>144676000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>179821000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>182146000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>105100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>173147000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>186241000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>190335000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>183424000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>184020000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>120465000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>130465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="CL24">
         <v>115000000.0</v>
       </c>
       <c r="CM24">
+        <v>115000000.0</v>
+      </c>
+      <c r="CN24">
         <v>155000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000000.0</v>
       </c>
       <c r="CP24">
         <v>135000000.0</v>
       </c>
       <c r="CQ24">
+        <v>135000000.0</v>
+      </c>
+      <c r="CR24">
         <v>145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="CS24">
         <v>75000000.0</v>
       </c>
       <c r="CT24">
-        <v>70000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="CU24">
         <v>70000000.0</v>
       </c>
       <c r="CV24">
         <v>70000000.0</v>
       </c>
       <c r="CW24">
-        <v>60000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="CX24">
         <v>60000000.0</v>
       </c>
       <c r="CY24">
         <v>60000000.0</v>
       </c>
       <c r="CZ24">
+        <v>60000000.0</v>
+      </c>
+      <c r="DA24">
         <v>50000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>35000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>20000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>40000000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>79187000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>79060000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>153255000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>153179000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>153103000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>153027000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>152951000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>152875000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>152800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>152724000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>202648000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>202552000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>202476000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>128967000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>629178000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>641258000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>726037000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>732050000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>728557000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>758453000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>757387000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>823342000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>724776000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>639781000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>680789000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>545801000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>530814000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>535827000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>550855000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>700893000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>726742000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>676829000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>603913000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>530303000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>500708000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>426115000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>201155000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>151155000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151155000.0</v>
       </c>
       <c r="BB25">
         <v>151155000.0</v>
       </c>
       <c r="BC25">
         <v>151155000.0</v>
       </c>
       <c r="BD25">
-        <v>5155000.0</v>
+        <v>151155000.0</v>
       </c>
       <c r="BE25">
         <v>5155000.0</v>
       </c>
       <c r="BF25">
         <v>5155000.0</v>
       </c>
       <c r="BG25">
         <v>5155000.0</v>
       </c>
       <c r="BH25">
         <v>5155000.0</v>
       </c>
       <c r="BI25">
         <v>5155000.0</v>
       </c>
       <c r="BJ25">
         <v>5155000.0</v>
       </c>
-      <c r="BK25"/>
+      <c r="BK25">
+        <v>5155000.0</v>
+      </c>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -12292,239 +12337,240 @@
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>1199051000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1215806000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1270225000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1272335000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1246907000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>655665000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>632939000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>667112000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>640322000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>638854000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>635726000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>599544000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>630769000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>647026000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>650695000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8440706000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>691934000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>525228000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>548301000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6966933000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>472156000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>455223000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6161791000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6185292000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6305755000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5987566000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5108484000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5117083000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5063946000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4947725000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4506138000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4439411000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4339895000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4228719000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4165091000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3948805000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3784875000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3607597000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3528719000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3423599000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3559964000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3455808000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3299040000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3162313000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2981929000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2857396000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2750271000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2633656000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1213810000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1191307000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1166116000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1101105000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1030211000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>949677000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>938799000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>917316000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>860683000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>851036000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>819232000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>782214000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>730116000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -12545,52 +12591,53 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12676,515 +12723,519 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>994280000.0</v>
+      </c>
+      <c r="C28">
         <v>-6623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8912000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1077839000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>525571000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>499160000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>415258000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>427018000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>589955000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>556758000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>692394000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>783475000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>726029000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>596871000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>379972000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>753959000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>660742000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>740863000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>265426000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>368025000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5342000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>171080000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>267602000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>342872000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>479384000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>547825000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>601745000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>444144000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>464397000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>558174000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>576221000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>556191000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>602605000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>581218000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>680555000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>575194000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>498519000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>534281000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>383932000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>330415000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>302033000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>375742000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>582634000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>525847000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>518308000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>478430000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>441760000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>373861000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>288102000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>108538000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>44873000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>68463000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>117598000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>89196000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>34400000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>45017000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>49097000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>80594000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>87948000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>55054000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>53075000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>89062000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>121943000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>180513000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>157090000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>151232000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>191614000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>185240000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>108108000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>75714000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>164731000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>288707000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>265094000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>263413000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>263869000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>202723000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>222467000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>197631000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>201082000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>177501000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>179522000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>185513000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>215131000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>290085000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>359958000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>316953000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>242123000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>219789000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>230103000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>226523000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>227548000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>213680000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>196851000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>215444000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>210569000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>127211000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>137143000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>120286000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>114318000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>112628000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>108418000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>103682000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>75071000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>78988000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>55712000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>50661000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>55442000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>62077000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>71200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>52300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>23800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>36600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>36200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-5800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-5600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-25400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>5100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-20700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-43100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-28200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-40600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18800000.0</v>
       </c>
       <c r="DU28">
         <v>-18800000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DV28">
+        <v>-18800000.0</v>
+      </c>
+      <c r="DW28"/>
+      <c r="DX28">
         <v>-32900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>2433250000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2510147000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2567766000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2462537000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2445863000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1835136000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1898785000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1950520000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1949136000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2062816000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2118711000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2044130000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1995258000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2011714000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2078701000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2020500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2060287000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1592789000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1634429000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1393606000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1471222000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1448071000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1543912000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1599513000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1737279000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1709533000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -13240,596 +13291,600 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>66657000.0</v>
+      </c>
+      <c r="C30">
         <v>61561000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11645013000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11359736000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60630000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60950000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46740000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45498000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46951000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48262000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49731000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49108000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46795000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46237000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>46301000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>46062000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38940000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34615000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34081000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34152000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>33610000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34001000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>35249000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35317000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34326000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29894000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24317000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20949000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>21024000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21272000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21198000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18214000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17690000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16754000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16020000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15470000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14841000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13194000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12701000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12965000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12497000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12726000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12604000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12545000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11662000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12055000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11513000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10976000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6414000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6341000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15561000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9553000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6850000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7141000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6849000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6428000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6465000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>11787000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6219000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5616000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5229000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4756000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4134000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4091000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3838000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4068000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4033000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4642000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4671000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4273000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4154000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4555000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4147000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4495000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4535000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5163000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4880000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5035000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4932000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5252000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4925000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5105000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5875000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5874000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5649000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5182000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4533000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4943000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4452000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4754000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4485000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4952000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4752000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4913000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4439000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5078000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4935000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5265000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4542000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>5121000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5627000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>5226000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5839000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>5234000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>5122000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4961000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>4727000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DG30">
         <v>4500000.0</v>
       </c>
       <c r="DH30">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI30">
         <v>4100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>4000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DO30">
         <v>4800000.0</v>
       </c>
       <c r="DP30">
+        <v>4800000.0</v>
+      </c>
+      <c r="DQ30">
         <v>4400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>4900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>4500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DU30">
         <v>3900000.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DV30">
+        <v>3900000.0</v>
+      </c>
+      <c r="DW30"/>
+      <c r="DX30">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>873529000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>864731000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>852140000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>821275000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>815718000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>810656000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>795916000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>769654000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>746625000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>716795000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>695961000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>670759000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>647136000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>632447000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>563156000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>551786000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>530510000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>519648000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>466281000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>447081000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>430621000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>416162000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>417164000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>409249000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>397562000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>391473000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>382035000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>350398000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>335031000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>325127000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>316277000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>309862000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>302480000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>294451000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>284235000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>279610000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>150213000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>145742000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>140506000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>137055000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>133195000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>136654000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>132583000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>129067000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>119929000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>113942000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>107764000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>105881000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>103436000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13850,52 +13905,53 @@
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
+      <c r="DX31"/>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13981,547 +14037,551 @@
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
+      <c r="DX32"/>
     </row>
-    <row r="33" spans="1:127">
+    <row r="33" spans="1:128">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>12374084000.0</v>
+      </c>
+      <c r="C33">
         <v>12087472000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>360038000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>365046000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12779903000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12598380000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9006391000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9473399000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8698691000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>255844000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8907253000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8946619000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>8796925000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8744983000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8722749000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8695687000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8481839000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7831630000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7476646000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7295285000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7039825000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6867731000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6712275000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6720311000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6706099000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6819503000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6525463000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>618293000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5520387000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5460233000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5338691000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>590202000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>590230000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>579899000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>605072000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>605216000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>570875000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>572371000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>523539000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>524362000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>509761000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>594844000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>582956000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>591976000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>622992000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>668159000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>678692000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>685601000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>696948000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>515946000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>532316000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>568865000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>596938000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>586855000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>566609000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>585300000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1502436000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1407539000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1384957000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>899027000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1255773000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1190221000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1200652000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1162172000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1137667000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1094330000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1116724000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1096913000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1172473000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1160148000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1026106000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1004108000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1022271000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>966117000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>975517000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>992569000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>967350000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>972379000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1024686000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1012364000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1006743000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1050781000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>964341000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1089611000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1140873000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1140918000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1003980000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>992449000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>908765000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>910743000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>887611000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>901295000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>826855000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>854179000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>844273000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>795777000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>739038000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>716591000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>698964000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>655393000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>583393000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>570044000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>560583000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>541440000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>521627000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>513972000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>497524000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>486222000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>493400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>480500000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>457900000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>450034000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>449800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>450000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>446600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>12500000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>460300000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>457100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>452800000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>411700000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>413300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>400800000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>360400000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>251500000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>349600000.0</v>
       </c>
-      <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>304500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:127">
+    <row r="34" spans="1:128">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>907082000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>937261000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>956320000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>866268000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>927657000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>482350000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>519364000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>299868000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>399809000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>409944000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>470157000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>557515000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>720106000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>787458000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>46122000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>48617000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>42662000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>40533000.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34">
+      <c r="AG34"/>
+      <c r="AH34">
         <v>26552000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>34014000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>21173000.0</v>
       </c>
-      <c r="AJ34"/>
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34">
         <v>23514000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>23945000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>19261000.0</v>
       </c>
-      <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>23440000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>26652000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>22309000.0</v>
       </c>
-      <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34">
         <v>23654000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>22931000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>23383000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>19135000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
@@ -14555,815 +14615,820 @@
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
+      <c r="DX34"/>
     </row>
-    <row r="35" spans="1:127">
+    <row r="35" spans="1:128">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>329365000.0</v>
+      </c>
+      <c r="C35">
         <v>12752410000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12587454000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12396914000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>307954000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>382828000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>153557000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>157253000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>261415000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>319903000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>323701000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1102781000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1052236000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>986269000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1016321000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1109575000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1019447000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1080760000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>635377000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>672315000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>452743000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>552609000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>562668000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>672805000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>760067000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>922582000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>916425000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>645627000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>689875000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>768699000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>772583000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>728557000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>758453000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>757387000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>823342000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>724776000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>639781000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>680789000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>545801000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>530814000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>535827000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>550855000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>700893000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>726742000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>676829000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>603913000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>530303000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>469708000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>2915357000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>201155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151155000.0</v>
       </c>
       <c r="AZ35">
         <v>151155000.0</v>
       </c>
       <c r="BA35">
         <v>151155000.0</v>
       </c>
       <c r="BB35">
         <v>151155000.0</v>
       </c>
       <c r="BC35">
         <v>151155000.0</v>
       </c>
       <c r="BD35">
         <v>151155000.0</v>
       </c>
       <c r="BE35">
+        <v>151155000.0</v>
+      </c>
+      <c r="BF35">
         <v>161831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166155000.0</v>
       </c>
       <c r="BG35">
         <v>166155000.0</v>
       </c>
       <c r="BH35">
+        <v>166155000.0</v>
+      </c>
+      <c r="BI35">
         <v>175407000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>182687000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>179284000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>193499000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>184241000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>196182000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>206221000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>218260000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>233925000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>228338000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>228376000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>236254000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>198309000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>228489000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>218526000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>218563000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>173600000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>139636000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>144676000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>179821000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>180146000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>15465000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>173147000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>186241000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>187335000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>183424000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>184020000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>120465000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>130465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="CL35">
         <v>115000000.0</v>
       </c>
       <c r="CM35">
+        <v>115000000.0</v>
+      </c>
+      <c r="CN35">
         <v>155000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000000.0</v>
       </c>
       <c r="CP35">
         <v>135000000.0</v>
       </c>
       <c r="CQ35">
+        <v>135000000.0</v>
+      </c>
+      <c r="CR35">
         <v>145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CS35">
         <v>10000000.0</v>
       </c>
       <c r="CT35">
         <v>10000000.0</v>
       </c>
       <c r="CU35">
         <v>10000000.0</v>
       </c>
       <c r="CV35">
         <v>10000000.0</v>
       </c>
-      <c r="CW35"/>
+      <c r="CW35">
+        <v>10000000.0</v>
+      </c>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="DG35">
         <v>40000000.0</v>
       </c>
       <c r="DH35">
         <v>40000000.0</v>
       </c>
       <c r="DI35">
-        <v>-100000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="DJ35">
         <v>-100000.0</v>
       </c>
-      <c r="DK35"/>
+      <c r="DK35">
+        <v>-100000.0</v>
+      </c>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
-[...1 lines deleted...]
-      </c>
+      <c r="DN35"/>
       <c r="DO35">
         <v>100000.0</v>
       </c>
       <c r="DP35">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ35">
         <v>-100000.0</v>
       </c>
-      <c r="DQ35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR35"/>
       <c r="DS35">
         <v>100000.0</v>
       </c>
-      <c r="DT35"/>
+      <c r="DT35">
+        <v>100000.0</v>
+      </c>
       <c r="DU35"/>
       <c r="DV35"/>
       <c r="DW35"/>
+      <c r="DX35"/>
     </row>
-    <row r="36" spans="1:127">
+    <row r="36" spans="1:128">
       <c r="A36" t="s">
         <v>66</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>649309000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>636848000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>634529000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>391203000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>395860000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>392224000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-8306748000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>417231000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>407852000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>432114000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>413701000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>393954000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>403265000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>394655000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>364919000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>305066000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>273974000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>263587000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>259479000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>233945000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>279517000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>234678000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>224862000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>243483000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5322122000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>200294000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>191395000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>192758000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4669850000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4490987000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4382882000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3902890000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3717261000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3547077000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3410231000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3335332000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3233293000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3271965000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3185850000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3015535000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2820864000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2590262000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2451022000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2334892000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>11000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>17000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>24000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>29000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>36000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>45000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>45083000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>51097000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>50330000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>51157000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>55400000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>53386000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>54082000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>54619000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>51836000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>55968000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>54209000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>53006000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>52216000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>58460000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>53426000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>55847000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>47168000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>41094000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>99408000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>97246000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>42653000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>41798000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>74149000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>49036000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>38404000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>56925000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>24908000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>24258000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>24108000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>23964000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>31868000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>21527000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>21766000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>21755000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>21534000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>17837000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>16384000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>16635000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>16980000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>16538000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>15920000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>56843000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>24520000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>15298000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>11761000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>24867000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>27011000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1420000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>8614000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>2689000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2747000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>2102000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>734000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1100000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DN36">
         <v>1600000.0</v>
       </c>
       <c r="DO36">
+        <v>1600000.0</v>
+      </c>
+      <c r="DP36">
         <v>1700000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>1300000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>5400000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>5800000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>600000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>-251500000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>400000.0</v>
       </c>
-      <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:127">
+    <row r="37" spans="1:128">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...1 lines deleted...]
-      </c>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -15392,64 +15457,66 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
-      <c r="BK37"/>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -15470,1827 +15537,1839 @@
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
+      <c r="DX37"/>
     </row>
-    <row r="38" spans="1:127">
+    <row r="38" spans="1:128">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1044021000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>968654000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>934574000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1102725000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1154004000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>653108000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8584513000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-822291000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>676115000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8524993000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8474125000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7821267000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7791329000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-205331000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-307840000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-204222000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6489566000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8684587000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8441888000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8166469000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8314297000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8188703000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8324496000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8020479000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>6792325000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>6802266000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6767021000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6775287000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6052294000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5958871000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5855267000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5763440000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5713658000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5415630000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5253651000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4984355000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4950710000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4837565000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4857758000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4673956000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4608697000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>4461245000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4328216000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4184583000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4134173000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4053205000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2181755000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2208476000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2241947000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2241354000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2192553000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2176404000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2215065000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2208619000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2060231000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2030354000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1948707000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1864818000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1755961000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1728711000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1615361000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1613943000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1520249000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1544403000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1529836000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1760815000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1755994000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1422445000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1301605000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1362804000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1285898000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1311496000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1366462000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1366661000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1403502000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1473888000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1469258000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1466323000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1540854000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1435205000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1679293000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1791703000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1801915000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1616246000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1606414000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1442511000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1459815000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1428411000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1458759000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1361739000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1454952000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1462255000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1376122000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>507259000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>442766000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>469015000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>439205000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>367859000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>348784000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>329034000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>339891000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>319575000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>322929000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>316236000.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
-      <c r="DQ38">
+      <c r="DQ38"/>
+      <c r="DR38">
         <v>117900000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>119000000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>98200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98100000.0</v>
       </c>
       <c r="DU38">
         <v>98100000.0</v>
       </c>
-      <c r="DV38"/>
-      <c r="DW38">
+      <c r="DV38">
+        <v>98100000.0</v>
+      </c>
+      <c r="DW38"/>
+      <c r="DX38">
         <v>92600000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:127">
+    <row r="39" spans="1:128">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>678880000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>-45498000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>294199000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8040162000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>327314000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>291822000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>300093000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>366161000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>608717000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>314641000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>373048000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7191834000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6899525000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>299688000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6304752000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6135925000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5995445000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5953353000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5966955000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6112191000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5784311000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4928606000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4879390000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4802278000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4612380000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4269276000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4194834000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4102531000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3970167000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3902890000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3717261000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3547077000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3410231000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3335332000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3233293000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3271965000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3185850000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3015535000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2820864000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2590262000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2451022000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2334892000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2202818000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>783873000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>743750000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>682894000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>591221000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>530261000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>461286000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>434663000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1107000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1350000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1644000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1884000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2048000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2521000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3109000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3582000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4042000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>769900000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>759976000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5374000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>761174000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>745757000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>724674000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>725796000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>702245000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>666655000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>659188000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>643752000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>588479000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>570499000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>599764000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>594490000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>570846000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>582640000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>520539000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>525147000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>521925000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>517571000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>411720000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>395050000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>397219000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>384283000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>372430000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>363895000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>322267000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>282240000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>257929000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>243091000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>724365000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>701934000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>684346000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>641617000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>570326000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>557725000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>548312000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>528981000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>509701000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>501848000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>485235000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>473708000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>480700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>467600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>445400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437500000.0</v>
       </c>
       <c r="DI39">
         <v>437500000.0</v>
       </c>
       <c r="DJ39">
+        <v>437500000.0</v>
+      </c>
+      <c r="DK39">
         <v>437800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>434200000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>430100000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>447400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>444000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>439200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>397900000.0</v>
       </c>
-      <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
+      <c r="DX39"/>
     </row>
-    <row r="40" spans="1:127">
+    <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>11778342000.0</v>
+      </c>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>11369295000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11278487000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7767230000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7816538000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7524105000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7576014000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7588654000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7536202000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7438495000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7538297000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7753176000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7356622000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7310510000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6617599000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6560405000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6332953000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6398338000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6192513000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5951334000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5959224000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5798756000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5826861000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5509192000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4767542000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4751234000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4641143000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4593998000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4092092000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3988765000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3905410000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3749587000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3795128000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3623769000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3430373000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3355477000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3344271000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3268949000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3200993000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2893071000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2790966000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2666624000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2569231000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2496011000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2475607000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2469168000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1274620000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1339885000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1342005000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1314317000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1280894000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1282223000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1306922000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1293013000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1185232000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1164391000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1121415000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1060022000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>965676000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>934646000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>860332000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>866553000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>839517000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>824575000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>813705000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>976780000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>999647000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>768379000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>667985000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>681108000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>626458000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>630742000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>709103000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>656316000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>683815000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>730476000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>742182000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>735796000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>775975000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>655984000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>705912000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>686721000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>727930000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>700157000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>708550000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>615892000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>637535000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>607001000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>637920000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>583571000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>587495000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>586201000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>621951000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>556937000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>552417000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>544285000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>503011000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>435907000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>429843000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>449618000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>429109000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>434538000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>430385000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>409803000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>392359000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>390400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>395900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>401900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>380900000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>381300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>425400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>421800000.0</v>
       </c>
-      <c r="DL40"/>
-      <c r="DM40">
+      <c r="DM40"/>
+      <c r="DN40">
         <v>432400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>425100000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>447500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>429100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>417000000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>417300000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>335800000.0</v>
       </c>
-      <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>345500000.0</v>
       </c>
-      <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>316200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:127">
+    <row r="41" spans="1:128">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>73933000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>87301000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>24861000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>40577000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>58407000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>38754000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>34206000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>32112000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>34974000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26177000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>24564000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>25396000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>31871000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>27354000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>24875000.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>27516000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>26552000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>34014000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>21173000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23101000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>23514000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>23945000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>19261000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>20231000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>23440000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>26652000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>22309000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>21669000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>23654000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>22931000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>23383000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>26038000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>19135000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>11756000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>11307000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11338000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>13806000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>12364000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11664000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>10997000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>10676000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>12128000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>14886000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>9252000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>16532000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>13129000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>27344000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8086000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>29651000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>37058000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>32065000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5626000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>15623000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>44505000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>7840000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>8448000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3964000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>5268000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>7818000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>10033000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5317000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5804000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7828000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>15386000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4069000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3012000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>3583000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>5311000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>5443000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>6724000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4173000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>6278000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>6943000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4219000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>8287000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>4999000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3554000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>6544000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>6105000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>5600000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>6392000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>6414000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>5745000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>5178000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>6588000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>5043000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>5436000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3813000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>3699000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>3496000.0</v>
       </c>
-      <c r="DC41">
+      <c r="DD41">
         <v>3950000.0</v>
       </c>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
+      <c r="DX41"/>
     </row>
-    <row r="42" spans="1:127">
+    <row r="42" spans="1:128">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>-38809000.0</v>
+      </c>
+      <c r="C42">
         <v>-38819000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-40250000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-37353000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-38182000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-39388000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-40109000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-39769000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-41121000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-42161000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-43250000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-37114000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-36081000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-31137000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-26302000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-22673000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-24043000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-25263000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-15974000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-12426000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-12463000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-8076000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-9061000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-6384000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7404000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-8202000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-8525000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-8016000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-1442000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2115000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-454000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1175000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2092000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2961000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-4695000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-3115000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-3877000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-4340000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-4921000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-5310000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-6308000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-6853000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-7393000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-8190000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-8402000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-8597000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-9633000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-10702000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-9732000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-11337000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-12076000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-12092000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-12126000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-12153000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-12410000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-12431000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>97576000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>97564000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>97424000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-12639000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>97333000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>97325000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>97314000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>97299000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>97300000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>85900000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>85887000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>85838000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-12068000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-12084000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>74742000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>74316000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-12562000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-12334000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>75476000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-10966000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-4876000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>84870000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>84835000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-2096000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-2485000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>63262000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>65757000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>86000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>70000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>54000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>978000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>702000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>741000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>926000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>717000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>699000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>541000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>506000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>441000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>308000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>263000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>478000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>377000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>65000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-132000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-184000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-425000.0</v>
       </c>
       <c r="DA42">
         <v>-425000.0</v>
       </c>
       <c r="DB42">
+        <v>-425000.0</v>
+      </c>
+      <c r="DC42">
         <v>2423000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>2323000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>2133000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>2000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>9900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>9600000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>9500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>9400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>10000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>9900000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DN42">
         <v>6300000.0</v>
       </c>
       <c r="DO42">
         <v>6300000.0</v>
       </c>
       <c r="DP42">
+        <v>6300000.0</v>
+      </c>
+      <c r="DQ42">
         <v>6200000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>6100000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>6000000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DU42">
         <v>6000000.0</v>
       </c>
-      <c r="DV42"/>
-      <c r="DW42">
+      <c r="DV42">
+        <v>6000000.0</v>
+      </c>
+      <c r="DW42"/>
+      <c r="DX42">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:127">
+    <row r="43" spans="1:128">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17376,220 +17455,221 @@
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
+      <c r="DX43"/>
     </row>
-    <row r="44" spans="1:127">
+    <row r="44" spans="1:128">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
+      <c r="N44"/>
       <c r="O44">
         <v>110927000.0</v>
       </c>
       <c r="P44">
         <v>110927000.0</v>
       </c>
       <c r="Q44">
         <v>110927000.0</v>
       </c>
       <c r="R44">
         <v>110927000.0</v>
       </c>
       <c r="S44">
         <v>110927000.0</v>
       </c>
       <c r="T44">
         <v>110927000.0</v>
       </c>
       <c r="U44">
         <v>110927000.0</v>
       </c>
-      <c r="V44"/>
+      <c r="V44">
+        <v>110927000.0</v>
+      </c>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
-        <v>11250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP44">
         <v>11250000.0</v>
       </c>
       <c r="AQ44">
-        <v>0.0</v>
+        <v>11250000.0</v>
       </c>
       <c r="AR44">
-        <v>11250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS44">
         <v>11250000.0</v>
       </c>
       <c r="AT44">
         <v>11250000.0</v>
       </c>
       <c r="AU44">
         <v>11250000.0</v>
       </c>
       <c r="AV44">
         <v>11250000.0</v>
       </c>
       <c r="AW44">
         <v>11250000.0</v>
       </c>
       <c r="AX44">
         <v>11250000.0</v>
       </c>
       <c r="AY44">
         <v>11250000.0</v>
       </c>
       <c r="AZ44">
         <v>11250000.0</v>
       </c>
       <c r="BA44">
         <v>11250000.0</v>
       </c>
       <c r="BB44">
         <v>11250000.0</v>
       </c>
       <c r="BC44">
         <v>11250000.0</v>
       </c>
       <c r="BD44">
         <v>11250000.0</v>
       </c>
       <c r="BE44">
         <v>11250000.0</v>
       </c>
       <c r="BF44">
         <v>11250000.0</v>
       </c>
       <c r="BG44">
         <v>11250000.0</v>
       </c>
       <c r="BH44">
         <v>11250000.0</v>
       </c>
       <c r="BI44">
+        <v>11250000.0</v>
+      </c>
+      <c r="BJ44">
         <v>11012000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>9741000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>9721000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>9700000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>9680000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>9660000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>9639000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>9619000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>9599000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>9578000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>9557000.0</v>
       </c>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
@@ -17601,1669 +17681,1678 @@
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
+      <c r="DX44"/>
     </row>
-    <row r="45" spans="1:127">
+    <row r="45" spans="1:128">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>84119000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>82725000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>135051000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85171000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>85579000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>41379000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>89856000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>43279000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>42240000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>41552000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>85963000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>39661000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>37967000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>39144000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>37979000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>38715000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>41315000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>42765000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>46267000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>52752000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>54874000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>59788000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>34373000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>35543000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>36178000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>35461000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>19062000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20998000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20389000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>21039000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>21659000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>21917000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>21630000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>22259000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>22075000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>22112000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>22477000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>22652000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>22333000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>21523000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>21252000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>20358000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>20653000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>20900000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>14013000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>13833000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13681000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>13472000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>13456000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>13544000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>13563000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>13564000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>12218000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>12266000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>12327000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>12386000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>12578000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>12747000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>12937000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13178000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>13349000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>17635000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>17860000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>18155000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>18430000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>18313000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>18488000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>18545000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>18203000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>17404000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>17419000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>17662000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>18400000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>18314000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>18829000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>18621000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>18425000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>18259000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>18343000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>18354000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>18110000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>17557000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>17622000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>16933000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>15988000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>15487000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>15610000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>13499000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>13697000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>13190000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12976000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>12582000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>12566000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>12527000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>11685000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>10895000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>10067000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9938000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>10045000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>9432000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>9549000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>9633000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>9778000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>9900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>10000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>9500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>9400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>9200000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="DL45">
         <v>9100000.0</v>
       </c>
       <c r="DM45">
+        <v>9100000.0</v>
+      </c>
+      <c r="DN45">
         <v>9400000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>9600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>10000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>10100000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>9900000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DT45">
         <v>7500000.0</v>
       </c>
       <c r="DU45">
         <v>7500000.0</v>
       </c>
-      <c r="DV45"/>
-      <c r="DW45">
+      <c r="DV45">
+        <v>7500000.0</v>
+      </c>
+      <c r="DW45"/>
+      <c r="DX45">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:127">
+    <row r="46" spans="1:128">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>78579000.0</v>
+      </c>
+      <c r="C46">
         <v>84119000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>82725000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>84888000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>85171000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>85579000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>41379000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>42936000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>43279000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>42240000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>41552000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>42786000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>39661000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>37967000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>39144000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>37979000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>38715000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>39200000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>39179000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>40049000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>40637000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>41315000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>42765000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>46267000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>52752000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>54874000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>59788000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>34373000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>35543000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>36178000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>35461000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19062000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20998000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20389000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21039000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>21659000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>21917000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>21630000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>22259000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>22075000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>22112000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>22477000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>22652000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>22333000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21523000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>21252000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>20358000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>20653000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>20900000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>14013000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>13833000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13681000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13472000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13456000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13544000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>13563000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>13564000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>12218000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>12266000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12327000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>12386000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>12578000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>12747000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>12937000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13178000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>13349000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>17635000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>17860000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>18155000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>18430000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>18313000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>18488000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>18545000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>18203000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>17404000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>17419000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>17662000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>18400000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>18314000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>18829000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>18621000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>18425000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>18259000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>18343000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>18354000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>18110000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>17557000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>17622000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>16933000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>15988000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>15487000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>15610000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>13499000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>13697000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>13190000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12976000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>12582000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>12566000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>12527000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>11685000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>10895000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>10067000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9938000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>10045000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>9432000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>9549000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>9633000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>9778000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>9900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>10000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>9500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>9400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>9200000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="DL46">
         <v>9100000.0</v>
       </c>
       <c r="DM46">
+        <v>9100000.0</v>
+      </c>
+      <c r="DN46">
         <v>9400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>9600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>10000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>10100000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>9900000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DT46">
         <v>7500000.0</v>
       </c>
       <c r="DU46">
         <v>7500000.0</v>
       </c>
-      <c r="DV46"/>
-      <c r="DW46">
+      <c r="DV46">
+        <v>7500000.0</v>
+      </c>
+      <c r="DW46"/>
+      <c r="DX46">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:127">
+    <row r="47" spans="1:128">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>29093000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>29603000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>27800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28519000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>39200000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>39179000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>40049000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29635000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>41315000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>42765000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>30108000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>29922000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>31103000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>32864000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19236000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19754000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>19781000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20150000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>19062000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20998000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>20389000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>21039000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>21659000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21917000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>21630000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>22259000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>22075000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>22112000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>22477000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>22652000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>22333000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>21523000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>21252000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>20358000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>20653000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>20900000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>14013000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>13833000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13681000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13472000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13456000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>13544000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>13563000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13564000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>12218000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>12266000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>12327000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>12386000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>12578000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>12747000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>12937000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13178000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>13349000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>17635000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>17860000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>18155000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>18430000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>18313000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>18488000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>18545000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>18203000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>17404000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>17419000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>17662000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>18400000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>18314000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>18829000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>18621000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>18425000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>18259000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>18343000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>18354000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>18110000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>17557000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>17622000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>16933000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>15988000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>15487000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>15610000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>13499000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>13697000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>13190000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12976000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>12582000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>12566000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>12527000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>11685000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>10895000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>10067000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>9938000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>10045000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>9432000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>9549000.0</v>
       </c>
-      <c r="DC47">
+      <c r="DD47">
         <v>9633000.0</v>
       </c>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
+      <c r="DX47"/>
     </row>
-    <row r="48" spans="1:127">
+    <row r="48" spans="1:128">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>751575000.0</v>
+      </c>
+      <c r="C48">
         <v>731500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>701154000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>673897000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>644944000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>614532000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>643265000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>631446000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>619497000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>610759000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>600118000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>590970000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>579776000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>566498000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>553261000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>535915000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>510957000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>489640000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>464889000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>440169000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>413996000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>386280000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>358441000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>331951000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>309893000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>288688000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>273825000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>271782000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>254159000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>235649000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>219558000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>211345000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>195101000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>177619000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>162510000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>160025000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>151851000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>141178000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>135939000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>126462000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>130885000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>121301000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>112663000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>104606000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>97321000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>88772000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>80526000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>72398000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>64517000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>67108000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>65053000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>61914000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>58191000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>54356000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>50690000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>46753000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>43186000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>39663000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>36293000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>32695000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>30028000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>26963000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>24015000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>21633000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>19750000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>18194000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>16766000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>17068000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>17440000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>16458000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>15806000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>16309000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>15784000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>15438000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>15205000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>15161000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>15805000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>16080000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>16321000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>25989000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>36432000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>36336000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>36170000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>38453000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>37741000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>37081000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>37817000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>36973000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>35900000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>35224000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>34220000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>33268000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>32323000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>31573000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>30832000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>29863000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>28792000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>27412000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>30008000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>28569000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>27406000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>26504000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>29103000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>28308000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>27532000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>26850000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>26195000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>25568000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>27800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>27200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>26600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>26000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>25400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>25000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>24500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>23800000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>25500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>25000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>24500000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>23700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>23300000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>22700000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20800000.0</v>
       </c>
       <c r="DU48">
         <v>20800000.0</v>
       </c>
-      <c r="DV48"/>
-      <c r="DW48">
+      <c r="DV48">
+        <v>20800000.0</v>
+      </c>
+      <c r="DW48"/>
+      <c r="DX48">
         <v>19700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:127">
+    <row r="49" spans="1:128">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>566498000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>553261000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>535915000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>510957000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>489640000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>464889000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>440169000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>413996000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>386280000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>358441000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>331951000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>309893000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>288688000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>273825000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>271782000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>254159000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>235649000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>219558000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>211345000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>195101000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>177619000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>162510000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>160025000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>151851000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>141178000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>135939000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>126462000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>130885000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>121301000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>112663000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>104606000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>97321000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>88772000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>80526000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>72398000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>66623000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>67108000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>65053000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>61914000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>58191000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>54356000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>50690000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>46753000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>43186000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>39663000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>36293000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>32695000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>30028000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>26963000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -19284,149 +19373,150 @@
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
+      <c r="DX49"/>
     </row>
-    <row r="50" spans="1:127">
+    <row r="50" spans="1:128">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>715000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>802050000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>878050000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>807992000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>757992000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>585529000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>660529000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>614587000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>603587000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>400000000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>405001000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>459979000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>458995000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>525032000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>505077000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>415124000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>680789000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>491226000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>231280000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>481337000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>496414000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>270587000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>500708000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -19461,1134 +19551,1142 @@
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
+      <c r="DX50"/>
     </row>
-    <row r="51" spans="1:127">
+    <row r="51" spans="1:128">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>1307628000.0</v>
+      </c>
+      <c r="C51">
         <v>32929000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30560000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1170245000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1068305000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1095693000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>707861000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>783506000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>837203000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>850271000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>969977000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1026189000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>979327000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>916795000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>942388000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1022274000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>994586000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1040183000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>576970000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>633561000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>418537000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>520497000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>527694000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>646628000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>735503000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>897186000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>884554000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1033879000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>658406000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>743824000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>748769000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1140591000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1168492000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1157402000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1247664000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1160060000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1040297000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1082919000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>898277000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>884104000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>874286000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>759121000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>892224000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>922512000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>901043000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>868011000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>806424000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>790240000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>733617000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>468114000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>438626000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>328225000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>564302000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>570928000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>609159000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>501970000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>151205000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>166262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166155000.0</v>
       </c>
       <c r="BH51">
         <v>166155000.0</v>
       </c>
       <c r="BI51">
         <v>166155000.0</v>
       </c>
       <c r="BJ51">
+        <v>166155000.0</v>
+      </c>
+      <c r="BK51">
         <v>198529000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>202072000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>218010000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>232568000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>248883000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>258477000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>274408000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>280509000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>252498000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>255365000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>303738000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>281046000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>279585000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>279024000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>223264000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>237744000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>221994000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>220327000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>211589000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>197953000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>202520000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>237088000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>309428000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>385966000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>348954000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>256947000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>231822000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>247360000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>244683000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>248413000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>230189000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>222195000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>239526000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>237294000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>150431000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>156494000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>140014000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>131217000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>142296000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>125931000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>119569000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>96914000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>101262000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>72188000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>65714000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>71915000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>80752000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>83600000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>63900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>58100000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>52600000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>48700000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>28000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>10500000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>700000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>16000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>23500000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>5000000.0</v>
       </c>
-      <c r="DP51"/>
-      <c r="DQ51">
+      <c r="DQ51"/>
+      <c r="DR51">
         <v>300000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>9100000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>12700000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>22300000.0</v>
       </c>
-      <c r="DU51"/>
       <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:127">
+    <row r="52" spans="1:128">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>1072398000.0</v>
+      </c>
+      <c r="C52">
         <v>32929000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>30560000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>32446000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>807992000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>757992000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>585529000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>664105000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>614587000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>603587000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>725000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>884046000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12424000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10007000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10717000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>832958000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11454000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12116000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11773000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>390549000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>12437000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14235000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15260000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>26726000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>27648000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>28731000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>404701000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>17148000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>17787000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>16719000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>412034000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>410039000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>400015000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>424322000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>435284000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>400516000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>402130000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>352476000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>353290000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>338459000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>208266000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>191331000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>195770000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>224214000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>264098000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>276121000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>289532000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>307502000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>266959000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>287471000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>323070000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>413147000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>419773000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>458004000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>496815000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>50000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="BH52">
         <v>161000000.0</v>
       </c>
       <c r="BI52">
         <v>161000000.0</v>
       </c>
       <c r="BJ52">
+        <v>161000000.0</v>
+      </c>
+      <c r="BK52">
         <v>32374000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>35917000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>41855000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>36386000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>42662000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>40217000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>46109000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>52171000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>24122000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>26951000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>75286000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>52557000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>61059000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>60461000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>49664000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>98108000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>77318000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>40506000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>31443000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>182488000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>29373000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>50847000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>122093000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>202542000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>164934000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>136482000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>101357000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>132360000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>129683000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>93413000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>99724000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>87195000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>104526000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>92294000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>140431000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>146494000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>130014000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>121217000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>132296000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>125931000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>119569000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>96914000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>101262000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>72188000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>65714000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>71915000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>80752000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>28600000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>23900000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>18100000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>12600000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>48700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>28000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>10500000.0</v>
       </c>
-      <c r="DL52"/>
-      <c r="DM52">
+      <c r="DM52"/>
+      <c r="DN52">
         <v>16000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>23500000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>5000000.0</v>
       </c>
-      <c r="DP52"/>
-      <c r="DQ52">
+      <c r="DQ52"/>
+      <c r="DR52">
         <v>300000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>9100000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>12700000.0</v>
       </c>
-      <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
-      <c r="DW52">
+      <c r="DW52"/>
+      <c r="DX52">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:127">
+    <row r="53" spans="1:128">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>1345736000.0</v>
+      </c>
+      <c r="C53">
         <v>1179258000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1196384000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1250938000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>640318000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>659875000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>413521000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4215000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>646713000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>409835000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>619397000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>617162000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>581867000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>612819000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>629001000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>634884000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>623629000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>675941000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>512030000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>534507000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>462884000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>458933000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>442023000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>487955000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>453015000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>418426000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>446738000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>404701000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>425849000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>441911000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>516539000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>412034000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>410039000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>400015000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>424322000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>435284000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>400516000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>402130000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>352476000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>353290000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>338459000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>208266000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>191331000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>195770000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>224214000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>264098000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>276121000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>289532000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>307502000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>266959000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>287471000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>323070000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>413147000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>419773000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>458004000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>496815000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>509605000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>467190000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>5823000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>414507000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>388858000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>377214000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>410376000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>362683000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>294277000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>322309000.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>376097000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>378895000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>266032000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>242714000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>284349000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>253780000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>281746000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>314194000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>229517000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>249625000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>256026000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>250603000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>136881000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>136224000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>138109000.0</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>145409000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>151088000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>419525000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
+      <c r="DX53"/>
     </row>
-    <row r="54" spans="1:127">
+    <row r="54" spans="1:128">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -20617,64 +20715,66 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -20695,1695 +20795,1708 @@
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
+      <c r="DX54"/>
     </row>
-    <row r="55" spans="1:127">
+    <row r="55" spans="1:128">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>14778705000.0</v>
+      </c>
+      <c r="C55">
         <v>14411864000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14209561000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14002700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14023585000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13915738000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9759255000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9879600000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9639603000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9723731000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9853964000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9855603000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9678885000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>9723963000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9960467000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9644948000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9478252000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8841506000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8334301000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8129480000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7949514000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7710082000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7449639000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7547339000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7449559000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7617184000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7279327000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6174032000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6161269000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6109066000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6048976000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5462092000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>5368641000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5275368000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5158368000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5108442000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4844755000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4681280000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4460816000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4426348000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4327804000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4262914000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4091000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4016721000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3838253000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3660057000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3505891000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3448572000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3356257000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1665809000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1676160000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1673082000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1644416000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1605698000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1609795000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1629765000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1612079000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1501022000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1476595000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1432738000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1376517000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1307438000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1288646000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1207385000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1221278000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1195819000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1187655000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1196824000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1349516000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1341603000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1121013000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1023293000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1042778000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>986436000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>995167000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1017645000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>987790000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1001622000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1048966000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1051384000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1030426000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1072713000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>991403000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1114829000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1172755000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1178568000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1023986000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1009015000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>930965000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>933355000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>913230000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>921824000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>857151000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>883013000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>875911000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>823436000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>763467000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>741254000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>721128000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>689603000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>606027000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>591558000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>587652000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>569553000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>543337000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>534147000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>518958000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>509624000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>510900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>496600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>496700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>470100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>466500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>488300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>466700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>473100000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>480800000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>480300000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>483300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>459200000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>446700000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>455000000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>376900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372300000.0</v>
       </c>
       <c r="DU55">
         <v>372300000.0</v>
       </c>
-      <c r="DV55"/>
-      <c r="DW55">
+      <c r="DV55">
+        <v>372300000.0</v>
+      </c>
+      <c r="DW55"/>
+      <c r="DX55">
         <v>344000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:127">
+    <row r="56" spans="1:128">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>2404621000.0</v>
+      </c>
+      <c r="C56">
         <v>1280371000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12880869000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12703080000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1243682000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1317358000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>752864000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>406201000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>940912000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8791772000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>946711000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>908984000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>881960000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>978980000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1237718000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>949261000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>996413000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1009876000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>857655000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>834195000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>909689000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>842351000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>737364000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>827028000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>743460000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>797681000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>753864000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5555739000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>640882000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>648833000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>710285000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4871890000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4778411000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4695469000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4553296000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4503226000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4273880000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4108909000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3937277000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3901986000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3818043000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3668070000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3508044000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3424745000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3215261000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2991898000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2827199000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2762971000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2659309000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1149863000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1143844000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1104217000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1047478000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1018843000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1043186000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1044465000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>109643000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>93483000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>91638000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>533711000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>120744000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>117217000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>87994000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>45213000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>83611000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>101489000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>70931000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>98575000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>177043000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>181455000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>94907000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>19185000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>20507000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>20319000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>19650000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>25076000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>20440000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>29243000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>24280000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>39020000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>23683000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>21932000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>27062000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>25218000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>31882000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>37650000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>20006000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>16566000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>22200000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>22612000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>25619000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>20994000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>30296000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>28834000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>31638000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>27659000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>24429000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>24663000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>22164000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>34210000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>22634000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>21514000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>27069000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>28113000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>21710000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>20175000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>21434000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>23402000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>17500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>16100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>38800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>20100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>16700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>38300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>20100000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>460600000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>20500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>23200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>30500000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>47500000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>33400000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>54200000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700000.0</v>
       </c>
       <c r="DU56">
         <v>22700000.0</v>
       </c>
-      <c r="DV56"/>
-      <c r="DW56">
+      <c r="DV56">
+        <v>22700000.0</v>
+      </c>
+      <c r="DW56"/>
+      <c r="DX56">
         <v>39500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:127">
+    <row r="57" spans="1:128">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>12850740000.0</v>
+      </c>
+      <c r="C57">
         <v>32929000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>30560000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>32446000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12177287000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12036479000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8352759000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8480643000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8138692000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8179601000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8313654000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7536202000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7438495000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7538297000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7753176000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7356622000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7310510000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6617599000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6560405000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6332953000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6398338000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6192513000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5951334000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5959224000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5798756000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5826861000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5509192000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5313957000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4751234000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4641143000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4593998000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4719609000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4645300000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4568400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4465800000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4488300000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4232400000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4080500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3865900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3840800000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3773700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3724100000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3561900000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3484300000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3311900000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>3140900000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3044500000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2997200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2909200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1432300000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1497100000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1499300000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1474100000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1439200000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1439800000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1463900000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1293063000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1186884000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1168359000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1121415000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1060022000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>998050000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>970563000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>902187000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>902939000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>882179000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>864792000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>859814000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1028951000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1023769000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>795330000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>743271000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>733665000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>687517000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>691203000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>758767000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>754424000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>761133000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>770982000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>773625000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>918284000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>805348000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>706831000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>828005000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>889263000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>892864000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>836639000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>809907000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>748252000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>767218000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>700414000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>737644000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>670766000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>692021000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>678495000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>762382000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>703400000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>682400000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>665500000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>635300000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>561838000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>549412000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>546532000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>530371000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>506726000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>496099000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>481718000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>473111000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>419000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>419800000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>420000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>393500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>430000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>453400000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>432300000.0</v>
       </c>
-      <c r="DL57"/>
-      <c r="DM57">
+      <c r="DM57"/>
+      <c r="DN57">
         <v>448400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>448600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>452500000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>429100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>417300000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>426400000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>348500000.0</v>
       </c>
-      <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>345500000.0</v>
       </c>
-      <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>318800000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:127">
+    <row r="58" spans="1:128">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>13180105000.0</v>
+      </c>
+      <c r="C58">
         <v>12785339000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>12618014000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12429360000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12485241000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12419307000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8506316000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8637896000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8400107000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8499504000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8637355000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8638983000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8490731000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8524566000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8769497000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8466197000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8329957000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7698359000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7195782000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7005268000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6851081000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6745122000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6514002000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6632029000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6558823000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6749443000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6425617000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5442842000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5441109000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5409842000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5366581000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4848165000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4773770000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4696811000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4594102000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4543005000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4287064000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4135107000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3920539000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3895316000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3828216000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3778500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3616273000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3539377000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3367107000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3196075000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3049697000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3002353000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2915357000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1487531000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1502347000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1504498000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1479278000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1444413000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1445042000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1469074000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1454894000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1353039000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1334514000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1296822000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1242709000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1177334000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1164062000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1086428000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1099121000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1088400000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1083052000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1094273000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1257308000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1252145000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1031584000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>941580000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>962154000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>906043000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>909766000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>932367000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>894060000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>905809000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>950803000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>953771000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>933749000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>978495000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>893072000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1015340000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1072687000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1076884000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>957104000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>940372000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>863252000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>882218000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>855414000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>867644000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>805766000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>827021000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>823495000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>772382000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>713431000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>692431000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>675502000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>645307000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>561838000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>549412000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>546532000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>530371000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>506726000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>496099000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>481718000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>473111000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>474100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>459800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>459900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>433500000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>429900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>453300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>432300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>439700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>448400000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>448700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>452600000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>429000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>417300000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>426500000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>348500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345500000.0</v>
       </c>
       <c r="DU58">
         <v>345500000.0</v>
       </c>
-      <c r="DV58"/>
-      <c r="DW58">
+      <c r="DV58">
+        <v>345500000.0</v>
+      </c>
+      <c r="DW58"/>
+      <c r="DX58">
         <v>318800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:127">
+    <row r="59" spans="1:128">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
+      <c r="AG59"/>
+      <c r="AH59">
         <v>557691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531032000.0</v>
       </c>
       <c r="AI59">
         <v>531032000.0</v>
       </c>
       <c r="AJ59">
+        <v>531032000.0</v>
+      </c>
+      <c r="AK59">
         <v>565437000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>499588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477344000.0</v>
       </c>
       <c r="AM59">
         <v>477344000.0</v>
       </c>
       <c r="AN59">
+        <v>477344000.0</v>
+      </c>
+      <c r="AO59">
         <v>531032000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>471146000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>463982000.0</v>
       </c>
-      <c r="AQ59">
-[...1 lines deleted...]
-      </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -22404,500 +22517,502 @@
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
+      <c r="DX59"/>
     </row>
-    <row r="60" spans="1:127">
+    <row r="60" spans="1:128">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>1598600000.0</v>
+      </c>
+      <c r="C60">
         <v>1626525000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1591547000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1573340000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1538344000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1496431000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1252939000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1241704000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1239496000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1224227000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1216609000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1216620000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1188154000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1199397000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1190970000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1178751000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1148295000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1143147000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1138519000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1124212000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1098433000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>964960000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>935637000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>915310000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>890736000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>867741000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>853710000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>731190000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>720160000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>699224000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>682395000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>613927000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>594871000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>578557000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>564266000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>565437000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>557691000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>546173000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>540277000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>531032000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>499588000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>484414000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>474727000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>477344000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>471146000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>463982000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>456194000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>446219000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>440900000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>178278000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>173813000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>168584000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>165138000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>161285000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>164753000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>160691000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>157185000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>147983000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>142081000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>135916000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>133808000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>130104000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>124584000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>120957000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>122157000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>107419000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>104603000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>102551000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>92208000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>89458000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>89429000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>81713000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>80624000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>80393000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>85401000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>85278000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>93730000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>95813000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>98163000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>97613000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>96677000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>94218000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>98331000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>99489000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>100068000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>101684000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>66882000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>68643000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>67713000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>51137000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>57816000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>54180000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>51385000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>55992000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>52416000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>51054000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>50036000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>48823000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>45626000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>44296000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>44189000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>42146000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>41120000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>39182000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>36611000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>38048000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>37240000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>36513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36800000.0</v>
       </c>
       <c r="DF60">
         <v>36800000.0</v>
       </c>
       <c r="DG60">
         <v>36800000.0</v>
       </c>
       <c r="DH60">
-        <v>36600000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="DI60">
         <v>36600000.0</v>
       </c>
       <c r="DJ60">
+        <v>36600000.0</v>
+      </c>
+      <c r="DK60">
         <v>35000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>34400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>33400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>32400000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>31600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>30700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>30200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>29400000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>28500000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>28400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26800000.0</v>
       </c>
       <c r="DU60">
         <v>26800000.0</v>
       </c>
-      <c r="DV60"/>
-      <c r="DW60">
+      <c r="DV60">
+        <v>26800000.0</v>
+      </c>
+      <c r="DW60"/>
+      <c r="DX60">
         <v>25200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:127">
+    <row r="61" spans="1:128">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-52799000.0</v>
       </c>
       <c r="R61">
         <v>-52799000.0</v>
       </c>
       <c r="S61">
+        <v>-52799000.0</v>
+      </c>
+      <c r="T61">
         <v>-44458000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-39672000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-38314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32682000.0</v>
       </c>
       <c r="W61">
         <v>-32682000.0</v>
       </c>
       <c r="X61">
-        <v>-30271000.0</v>
+        <v>-32682000.0</v>
       </c>
       <c r="Y61">
         <v>-30271000.0</v>
       </c>
       <c r="Z61">
         <v>-30271000.0</v>
       </c>
       <c r="AA61">
         <v>-30271000.0</v>
       </c>
       <c r="AB61">
+        <v>-30271000.0</v>
+      </c>
+      <c r="AC61">
         <v>-29360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21892000.0</v>
       </c>
       <c r="AD61">
         <v>-21892000.0</v>
       </c>
       <c r="AE61">
+        <v>-21892000.0</v>
+      </c>
+      <c r="AF61">
         <v>-16967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16717000.0</v>
       </c>
       <c r="AG61">
         <v>-16717000.0</v>
       </c>
       <c r="AH61">
         <v>-16717000.0</v>
       </c>
       <c r="AI61">
         <v>-16717000.0</v>
       </c>
       <c r="AJ61">
         <v>-16717000.0</v>
       </c>
       <c r="AK61">
         <v>-16717000.0</v>
       </c>
       <c r="AL61">
         <v>-16717000.0</v>
       </c>
       <c r="AM61">
         <v>-16717000.0</v>
       </c>
       <c r="AN61">
         <v>-16717000.0</v>
       </c>
@@ -22910,242 +23025,245 @@
       <c r="AQ61">
         <v>-16717000.0</v>
       </c>
       <c r="AR61">
         <v>-16717000.0</v>
       </c>
       <c r="AS61">
         <v>-16717000.0</v>
       </c>
       <c r="AT61">
         <v>-16717000.0</v>
       </c>
       <c r="AU61">
         <v>-16717000.0</v>
       </c>
       <c r="AV61">
         <v>-16717000.0</v>
       </c>
       <c r="AW61">
         <v>-16717000.0</v>
       </c>
       <c r="AX61">
         <v>-16717000.0</v>
       </c>
       <c r="AY61">
-        <v>-17078000.0</v>
+        <v>-16717000.0</v>
       </c>
       <c r="AZ61">
         <v>-17078000.0</v>
       </c>
       <c r="BA61">
         <v>-17078000.0</v>
       </c>
       <c r="BB61">
         <v>-17078000.0</v>
       </c>
       <c r="BC61">
+        <v>-17078000.0</v>
+      </c>
+      <c r="BD61">
         <v>-17230000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-17232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17234000.0</v>
       </c>
       <c r="BF61">
         <v>-17234000.0</v>
       </c>
       <c r="BG61">
-        <v>-17354000.0</v>
+        <v>-17234000.0</v>
       </c>
       <c r="BH61">
         <v>-17354000.0</v>
       </c>
       <c r="BI61">
-        <v>-17691000.0</v>
+        <v>-17354000.0</v>
       </c>
       <c r="BJ61">
         <v>-17691000.0</v>
       </c>
       <c r="BK61">
         <v>-17691000.0</v>
       </c>
       <c r="BL61">
-        <v>-17698000.0</v>
+        <v>-17691000.0</v>
       </c>
       <c r="BM61">
         <v>-17698000.0</v>
       </c>
       <c r="BN61">
         <v>-17698000.0</v>
       </c>
       <c r="BO61">
         <v>-17698000.0</v>
       </c>
       <c r="BP61">
-        <v>-17720000.0</v>
+        <v>-17698000.0</v>
       </c>
       <c r="BQ61">
         <v>-17720000.0</v>
       </c>
       <c r="BR61">
         <v>-17720000.0</v>
       </c>
       <c r="BS61">
-        <v>-17796000.0</v>
+        <v>-17720000.0</v>
       </c>
       <c r="BT61">
         <v>-17796000.0</v>
       </c>
       <c r="BU61">
+        <v>-17796000.0</v>
+      </c>
+      <c r="BV61">
         <v>-17820000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-17568000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-16630000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-16100000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-9788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6631000.0</v>
       </c>
       <c r="CA61">
         <v>-6631000.0</v>
       </c>
       <c r="CB61">
         <v>-6631000.0</v>
       </c>
       <c r="CC61">
+        <v>-6631000.0</v>
+      </c>
+      <c r="CD61">
         <v>-6760000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-6242000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-3683000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-3701000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-3712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3721000.0</v>
       </c>
       <c r="CI61">
         <v>-3721000.0</v>
       </c>
       <c r="CJ61">
+        <v>-3721000.0</v>
+      </c>
+      <c r="CK61">
         <v>-3775000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-3783000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-3808000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-3965000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-3978000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-4091000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-4110000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-4156000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-4254000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-4129000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-3870000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-3935000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-4115000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-4272000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-4306000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-4347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4474000.0</v>
       </c>
       <c r="DA61">
         <v>-4474000.0</v>
       </c>
       <c r="DB61">
+        <v>-4474000.0</v>
+      </c>
+      <c r="DC61">
         <v>-1579000.0</v>
       </c>
-      <c r="DC61">
+      <c r="DD61">
         <v>-1611000.0</v>
       </c>
-      <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
+      <c r="DX61"/>
     </row>
-    <row r="62" spans="1:127">
+    <row r="62" spans="1:128">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23231,50 +23349,51 @@
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
+      <c r="DX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23364,51 +23483,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>338617000.0</v>
       </c>
       <c r="C2">
         <v>284352000.0</v>
       </c>
       <c r="D2">
         <v>243159000.0</v>
       </c>
       <c r="E2">
         <v>89377000.0</v>
       </c>
       <c r="F2">
         <v>33360000.0</v>
       </c>
       <c r="G2">
         <v>111209000.0</v>
       </c>
       <c r="H2">
         <v>93265000.0</v>
       </c>
       <c r="I2">
         <v>80018000.0</v>
       </c>
@@ -23462,66 +23581,66 @@
       </c>
       <c r="Z2">
         <v>16663000.0</v>
       </c>
       <c r="AA2">
         <v>16546000.0</v>
       </c>
       <c r="AB2">
         <v>12909000.0</v>
       </c>
       <c r="AC2">
         <v>13700000.0</v>
       </c>
       <c r="AD2">
         <v>14506000.0</v>
       </c>
       <c r="AE2">
         <v>11500000.0</v>
       </c>
       <c r="AF2">
         <v>8800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>14009000.0</v>
       </c>
       <c r="C3">
         <v>5657000.0</v>
       </c>
       <c r="D3">
         <v>5941000.0</v>
       </c>
       <c r="E3">
         <v>5548000.0</v>
       </c>
       <c r="F3">
-        <v>5738000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="G3">
         <v>6803000.0</v>
       </c>
       <c r="H3">
         <v>4461000.0</v>
       </c>
       <c r="I3">
         <v>3689000.0</v>
       </c>
       <c r="J3">
         <v>3875000.0</v>
       </c>
       <c r="K3">
         <v>3524000.0</v>
       </c>
       <c r="L3">
         <v>3226000.0</v>
       </c>
       <c r="M3">
         <v>2045000.0</v>
       </c>
       <c r="N3">
         <v>886000.0</v>
       </c>
@@ -23560,102 +23679,102 @@
       </c>
       <c r="Z3">
         <v>1978000.0</v>
       </c>
       <c r="AA3">
         <v>1582000.0</v>
       </c>
       <c r="AB3">
         <v>1472000.0</v>
       </c>
       <c r="AC3">
         <v>1600000.0</v>
       </c>
       <c r="AD3">
         <v>1700000.0</v>
       </c>
       <c r="AE3">
         <v>1100000.0</v>
       </c>
       <c r="AF3">
         <v>700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
         <v>112743000.0</v>
       </c>
       <c r="C5">
         <v>98467000.0</v>
       </c>
       <c r="D5">
         <v>116958000.0</v>
       </c>
       <c r="E5">
         <v>171224000.0</v>
       </c>
       <c r="F5">
-        <v>175057000.0</v>
+        <v>175058000.0</v>
       </c>
       <c r="G5">
         <v>90390000.0</v>
       </c>
       <c r="H5">
         <v>94026000.0</v>
       </c>
       <c r="I5">
         <v>71134000.0</v>
       </c>
       <c r="J5">
         <v>68514000.0</v>
       </c>
       <c r="K5">
         <v>42858000.0</v>
       </c>
       <c r="L5">
         <v>61237000.0</v>
       </c>
       <c r="M5">
         <v>27410000.0</v>
       </c>
       <c r="N5">
         <v>27409000.0</v>
       </c>
@@ -23694,51 +23813,51 @@
       </c>
       <c r="Z5">
         <v>8978000.0</v>
       </c>
       <c r="AA5">
         <v>7395000.0</v>
       </c>
       <c r="AB5">
         <v>6982000.0</v>
       </c>
       <c r="AC5">
         <v>6300000.0</v>
       </c>
       <c r="AD5">
         <v>6700000.0</v>
       </c>
       <c r="AE5">
         <v>5800000.0</v>
       </c>
       <c r="AF5">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>126752000.0</v>
       </c>
       <c r="C6">
         <v>104124000.0</v>
       </c>
       <c r="D6">
         <v>122899000.0</v>
       </c>
       <c r="E6">
         <v>176772000.0</v>
       </c>
       <c r="F6">
         <v>180795000.0</v>
       </c>
       <c r="G6">
         <v>97193000.0</v>
       </c>
       <c r="H6">
         <v>98487000.0</v>
       </c>
       <c r="I6">
         <v>74823000.0</v>
       </c>
@@ -23792,127 +23911,127 @@
       </c>
       <c r="Z6">
         <v>10956000.0</v>
       </c>
       <c r="AA6">
         <v>8977000.0</v>
       </c>
       <c r="AB6">
         <v>8454000.0</v>
       </c>
       <c r="AC6">
         <v>7900000.0</v>
       </c>
       <c r="AD6">
         <v>8400000.0</v>
       </c>
       <c r="AE6">
         <v>6900000.0</v>
       </c>
       <c r="AF6">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>1408000.0</v>
       </c>
       <c r="J8">
         <v>-5623000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>267856000.0</v>
       </c>
       <c r="C9">
         <v>250265000.0</v>
       </c>
       <c r="D9">
         <v>260907000.0</v>
       </c>
       <c r="E9">
         <v>297612000.0</v>
       </c>
       <c r="F9">
         <v>283395000.0</v>
       </c>
       <c r="G9">
         <v>211391000.0</v>
       </c>
       <c r="H9">
         <v>186254000.0</v>
       </c>
       <c r="I9">
         <v>141588000.0</v>
       </c>
@@ -23966,51 +24085,51 @@
       </c>
       <c r="Z9">
         <v>24194000.0</v>
       </c>
       <c r="AA9">
         <v>20742000.0</v>
       </c>
       <c r="AB9">
         <v>20272000.0</v>
       </c>
       <c r="AC9">
         <v>18000000.0</v>
       </c>
       <c r="AD9">
         <v>17311000.0</v>
       </c>
       <c r="AE9">
         <v>15600000.0</v>
       </c>
       <c r="AF9">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>112743000.0</v>
       </c>
       <c r="C10">
         <v>98467000.0</v>
       </c>
       <c r="D10">
         <v>116958000.0</v>
       </c>
       <c r="E10">
         <v>171224000.0</v>
       </c>
       <c r="F10">
         <v>175058000.0</v>
       </c>
       <c r="G10">
         <v>90390000.0</v>
       </c>
       <c r="H10">
         <v>94026000.0</v>
       </c>
       <c r="I10">
         <v>71134000.0</v>
       </c>
@@ -24064,51 +24183,51 @@
       </c>
       <c r="Z10">
         <v>8978000.0</v>
       </c>
       <c r="AA10">
         <v>7395000.0</v>
       </c>
       <c r="AB10">
         <v>6982000.0</v>
       </c>
       <c r="AC10">
         <v>6300000.0</v>
       </c>
       <c r="AD10">
         <v>6700000.0</v>
       </c>
       <c r="AE10">
         <v>5800000.0</v>
       </c>
       <c r="AF10">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>32300000.0</v>
       </c>
       <c r="C11">
         <v>24674000.0</v>
       </c>
       <c r="D11">
         <v>29955000.0</v>
       </c>
       <c r="E11">
         <v>46013000.0</v>
       </c>
       <c r="F11">
         <v>44705000.0</v>
       </c>
       <c r="G11">
         <v>19101000.0</v>
       </c>
       <c r="H11">
         <v>20631000.0</v>
       </c>
       <c r="I11">
         <v>10782000.0</v>
       </c>
@@ -24162,51 +24281,51 @@
       </c>
       <c r="Z11">
         <v>2967000.0</v>
       </c>
       <c r="AA11">
         <v>2390000.0</v>
       </c>
       <c r="AB11">
         <v>2353000.0</v>
       </c>
       <c r="AC11">
         <v>2100000.0</v>
       </c>
       <c r="AD11">
         <v>2200000.0</v>
       </c>
       <c r="AE11">
         <v>1600000.0</v>
       </c>
       <c r="AF11">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
         <v>291617000.0</v>
       </c>
       <c r="C12">
         <v>270552000.0</v>
       </c>
       <c r="D12">
         <v>234959000.0</v>
       </c>
       <c r="E12">
         <v>71627000.0</v>
       </c>
       <c r="F12">
         <v>38860000.0</v>
       </c>
       <c r="G12">
         <v>70209000.0</v>
       </c>
       <c r="H12">
         <v>85165000.0</v>
       </c>
       <c r="I12">
         <v>58918000.0</v>
       </c>
@@ -24260,51 +24379,51 @@
       </c>
       <c r="Z12">
         <v>16007000.0</v>
       </c>
       <c r="AA12">
         <v>16183000.0</v>
       </c>
       <c r="AB12">
         <v>12801000.0</v>
       </c>
       <c r="AC12">
         <v>13600000.0</v>
       </c>
       <c r="AD12">
         <v>14500000.0</v>
       </c>
       <c r="AE12">
         <v>11600000.0</v>
       </c>
       <c r="AF12">
         <v>8800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13">
         <v>644868000.0</v>
       </c>
       <c r="C13">
         <v>513540000.0</v>
       </c>
       <c r="D13">
         <v>470115000.0</v>
       </c>
       <c r="E13">
         <v>372091000.0</v>
       </c>
       <c r="F13">
         <v>300767000.0</v>
       </c>
       <c r="G13">
         <v>306558000.0</v>
       </c>
       <c r="H13">
         <v>269706000.0</v>
       </c>
       <c r="I13">
         <v>214121000.0</v>
       </c>
@@ -24318,87 +24437,87 @@
         <v>140967000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>80443000.0</v>
       </c>
       <c r="C15">
         <v>73793000.0</v>
       </c>
       <c r="D15">
         <v>87003000.0</v>
       </c>
       <c r="E15">
         <v>125211000.0</v>
       </c>
       <c r="F15">
         <v>130353000.0</v>
       </c>
       <c r="G15">
         <v>71289000.0</v>
       </c>
       <c r="H15">
         <v>73395000.0</v>
       </c>
       <c r="I15">
         <v>60352000.0</v>
       </c>
@@ -24452,51 +24571,51 @@
       </c>
       <c r="Z15">
         <v>6011000.0</v>
       </c>
       <c r="AA15">
         <v>5005000.0</v>
       </c>
       <c r="AB15">
         <v>4629000.0</v>
       </c>
       <c r="AC15">
         <v>4200000.0</v>
       </c>
       <c r="AD15">
         <v>4500000.0</v>
       </c>
       <c r="AE15">
         <v>4200000.0</v>
       </c>
       <c r="AF15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>119174000.0</v>
       </c>
       <c r="F16">
         <v>128636000.0</v>
       </c>
       <c r="G16">
         <v>71289000.0</v>
       </c>
       <c r="H16">
         <v>73395000.0</v>
       </c>
       <c r="I16">
         <v>60352000.0</v>
       </c>
       <c r="J16">
         <v>43220000.0</v>
       </c>
       <c r="K16">
         <v>31060000.0</v>
       </c>
@@ -24534,51 +24653,51 @@
         <v>7646000.0</v>
       </c>
       <c r="W16">
         <v>7622000.0</v>
       </c>
       <c r="X16">
         <v>6419000.0</v>
       </c>
       <c r="Y16">
         <v>8003000.0</v>
       </c>
       <c r="Z16">
         <v>6011000.0</v>
       </c>
       <c r="AA16">
         <v>5005000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>80443000.0</v>
       </c>
       <c r="C17">
         <v>73793000.0</v>
       </c>
       <c r="D17">
         <v>100287000.0</v>
       </c>
       <c r="E17">
         <v>125211000.0</v>
       </c>
       <c r="F17">
         <v>130353000.0</v>
       </c>
       <c r="G17">
         <v>71289000.0</v>
       </c>
       <c r="H17">
         <v>73395000.0</v>
       </c>
       <c r="I17">
         <v>60352000.0</v>
       </c>
@@ -24600,51 +24719,51 @@
       <c r="O17">
         <v>17507000.0</v>
       </c>
       <c r="P17">
         <v>13926000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>353251000.0</v>
       </c>
       <c r="C18">
         <v>242988000.0</v>
       </c>
       <c r="D18">
         <v>267831000.0</v>
       </c>
       <c r="E18">
         <v>300464000.0</v>
       </c>
       <c r="F18">
         <v>261907000.0</v>
       </c>
       <c r="G18">
         <v>236349000.0</v>
       </c>
       <c r="H18">
         <v>184541000.0</v>
       </c>
       <c r="I18">
         <v>155203000.0</v>
       </c>
@@ -24658,125 +24777,125 @@
         <v>117153000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>12388000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>112743000.0</v>
       </c>
       <c r="C21">
         <v>98467000.0</v>
       </c>
       <c r="D21">
         <v>116958000.0</v>
       </c>
       <c r="E21">
         <v>171224000.0</v>
       </c>
       <c r="F21">
         <v>175058000.0</v>
       </c>
       <c r="G21">
         <v>90390000.0</v>
       </c>
       <c r="H21">
         <v>94026000.0</v>
       </c>
       <c r="I21">
         <v>71134000.0</v>
       </c>
@@ -24830,87 +24949,87 @@
       </c>
       <c r="Z21">
         <v>8978000.0</v>
       </c>
       <c r="AA21">
         <v>7395000.0</v>
       </c>
       <c r="AB21">
         <v>6982000.0</v>
       </c>
       <c r="AC21">
         <v>6300000.0</v>
       </c>
       <c r="AD21">
         <v>6700000.0</v>
       </c>
       <c r="AE21">
         <v>5800000.0</v>
       </c>
       <c r="AF21">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>493730000.0</v>
       </c>
       <c r="C23">
         <v>436150000.0</v>
       </c>
       <c r="D23">
         <v>387108000.0</v>
       </c>
       <c r="E23">
         <v>215765000.0</v>
       </c>
       <c r="F23">
         <v>141697000.0</v>
       </c>
       <c r="G23">
         <v>232210000.0</v>
       </c>
       <c r="H23">
         <v>185493000.0</v>
       </c>
       <c r="I23">
         <v>150472000.0</v>
       </c>
@@ -24964,51 +25083,51 @@
       </c>
       <c r="Z23">
         <v>31879000.0</v>
       </c>
       <c r="AA23">
         <v>29893000.0</v>
       </c>
       <c r="AB23">
         <v>26199000.0</v>
       </c>
       <c r="AC23">
         <v>25400000.0</v>
       </c>
       <c r="AD23">
         <v>25117000.0</v>
       </c>
       <c r="AE23">
         <v>21300000.0</v>
       </c>
       <c r="AF23">
         <v>17000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>6037000.0</v>
       </c>
       <c r="F24">
         <v>1717000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>22000.0</v>
       </c>
       <c r="L24">
         <v>112000.0</v>
       </c>
       <c r="M24">
         <v>112000.0</v>
       </c>
       <c r="N24">
         <v>141000.0</v>
@@ -25016,51 +25135,51 @@
       <c r="O24">
         <v>281000.0</v>
       </c>
       <c r="P24">
         <v>820000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>14009000.0</v>
       </c>
       <c r="C25">
         <v>5657000.0</v>
       </c>
       <c r="D25">
         <v>5814000.0</v>
       </c>
       <c r="E25">
         <v>1685000.0</v>
       </c>
       <c r="F25">
         <v>1981000.0</v>
       </c>
       <c r="G25">
         <v>6713000.0</v>
       </c>
       <c r="H25">
         <v>4375000.0</v>
       </c>
       <c r="I25">
         <v>3622000.0</v>
       </c>
@@ -25070,51 +25189,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25122,51 +25241,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>3180000.0</v>
       </c>
       <c r="C27">
         <v>2420000.0</v>
       </c>
       <c r="D27">
         <v>1965000.0</v>
       </c>
       <c r="E27">
         <v>1692000.0</v>
       </c>
       <c r="F27">
         <v>1318000.0</v>
       </c>
       <c r="G27">
         <v>1200000.0</v>
       </c>
       <c r="H27">
         <v>1353000.0</v>
       </c>
       <c r="I27">
         <v>980000.0</v>
       </c>
@@ -25218,51 +25337,51 @@
       <c r="Y27">
         <v>576000.0</v>
       </c>
       <c r="Z27">
         <v>487000.0</v>
       </c>
       <c r="AA27">
         <v>490000.0</v>
       </c>
       <c r="AB27">
         <v>504000.0</v>
       </c>
       <c r="AC27">
         <v>400000.0</v>
       </c>
       <c r="AD27">
         <v>300000.0</v>
       </c>
       <c r="AE27">
         <v>400000.0</v>
       </c>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>127968000.0</v>
       </c>
       <c r="C28">
         <v>97253000.0</v>
       </c>
       <c r="D28">
         <v>96690000.0</v>
       </c>
       <c r="E28">
         <v>83598000.0</v>
       </c>
       <c r="F28">
         <v>67006000.0</v>
       </c>
       <c r="G28">
         <v>68768000.0</v>
       </c>
       <c r="H28">
         <v>55649000.0</v>
       </c>
       <c r="I28">
         <v>47120000.0</v>
       </c>
@@ -25316,51 +25435,51 @@
       </c>
       <c r="Z28">
         <v>7807000.0</v>
       </c>
       <c r="AA28">
         <v>6800000.0</v>
       </c>
       <c r="AB28">
         <v>6772000.0</v>
       </c>
       <c r="AC28">
         <v>6000000.0</v>
       </c>
       <c r="AD28">
         <v>5500000.0</v>
       </c>
       <c r="AE28">
         <v>5200000.0</v>
       </c>
       <c r="AF28">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>32300000.0</v>
       </c>
       <c r="C29">
         <v>24674000.0</v>
       </c>
       <c r="D29">
         <v>36090000.0</v>
       </c>
       <c r="E29">
         <v>46013000.0</v>
       </c>
       <c r="F29">
         <v>44705000.0</v>
       </c>
       <c r="G29">
         <v>19101000.0</v>
       </c>
       <c r="H29">
         <v>20631000.0</v>
       </c>
       <c r="I29">
         <v>10782000.0</v>
       </c>
@@ -25374,51 +25493,51 @@
         <v>19926000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>155113000.0</v>
       </c>
       <c r="C30">
         <v>151798000.0</v>
       </c>
       <c r="D30">
         <v>143949000.0</v>
       </c>
       <c r="E30">
         <v>126388000.0</v>
       </c>
       <c r="F30">
         <v>108337000.0</v>
       </c>
       <c r="G30">
         <v>121001000.0</v>
       </c>
       <c r="H30">
         <v>92228000.0</v>
       </c>
       <c r="I30">
         <v>70454000.0</v>
       </c>
@@ -25472,51 +25591,51 @@
       </c>
       <c r="Z30">
         <v>15216000.0</v>
       </c>
       <c r="AA30">
         <v>13347000.0</v>
       </c>
       <c r="AB30">
         <v>13290000.0</v>
       </c>
       <c r="AC30">
         <v>11700000.0</v>
       </c>
       <c r="AD30">
         <v>10611000.0</v>
       </c>
       <c r="AE30">
         <v>9800000.0</v>
       </c>
       <c r="AF30">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-417002000.0</v>
       </c>
       <c r="D31">
         <v>116958000.0</v>
       </c>
       <c r="E31">
         <v>-14953000.0</v>
       </c>
       <c r="F31">
         <v>-12430000.0</v>
       </c>
       <c r="G31">
         <v>-33770000.0</v>
       </c>
       <c r="H31">
         <v>-22019000.0</v>
       </c>
       <c r="I31">
         <v>-13589000.0</v>
       </c>
       <c r="J31">
         <v>68514000.0</v>
@@ -25568,51 +25687,51 @@
       </c>
       <c r="Z31">
         <v>8978000.0</v>
       </c>
       <c r="AA31">
         <v>7395000.0</v>
       </c>
       <c r="AB31">
         <v>6982000.0</v>
       </c>
       <c r="AC31">
         <v>6300000.0</v>
       </c>
       <c r="AD31">
         <v>6700000.0</v>
       </c>
       <c r="AE31">
         <v>5800000.0</v>
       </c>
       <c r="AF31">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>606473000.0</v>
       </c>
       <c r="C32">
         <v>534617000.0</v>
       </c>
       <c r="D32">
         <v>504066000.0</v>
       </c>
       <c r="E32">
         <v>386989000.0</v>
       </c>
       <c r="F32">
         <v>316755000.0</v>
       </c>
       <c r="G32">
         <v>322600000.0</v>
       </c>
       <c r="H32">
         <v>279519000.0</v>
       </c>
       <c r="I32">
         <v>221606000.0</v>
       </c>
@@ -25685,1238 +25804,1243 @@
       <c r="AF32">
         <v>22500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW32"/>
+  <dimension ref="A1:DX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
       <c r="DW1" t="s">
         <v>187</v>
       </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
-        <v>80793000.0</v>
+        <v>87843000.0</v>
       </c>
       <c r="C2">
         <v>80793000.0</v>
       </c>
       <c r="D2">
+        <v>80793000.0</v>
+      </c>
+      <c r="E2">
         <v>82045000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91192000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102847000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>62533000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66822000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73155000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>71068000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73307000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69835000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>62829000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60482000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50013000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37760000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28819000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12765000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10033000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9394000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9881000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8393000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19217000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21672000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32887000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37433000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21077000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23983000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23448000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24757000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>18162000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16489000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15239000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30128000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12403000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10769000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10040000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9043000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33292000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14904000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11394000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10206000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11829000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10634000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7053000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6903000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7025000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6097000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3017000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3352000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3128000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2819000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2751000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2734000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2941000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3160000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2843000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3157000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3401000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4089000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3335000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3800000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5186000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4960000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4612000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5103000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6357000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6330000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6235000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6984000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6217000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6294000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6322000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6823000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7775000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7555000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7819000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7831000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7717000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7680000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6746000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6831000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6848000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6419000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5488000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4541000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4154000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3736000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3438000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3392000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3433000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3214000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3286000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3315000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3540000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3874000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3701000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3767000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3717000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4086000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4397000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4463000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4553000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4308000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4108000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3577000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3509000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>3100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3500000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>3800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3400000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>3300000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2500000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>2200000.0</v>
       </c>
-      <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
+        <v>4626000.0</v>
+      </c>
+      <c r="D3">
         <v>4651000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5019000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5037000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2576000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1377000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1434000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1396000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1404000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1423000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1496000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1491000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1506000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1448000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1369000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1370000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1393000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1416000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1407000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1569000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1374000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1387000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1770000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1869000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1563000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1601000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1060000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1076000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1147000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1178000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>870000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>945000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>930000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>944000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>956000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>985000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>966000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>968000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>813000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>979000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>862000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>870000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>806000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>804000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>576000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1040000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>328000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1289000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>224000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>204000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>236000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>221000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>217000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>212000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>258000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>235000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>211000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>210000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>258000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>241000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>243000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>241000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>291000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>282000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>280000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>312000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>359000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>349000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>344000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>399000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>475000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>468000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>480000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>409000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>496000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>452000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>456000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>458000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>532000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>492000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>511000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>527000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>583000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>605000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>569000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>522000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>441000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>531000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>587000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>677000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>712000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2684000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2242000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1828000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1254000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>854000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>669000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>699000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>643000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>648000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>352000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>335000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>408000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>403000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>411000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>360000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF3">
         <v>400000.0</v>
       </c>
       <c r="DG3">
+        <v>400000.0</v>
+      </c>
+      <c r="DH3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI3">
         <v>400000.0</v>
       </c>
       <c r="DJ3">
         <v>400000.0</v>
       </c>
       <c r="DK3">
         <v>400000.0</v>
       </c>
       <c r="DL3">
         <v>400000.0</v>
       </c>
       <c r="DM3">
         <v>400000.0</v>
       </c>
       <c r="DN3">
         <v>400000.0</v>
       </c>
       <c r="DO3">
+        <v>400000.0</v>
+      </c>
+      <c r="DP3">
         <v>500000.0</v>
       </c>
-      <c r="DP3"/>
-      <c r="DQ3">
+      <c r="DQ3"/>
+      <c r="DR3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS3">
         <v>300000.0</v>
       </c>
       <c r="DT3">
+        <v>300000.0</v>
+      </c>
+      <c r="DU3">
         <v>-300000.0</v>
       </c>
-      <c r="DU3"/>
       <c r="DV3"/>
-      <c r="DW3">
+      <c r="DW3"/>
+      <c r="DX3">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -27098,870 +27222,875 @@
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4">
         <v>0.0</v>
       </c>
-      <c r="DD4"/>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-52531000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>52531000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>53369000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>57253000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25281000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>27345000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26457000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23183000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>25744000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>23083000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25486000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28635000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28831000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34006000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>44905000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>39340000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>44247000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>42732000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>45339000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>42978000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>42871000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>43870000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>33411000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>32554000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17348000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7077000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26980000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28136000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24782000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14128000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>22310000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22004000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>22125000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4695000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>23250000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>18684000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>9770000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>16794000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-5472000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17299000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15862000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15169000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14185000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>16070000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15590000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15391000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>13017000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2019000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6364000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6010000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6813000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7060000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6859000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6677000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6145000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6086000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6567000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6386000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5506000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>5584000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5518000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4729000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1639000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3768000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3090000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1272000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1036000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2286000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1708000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1023000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2259000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1864000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1836000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1450000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-138000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>212000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>246000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>603000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>596000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1224000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1415000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2666000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2072000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2514000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2340000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1904000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2491000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2474000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2211000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2070000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1986000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1348000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1919000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2329000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2548000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3102000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3103000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2971000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2529000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2220000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2183000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2046000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2018000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1796000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1824000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1757000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DF5">
         <v>1800000.0</v>
       </c>
       <c r="DG5">
+        <v>1800000.0</v>
+      </c>
+      <c r="DH5">
         <v>1700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DJ5">
         <v>1500000.0</v>
       </c>
       <c r="DK5">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL5">
         <v>1600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>5700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DR5">
         <v>1400000.0</v>
       </c>
       <c r="DS5">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT5">
         <v>1600000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>1600000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>-57182000.0</v>
+        <v>125274000.0</v>
       </c>
       <c r="C6">
+        <v>-47905000.0</v>
+      </c>
+      <c r="D6">
         <v>57182000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58388000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62290000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28722000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>27891000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24579000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27148000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24506000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26982000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>30126000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30337000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>35454000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>46274000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40710000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>45640000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>44148000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>46746000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>44547000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>44245000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>45257000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35181000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>34423000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>18911000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8678000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>28040000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29212000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>25929000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15306000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23180000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22949000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>23055000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5639000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24206000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19669000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10736000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17762000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4659000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18278000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16724000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>16039000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>14991000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16874000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16166000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16431000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>13345000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3308000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6588000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6214000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7049000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7281000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7076000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6889000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6403000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6321000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6778000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6596000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5764000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5825000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>5761000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4970000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1930000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4050000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3370000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-960000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1395000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2635000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2052000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1422000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2734000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2332000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2316000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1859000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>358000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>664000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>702000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1061000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1128000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1716000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1926000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-2139000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2655000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3119000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2909000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2426000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2932000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3005000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2798000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2747000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2698000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4032000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4161000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4157000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3802000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3956000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3772000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3670000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3172000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2868000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2535000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2381000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2426000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2199000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2235000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2117000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DF6">
         <v>2200000.0</v>
       </c>
       <c r="DG6">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="DH6">
         <v>2000000.0</v>
       </c>
       <c r="DI6">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DJ6">
         <v>1900000.0</v>
       </c>
       <c r="DK6">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL6">
         <v>2000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>1700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>1900000.0</v>
       </c>
-      <c r="DT6"/>
-      <c r="DU6">
+      <c r="DU6"/>
+      <c r="DV6">
         <v>1600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>900000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -28143,111 +28272,112 @@
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
       <c r="DC7">
         <v>0.0</v>
       </c>
-      <c r="DD7"/>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>1408000.0</v>
       </c>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -28426,1690 +28556,1705 @@
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
       <c r="DC8">
         <v>0.0</v>
       </c>
-      <c r="DD8"/>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>97800000.0</v>
+      </c>
+      <c r="C9">
         <v>-51370000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>106150000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>106769000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>115926000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48368000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>66707000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>64955000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61824000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>63338000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>60148000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>63331000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>64419000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>64281000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>68876000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>78217000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>71483000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>75950000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71962000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>73423000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>71161000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>69130000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>69681000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59813000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>59032000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>50411000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>42135000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>49177000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>48515000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46372000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42190000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40576000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>40134000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39186000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21634000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39832000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>37325000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>35073000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>35043000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9779000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>31850000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>30214000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>29522000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27764000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>29371000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28340000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>28022000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>28181000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27419000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13108000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>13506000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13272000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13265000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>12935000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13215000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>12338000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12694000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>12257000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12193000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>11728000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>11113000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11417000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>10759000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7637000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9210000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10063000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9510000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6274000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7472000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9022000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6342000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7013000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6442000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>7024000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6403000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>5896000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6292000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6302000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7031000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7309000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6959000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7181000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3535000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7586000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8451000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>7763000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7243000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7317000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7224000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7115000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7061000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>6561000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5763000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>6532000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>7062000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>6889000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>7287000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7320000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>7426000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6621000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>5981000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5894000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>5698000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>5290000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>5227000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>5243000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4982000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>5280000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>5200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="DH9">
         <v>4800000.0</v>
       </c>
       <c r="DI9">
+        <v>4800000.0</v>
+      </c>
+      <c r="DJ9">
         <v>4700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>4400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>4300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>4700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>4300000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>4200000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>4000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DS9">
         <v>3600000.0</v>
       </c>
-      <c r="DT9"/>
-      <c r="DU9">
+      <c r="DT9">
+        <v>3600000.0</v>
+      </c>
+      <c r="DU9"/>
+      <c r="DV9">
         <v>3500000.0</v>
       </c>
-      <c r="DV9"/>
-      <c r="DW9">
+      <c r="DW9"/>
+      <c r="DX9">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>42431000.0</v>
+      </c>
+      <c r="C10">
         <v>57850000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52531000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53369000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57253000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25281000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27402000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26457000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23183000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25744000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23083000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25486000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28635000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28831000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34006000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44905000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>39340000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44247000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>42732000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>45339000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42978000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42871000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43870000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33411000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>32554000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17348000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7077000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26980000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28136000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>24782000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14128000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22310000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22004000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22125000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4695000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23266000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18684000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9770000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16794000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-5472000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17299000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>15862000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15169000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14185000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16070000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15590000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15391000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>13017000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2019000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6364000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6010000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6813000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7060000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6859000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6677000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6145000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6086000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6567000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6386000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5506000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5584000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5518000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4729000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1639000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3768000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3090000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1272000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1036000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2286000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1708000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1023000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2259000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1864000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1836000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1450000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-138000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>212000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>246000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>603000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>596000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1224000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1415000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2666000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2072000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2514000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2340000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1904000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2491000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2474000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2211000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2070000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1986000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1348000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1919000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2329000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2548000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3102000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3103000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2971000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2529000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2220000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2183000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2046000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2018000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1796000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1824000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1757000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DF10">
         <v>1800000.0</v>
       </c>
       <c r="DG10">
+        <v>1800000.0</v>
+      </c>
+      <c r="DH10">
         <v>1700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DJ10">
         <v>1500000.0</v>
       </c>
       <c r="DK10">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL10">
         <v>1600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DR10">
         <v>1400000.0</v>
       </c>
       <c r="DS10">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT10">
         <v>1600000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1600000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>11032000.0</v>
+      </c>
+      <c r="C11">
         <v>16182000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14709000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13851000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16277000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4988000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7160000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6086000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6022000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6688000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5878000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6213000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7228000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7437000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9077000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12348000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10425000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11889000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11351000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12301000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10881000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10652000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10871000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7770000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7768000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2516000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1047000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6197000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6440000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5501000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2493000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3638000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2102000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4598000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>444000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12686000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5607000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2087000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4914000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3448000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5443000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5003000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4778000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4617000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5228000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5069000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5012000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4994000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>253000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1986000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1612000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1829000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1966000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1936000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1753000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1676000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1632000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2214000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2155000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1884000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1882000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1934000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1711000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-931000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1629000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1076000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-1553000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>751000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>507000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>224000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>560000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>346000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>428000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>233000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-670000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-786000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-771000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-706000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1695000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-78000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>43000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1599000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>140000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>478000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>407000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>159000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>392000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>457000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>429000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>346000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>275000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-167000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>412000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>643000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>771000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>998000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1016000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>936000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>768000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>725000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>783000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>691000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>683000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>553000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>593000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>561000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DF11">
         <v>600000.0</v>
       </c>
       <c r="DG11">
         <v>600000.0</v>
       </c>
       <c r="DH11">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DI11">
         <v>500000.0</v>
       </c>
       <c r="DJ11">
         <v>500000.0</v>
       </c>
       <c r="DK11">
         <v>500000.0</v>
       </c>
       <c r="DL11">
+        <v>500000.0</v>
+      </c>
+      <c r="DM11">
         <v>700000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>500000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>600000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR11">
         <v>400000.0</v>
       </c>
       <c r="DS11">
         <v>400000.0</v>
       </c>
       <c r="DT11">
         <v>400000.0</v>
       </c>
       <c r="DU11">
+        <v>400000.0</v>
+      </c>
+      <c r="DV11">
         <v>500000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-900000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
+        <v>82843000.0</v>
+      </c>
+      <c r="C12">
         <v>79268000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>75593000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>79745000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85692000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>67147000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59033000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>63322000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>69355000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68568000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>69307000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>67135000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61329000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>57482000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49013000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34460000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18819000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9765000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8583000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8579000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8781000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10042000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11458000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14217000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16672000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17887000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21433000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20577000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21983000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22348000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20257000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17062000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15389000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14139000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12328000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10403000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9319000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8590000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7943000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8092000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8154000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7644000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7206000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6774000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6459000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5503000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5078000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4551000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4797000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2733000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2727000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2778000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2819000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2751000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2734000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2841000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2935000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2950000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3050000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3101000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3069000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3085000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2922000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3138000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3653000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3831000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4163000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4953000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6050000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6079000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5563000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5792000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5829000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5801000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6673000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7625000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7455000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7719000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7831000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7717000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>7680000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6746000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6831000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6848000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6419000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5488000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4541000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4017000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3531000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3233000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3187000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3173000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3111000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3207000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3235000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3450000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3784000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3611000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3677000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3575000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3830000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4214000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4388000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4443000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4257000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3957000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3526000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3501000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>3200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>3500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>3600000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>3800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>3700000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>3400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>2700000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>2500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>2300000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>2200000.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>192907000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>184397000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>186340000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>187709000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>146030000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>123900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>127074000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>129194000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>128790000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>128482000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>128045000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>122779000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>120380000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>115199000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>111757000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>96542000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>85065000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>78727000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>78833000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>76781000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>72788000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>72365000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>75214000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>76795000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>78235000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>76314000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>67599000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>69887000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>67468000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>64752000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -30161,88 +30306,87 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -30424,963 +30568,968 @@
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
       <c r="DC14">
         <v>0.0</v>
       </c>
-      <c r="DD14"/>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
+      <c r="DX14"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>31399000.0</v>
+      </c>
+      <c r="C15">
         <v>41668000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>37822000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>39518000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>40976000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20293000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20242000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20371000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17161000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19056000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17205000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19273000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21407000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21394000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>24929000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>32557000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28915000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>32358000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>31381000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>33038000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32097000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32219000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32999000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>25641000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>24786000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>14832000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6030000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20783000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21696000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19281000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11635000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18672000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>19902000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17527000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4251000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10580000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>13077000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7683000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11880000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2024000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>11856000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10859000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10391000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9568000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>10842000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10521000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10379000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8023000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1766000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4378000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4398000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4984000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5094000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4923000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4924000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4469000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4454000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4353000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4231000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3622000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3702000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3584000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3018000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2570000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2139000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2014000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>281000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1038000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1535000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1201000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>799000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1699000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1518000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1408000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1217000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>532000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>998000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1017000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1309000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2291000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1302000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1372000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-1067000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1932000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2036000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1933000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1745000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2099000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2017000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1782000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1724000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1711000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1515000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1507000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1686000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1777000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2104000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2087000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2035000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1761000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1495000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1400000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1355000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1335000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1243000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1231000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1196000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DF15">
         <v>1200000.0</v>
       </c>
       <c r="DG15">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DH15">
         <v>1100000.0</v>
       </c>
       <c r="DI15">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DJ15">
         <v>1000000.0</v>
       </c>
       <c r="DK15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DL15">
         <v>1100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DN15">
         <v>900000.0</v>
       </c>
       <c r="DO15">
+        <v>900000.0</v>
+      </c>
+      <c r="DP15">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DQ15">
         <v>1000000.0</v>
       </c>
       <c r="DR15">
         <v>1000000.0</v>
       </c>
       <c r="DS15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DT15">
         <v>1200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>900000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>1100000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>900000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>19885000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23420000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31047000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27406000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30849000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29872000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>31321000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32097000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32138000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32999000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25641000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24786000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14832000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6030000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20783000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21696000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19281000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11635000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18672000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>19902000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17527000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4251000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10580000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13077000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7683000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11880000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-2024000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11856000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10859000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10369000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9541000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10814000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10493000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10351000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7995000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1738000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4350000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4370000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4955000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5066000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4895000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4868000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4441000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4426000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4269000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4090000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3238000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3557000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3439000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2872000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2425000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1993000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1868000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>136000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>94000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1387000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1053000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>670000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1699000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1518000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1408000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1217000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>532000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>998000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1017000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1309000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2291000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1302000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1372000.0</v>
       </c>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
       <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
         <v>1932000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2036000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1933000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1745000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2099000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2017000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1782000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1724000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1711000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1515000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1507000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1686000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1777000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2104000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2087000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2035000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1761000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1495000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1400000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1355000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1335000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1243000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1231000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1196000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>41668000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>37822000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>39518000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>40976000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-20293000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20242000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20371000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>17161000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>19056000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>17205000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19273000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21407000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21394000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>24929000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>32557000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>28915000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>32358000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>31381000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>33038000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32097000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>32219000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>32999000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>25641000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>24786000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>14832000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6030000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>20783000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>21696000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>19281000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11635000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>18672000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>19902000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>17527000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4251000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10580000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>13077000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7683000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11880000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2024000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>11856000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10859000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>10391000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9569000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>10842000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>10521000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10379000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>8023000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1766000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4378000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4398000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4984000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5094000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4923000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4924000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4469000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4454000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4353000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>4231000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>3702000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>3584000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -31469,166 +31618,169 @@
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
       <c r="DC17">
         <v>0.0</v>
       </c>
-      <c r="DD17"/>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>205</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>113639000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>108804000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>106595000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>102017000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>78883000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>64867000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>63752000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59839000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>60222000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>59175000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>60910000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>61450000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>62898000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>66186000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>77297000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>77723000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>75300000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>70144000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>70254000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>68000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>62746000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>60907000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>60997000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>60123000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>60348000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>54881000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>47022000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>47904000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>45120000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>44952000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -31680,54 +31832,55 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -31811,139 +31964,138 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>12388000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -32074,487 +32226,491 @@
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
       <c r="DC20">
         <v>0.0</v>
       </c>
-      <c r="DD20"/>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>42431000.0</v>
+      </c>
+      <c r="C21">
         <v>-52531000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>52531000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>53369000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>57253000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25281000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27402000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26457000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23183000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25744000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23083000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25486000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28635000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28831000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34006000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44905000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>39340000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44247000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>42732000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>45339000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42978000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>42871000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43870000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33411000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>32554000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17348000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7077000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26980000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28136000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24782000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14128000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>22310000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>22004000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22125000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4695000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>23266000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>18684000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9770000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>16794000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-5472000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17299000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>15862000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>15169000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>14185000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>16070000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15590000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15391000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13017000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2019000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6364000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6010000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6813000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7060000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6859000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>6677000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6145000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6086000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6567000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6386000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5506000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5584000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5518000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4729000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1639000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3768000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3090000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1272000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1036000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2286000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1708000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1023000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2259000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1864000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1836000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1450000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-138000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>212000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>246000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>603000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>596000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1224000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1415000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-2666000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2072000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2514000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2340000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1904000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2491000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2474000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2211000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2070000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1986000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1348000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1919000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2329000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2548000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>3102000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3103000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2971000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2529000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2220000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2183000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2046000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2018000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1796000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1824000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1757000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DF21">
         <v>1800000.0</v>
       </c>
       <c r="DG21">
+        <v>1800000.0</v>
+      </c>
+      <c r="DH21">
         <v>1700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DJ21">
         <v>1500000.0</v>
       </c>
       <c r="DK21">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL21">
         <v>1600000.0</v>
       </c>
-      <c r="DL21"/>
-      <c r="DM21">
+      <c r="DM21"/>
+      <c r="DN21">
         <v>1400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1600000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DR21">
         <v>1400000.0</v>
       </c>
       <c r="DS21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT21">
         <v>1600000.0</v>
       </c>
-      <c r="DT21"/>
-      <c r="DU21">
+      <c r="DU21"/>
+      <c r="DV21">
         <v>1600000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>900000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -32736,568 +32892,574 @@
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
       <c r="DC22">
         <v>0.0</v>
       </c>
-      <c r="DD22"/>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>143212000.0</v>
+      </c>
+      <c r="C23">
         <v>81954000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>134412000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>135445000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>149865000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>176496000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>101838000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>105320000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>111796000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>108662000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>110372000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>107680000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>98613000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>95932000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84883000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>71072000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>60962000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44468000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>39263000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>37478000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38064000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34652000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31503000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45619000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>48150000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65950000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>72491000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43274000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>44362000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>45038000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>52819000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>36428000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34619000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>47067000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>28969000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29410000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>35343000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>27292000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>48543000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29455000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25746000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>24559000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>25408000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23935000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19803000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19534000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22189000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31497000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9761000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10848000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9587000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9024000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8827000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9272000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9134000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9768000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8533000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8964000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9623000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9618000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9234000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>9830000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11184000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10402000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>11585000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>15885000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>11595000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11516000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>13549000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12303000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10971000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10872000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11510000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>11776000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>13809000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13635000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13875000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14259000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14430000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>13415000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12512000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>13032000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>12362000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>12356000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10911000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9880000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8980000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8486000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8342000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8383000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8008000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7629000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7899000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8048000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7881000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8059000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7918000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>8222000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7809000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7847000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>8108000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8115000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>7825000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7739000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>7527000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>6802000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7099000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>6300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>6400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>6600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6200000.0</v>
       </c>
-      <c r="DL23"/>
-      <c r="DM23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>6700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>6400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>5900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>5600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>6100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>4900000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>4500000.0</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>4100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>1509000.0</v>
       </c>
       <c r="P24">
+        <v>1509000.0</v>
+      </c>
+      <c r="Q24">
         <v>1510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509000.0</v>
       </c>
       <c r="R24">
         <v>1509000.0</v>
       </c>
       <c r="S24">
         <v>1509000.0</v>
       </c>
       <c r="T24">
+        <v>1509000.0</v>
+      </c>
+      <c r="U24">
         <v>1717000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AS24">
         <v>28000.0</v>
       </c>
       <c r="AT24">
         <v>28000.0</v>
       </c>
       <c r="AU24">
         <v>28000.0</v>
       </c>
       <c r="AV24">
         <v>28000.0</v>
       </c>
       <c r="AW24">
         <v>28000.0</v>
       </c>
       <c r="AX24">
         <v>28000.0</v>
       </c>
       <c r="AY24">
         <v>28000.0</v>
       </c>
       <c r="AZ24">
+        <v>28000.0</v>
+      </c>
+      <c r="BA24">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BB24">
         <v>28000.0</v>
       </c>
       <c r="BC24">
+        <v>28000.0</v>
+      </c>
+      <c r="BD24">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BE24">
         <v>28000.0</v>
       </c>
       <c r="BF24">
+        <v>28000.0</v>
+      </c>
+      <c r="BG24">
         <v>84000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>141000.0</v>
       </c>
-      <c r="BH24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI24"/>
       <c r="BJ24">
         <v>145000.0</v>
       </c>
-      <c r="BK24"/>
+      <c r="BK24">
+        <v>145000.0</v>
+      </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
@@ -33318,465 +33480,465 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>212</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>4626000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4651000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5019000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5037000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2576000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1377000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1434000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1396000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1404000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1423000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1496000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>347000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>371000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="Q25">
         <v>409000.0</v>
       </c>
       <c r="R25">
+        <v>409000.0</v>
+      </c>
+      <c r="S25">
         <v>434000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>483000.0</v>
       </c>
       <c r="U25">
         <v>483000.0</v>
       </c>
       <c r="V25">
+        <v>483000.0</v>
+      </c>
+      <c r="W25">
         <v>508000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>507000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1748000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1846000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1541000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1578000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1039000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1054000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1125000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1157000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>849000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>932000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>913000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>928000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>940000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>968000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>948000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>945000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>775000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>948000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>830000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>839000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>806000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>804000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>576000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1040000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>328000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1289000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>224000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>204000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>236000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>221000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>217000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>212000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>258000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>235000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>211000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>210000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>258000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>241000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>243000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>241000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>291000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>282000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>280000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>312000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>359000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>349000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>344000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>399000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>475000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>468000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>480000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>409000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>496000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>452000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>456000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>458000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>532000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>492000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>511000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>527000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>583000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>605000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>569000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>522000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>441000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>531000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>587000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>677000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>712000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2684000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2242000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1828000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1254000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>854000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>669000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>699000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>643000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>648000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>352000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>335000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>408000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>403000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>411000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>360000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF25">
         <v>400000.0</v>
       </c>
       <c r="DG25">
+        <v>400000.0</v>
+      </c>
+      <c r="DH25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI25">
         <v>400000.0</v>
       </c>
       <c r="DJ25">
         <v>400000.0</v>
       </c>
       <c r="DK25">
         <v>400000.0</v>
       </c>
       <c r="DL25">
         <v>400000.0</v>
       </c>
       <c r="DM25">
         <v>400000.0</v>
       </c>
       <c r="DN25">
         <v>400000.0</v>
       </c>
       <c r="DO25">
+        <v>400000.0</v>
+      </c>
+      <c r="DP25">
         <v>500000.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25">
+      <c r="DQ25"/>
+      <c r="DR25">
         <v>500000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DT25">
         <v>-300000.0</v>
       </c>
-      <c r="DU25"/>
+      <c r="DU25">
+        <v>-300000.0</v>
+      </c>
       <c r="DV25"/>
-      <c r="DW25">
+      <c r="DW25"/>
+      <c r="DX25">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -33958,912 +34120,921 @@
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26">
         <v>0.0</v>
       </c>
-      <c r="DD26"/>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>951000.0</v>
+      </c>
+      <c r="C27">
         <v>1161000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>926000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>974000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>771000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>840000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>595000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>495000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>635000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>613000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>677000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>323000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>554000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>556000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>532000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>454000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>461000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>426000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>351000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>454000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>345000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>278000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>241000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>256000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>214000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>426000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>304000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>273000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>473000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>397000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>210000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>244000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>192000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>337000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>207000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>226000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>225000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>289000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>256000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>222000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>293000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>250000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>184000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>213000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>247000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>193000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>194000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>222000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>209000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>27000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>40000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>47000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>94000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>62000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>101000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>35000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>64000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>56000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>31000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>15000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>30000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>65000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>21000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>34000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>36000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>105000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>93000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>20000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>75000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>141000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>130000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>144000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>145000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>188000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>160000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>179000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>152000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>109000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>163000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>266000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>164000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>187000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>114000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>129000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>183000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>160000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>172000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>121000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>112000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>147000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>149000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>124000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>120000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>112000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>177000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>98000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>122000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>163000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>193000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>137000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>92000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>132000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>126000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>142000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>110000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>117000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>121000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF27">
         <v>100000.0</v>
       </c>
       <c r="DG27">
+        <v>100000.0</v>
+      </c>
+      <c r="DH27">
         <v>200000.0</v>
       </c>
-      <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DK27">
         <v>100000.0</v>
       </c>
-      <c r="DL27"/>
-      <c r="DM27">
+      <c r="DL27">
         <v>100000.0</v>
       </c>
+      <c r="DM27"/>
       <c r="DN27">
         <v>100000.0</v>
       </c>
       <c r="DO27">
         <v>100000.0</v>
       </c>
       <c r="DP27">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ27">
         <v>400000.0</v>
       </c>
-      <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>43167000.0</v>
+      </c>
+      <c r="C28">
         <v>34398000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35694000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36476000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34801000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27233000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24705000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24044000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24627000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24586000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23996000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25936000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24051000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23466000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23186000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22649000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21745000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20387000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19389000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18693000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17332000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15931000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16567000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17038000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17689000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17179000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16892000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14827000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13143000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13786000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13893000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11833000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12018000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11592000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11677000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11422000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10888000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10596000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10250000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9979000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9538000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9378000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9218000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8797000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8397000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8217000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8088000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6202000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7649000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3845000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3977000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4159000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3892000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3964000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4241000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2924000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3920000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3783000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3854000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4053000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3549000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3880000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3835000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3910000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3619000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3615000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4293000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3477000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3340000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4013000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3254000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1710000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1919000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2524000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2352000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2353000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3107000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2834000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3142000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3016000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2955000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3037000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3282000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3059000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3168000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3004000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2877000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2177000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2685000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2641000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2637000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2591000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2507000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2676000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2651000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2497000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2373000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2282000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2300000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2142000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1959000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1836000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1870000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1650000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1725000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1742000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1683000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1672000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DH28">
         <v>1700000.0</v>
       </c>
       <c r="DI28">
+        <v>1700000.0</v>
+      </c>
+      <c r="DJ28">
         <v>1500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DL28">
         <v>1300000.0</v>
       </c>
       <c r="DM28">
+        <v>1300000.0</v>
+      </c>
+      <c r="DN28">
         <v>1500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DR28">
         <v>1300000.0</v>
       </c>
       <c r="DS28">
+        <v>1300000.0</v>
+      </c>
+      <c r="DT28">
         <v>1100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>1200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1000000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>216</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>16182000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14709000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13851000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16277000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4988000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7160000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6086000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6022000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6688000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5878000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6213000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7228000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7437000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9077000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10425000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11889000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11351000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12301000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10881000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10652000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10871000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7770000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7768000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2516000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1047000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6197000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6440000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5501000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2493000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -34915,1181 +35086,1189 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>55369000.0</v>
+      </c>
+      <c r="C30">
         <v>1161000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53619000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58673000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>73649000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39305000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38498000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38641000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37594000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37065000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>37845000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35784000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35450000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34870000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33312000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32143000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31703000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29230000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28084000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28183000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26259000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25811000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26402000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26478000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>33063000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>35058000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22197000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20379000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21590000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>28062000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18266000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18130000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16939000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16566000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18641000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>25303000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18249000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15251000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14551000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14352000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14353000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13579000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13301000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12750000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12631000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15164000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6744000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7496000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6459000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6205000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6076000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6538000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6193000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6608000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5690000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5807000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6222000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5529000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5899000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6030000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5998000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5442000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6973000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10782000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5238000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5186000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7314000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5319000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4754000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4578000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5188000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4953000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6046000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6080000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6056000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6428000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6713000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5735000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5766000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6201000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5514000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5937000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5423000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5339000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4826000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4750000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4904000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4991000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4575000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4415000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4613000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4733000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4341000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4185000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4217000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4455000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4092000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3761000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3711000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3652000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3272000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3431000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3419000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3225000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3590000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DI30">
         <v>3200000.0</v>
       </c>
       <c r="DJ30">
+        <v>3200000.0</v>
+      </c>
+      <c r="DK30">
         <v>2900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>2700000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>2900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DP30">
         <v>2500000.0</v>
       </c>
       <c r="DQ30">
+        <v>2500000.0</v>
+      </c>
+      <c r="DR30">
         <v>2800000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2200000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>2000000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>1900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>900000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>218</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>110381000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>7217000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30745000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1320000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>26457000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-742000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>25744000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>23083000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7069000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>28635000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>28831000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-49013000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3728000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-18271000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-10724000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9566000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3331000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9851000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-10886000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2794000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4187000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-17891000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11722000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13673000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4084000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2420000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4505000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11010000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3883000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3627000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-23055000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3039000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3234000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10118000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10736000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8695000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3014000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8909000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2485000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2588000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2436000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2440000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2277000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2333000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6426000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-15735000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2038000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2444000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1383000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1311000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-315000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-332000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-304000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>6086000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2950000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3050000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3101000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3069000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3085000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2922000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3138000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3653000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4765910.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1272000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4953000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6050000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6079000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-5563000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>25712000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5829000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5801000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6673000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-138000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-7455000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7719000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-7831000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>21826000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-7680000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-6746000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2666000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-6848000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-6419000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5488000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4541000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4017000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3531000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-3233000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-3187000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3173000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-3111000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3207000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-3235000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-3450000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-3784000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3611000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-3677000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-3575000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3830000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-4214000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-4388000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4443000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-4257000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3957000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-3526000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3501000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-3300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-3100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-2900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-3200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3400000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-3500000.0</v>
       </c>
-      <c r="DL31"/>
-      <c r="DM31">
+      <c r="DM31"/>
+      <c r="DN31">
         <v>-3800000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3700000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-3400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-1900000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-3300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-2700000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-2500000.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>-1600000.0</v>
       </c>
-      <c r="DV31"/>
-      <c r="DW31">
+      <c r="DW31"/>
+      <c r="DX31">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>185643000.0</v>
+      </c>
+      <c r="C32">
         <v>29423000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>186943000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>188814000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>207118000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>151215000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>129240000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>131777000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>134979000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>134406000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133455000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>133166000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>127248000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>124763000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>118889000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>115977000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>100302000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>88715000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81995000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>82817000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>81042000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>77523000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75373000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>79030000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>80704000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>83298000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>79568000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>70254000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>72498000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>69820000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>66947000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>58738000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>56623000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>54425000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>51762000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>52235000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>48094000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>45113000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>44086000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>43071000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>46754000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>41608000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>39728000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>39593000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>40005000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>35393000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>34925000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>35206000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>33516000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>16125000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16858000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>16400000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>16084000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>15686000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>15949000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>15279000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>15854000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15100000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15350000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>15129000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>15202000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>14752000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>14559000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>12823000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14170000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>14675000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>14613000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12631000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13802000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>15257000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>13326000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>13230000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12736000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13346000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>13226000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13671000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>13847000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>14121000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>14862000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>15026000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>14639000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>13927000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>10366000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>14434000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>14870000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>13251000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11784000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>11471000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10960000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>10553000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10453000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>9994000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>8977000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>9818000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>10377000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>10429000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>11161000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>11021000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>11193000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>10338000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>10067000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>10291000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>10161000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>9843000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>9535000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>9351000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>8559000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>8781000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>8500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>8100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>7700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>8000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>8100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>7800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>8100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>7900000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>7500000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>7100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>7500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>6300000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>6100000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>3600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>5700000.0</v>
       </c>
-      <c r="DV32"/>
-      <c r="DW32">
+      <c r="DW32"/>
+      <c r="DX32">
         <v>5400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -36181,51 +36360,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>356488000.0</v>
       </c>
       <c r="C2">
         <v>242714000.0</v>
       </c>
       <c r="D2">
         <v>268315000.0</v>
       </c>
       <c r="E2">
         <v>265536000.0</v>
       </c>
       <c r="F2">
         <v>303756000.0</v>
       </c>
       <c r="G2">
         <v>201483000.0</v>
       </c>
       <c r="H2">
         <v>172366000.0</v>
       </c>
       <c r="I2">
         <v>149582000.0</v>
       </c>
@@ -36279,51 +36458,51 @@
       </c>
       <c r="Z2">
         <v>22274000.0</v>
       </c>
       <c r="AA2">
         <v>18675000.0</v>
       </c>
       <c r="AB2">
         <v>15975000.0</v>
       </c>
       <c r="AC2">
         <v>26100000.0</v>
       </c>
       <c r="AD2">
         <v>43100000.0</v>
       </c>
       <c r="AE2">
         <v>30200000.0</v>
       </c>
       <c r="AF2">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>5389000</v>
       </c>
       <c r="C3">
         <v>3793000</v>
       </c>
       <c r="D3">
         <v>7433000</v>
       </c>
       <c r="E3">
         <v>3301000</v>
       </c>
       <c r="F3">
         <v>2783000</v>
       </c>
       <c r="G3">
         <v>2199000</v>
       </c>
       <c r="H3">
         <v>1527000</v>
       </c>
       <c r="I3">
         <v>2051000</v>
       </c>
@@ -36377,51 +36556,51 @@
       </c>
       <c r="Z3">
         <v>3211000</v>
       </c>
       <c r="AA3">
         <v>1488000</v>
       </c>
       <c r="AB3">
         <v>1494000</v>
       </c>
       <c r="AC3">
         <v>1400000</v>
       </c>
       <c r="AD3">
         <v>200000</v>
       </c>
       <c r="AE3">
         <v>3600000</v>
       </c>
       <c r="AF3">
         <v>700000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2779000.0</v>
       </c>
       <c r="F4">
         <v>-38220000.0</v>
       </c>
       <c r="G4">
         <v>102273000.0</v>
       </c>
       <c r="H4">
         <v>29117000.0</v>
       </c>
       <c r="I4">
         <v>22784000.0</v>
       </c>
       <c r="J4">
         <v>-50817000.0</v>
       </c>
       <c r="K4">
         <v>-496000.0</v>
       </c>
@@ -36437,51 +36616,51 @@
       <c r="O4">
         <v>-4963000.0</v>
       </c>
       <c r="P4">
         <v>73604000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-11900000.0</v>
       </c>
       <c r="F5">
         <v>37333000.0</v>
       </c>
       <c r="G5">
         <v>-33920000.0</v>
       </c>
       <c r="H5">
         <v>-27683000.0</v>
       </c>
       <c r="I5">
         <v>-2194000.0</v>
       </c>
       <c r="J5">
         <v>3325000.0</v>
       </c>
       <c r="K5">
         <v>-19706000.0</v>
       </c>
@@ -36497,51 +36676,51 @@
       <c r="O5">
         <v>-595000.0</v>
       </c>
       <c r="P5">
         <v>1638000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>24407000.0</v>
       </c>
       <c r="C6">
         <v>113774000.0</v>
       </c>
       <c r="D6">
         <v>-25601000.0</v>
       </c>
       <c r="E6">
         <v>2779000.0</v>
       </c>
       <c r="F6">
         <v>-38220000.0</v>
       </c>
       <c r="G6">
         <v>102273000.0</v>
       </c>
       <c r="H6">
         <v>29117000.0</v>
       </c>
       <c r="I6">
         <v>22784000.0</v>
       </c>
@@ -36595,51 +36774,51 @@
       </c>
       <c r="Z6">
         <v>7394000.0</v>
       </c>
       <c r="AA6">
         <v>3599000.0</v>
       </c>
       <c r="AB6">
         <v>2700000.0</v>
       </c>
       <c r="AC6">
         <v>-10100000.0</v>
       </c>
       <c r="AD6">
         <v>-17000000.0</v>
       </c>
       <c r="AE6">
         <v>-30200000.0</v>
       </c>
       <c r="AF6">
         <v>-18300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>-4887000.0</v>
       </c>
       <c r="C7">
         <v>-27972000.0</v>
       </c>
       <c r="D7">
         <v>-19862000.0</v>
       </c>
       <c r="E7">
         <v>23817000.0</v>
       </c>
       <c r="F7">
         <v>57008000.0</v>
       </c>
       <c r="G7">
         <v>-38089000.0</v>
       </c>
       <c r="H7">
         <v>-24393000.0</v>
       </c>
       <c r="I7">
         <v>1110000.0</v>
       </c>
@@ -36693,51 +36872,51 @@
       </c>
       <c r="Z7">
         <v>2021000.0</v>
       </c>
       <c r="AA7">
         <v>532000.0</v>
       </c>
       <c r="AB7">
         <v>-2119000.0</v>
       </c>
       <c r="AC7">
         <v>1000000.0</v>
       </c>
       <c r="AD7">
         <v>800000.0</v>
       </c>
       <c r="AE7">
         <v>-5100000.0</v>
       </c>
       <c r="AF7">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-11910000.0</v>
       </c>
       <c r="F8">
         <v>1165000.0</v>
       </c>
       <c r="G8">
         <v>-11458000.0</v>
       </c>
       <c r="H8">
         <v>-301000.0</v>
       </c>
       <c r="I8">
         <v>-2744000.0</v>
       </c>
       <c r="J8">
         <v>-2505000.0</v>
       </c>
       <c r="K8">
         <v>-420000.0</v>
       </c>
@@ -36753,51 +36932,51 @@
       <c r="O8">
         <v>-241000.0</v>
       </c>
       <c r="P8">
         <v>-2085000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>-1327000.0</v>
       </c>
       <c r="C9">
         <v>3610000.0</v>
       </c>
       <c r="D9">
         <v>-3046000.0</v>
       </c>
       <c r="E9">
         <v>-11910000.0</v>
       </c>
       <c r="F9">
         <v>1165000.0</v>
       </c>
       <c r="G9">
         <v>-11458000.0</v>
       </c>
       <c r="H9">
         <v>-301000.0</v>
       </c>
       <c r="I9">
         <v>-2744000.0</v>
       </c>
@@ -36829,101 +37008,101 @@
         <v>121000.0</v>
       </c>
       <c r="S9">
         <v>381000.0</v>
       </c>
       <c r="T9">
         <v>397000.0</v>
       </c>
       <c r="U9">
         <v>943000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>54648000.0</v>
       </c>
       <c r="K10">
         <v>44000.0</v>
       </c>
       <c r="L10">
         <v>327000.0</v>
       </c>
       <c r="M10">
         <v>451000.0</v>
       </c>
       <c r="N10">
         <v>1785000.0</v>
       </c>
       <c r="O10">
         <v>11000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>48322000.0</v>
       </c>
       <c r="F11">
         <v>10526000.0</v>
       </c>
       <c r="G11">
         <v>-4174000.0</v>
       </c>
       <c r="H11">
         <v>-2785000.0</v>
       </c>
       <c r="I11">
         <v>4988000.0</v>
       </c>
       <c r="J11">
         <v>3887000.0</v>
       </c>
       <c r="K11">
         <v>-2022000.0</v>
       </c>
@@ -36939,51 +37118,51 @@
       <c r="O11">
         <v>980000.0</v>
       </c>
       <c r="P11">
         <v>-585000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>22185000.0</v>
       </c>
       <c r="F12">
         <v>10890000.0</v>
       </c>
       <c r="G12">
         <v>46756000.0</v>
       </c>
       <c r="H12">
         <v>8973000.0</v>
       </c>
       <c r="I12">
         <v>21404000.0</v>
       </c>
       <c r="J12">
         <v>76535000.0</v>
       </c>
       <c r="K12">
         <v>35562000.0</v>
       </c>
@@ -36999,51 +37178,51 @@
       <c r="O12">
         <v>-2088000.0</v>
       </c>
       <c r="P12">
         <v>195000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30130000.0</v>
       </c>
       <c r="F13">
         <v>51072000.0</v>
       </c>
       <c r="G13">
         <v>-31424000.0</v>
       </c>
       <c r="H13">
         <v>-27576000.0</v>
       </c>
       <c r="I13">
         <v>760000.0</v>
       </c>
       <c r="J13">
         <v>6641000.0</v>
       </c>
       <c r="K13">
         <v>-19587000.0</v>
       </c>
@@ -37053,51 +37232,51 @@
       <c r="M13">
         <v>1274000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>14009000.0</v>
       </c>
       <c r="C14">
         <v>5657000.0</v>
       </c>
       <c r="D14">
         <v>5941000.0</v>
       </c>
       <c r="E14">
         <v>5499000.0</v>
       </c>
       <c r="F14">
         <v>5664000.0</v>
       </c>
       <c r="G14">
         <v>6713000.0</v>
       </c>
       <c r="H14">
         <v>4375000.0</v>
       </c>
       <c r="I14">
         <v>3689000.0</v>
       </c>
@@ -37151,51 +37330,51 @@
       </c>
       <c r="Z14">
         <v>1978000.0</v>
       </c>
       <c r="AA14">
         <v>1582000.0</v>
       </c>
       <c r="AB14">
         <v>1472000.0</v>
       </c>
       <c r="AC14">
         <v>1600000.0</v>
       </c>
       <c r="AD14">
         <v>1700000.0</v>
       </c>
       <c r="AE14">
         <v>1100000.0</v>
       </c>
       <c r="AF14">
         <v>700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
         <v>37992000.0</v>
       </c>
       <c r="C15">
         <v>33317000.0</v>
       </c>
       <c r="D15">
         <v>31948000.0</v>
       </c>
       <c r="E15">
         <v>29465000.0</v>
       </c>
       <c r="F15">
         <v>19210000.0</v>
       </c>
       <c r="G15">
         <v>14317000.0</v>
       </c>
       <c r="H15">
         <v>12160000.0</v>
       </c>
       <c r="I15">
         <v>9664000.0</v>
       </c>
@@ -37249,51 +37428,51 @@
       </c>
       <c r="Z15">
         <v>2338000.0</v>
       </c>
       <c r="AA15">
         <v>2265000.0</v>
       </c>
       <c r="AB15">
         <v>2213000.0</v>
       </c>
       <c r="AC15">
         <v>2000000.0</v>
       </c>
       <c r="AD15">
         <v>1900000.0</v>
       </c>
       <c r="AE15">
         <v>1800000.0</v>
       </c>
       <c r="AF15">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>380895000.0</v>
       </c>
       <c r="C16">
         <v>356488000.0</v>
       </c>
       <c r="D16">
         <v>242714000.0</v>
       </c>
       <c r="E16">
         <v>268315000.0</v>
       </c>
       <c r="F16">
         <v>265536000.0</v>
       </c>
       <c r="G16">
         <v>303756000.0</v>
       </c>
       <c r="H16">
         <v>201483000.0</v>
       </c>
       <c r="I16">
         <v>172366000.0</v>
       </c>
@@ -37347,87 +37526,87 @@
       </c>
       <c r="Z16">
         <v>29668000.0</v>
       </c>
       <c r="AA16">
         <v>22274000.0</v>
       </c>
       <c r="AB16">
         <v>18675000.0</v>
       </c>
       <c r="AC16">
         <v>16000000.0</v>
       </c>
       <c r="AD16">
         <v>26100000.0</v>
       </c>
       <c r="AE16">
         <v>137300000.0</v>
       </c>
       <c r="AF16">
         <v>34800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>101009000.0</v>
       </c>
       <c r="C18">
         <v>56907000.0</v>
       </c>
       <c r="D18">
         <v>85458000.0</v>
       </c>
       <c r="E18">
         <v>173476000.0</v>
       </c>
       <c r="F18">
         <v>199490000.0</v>
       </c>
       <c r="G18">
         <v>78926000.0</v>
       </c>
       <c r="H18">
         <v>59161000.0</v>
       </c>
       <c r="I18">
         <v>87009000.0</v>
       </c>
@@ -37481,51 +37660,51 @@
       </c>
       <c r="Z18">
         <v>7037000.0</v>
       </c>
       <c r="AA18">
         <v>5819000.0</v>
       </c>
       <c r="AB18">
         <v>2327000.0</v>
       </c>
       <c r="AC18">
         <v>5600000.0</v>
       </c>
       <c r="AD18">
         <v>7600000.0</v>
       </c>
       <c r="AE18">
         <v>-3300000.0</v>
       </c>
       <c r="AF18">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>313000.0</v>
       </c>
       <c r="C19">
         <v>55151000.0</v>
       </c>
       <c r="D19">
         <v>-289366000.0</v>
       </c>
       <c r="E19">
         <v>-1510991000.0</v>
       </c>
       <c r="F19">
         <v>-663523000.0</v>
       </c>
       <c r="G19">
         <v>-387529000.0</v>
       </c>
       <c r="H19">
         <v>-103131000.0</v>
       </c>
       <c r="I19">
         <v>-358418000.0</v>
       </c>
@@ -37547,97 +37726,97 @@
       <c r="O19">
         <v>-128680000.0</v>
       </c>
       <c r="P19">
         <v>-159739000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>110927000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>-20002000.0</v>
       </c>
       <c r="C21">
         <v>-245537000.0</v>
       </c>
       <c r="D21">
         <v>936000.0</v>
       </c>
       <c r="E21">
         <v>389389000.0</v>
       </c>
       <c r="F21">
         <v>42275000.0</v>
       </c>
       <c r="G21">
         <v>-123898000.0</v>
       </c>
       <c r="H21">
         <v>-165150000.0</v>
       </c>
       <c r="I21">
         <v>-70000000.0</v>
       </c>
@@ -37657,51 +37836,51 @@
       <c r="O21">
         <v>-15000000.0</v>
       </c>
       <c r="P21">
         <v>-51855000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>80443000.0</v>
       </c>
       <c r="C22">
         <v>73793000.0</v>
       </c>
       <c r="D22">
         <v>87003000.0</v>
       </c>
       <c r="E22">
         <v>125211000.0</v>
       </c>
       <c r="F22">
         <v>130353000.0</v>
       </c>
       <c r="G22">
         <v>71289000.0</v>
       </c>
       <c r="H22">
         <v>73395000.0</v>
       </c>
       <c r="I22">
         <v>60352000.0</v>
       </c>
@@ -37755,51 +37934,51 @@
       </c>
       <c r="Z22">
         <v>6011000.0</v>
       </c>
       <c r="AA22">
         <v>5005000.0</v>
       </c>
       <c r="AB22">
         <v>4629000.0</v>
       </c>
       <c r="AC22">
         <v>4200000.0</v>
       </c>
       <c r="AD22">
         <v>4500000.0</v>
       </c>
       <c r="AE22">
         <v>4200000.0</v>
       </c>
       <c r="AF22">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>164393000.0</v>
       </c>
       <c r="C23">
         <v>284000000.0</v>
       </c>
       <c r="D23">
         <v>179955000.0</v>
       </c>
       <c r="E23">
         <v>5227627000.0</v>
       </c>
       <c r="F23">
         <v>716059000.0</v>
       </c>
       <c r="G23">
         <v>-639000.0</v>
       </c>
       <c r="H23">
         <v>2857849000.0</v>
       </c>
       <c r="I23">
         <v>297896000.0</v>
       </c>
@@ -37853,51 +38032,51 @@
       </c>
       <c r="Z23">
         <v>82537000.0</v>
       </c>
       <c r="AA23">
         <v>36041000.0</v>
       </c>
       <c r="AB23">
         <v>12088000.0</v>
       </c>
       <c r="AC23">
         <v>-58800000.0</v>
       </c>
       <c r="AD23">
         <v>9400000.0</v>
       </c>
       <c r="AE23">
         <v>130900000.0</v>
       </c>
       <c r="AF23">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>-235951000.0</v>
       </c>
       <c r="C24">
         <v>71338000.0</v>
       </c>
       <c r="D24">
         <v>-260142000.0</v>
       </c>
       <c r="E24">
         <v>-28940000.0</v>
       </c>
       <c r="F24">
         <v>-23554000.0</v>
       </c>
       <c r="G24">
         <v>66363000.0</v>
       </c>
       <c r="H24">
         <v>2191000.0</v>
       </c>
       <c r="I24">
         <v>-357009000.0</v>
       </c>
@@ -37951,51 +38130,51 @@
       </c>
       <c r="Z24">
         <v>-25407000.0</v>
       </c>
       <c r="AA24">
         <v>-29991000.0</v>
       </c>
       <c r="AB24">
         <v>-19001000.0</v>
       </c>
       <c r="AC24">
         <v>-17800000.0</v>
       </c>
       <c r="AD24">
         <v>-14600000.0</v>
       </c>
       <c r="AE24">
         <v>-20000000.0</v>
       </c>
       <c r="AF24">
         <v>-8900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>14957000.0</v>
       </c>
       <c r="C25">
         <v>6694000.0</v>
       </c>
       <c r="D25">
         <v>10814000.0</v>
       </c>
       <c r="E25">
         <v>17764000.0</v>
       </c>
       <c r="F25">
         <v>4696000.0</v>
       </c>
       <c r="G25">
         <v>45758000.0</v>
       </c>
       <c r="H25">
         <v>4265000.0</v>
       </c>
       <c r="I25">
         <v>21166000.0</v>
       </c>
@@ -38049,51 +38228,51 @@
       </c>
       <c r="Z25">
         <v>524000.0</v>
       </c>
       <c r="AA25">
         <v>514000.0</v>
       </c>
       <c r="AB25">
         <v>106000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>400000.0</v>
       </c>
       <c r="AE25">
         <v>400000.0</v>
       </c>
       <c r="AF25">
         <v>800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-2232000.0</v>
       </c>
       <c r="C26">
         <v>-7223000.0</v>
       </c>
       <c r="D26">
         <v>-19397000.0</v>
       </c>
       <c r="E26">
         <v>-15260000.0</v>
       </c>
       <c r="F26">
         <v>-10684000.0</v>
       </c>
       <c r="G26">
         <v>-1550000.0</v>
       </c>
       <c r="H26">
         <v>-12643000.0</v>
       </c>
       <c r="I26">
         <v>-819000.0</v>
       </c>
@@ -38125,51 +38304,51 @@
         <v>-11000.0</v>
       </c>
       <c r="S26">
         <v>-1943000.0</v>
       </c>
       <c r="T26">
         <v>-10048000.0</v>
       </c>
       <c r="U26">
         <v>-3382000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>4648000.0</v>
       </c>
       <c r="C27">
         <v>4568000.0</v>
       </c>
       <c r="D27">
         <v>4860000.0</v>
       </c>
       <c r="E27">
         <v>4889000.0</v>
       </c>
       <c r="F27">
         <v>4536000.0</v>
       </c>
       <c r="G27">
         <v>2949000.0</v>
       </c>
       <c r="H27">
         <v>2942000.0</v>
       </c>
       <c r="I27">
         <v>1884000.0</v>
       </c>
@@ -38217,51 +38396,51 @@
         <v>-266000.0</v>
       </c>
       <c r="Y27">
         <v>-592000.0</v>
       </c>
       <c r="Z27">
         <v>-181000.0</v>
       </c>
       <c r="AA27">
         <v>78000.0</v>
       </c>
       <c r="AB27">
         <v>-2000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>300000.0</v>
       </c>
       <c r="AE27">
         <v>100000.0</v>
       </c>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>104167000.0</v>
       </c>
       <c r="C28">
         <v>-2077000.0</v>
       </c>
       <c r="D28">
         <v>129546000.0</v>
       </c>
       <c r="E28">
         <v>1369234000.0</v>
       </c>
       <c r="F28">
         <v>449367000.0</v>
       </c>
       <c r="G28">
         <v>344513000.0</v>
       </c>
       <c r="H28">
         <v>70896000.0</v>
       </c>
       <c r="I28">
         <v>290938000.0</v>
       </c>
@@ -38315,51 +38494,51 @@
       </c>
       <c r="Z28">
         <v>111894000.0</v>
       </c>
       <c r="AA28">
         <v>51998000.0</v>
       </c>
       <c r="AB28">
         <v>38343000.0</v>
       </c>
       <c r="AC28">
         <v>-8600000.0</v>
       </c>
       <c r="AD28">
         <v>8500000.0</v>
       </c>
       <c r="AE28">
         <v>107100000.0</v>
       </c>
       <c r="AF28">
         <v>16500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>106398000.0</v>
       </c>
       <c r="C29">
         <v>60700000.0</v>
       </c>
       <c r="D29">
         <v>92891000.0</v>
       </c>
       <c r="E29">
         <v>176777000.0</v>
       </c>
       <c r="F29">
         <v>202273000.0</v>
       </c>
       <c r="G29">
         <v>81125000.0</v>
       </c>
       <c r="H29">
         <v>60688000.0</v>
       </c>
       <c r="I29">
         <v>89060000.0</v>
       </c>
@@ -38413,51 +38592,51 @@
       </c>
       <c r="Z29">
         <v>10248000.0</v>
       </c>
       <c r="AA29">
         <v>7307000.0</v>
       </c>
       <c r="AB29">
         <v>3821000.0</v>
       </c>
       <c r="AC29">
         <v>7000000.0</v>
       </c>
       <c r="AD29">
         <v>7800000.0</v>
       </c>
       <c r="AE29">
         <v>300000.0</v>
       </c>
       <c r="AF29">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>-186158000.0</v>
       </c>
       <c r="C30">
         <v>55151000.0</v>
       </c>
       <c r="D30">
         <v>-248038000.0</v>
       </c>
       <c r="E30">
         <v>-1543232000.0</v>
       </c>
       <c r="F30">
         <v>-689860000.0</v>
       </c>
       <c r="G30">
         <v>-323365000.0</v>
       </c>
       <c r="H30">
         <v>-102467000.0</v>
       </c>
       <c r="I30">
         <v>-357214000.0</v>
       </c>
@@ -38530,1342 +38709,1351 @@
       <c r="AF30">
         <v>-11700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU30"/>
+  <dimension ref="A1:DV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
       </c>
-      <c r="DU1" t="s">
-        <v>187</v>
+      <c r="DV1" t="s">
+        <v>188</v>
       </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
+        <v>362276000.0</v>
+      </c>
+      <c r="C2">
         <v>344471000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>380895000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>542734000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>596533000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>292603000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>356488000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>247248000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>293513000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>277583000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>242714000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>253298000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>319924000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>562416000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>268315000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>333844000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>299320000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>311544000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>265536000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>413195000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>349417000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>260092000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>303756000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>256119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>349361000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>282809000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>201483000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>194009000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>185650000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>172548000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>172366000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>155848000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>176169000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>142787000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>149582000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>141262000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>146508000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>161869000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>200399000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>233794000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>175113000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>118259000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>200895000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>158521000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>125483000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>88543000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>126847000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>138013000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>92617000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>106282000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>82692000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33557000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>61959000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>116755000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>106138000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>102108000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>85668000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>78207000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>111101000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>113080000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>109467000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>80129000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>37497000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>75478000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>97651000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>66863000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>89168000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>172401000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>176784000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>90634000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15031000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15952000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16172000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>60455000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>70031000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15277000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>24363000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>54619000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>44363000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>26315000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>47235000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21957000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>19343000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26008000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>32001000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>24724000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12033000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17257000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18160000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>20865000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16509000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>25344000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>24082000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>26725000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23220000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19351000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>60728000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>25299000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>29668000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>17513000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>29187000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>47243000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>22274000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>22976000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>15053000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>16473000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18675000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>12300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>11700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>16000000.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>20600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>18100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>26100000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>66300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>43100000.0</v>
       </c>
-      <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>77400000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>58400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>30200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>35200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>18300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>795000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1286000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>594000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3456000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>263000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2257000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1273000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>125000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>138000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3483000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>470000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>613000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2867000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>948000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1077000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>558000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>718000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>310000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1932000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>474000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>67000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1305000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>873000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1728000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>191000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>687000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>392000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>257000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>422000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1396000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>94000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>139000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>513000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1086000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>126000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>936000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>933000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>390000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>438000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>941000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1399000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>831000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1204000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>478000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>162000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1452000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>397000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>350000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>438000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>231000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>122000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>182000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>246000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>308000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>152000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>136000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>186000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>37000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>58000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>35000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>34000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>95000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>112000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>59000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>45000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>56000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>440000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>201000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>372000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>844000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1273000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>369000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>164000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>332000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>350000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>127000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>690000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>625000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>587000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>316000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>465000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>688000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>504000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>340000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1129000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1328000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>880000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>255000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2249000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>188000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>953000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>656000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>477000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>437000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>19540000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>21256000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1216000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1382000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>424000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>189000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>940000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>191000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>212000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>145000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>194000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>400000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>700000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>100000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000</v>
       </c>
       <c r="DM3">
         <v>100000</v>
       </c>
       <c r="DN3">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="DO3">
         <v>200000</v>
       </c>
       <c r="DP3">
+        <v>200000</v>
+      </c>
+      <c r="DQ3">
         <v>500000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>700000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2200000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>200000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-242492000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>294101000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-65529000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>34524000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-12224000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>46008000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-147659000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>63778000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>89325000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-43664000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>47637000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-93242000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>66552000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>81326000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>7474000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>8359000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>13102000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>182000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>16518000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-20321000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>33382000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-6795000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>8320000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5246000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-15361000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-38530000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-33395000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>58681000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>56854000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-82636000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>42374000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>33038000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>36940000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-38304000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-11166000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>45396000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-13665000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>23590000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>49135000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-28402000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-54796000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>10617000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>4030000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>16440000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>7461000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-32894000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -39887,206 +40075,207 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>8022000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13285000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7714000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-528000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7549000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11207000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1176000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7016000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1269000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>44442000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-44893000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9324000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6607000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13690000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-26579000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3968000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-910000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3774000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1402000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>118000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1493000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2403000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4231000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3693000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1839000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5702000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-13001000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1302000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-8503000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4514000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1314000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1961000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-49000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1072000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1417000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>957000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1588000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3393000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>53000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3599000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>928000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>301000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>905000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1452000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-349000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
@@ -40108,956 +40297,961 @@
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
+        <v>-362276000.0</v>
+      </c>
+      <c r="C6">
         <v>17805000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-36424000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-161839000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-53799000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>303930000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-63885000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>109240000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-46265000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15930000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34869000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10584000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-66626000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-242492000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>294101000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-65529000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>34524000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12224000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46008000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-147659000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>63778000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>89325000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-43664000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>47637000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-93242000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>66552000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>81326000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7474000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8359000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13102000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>182000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16518000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20321000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33382000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6795000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8320000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5246000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15361000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-38530000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-33395000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>58681000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>56854000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-82636000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>42374000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33038000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36940000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-38304000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11166000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>45396000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-13665000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23590000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>49135000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-28402000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-54796000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10617000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4030000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16440000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7461000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-32894000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1979000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3613000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>29338000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>42632000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-37981000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-22173000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>30788000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-22305000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-83233000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4383000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>86150000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>75603000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-921000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-220000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-44283000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-9576000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>54754000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9086000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-30256000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10256000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>18048000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-20920000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>25278000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2614000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6665000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-5993000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7277000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>12691000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-5224000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-903000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-2705000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4356000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-8835000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1262000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2643000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3505000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3869000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-41377000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>35429000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4369000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>12155000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-11674000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-18056000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>24969000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-702000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>7923000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1420000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2202000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6275000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>12300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-16000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-24400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>20600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-26100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-8800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-1000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-4900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-43100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>11300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-9800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>77400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-30200000.0</v>
       </c>
-      <c r="DT6"/>
-      <c r="DU6">
+      <c r="DU6"/>
+      <c r="DV6">
         <v>-18300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>225</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>22644000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11322000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13774000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2195000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6065000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10401000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9116000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-35771000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>66000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1383000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1704000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1535000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11752000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11349000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>45819000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-21553000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-11853000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11404000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7027000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2837000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1864000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>54682000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-42060000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8485000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1564000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14020000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-26463000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5151000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>271000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3352000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-657000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9456000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>14506000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-3283000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3374000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1754000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2652000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>5973000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-13511000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1311000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3800000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6235000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2257000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>973000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1714000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2250000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4516000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4655000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>270000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2018000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1983000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1592000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-3450000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2230000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>168000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1164000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2870000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1548000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-3034000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2140000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-838000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>358000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1369000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1091000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>373000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>812000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-12988000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-12424000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>19024000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2524000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-8504000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1074000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>590000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3368000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6642000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2219000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1541000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1376000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2448000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-4669000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>723000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1301000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-4544000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-631000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1990000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-3012000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>203000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2410000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-3629000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1357000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1035000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2998000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1304000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-411000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1289000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>322000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>1095000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-797000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1308000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>1998000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-665000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1996000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>529000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>666000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-629000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-34000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-19000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>400000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>500000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>700000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-800000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>1100000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>100000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-5100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-1200000.0</v>
       </c>
-      <c r="DT7"/>
-      <c r="DU7">
+      <c r="DU7"/>
+      <c r="DV7">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>64000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-239000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-7122000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-4325000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-534000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>71000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-542000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>391000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1248000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>68000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-991000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-4432000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-5577000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-458000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>75000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>248000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-74000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-550000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-524000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-936000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-734000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-550000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-629000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1647000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-493000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>264000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-468000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>229000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-123000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-58000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-883000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>393000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-542000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>187000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-724000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-92000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-73000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>461000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-510000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>278000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-427000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>426000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-421000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>426000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-501000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>255000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
@@ -41079,471 +41273,473 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>227</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>3424000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1712000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-131000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>540000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-494000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1242000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1453000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1311000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1469000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-623000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2313000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-558000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>64000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-239000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7122000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4325000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-534000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-542000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>391000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1248000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>68000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-991000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4432000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5577000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-458000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>75000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>248000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-74000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-550000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-524000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-936000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-734000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-550000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-629000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1647000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-493000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>264000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-468000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>229000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-123000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-58000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-883000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>393000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-542000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>187000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-724000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-92000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-73000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>461000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-510000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>278000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-427000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>426000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-421000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>426000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-501000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>255000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-603000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-387000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-473000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-622000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-43000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-253000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>230000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-35000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>609000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>29000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-398000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-119000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>381000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>388000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>40000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>397000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>52000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>943000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>623000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>950000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>770000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>33000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>131000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>399000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54648000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5225000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5088000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6012000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>44000.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>35000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>327000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>89000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
         <v>451000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>36000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1785000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1645000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1135000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>855000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>293000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>754000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
-      <c r="BK10"/>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>58000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
@@ -41559,212 +41755,213 @@
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-19716000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2253000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>60613000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-16422000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-17814000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21945000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4837000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1984000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3884000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7589000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1576000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2852000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5733000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2869000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1389000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6682000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-145000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7933000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1043000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8688000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>13097000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-464000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>443000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-582000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4690000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-664000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1041000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-5715000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3774000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>960000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1374000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1894000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>788000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2388000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4168000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3146000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-614000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-31000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-4238000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1261000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>576000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>609000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>90000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-33000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-777000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1700000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>32000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
@@ -41782,206 +41979,207 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>10069000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>933000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2462000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15272000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3161000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1290000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6348000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4546000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8722000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-8035000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3316000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6872000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15916000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27284000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2071000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>439000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2333000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4130000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2328000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>868000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>884000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17324000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>54715000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4014000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9952000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7854000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28269000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1339000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2696000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3258000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3115000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1003000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2457000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>132000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2641000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>581000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-1011000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1029000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>869000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-108000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-596000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>111000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>952000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-1438000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>535000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-2137000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
@@ -42003,161 +42201,162 @@
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>51413000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-18749000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-12661000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10127000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6325000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4506000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4297000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>53550000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-42169000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5651000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2886000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13510000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-27452000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3988000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-488000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3624000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1512000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-9271000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>14465000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2922000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>6641000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2458000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2473000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5669000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-19587000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3560000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-467000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-1761000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>1274000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -42190,1183 +42389,1187 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>232</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>4626000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4651000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5019000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5037000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2576000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1377000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1434000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1396000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1404000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1423000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1496000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1491000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1506000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357000.0</v>
       </c>
       <c r="Q14">
         <v>1357000.0</v>
       </c>
       <c r="R14">
-        <v>1381000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="S14">
-        <v>1404000.0</v>
+        <v>1393000.0</v>
       </c>
       <c r="T14">
-        <v>1395000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="U14">
+        <v>1407000.0</v>
+      </c>
+      <c r="V14">
         <v>1569000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1374000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1387000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1770000.0</v>
       </c>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
       <c r="Z14">
-        <v>1651000.0</v>
+        <v>1869000.0</v>
       </c>
       <c r="AA14">
+        <v>1563000.0</v>
+      </c>
+      <c r="AB14">
         <v>1601000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1060000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1076000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1147000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1178000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>870000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>945000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>930000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>944000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>956000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>985000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>966000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>968000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>813000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>979000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>862000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>870000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>806000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>804000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>576000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1040000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>328000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1289000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>224000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>204000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>236000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>221000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>217000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>212000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>258000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>235000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>211000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>210000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>258000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>241000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>243000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>241000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>291000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>282000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>280000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>312000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>359000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>349000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>344000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>399000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>475000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>468000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>480000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>409000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>496000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>452000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>456000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>458000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>532000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>492000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>511000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>527000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>583000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>605000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>569000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>522000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>441000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>531000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>587000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>677000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>712000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2684000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2242000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1828000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1254000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>854000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>669000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>699000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>643000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>648000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>352000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>335000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>408000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>403000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>411000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>360000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF14">
         <v>400000.0</v>
       </c>
       <c r="DG14">
+        <v>400000.0</v>
+      </c>
+      <c r="DH14">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI14">
         <v>400000.0</v>
       </c>
       <c r="DJ14">
         <v>400000.0</v>
       </c>
       <c r="DK14">
         <v>400000.0</v>
       </c>
       <c r="DL14">
         <v>400000.0</v>
       </c>
       <c r="DM14">
         <v>400000.0</v>
       </c>
       <c r="DN14">
         <v>400000.0</v>
       </c>
       <c r="DO14">
+        <v>400000.0</v>
+      </c>
+      <c r="DP14">
         <v>500000.0</v>
       </c>
-      <c r="DP14"/>
-      <c r="DQ14">
+      <c r="DQ14"/>
+      <c r="DR14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DS14">
         <v>300000.0</v>
       </c>
       <c r="DT14">
+        <v>300000.0</v>
+      </c>
+      <c r="DU14">
         <v>-300000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>233</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>11322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10565000.0</v>
       </c>
       <c r="D15">
         <v>10565000.0</v>
       </c>
       <c r="E15">
+        <v>10565000.0</v>
+      </c>
+      <c r="F15">
         <v>10564000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8440000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8423000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8422000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8423000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8415000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8057000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8079000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8129000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8157000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7583000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7599000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5721000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9484000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6661000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6865000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4381000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4380000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3584000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3582000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7190000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>31000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3576000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3123000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3186000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3194000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2657000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2421000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2416000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2417000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2405000.0</v>
       </c>
       <c r="AK15">
         <v>2405000.0</v>
       </c>
       <c r="AL15">
+        <v>2405000.0</v>
+      </c>
+      <c r="AM15">
         <v>2399000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2403000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2262000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2272000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2221000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2334000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2275000.0</v>
       </c>
       <c r="AT15">
         <v>2275000.0</v>
       </c>
       <c r="AU15">
         <v>2275000.0</v>
       </c>
       <c r="AV15">
+        <v>2275000.0</v>
+      </c>
+      <c r="AW15">
         <v>2315000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256000.0</v>
       </c>
       <c r="AY15">
         <v>1256000.0</v>
       </c>
       <c r="AZ15">
+        <v>1256000.0</v>
+      </c>
+      <c r="BA15">
         <v>1258000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1075000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1135000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>927000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>871000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1065000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>549000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>656000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>489000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>614000.0</v>
       </c>
       <c r="BK15">
         <v>614000.0</v>
       </c>
       <c r="BL15">
+        <v>614000.0</v>
+      </c>
+      <c r="BM15">
         <v>613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562000.0</v>
       </c>
       <c r="BN15">
         <v>562000.0</v>
       </c>
       <c r="BO15">
-        <v>563000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="BP15">
         <v>563000.0</v>
       </c>
       <c r="BQ15">
+        <v>563000.0</v>
+      </c>
+      <c r="BR15">
         <v>515000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1294000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1219000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1169000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1163000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1175000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1168000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1171000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1261000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1258000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1195000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201000.0</v>
       </c>
       <c r="CD15">
         <v>1201000.0</v>
       </c>
       <c r="CE15">
+        <v>1201000.0</v>
+      </c>
+      <c r="CF15">
         <v>1210000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1209000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1376000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1038000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>895000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>892000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>811000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>768000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>767000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>766000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>765000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>767000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>716000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>714000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>724000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>713000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>596000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="CX15">
         <v>592000.0</v>
       </c>
       <c r="CY15">
+        <v>592000.0</v>
+      </c>
+      <c r="CZ15">
         <v>560000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>559000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>561000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>576000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>569000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>613000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DH15">
         <v>500000.0</v>
       </c>
       <c r="DI15">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ15">
         <v>600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL15">
         <v>500000.0</v>
       </c>
       <c r="DM15">
         <v>500000.0</v>
       </c>
       <c r="DN15">
         <v>500000.0</v>
       </c>
       <c r="DO15">
+        <v>500000.0</v>
+      </c>
+      <c r="DP15">
         <v>400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>400000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>500000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>234</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>362276000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>344471000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>380895000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>542734000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>596533000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>292603000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>356488000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>247248000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>293513000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>277583000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>242714000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>253298000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>319924000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>562416000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>268315000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>333844000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>299320000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>311544000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>265536000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>413195000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>349417000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>260092000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>303756000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>256119000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>349361000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>282809000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>201483000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>194009000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>185650000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>172548000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172366000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>155848000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>176169000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>142787000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>149582000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>141262000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>146508000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>161869000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>200399000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>233794000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>175113000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>118259000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>200895000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>158521000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>125483000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>88543000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>126847000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>138013000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>92617000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>106282000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>82692000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>33557000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>61959000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>116755000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>106138000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>102108000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>85668000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>78207000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>111101000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>113080000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>109467000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>80129000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>37497000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>75478000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>97651000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>66863000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>89168000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>172401000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>176784000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>90634000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>15031000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15952000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16172000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>60455000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>70031000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15277000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>24363000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>54619000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>44363000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>26315000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>47235000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>21957000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>19343000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>26008000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>32001000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>24724000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>12033000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>17257000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>18160000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>20865000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16509000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>25344000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>24082000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>26725000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23220000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19351000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>60728000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>25299000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>29668000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>17513000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>29187000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>47243000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>22274000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>22976000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>15053000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>16473000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>18675000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>12400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>12300000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>41800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>3200000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-24400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>20600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>18100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>26100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-1000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-4900000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>66300000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>11300000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-9800000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>77400000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>58400000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>30200000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>35200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43448,607 +43651,609 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>236</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>33672000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14033000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>47106000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33894000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6389000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14628000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29982000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15631000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22172000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20384000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24847000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26453000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20651000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13507000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>80883000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>22902000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24565000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45126000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>47319000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>33239000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>38868000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>80064000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19936000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>24149000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>30152000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>44733000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2857000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>27400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>21876000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>12742000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>21303000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>11640000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>33972000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>20094000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>62309000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>19184000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>23099000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>23880000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>12159000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11776000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>16681000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6394000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14698000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>11756000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9742000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7539000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>15778000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1446000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3869000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5777000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4947000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7392000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1855000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7986000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6453000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5441000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3345000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>4985000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2819000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>7198000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2993000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>4758000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3288000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4381000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3510000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6168000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-6741000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-9443000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>14407000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>4657000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4898000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1632000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1842000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-2138000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2800000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-303000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-402000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-264000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3482000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-3667000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>2167000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1347000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1958000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>811000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3781000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1281000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1678000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>3647000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-2324000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>3582000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1312000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1192000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3814000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2296000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1726000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2166000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>23606000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-19596000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-39000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2845000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>638000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>3593000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1130000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2165000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>1041000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1483000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>1127000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1400000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>1500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>1800000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>3100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1600000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>2100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>1600000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>900000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-6000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>200000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>2500000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>237</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>20053000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>44216000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>9011000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-145226000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>39873000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>59175000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-156518000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>42504000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>136092000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>33073000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-172321000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-39437000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8984000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-21543000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-216647000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-626730000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-508118000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-159496000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-336860000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-176516000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18187000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>4951000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-11707000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>76802000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-297530000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-155094000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>15513000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31311000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-38505000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-48828000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-77446000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-115071000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-88109000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-77792000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-308799000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-165470000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-246785000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-88266000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-153156000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>11506000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-115224000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-153406000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-118382000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-148112000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-119633000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-96059000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-105668000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-128002000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1730000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>21192000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>17744000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-68150000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-54427000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>27658000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-18019000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-8308000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-25786000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-76567000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -44070,79 +44275,80 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...2 lines deleted...]
-      <c r="Q20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -44203,209 +44409,210 @@
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>239</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-112068000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-76017000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70041000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25422000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10396000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-75017000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-54075000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-14016000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-25016000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-80016000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27656000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-45024000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>462796000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-56039000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>214961000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-100230000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6229000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-66227000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-80227000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-160802000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-59647000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>176778000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-12206000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-84913000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7198000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-60833000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-30000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-66000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>25000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>70000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-41000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>150000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-5000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-15000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-150000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-25000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>49913000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>72916000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>39610000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>29595000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>74593000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-38410000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>50000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-50000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-15057000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>107000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -44428,3231 +44635,3245 @@
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
+        <v>31399000.0</v>
+      </c>
+      <c r="C22">
         <v>41668000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37822000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>39518000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40976000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-20293000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20242000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20459000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17161000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19010000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17163000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19217000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21407000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21394000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24929000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>32557000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>28915000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32358000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31381000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33038000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32097000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32219000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32999000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25641000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24786000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>14832000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6030000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20783000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21696000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19281000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11635000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18672000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>19902000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17527000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4251000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10580000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>13077000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7683000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11880000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2024000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11856000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10859000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10391000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9568000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10842000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10522000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10379000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8023000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1766000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4378000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4398000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4984000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5094000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4923000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4924000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4469000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4454000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4353000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4231000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3622000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3702000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3584000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3018000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2570000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2139000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2014000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>281000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1038000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1535000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1201000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>799000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1699000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1518000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1408000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1217000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>532000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>998000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1017000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1309000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2291000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1302000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1372000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-1067000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1932000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2036000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1933000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1745000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2099000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2017000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1782000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1724000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1711000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1515000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1507000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1686000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1777000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2104000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2087000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2035000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1761000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1495000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1400000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1355000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1335000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1243000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1231000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1196000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DF22">
         <v>1200000.0</v>
       </c>
       <c r="DG22">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DH22">
         <v>1100000.0</v>
       </c>
       <c r="DI22">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DJ22">
         <v>1000000.0</v>
       </c>
       <c r="DK22">
+        <v>1000000.0</v>
+      </c>
+      <c r="DL22">
         <v>1100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>900000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DQ22">
         <v>1000000.0</v>
       </c>
       <c r="DR22">
         <v>1000000.0</v>
       </c>
       <c r="DS22">
+        <v>1000000.0</v>
+      </c>
+      <c r="DT22">
         <v>1200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>900000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>240</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>227210000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>270313000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-129036000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>90161000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>256151000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-52884000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>288793000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-51893000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12614000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>52491000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>97754000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-99736000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>412202000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1146654000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1930981000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>693050000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>57424000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>227864000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-64923000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>206339000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>241777000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7240000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>161271000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-27210000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>318839000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-42062000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16635000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>110369000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47578000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>86267000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>102870000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>83642000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>155889000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-45324000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>171934000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>193403000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>60022000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11030000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>114418000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>67991000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>308169000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>90972000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>122286000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>97348000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>57888000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21185000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6464000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>143627000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-64548000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2123000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>27700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33431000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1089000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-24692000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13938000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>33128000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21308000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32058000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>61389000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>95596000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>31030000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>74321000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>23411000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>34439000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9949000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-21162000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-147468000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6015000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>186820000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>118785000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-17690000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>55940000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-1729000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-76151000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>48323000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-27012000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-44637000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-4123000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-4746000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-41096000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>120562000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-48200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19323000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-39928000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-45453000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-6288000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>93323000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-24367000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>34602000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-34207000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>52904000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-934000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>855000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-36255000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>65806000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4216000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7463000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>40707000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>78514000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5012000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-19621000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>18886000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-5543000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3950000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>21036000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>16598000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1488000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-5300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-4800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>20700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>3700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-44800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>3500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-17500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-8300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>6900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-22900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>18500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>12000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>81500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>38100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>34900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>24300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>241</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-147866000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-276013000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-147397000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-136340000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>28500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>74147000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-162383000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>44386000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>142536000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>46799000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-174779000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-37378000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-127000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2146000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3946000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-633873000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-344746000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-153048000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-261005000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-167243000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-161581000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-33928000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25063000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>113358000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-321083000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-162214000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3438000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-58299000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-116654000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-70869000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-75780000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-100531000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-110859000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-70850000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-270246000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-175727000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-196068000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-87051000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-130161000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-99285000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-104324000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-162267000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-171750000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-192041000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-126200000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-101921000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-117587000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-42691000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-21122000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-26911000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-3660000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-54678000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-22255000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10634000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-26060000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-14501000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-17592000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-33562000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-35182000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-24958000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>18273000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-7356000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-6823000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>19389000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-7062000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>4190000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1833000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-18417000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-19604000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-2718000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-13506000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-31246000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-65850000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-11010000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-830000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-17225000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-3313000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>19966000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-13069000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-6727000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-32084000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>5258000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-3072000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-4210000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-34976000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-6329000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2545000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-13130000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-11837000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-7078000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-40909000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-40374000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-24733000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-14476000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-2315000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>829000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-10997000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-5332000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-2427000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-6496000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-12266000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-4218000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-6050000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-4862000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-10151000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-8928000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-4201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="DF24">
         <v>-4000000.0</v>
       </c>
       <c r="DG24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="DH24">
         <v>-6800000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-7400000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-5000000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-2200000.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-1000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-5300000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-2800000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-4000000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>800000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-15700000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-1100000.0</v>
       </c>
-      <c r="DT24"/>
-      <c r="DU24">
+      <c r="DU24"/>
+      <c r="DV24">
         <v>-4600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
+        <v>-31399000.0</v>
+      </c>
+      <c r="C25">
         <v>-35902000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-17263000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-11440000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7772000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29011000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2386000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-122000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1737000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>728000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2311000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4694000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1214000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5937000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>215000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1131000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>2085000.0</v>
+        <v>14027000.0</v>
       </c>
       <c r="S25">
+        <v>2073000.0</v>
+      </c>
+      <c r="T25">
         <v>496000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>4823000.0</v>
+      </c>
+      <c r="V25">
         <v>3115000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6610000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9909000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4932000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
-        <v>13660000.0</v>
+        <v>5220000.0</v>
       </c>
       <c r="AA25">
+        <v>13748000.0</v>
+      </c>
+      <c r="AB25">
         <v>24274000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1155000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-509000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>927000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2710000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1455000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1048000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>831000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18691000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>54197000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3991000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>11461000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5647000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27351000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>97000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1248000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1554000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3595000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-181000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1315000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1631000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2577000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1589000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-624000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-509000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2130000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>273000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>791000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-120000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-116000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1795000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-875000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1006000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>895000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>51000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1168000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1960000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>954000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>942000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4613000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4881000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1137000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-5747000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6105000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1804000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1564000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>637000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-27000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-4706000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>134000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>16000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-782000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3797000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-167000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>148000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3504000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4452000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-511000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-207000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-196000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>64000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>17000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-184000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>79000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>103000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>179000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-286000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-151000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>461000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-677000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>215000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-277000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>81000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>86000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-25000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>96000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-202000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>44000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>240000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>106000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-161000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DG25"/>
       <c r="DH25">
         <v>100000.0</v>
       </c>
       <c r="DI25">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ25">
         <v>300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>900000.0</v>
       </c>
-      <c r="DM25"/>
-      <c r="DN25">
+      <c r="DN25"/>
+      <c r="DO25">
         <v>-200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>200000.0</v>
       </c>
-      <c r="DQ25"/>
       <c r="DR25"/>
-      <c r="DS25">
+      <c r="DS25"/>
+      <c r="DT25">
         <v>100000.0</v>
       </c>
-      <c r="DT25"/>
-      <c r="DU25">
+      <c r="DU25"/>
+      <c r="DV25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-2391000.0</v>
       </c>
       <c r="D26">
+        <v>-2391000.0</v>
+      </c>
+      <c r="E26">
         <v>-3761000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-98000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-507000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1627000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7223000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-79000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-7144000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2252000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-6231000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-6061000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4853000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13127000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1877000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-8597000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4786000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1358000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5632000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1283000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2411000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1550000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-639000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-911000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7468000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-4925000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-250000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-875000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>272000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>50000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>202000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>671850000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>118000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>111390000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>11250000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>190000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-11250000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1424000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>45000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>789000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>590000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>305000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>476000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-3000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>9000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>8000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>15000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89000.0</v>
       </c>
       <c r="BH26">
         <v>-89000.0</v>
       </c>
       <c r="BI26">
-        <v>0.0</v>
+        <v>-89000.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL26">
         <v>1000.0</v>
       </c>
       <c r="BM26">
+        <v>1000.0</v>
+      </c>
+      <c r="BN26">
         <v>-1000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-21220000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>5000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-11000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-4000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-25002000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-20854000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>21000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>10000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>34554000.0</v>
       </c>
-      <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-43000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>1431000.0</v>
       </c>
       <c r="D27">
+        <v>1431000.0</v>
+      </c>
+      <c r="E27">
         <v>829000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1304000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1228000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1287000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1352000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1119000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1089000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1008000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1219000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1276000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1222000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1143000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1370000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1220000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1152000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1147000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1334000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1245000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>985000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>972000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>950000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>798000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>536000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>799000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>673000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>642000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>828000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1385000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>597000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>272000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>463000.0</v>
       </c>
       <c r="AK27">
         <v>463000.0</v>
       </c>
       <c r="AL27">
         <v>463000.0</v>
       </c>
       <c r="AM27">
+        <v>463000.0</v>
+      </c>
+      <c r="AN27">
         <v>389000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>463000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>545000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>350000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>755000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-129000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>150000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>247000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>479000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>172000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>17000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>18000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>16000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>18000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>16000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>14000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="BE27">
         <v>12000.0</v>
       </c>
       <c r="BF27">
+        <v>12000.0</v>
+      </c>
+      <c r="BG27">
         <v>8000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BI27">
         <v>8000.0</v>
       </c>
       <c r="BJ27">
+        <v>8000.0</v>
+      </c>
+      <c r="BK27">
         <v>11000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>8000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>12000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>10000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>13000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>16000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>14000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>16000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>25000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>22000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>128000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>45000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>151000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>29000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>160000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>30000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>9000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>245</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>103820000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>181340000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-69559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54077000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>257600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-137951000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>233519000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-74411000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-142459000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18726000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>133407000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54112000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-254032000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>304283000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66289000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>640428000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>502139000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>160378000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>141876000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>207023000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>229885000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-129417000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>77482000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-195203000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>332005000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>130229000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6162000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22270000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>32261000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22527000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>70449000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>82226000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>87472000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>50791000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>254529000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>149998000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>207623000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>23627000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>107156000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>50719000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>155948000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>63638000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>169916000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>168079000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>145344000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>48314000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>78742000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102964000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-15804000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3379000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>26442000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32356000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2224000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-25619000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13023000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>17003000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>20865000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>31400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>60895000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>62566000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>26871000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>57768000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8244000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>28955000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-210000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-37656000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-143133000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33516000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>182648000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>99332000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-26310000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>55991000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-3286000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-22069000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>26284000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-15420000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-44228000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3410000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7832000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-47209000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>82249000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-121707000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-58419000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4364000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>47582000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18357000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>75811000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-12029000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>30449000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-16125000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>59913000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-18890000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2522000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>50387000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>58909000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>20161000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-4237000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>49503000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>84453000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>10408000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2816000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>14217000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>23032000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>7083000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>14436000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7447000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-2057000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>14000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>25800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>3200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-24400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>20600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-8000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-8800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-1000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-4900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>23200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>11300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-9800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>77400000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>28200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-26100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>16900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>246</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>34467000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15319000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37350000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6457000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14891000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32239000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-14358000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22297000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20522000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28330000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26923000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21264000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16374000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>81831000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23979000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25123000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45844000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47629000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35171000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39342000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>80131000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18631000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>24188000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>29279000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>46461000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2666000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>28087000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22268000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12999000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>21725000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>13036000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>34066000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>20233000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>62822000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>20270000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>23225000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>24816000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13092000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12166000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>17119000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7335000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16097000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>12587000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>10946000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>8017000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>15616000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>6000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4266000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>6127000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5385000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7623000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1977000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8168000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6699000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5749000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>3497000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5121000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3005000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>7235000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3051000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4793000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3322000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4476000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3622000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6227000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-6696000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-9387000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>14847000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4858000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-4526000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2476000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3115000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-1769000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2964000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-635000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-52000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-391000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4172000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-3042000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2754000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1663000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2423000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1499000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4285000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-941000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2807000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4975000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-1444000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3837000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3561000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1380000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4767000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2952000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>2203000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2603000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4066000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1660000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1177000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>4227000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1062000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3782000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>2070000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2356000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>1253000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1628000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1321000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>600000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>2000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>3200000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>1900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>1000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>2100000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>1600000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-3800000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>400000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>2600000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>247</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-120482000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-233083000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-139980000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-145226000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39873000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59175000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-156518000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42504000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>136092000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33073000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-172321000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39437000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9724000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26556000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-213649000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-629883000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-539486000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-160214000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-337164000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-178434000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-179884000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5622000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11214000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>77773000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-294732000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-95364000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16302000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-41998000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-41427000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-35344000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-75656000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-115583000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-88156000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-77819000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-309031000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-175514000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-246209000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-86973000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-153643000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4204000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-116213000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-153609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-143639000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-147805000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-119587000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-94969000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-105524000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-57574000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2127000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20842000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>17308000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-68381000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-54549000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28068000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-15692000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-6312000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-16901000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-69415000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-65879000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-66188000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-584000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-19929000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-49547000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-55604000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>27376000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>9124000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>66596000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-28512000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-111345000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-28587000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>29915000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-58687000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-44112000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14262000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>25506000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6969000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14024000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7237000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6044000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29331000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-59725000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>122658000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>49331000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3128000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-44590000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-4725000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-83842000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6151000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-31710000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>16644000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-72309000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>18772000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-9932000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-49834000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-57243000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-64141000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>35600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-55532000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-73475000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-26309000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-21934000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>6970000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-25804000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1516000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-17109000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-11277000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>7036000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-14800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-23200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-8500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-3800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-4000000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-3400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-4300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-41500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-13000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-36100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-46600000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>-1200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>