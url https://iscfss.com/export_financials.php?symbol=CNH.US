--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11051,51 +11051,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2">
-        <v>12408000000.0</v>
+        <v>12389000000.0</v>
       </c>
       <c r="C2">
         <v>13350000000.0</v>
       </c>
       <c r="D2">
         <v>16838000000.0</v>
       </c>
       <c r="E2">
         <v>16578000000.0</v>
       </c>
       <c r="F2">
         <v>14098000000.0</v>
       </c>
       <c r="G2">
         <v>11152000000.0</v>
       </c>
       <c r="H2">
         <v>21762000000.0</v>
       </c>
       <c r="I2">
         <v>23229000000.0</v>
       </c>
       <c r="J2">
         <v>21830000000.0</v>
       </c>
@@ -11220,51 +11220,51 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>128</v>
       </c>
       <c r="B5">
-        <v>2790000000.0</v>
+        <v>2171000000.0</v>
       </c>
       <c r="C5">
         <v>3068000000.0</v>
       </c>
       <c r="D5">
         <v>4048000000.0</v>
       </c>
       <c r="E5">
         <v>3342000000.0</v>
       </c>
       <c r="F5">
         <v>2444000000.0</v>
       </c>
       <c r="G5">
         <v>481000000.0</v>
       </c>
       <c r="H5">
         <v>1964000000.0</v>
       </c>
       <c r="I5">
         <v>3328000000.0</v>
       </c>
       <c r="J5">
         <v>2898000000.0</v>
       </c>
@@ -11291,51 +11291,51 @@
       </c>
       <c r="R5">
         <v>1014000000.0</v>
       </c>
       <c r="S5">
         <v>2302000000.0</v>
       </c>
       <c r="T5">
         <v>1965000000.0</v>
       </c>
       <c r="U5">
         <v>1450000000.0</v>
       </c>
       <c r="V5">
         <v>1161000000.0</v>
       </c>
       <c r="W5">
         <v>651000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
-        <v>3419000000.0</v>
+        <v>2800000000.0</v>
       </c>
       <c r="C6">
         <v>3673000000.0</v>
       </c>
       <c r="D6">
         <v>4612000000.0</v>
       </c>
       <c r="E6">
         <v>3877000000.0</v>
       </c>
       <c r="F6">
         <v>2980000000.0</v>
       </c>
       <c r="G6">
         <v>1019000000.0</v>
       </c>
       <c r="H6">
         <v>3179000000.0</v>
       </c>
       <c r="I6">
         <v>4665000000.0</v>
       </c>
       <c r="J6">
         <v>4248000000.0</v>
       </c>
@@ -11418,51 +11418,51 @@
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>132</v>
       </c>
       <c r="B9">
-        <v>5691000000.0</v>
+        <v>5706000000.0</v>
       </c>
       <c r="C9">
         <v>6486000000.0</v>
       </c>
       <c r="D9">
         <v>7849000000.0</v>
       </c>
       <c r="E9">
         <v>6974000000.0</v>
       </c>
       <c r="F9">
         <v>5396000000.0</v>
       </c>
       <c r="G9">
         <v>3627000000.0</v>
       </c>
       <c r="H9">
         <v>6317000000.0</v>
       </c>
       <c r="I9">
         <v>6484000000.0</v>
       </c>
       <c r="J9">
         <v>5865000000.0</v>
       </c>
@@ -11631,51 +11631,51 @@
       </c>
       <c r="R11">
         <v>92000000.0</v>
       </c>
       <c r="S11">
         <v>385000000.0</v>
       </c>
       <c r="T11">
         <v>354000000.0</v>
       </c>
       <c r="U11">
         <v>165000000.0</v>
       </c>
       <c r="V11">
         <v>116000000.0</v>
       </c>
       <c r="W11">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>135</v>
       </c>
       <c r="B12">
-        <v>1550000000.0</v>
+        <v>1482000000.0</v>
       </c>
       <c r="C12">
         <v>1611000000.0</v>
       </c>
       <c r="D12">
         <v>1345000000.0</v>
       </c>
       <c r="E12">
         <v>734000000.0</v>
       </c>
       <c r="F12">
         <v>549000000.0</v>
       </c>
       <c r="G12">
         <v>660000000.0</v>
       </c>
       <c r="H12">
         <v>798000000.0</v>
       </c>
       <c r="I12">
         <v>812000000.0</v>
       </c>
       <c r="J12">
         <v>884000000.0</v>
       </c>
@@ -12014,51 +12014,51 @@
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>144</v>
       </c>
       <c r="B21">
-        <v>2790000000.0</v>
+        <v>2783000000.0</v>
       </c>
       <c r="C21">
         <v>3850000000.0</v>
       </c>
       <c r="D21">
         <v>4945000000.0</v>
       </c>
       <c r="E21">
         <v>4356000000.0</v>
       </c>
       <c r="F21">
         <v>3300000000.0</v>
       </c>
       <c r="G21">
         <v>1838000000.0</v>
       </c>
       <c r="H21">
         <v>3321000000.0</v>
       </c>
       <c r="I21">
         <v>3328000000.0</v>
       </c>
       <c r="J21">
         <v>2898000000.0</v>
       </c>
@@ -12112,51 +12112,51 @@
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
-        <v>15309000000.0</v>
+        <v>15312000000.0</v>
       </c>
       <c r="C23">
         <v>15986000000.0</v>
       </c>
       <c r="D23">
         <v>19742000000.0</v>
       </c>
       <c r="E23">
         <v>19196000000.0</v>
       </c>
       <c r="F23">
         <v>16194000000.0</v>
       </c>
       <c r="G23">
         <v>12941000000.0</v>
       </c>
       <c r="H23">
         <v>24758000000.0</v>
       </c>
       <c r="I23">
         <v>26385000000.0</v>
       </c>
       <c r="J23">
         <v>24797000000.0</v>
       </c>
@@ -12425,51 +12425,51 @@
       <c r="G29">
         <v>85000000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>153</v>
       </c>
       <c r="B30">
-        <v>2901000000.0</v>
+        <v>2923000000.0</v>
       </c>
       <c r="C30">
         <v>2636000000.0</v>
       </c>
       <c r="D30">
         <v>2904000000.0</v>
       </c>
       <c r="E30">
         <v>2618000000.0</v>
       </c>
       <c r="F30">
         <v>2096000000.0</v>
       </c>
       <c r="G30">
         <v>1789000000.0</v>
       </c>
       <c r="H30">
         <v>2996000000.0</v>
       </c>
       <c r="I30">
         <v>3156000000.0</v>
       </c>
       <c r="J30">
         <v>2967000000.0</v>
       </c>
@@ -12496,51 +12496,51 @@
       </c>
       <c r="R30">
         <v>1884000000.0</v>
       </c>
       <c r="S30">
         <v>2120000000.0</v>
       </c>
       <c r="T30">
         <v>1845000000.0</v>
       </c>
       <c r="U30">
         <v>1615000000.0</v>
       </c>
       <c r="V30">
         <v>1480000000.0</v>
       </c>
       <c r="W30">
         <v>1377000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>154</v>
       </c>
       <c r="B31">
-        <v>-2101000000.0</v>
+        <v>-2094000000.0</v>
       </c>
       <c r="C31">
         <v>-2255000000.0</v>
       </c>
       <c r="D31">
         <v>-2064000000.0</v>
       </c>
       <c r="E31">
         <v>-1570000000.0</v>
       </c>
       <c r="F31">
         <v>-1270000000.0</v>
       </c>
       <c r="G31">
         <v>-1951000000.0</v>
       </c>
       <c r="H31">
         <v>-2138000000.0</v>
       </c>
       <c r="I31">
         <v>-1812000000.0</v>
       </c>
       <c r="J31">
         <v>-2151000000.0</v>
       </c>
@@ -12567,51 +12567,51 @@
       </c>
       <c r="R31">
         <v>-1144000000.0</v>
       </c>
       <c r="S31">
         <v>-1093000000.0</v>
       </c>
       <c r="T31">
         <v>-1037000000.0</v>
       </c>
       <c r="U31">
         <v>-977000000.0</v>
       </c>
       <c r="V31">
         <v>-856000000.0</v>
       </c>
       <c r="W31">
         <v>-861000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>155</v>
       </c>
       <c r="B32">
-        <v>18099000000.0</v>
+        <v>18095000000.0</v>
       </c>
       <c r="C32">
         <v>19836000000.0</v>
       </c>
       <c r="D32">
         <v>24687000000.0</v>
       </c>
       <c r="E32">
         <v>23552000000.0</v>
       </c>
       <c r="F32">
         <v>19494000000.0</v>
       </c>
       <c r="G32">
         <v>14779000000.0</v>
       </c>
       <c r="H32">
         <v>28079000000.0</v>
       </c>
       <c r="I32">
         <v>29713000000.0</v>
       </c>
       <c r="J32">
         <v>27695000000.0</v>
       </c>
@@ -13229,108 +13229,108 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>128</v>
       </c>
       <c r="B5">
-        <v>524000000.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="C5">
-        <v>714000000.0</v>
+        <v>534000000.0</v>
       </c>
       <c r="D5">
-        <v>589000000.0</v>
+        <v>466000000.0</v>
       </c>
       <c r="E5">
-        <v>823000000.0</v>
+        <v>653000000.0</v>
       </c>
       <c r="F5">
-        <v>699000000.0</v>
+        <v>570000000.0</v>
       </c>
       <c r="G5">
         <v>662000000.0</v>
       </c>
       <c r="H5">
         <v>738000000.0</v>
       </c>
       <c r="I5">
         <v>872000000.0</v>
       </c>
       <c r="J5">
         <v>796000000.0</v>
       </c>
       <c r="K5">
         <v>981000000.0</v>
       </c>
       <c r="L5">
         <v>1008000000.0</v>
       </c>
       <c r="M5">
         <v>1161000000.0</v>
       </c>
       <c r="N5">
         <v>898000000.0</v>
       </c>
       <c r="O5">
         <v>969000000.0</v>
       </c>
       <c r="P5">
         <v>920000000.0</v>
       </c>
       <c r="Q5">
         <v>915000000.0</v>
       </c>
       <c r="R5">
         <v>612000000.0</v>
       </c>
       <c r="S5">
         <v>341000000.0</v>
       </c>
       <c r="T5">
-        <v>796000000.0</v>
+        <v>661000000.0</v>
       </c>
       <c r="U5">
-        <v>1092000000.0</v>
+        <v>1031000000.0</v>
       </c>
       <c r="V5">
         <v>726000000.0</v>
       </c>
       <c r="W5">
         <v>947000000.0</v>
       </c>
       <c r="X5">
         <v>587000000.0</v>
       </c>
       <c r="Y5">
         <v>-354000000.0</v>
       </c>
       <c r="Z5">
         <v>307000000.0</v>
       </c>
       <c r="AA5">
         <v>768000000.0</v>
       </c>
       <c r="AB5">
         <v>567000000.0</v>
       </c>
       <c r="AC5">
         <v>988000000.0</v>
       </c>
@@ -13394,108 +13394,108 @@
       <c r="AW5">
         <v>675000000.0</v>
       </c>
       <c r="AX5">
         <v>434000000.0</v>
       </c>
       <c r="AY5">
         <v>564000000.0</v>
       </c>
       <c r="AZ5">
         <v>829000000.0</v>
       </c>
       <c r="BA5">
         <v>513000000.0</v>
       </c>
       <c r="BB5">
         <v>523411820.0</v>
       </c>
       <c r="BC5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
-        <v>690000000.0</v>
+        <v>545000000.0</v>
       </c>
       <c r="C6">
-        <v>878000000.0</v>
+        <v>698000000.0</v>
       </c>
       <c r="D6">
-        <v>748000000.0</v>
+        <v>625000000.0</v>
       </c>
       <c r="E6">
-        <v>979000000.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="F6">
-        <v>849000000.0</v>
+        <v>720000000.0</v>
       </c>
       <c r="G6">
         <v>813000000.0</v>
       </c>
       <c r="H6">
         <v>893000000.0</v>
       </c>
       <c r="I6">
         <v>1023000000.0</v>
       </c>
       <c r="J6">
         <v>944000000.0</v>
       </c>
       <c r="K6">
         <v>1129000000.0</v>
       </c>
       <c r="L6">
         <v>1154000000.0</v>
       </c>
       <c r="M6">
         <v>1299000000.0</v>
       </c>
       <c r="N6">
         <v>1030000000.0</v>
       </c>
       <c r="O6">
         <v>1097000000.0</v>
       </c>
       <c r="P6">
         <v>1055000000.0</v>
       </c>
       <c r="Q6">
         <v>1050000000.0</v>
       </c>
       <c r="R6">
         <v>749000000.0</v>
       </c>
       <c r="S6">
         <v>632000000.0</v>
       </c>
       <c r="T6">
-        <v>1076000000.0</v>
+        <v>941000000.0</v>
       </c>
       <c r="U6">
-        <v>1382000000.0</v>
+        <v>1321000000.0</v>
       </c>
       <c r="V6">
         <v>860000000.0</v>
       </c>
       <c r="W6">
         <v>1269000000.0</v>
       </c>
       <c r="X6">
         <v>871000000.0</v>
       </c>
       <c r="Y6">
         <v>-71000000.0</v>
       </c>
       <c r="Z6">
         <v>590000000.0</v>
       </c>
       <c r="AA6">
         <v>1070000000.0</v>
       </c>
       <c r="AB6">
         <v>866000000.0</v>
       </c>
       <c r="AC6">
         <v>1289000000.0</v>
       </c>
@@ -17245,60 +17245,60 @@
       </c>
       <c r="R14">
         <v>391000000.0</v>
       </c>
       <c r="S14">
         <v>374000000.0</v>
       </c>
       <c r="T14">
         <v>372000000.0</v>
       </c>
       <c r="U14">
         <v>316000000.0</v>
       </c>
       <c r="V14">
         <v>309000000.0</v>
       </c>
       <c r="W14">
         <v>325000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>169</v>
       </c>
       <c r="B15">
-        <v>-333000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="C15">
-        <v>-607000000.0</v>
+        <v>607000000.0</v>
       </c>
       <c r="D15">
-        <v>-538000000.0</v>
+        <v>538000000.0</v>
       </c>
       <c r="E15">
-        <v>-423000000.0</v>
+        <v>423000000.0</v>
       </c>
       <c r="F15">
         <v>188000000.0</v>
       </c>
       <c r="G15">
         <v>8000000.0</v>
       </c>
       <c r="H15">
         <v>283000000.0</v>
       </c>
       <c r="I15">
         <v>243000000.0</v>
       </c>
       <c r="J15">
         <v>168000000.0</v>
       </c>
       <c r="K15">
         <v>201000000.0</v>
       </c>
       <c r="L15">
         <v>297000000.0</v>
       </c>
       <c r="M15">
         <v>382000000.0</v>
       </c>
@@ -17653,51 +17653,51 @@
       </c>
       <c r="R22">
         <v>-190000000.0</v>
       </c>
       <c r="S22">
         <v>825000000.0</v>
       </c>
       <c r="T22">
         <v>559000000.0</v>
       </c>
       <c r="U22">
         <v>292000000.0</v>
       </c>
       <c r="V22">
         <v>163000000.0</v>
       </c>
       <c r="W22">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>176</v>
       </c>
       <c r="B23">
-        <v>-100000000.0</v>
+        <v>-1566000000.0</v>
       </c>
       <c r="C23">
         <v>-416000000.0</v>
       </c>
       <c r="D23">
         <v>2071000000.0</v>
       </c>
       <c r="E23">
         <v>580000000.0</v>
       </c>
       <c r="F23">
         <v>-157000000.0</v>
       </c>
       <c r="G23">
         <v>-994000000.0</v>
       </c>
       <c r="H23">
         <v>217000000.0</v>
       </c>
       <c r="I23">
         <v>230000000.0</v>
       </c>
       <c r="J23">
         <v>29000000.0</v>
       </c>
@@ -19675,51 +19675,51 @@
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>168</v>
       </c>
       <c r="B14">
         <v>166000000.0</v>
       </c>
       <c r="C14">
-        <v>629000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D14">
         <v>159000000.0</v>
       </c>
       <c r="E14">
         <v>156000000.0</v>
       </c>
       <c r="F14">
         <v>150000000.0</v>
       </c>
       <c r="G14">
         <v>151000000.0</v>
       </c>
       <c r="H14">
         <v>155000000.0</v>
       </c>
       <c r="I14">
         <v>151000000.0</v>
       </c>
       <c r="J14">
         <v>148000000.0</v>
       </c>
       <c r="K14">
         <v>148000000.0</v>
       </c>
@@ -19836,60 +19836,60 @@
       </c>
       <c r="AW14">
         <v>283000000.0</v>
       </c>
       <c r="AX14">
         <v>273000000.0</v>
       </c>
       <c r="AY14">
         <v>206000000.0</v>
       </c>
       <c r="AZ14">
         <v>281000000.0</v>
       </c>
       <c r="BA14">
         <v>246000000.0</v>
       </c>
       <c r="BB14">
         <v>358474583.0</v>
       </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>169</v>
       </c>
       <c r="B15">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C15">
-        <v>-11000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D15">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E15">
-        <v>-320000000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="F15">
         <v>1000000.0</v>
       </c>
       <c r="G15">
         <v>7000000.0</v>
       </c>
       <c r="H15">
         <v>6000000.0</v>
       </c>
       <c r="I15">
         <v>593000000.0</v>
       </c>
       <c r="J15">
         <v>1000000.0</v>
       </c>
       <c r="K15">
         <v>7000000.0</v>
       </c>
       <c r="L15">
         <v>2000000.0</v>
       </c>
       <c r="M15">
         <v>528000000.0</v>
       </c>
@@ -20754,90 +20754,90 @@
       </c>
       <c r="AW22">
         <v>358000000.0</v>
       </c>
       <c r="AX22">
         <v>101000000.0</v>
       </c>
       <c r="AY22">
         <v>485000000.0</v>
       </c>
       <c r="AZ22">
         <v>273000000.0</v>
       </c>
       <c r="BA22">
         <v>226000000.0</v>
       </c>
       <c r="BB22">
         <v>-79303604.0</v>
       </c>
     </row>
     <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>176</v>
       </c>
       <c r="B23">
-        <v>-26000000.0</v>
+        <v>-531000000.0</v>
       </c>
       <c r="C23">
-        <v>-8147000000.0</v>
+        <v>424000000.0</v>
       </c>
       <c r="D23">
         <v>-1985000000.0</v>
       </c>
       <c r="E23">
         <v>-137000000.0</v>
       </c>
       <c r="F23">
         <v>-1261000000.0</v>
       </c>
       <c r="G23">
         <v>176000000.0</v>
       </c>
       <c r="H23">
         <v>-615000000.0</v>
       </c>
       <c r="I23">
         <v>349000000.0</v>
       </c>
       <c r="J23">
         <v>-326000000.0</v>
       </c>
       <c r="K23">
         <v>1141000000.0</v>
       </c>
       <c r="L23">
         <v>318000000.0</v>
       </c>
       <c r="M23">
         <v>192000000.0</v>
       </c>
       <c r="N23">
         <v>420000000.0</v>
       </c>
       <c r="O23">
-        <v>203000000.0</v>
+        <v>356000000.0</v>
       </c>
       <c r="P23">
         <v>137000000.0</v>
       </c>
       <c r="Q23">
         <v>44000000.0</v>
       </c>
       <c r="R23">
         <v>159000000.0</v>
       </c>
       <c r="S23">
         <v>261000000.0</v>
       </c>
       <c r="T23">
         <v>-186000000.0</v>
       </c>
       <c r="U23">
         <v>58000000.0</v>
       </c>
       <c r="V23">
         <v>-644000000.0</v>
       </c>
       <c r="W23">
         <v>-1251000000.0</v>
       </c>
@@ -21083,51 +21083,51 @@
       </c>
       <c r="AX24">
         <v>464000000.0</v>
       </c>
       <c r="AY24">
         <v>-458000000.0</v>
       </c>
       <c r="AZ24">
         <v>718000000.0</v>
       </c>
       <c r="BA24">
         <v>-434000000.0</v>
       </c>
       <c r="BB24">
         <v>1469282584.0</v>
       </c>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>178</v>
       </c>
       <c r="B25">
         <v>96000000.0</v>
       </c>
       <c r="C25">
-        <v>440000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="D25">
         <v>188000000.0</v>
       </c>
       <c r="E25">
         <v>133000000.0</v>
       </c>
       <c r="F25">
         <v>61000000.0</v>
       </c>
       <c r="G25">
         <v>77000000.0</v>
       </c>
       <c r="H25">
         <v>127000000.0</v>
       </c>
       <c r="I25">
         <v>112000000.0</v>
       </c>
       <c r="J25">
         <v>13000000.0</v>
       </c>
       <c r="K25">
         <v>-60000000.0</v>
       </c>
@@ -21245,51 +21245,51 @@
       </c>
       <c r="AX25">
         <v>77000000.0</v>
       </c>
       <c r="AY25">
         <v>812000000.0</v>
       </c>
       <c r="AZ25">
         <v>28000000.0</v>
       </c>
       <c r="BA25">
         <v>66000000.0</v>
       </c>
       <c r="BB25">
         <v>215286282.0</v>
       </c>
     </row>
     <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>179</v>
       </c>
       <c r="B26">
         <v>-26000000.0</v>
       </c>
       <c r="C26">
-        <v>-100000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="D26">
         <v>-55000000.0</v>
       </c>
       <c r="E26">
         <v>5000000.0</v>
       </c>
       <c r="F26">
         <v>-5000000.0</v>
       </c>
       <c r="G26">
         <v>-13000000.0</v>
       </c>
       <c r="H26">
         <v>-48000000.0</v>
       </c>
       <c r="I26">
         <v>-60000000.0</v>
       </c>
       <c r="J26">
         <v>-581000000.0</v>
       </c>
       <c r="K26">
         <v>-428000000.0</v>
       </c>