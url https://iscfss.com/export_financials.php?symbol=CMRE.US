--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3825,477 +3828,483 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>26350000.0</v>
+      </c>
+      <c r="C2">
         <v>14272000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11267000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8326000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10609000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42653000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49425000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61278000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60564000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46769000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48760000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37377000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24939000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18155000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12982000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18795000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8651000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18865000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12512000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14360000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9461000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7582000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9506000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5008000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11209000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6215000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5965000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5705000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6488000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8586000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6749000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6858000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7535000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6314000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4590000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4642000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4540000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3848000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4178000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5285000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4944000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4047000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6746000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7054000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6114000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6296000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4942000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6349000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7694000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5814000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7675000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10148000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7137000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5882000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5457000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6220000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7873000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4057000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5861000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6390000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13647000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4128000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6253000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5467000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>8822000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>3826000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4323,52 +4332,53 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4396,255 +4406,257 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>6730000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4320000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4997000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7475000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10995000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17345000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5211000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>27011000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>26815000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21387000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44712000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>38855000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25715000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>46421000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>47753000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>26583000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19012000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2231000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7382000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
-        <v>-5050000.0</v>
+        <v>-8904999.0</v>
       </c>
       <c r="W5">
+        <v>-5049999.0</v>
+      </c>
+      <c r="X5">
         <v>-7957000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8898000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9297000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7186000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1214000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1582000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1166000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2245000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4539000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7240000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6703000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5630000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-969000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5939000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9298000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-10404000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-14424000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-30052000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-47659000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-49772000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-44649000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-57414000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-53880000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-55385000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-56134000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-51313000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-66254000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-69817000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-85154000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-96475000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-97335000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-141560000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-152842000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-163964000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-153749000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-133327000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-141137000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-143884000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-89985000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-73505000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-82895000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-108495000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-92605000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-60648000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4672,586 +4684,595 @@
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7">
         <v>0.0</v>
       </c>
       <c r="E7">
         <v>0.0</v>
       </c>
       <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7">
         <v>276433000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>316473000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>303728000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>256585000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>278748000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>301617000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>333905000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>329637000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>90987000.0</v>
       </c>
-      <c r="O7">
-[...1 lines deleted...]
-      </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7">
+        <v>0.0</v>
+      </c>
+      <c r="S7">
         <v>112223000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>116365000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>120511000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>124647000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>128764000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>132861000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>136963000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>128356000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>132550000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>136735000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>140902000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>322405000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>330923000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
         <v>13000.0</v>
       </c>
       <c r="J8">
         <v>13000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
         <v>12000.0</v>
       </c>
       <c r="O8">
+        <v>12000.0</v>
+      </c>
+      <c r="P8">
         <v>3499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
       <c r="T8">
         <v>12000.0</v>
       </c>
       <c r="U8">
         <v>12000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>12000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1358640000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1355217000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1351352000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1345064000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1324542000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1319284000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1313840000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>353777000.0</v>
+      </c>
+      <c r="C10">
         <v>582816000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>527970000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>525256000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>442703000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>767830000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>704633000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>798751000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>894915000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>832195000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>756189000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>736440000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>682732000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>864166000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>718049000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>630687000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>612583000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>407523000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>276002000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>221358000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>286035000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>174488000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>148920000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>144026000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>162260000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>197807000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>155840000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>156214000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>98563000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>104250000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>113714000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>117910000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>124392000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>215323000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>178986000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>192465000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>195023000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>140558000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>164898000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>106720000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>99739000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>81199000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>100105000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>134613000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>159942000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>84248000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>113089000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>138573000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>147800000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>183619000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>93379000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>120371000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>112402000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>182880000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>267321000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>217131000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>241690000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>273708000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>97996000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>70613000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>69628000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5541000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>159774000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>30974000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2454000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>12282000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>90262000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5279,1027 +5300,1035 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
         <v>29</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>602257000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>547246000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>525256000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>510670000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>818802000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>766441000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>866192000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>971695000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>908124000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>773681000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>736440000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>857390000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>940873000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>838063000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>655560000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>622546000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>427515000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>276002000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>283303000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>340930000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>204226000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>148920000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>144026000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>162260000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>197807000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>155840000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>156214000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>98563000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>104250000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>113714000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>117910000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>124392000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>215323000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>178986000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>192465000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>195023000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>140558000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>164898000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>106720000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>99739000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>81199000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>100105000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>134613000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>159942000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>84248000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>113089000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>138573000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>147800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>183619000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>93379000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>120371000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>112402000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>182880000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>267321000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>217131000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>241690000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>273708000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>97996000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>70613000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>69628000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5541000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>165854000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>37044000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>16578000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>20470000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>30</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
+        <v>12000.0</v>
+      </c>
+      <c r="P13">
         <v>3499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
         <v>12000.0</v>
       </c>
       <c r="U13">
         <v>12000.0</v>
       </c>
       <c r="V13">
         <v>12000.0</v>
       </c>
       <c r="W13">
         <v>12000.0</v>
       </c>
       <c r="X13">
         <v>12000.0</v>
       </c>
       <c r="Y13">
         <v>12000.0</v>
       </c>
       <c r="Z13">
         <v>12000.0</v>
       </c>
       <c r="AA13">
         <v>12000.0</v>
       </c>
       <c r="AB13">
         <v>12000.0</v>
       </c>
       <c r="AC13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AD13">
         <v>11000.0</v>
       </c>
       <c r="AE13">
         <v>11000.0</v>
       </c>
       <c r="AF13">
         <v>11000.0</v>
       </c>
       <c r="AG13">
         <v>11000.0</v>
       </c>
       <c r="AH13">
         <v>11000.0</v>
       </c>
       <c r="AI13">
         <v>11000.0</v>
       </c>
       <c r="AJ13">
         <v>11000.0</v>
       </c>
       <c r="AK13">
+        <v>11000.0</v>
+      </c>
+      <c r="AL13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AM13">
         <v>9000.0</v>
       </c>
       <c r="AN13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AO13">
         <v>8000.0</v>
       </c>
       <c r="AP13">
         <v>8000.0</v>
       </c>
       <c r="AQ13">
         <v>8000.0</v>
       </c>
       <c r="AR13">
         <v>8000.0</v>
       </c>
       <c r="AS13">
         <v>8000.0</v>
       </c>
       <c r="AT13">
         <v>8000.0</v>
       </c>
       <c r="AU13">
         <v>8000.0</v>
       </c>
       <c r="AV13">
         <v>8000.0</v>
       </c>
       <c r="AW13">
         <v>8000.0</v>
       </c>
       <c r="AX13">
         <v>8000.0</v>
       </c>
       <c r="AY13">
         <v>8000.0</v>
       </c>
       <c r="AZ13">
         <v>8000.0</v>
       </c>
       <c r="BA13">
         <v>8000.0</v>
       </c>
       <c r="BB13">
         <v>8000.0</v>
       </c>
       <c r="BC13">
         <v>8000.0</v>
       </c>
       <c r="BD13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BE13">
         <v>7000.0</v>
       </c>
       <c r="BF13">
         <v>7000.0</v>
       </c>
       <c r="BG13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BH13">
         <v>6000.0</v>
       </c>
       <c r="BI13">
         <v>6000.0</v>
       </c>
       <c r="BJ13">
         <v>6000.0</v>
       </c>
       <c r="BK13">
         <v>6000.0</v>
       </c>
       <c r="BL13">
+        <v>6000.0</v>
+      </c>
+      <c r="BM13">
         <v>3000.0</v>
       </c>
-      <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>120738359.0</v>
+      </c>
+      <c r="C14">
         <v>120590205.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>120198853.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>120276106.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>120118000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>119960000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>119805639.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>119491093.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>119176547.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>118628891.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>118042187.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>121443966.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>122588759.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>122531723.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>121983112.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>121458291.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>124306059.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>124150337.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>123737763.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>123299457.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>122844260.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>122384052.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>121817769.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>121094924.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>120319180.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>119535940.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>118724718.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>117111191.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>116990202.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>113035525.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>111951107.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>110913448.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>109873071.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>108802614.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>107661705.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>106528748.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>96635709.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>91036935.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>81498030.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>76486847.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>75549644.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>75400044.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>75250426.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>75100826.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>74951244.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>74801662.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74800000.0</v>
       </c>
       <c r="AV14">
         <v>74800000.0</v>
       </c>
       <c r="AW14">
         <v>74800000.0</v>
       </c>
       <c r="AX14">
         <v>74800000.0</v>
       </c>
       <c r="AY14">
         <v>74800000.0</v>
       </c>
       <c r="AZ14">
         <v>74800000.0</v>
       </c>
       <c r="BA14">
         <v>74800000.0</v>
       </c>
       <c r="BB14">
         <v>74800000.0</v>
       </c>
       <c r="BC14">
+        <v>74800000.0</v>
+      </c>
+      <c r="BD14">
         <v>73658696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67800000.0</v>
       </c>
       <c r="BE14">
         <v>67800000.0</v>
       </c>
       <c r="BF14">
+        <v>67800000.0</v>
+      </c>
+      <c r="BG14">
         <v>61124176.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60300000.0</v>
       </c>
       <c r="BH14">
         <v>60300000.0</v>
       </c>
       <c r="BI14">
         <v>60300000.0</v>
       </c>
       <c r="BJ14">
         <v>60300000.0</v>
       </c>
       <c r="BK14">
+        <v>60300000.0</v>
+      </c>
+      <c r="BL14">
         <v>55400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="BM14">
         <v>47000000.0</v>
       </c>
       <c r="BN14">
         <v>47000000.0</v>
       </c>
       <c r="BO14">
         <v>47000000.0</v>
       </c>
       <c r="BP14">
         <v>47000000.0</v>
       </c>
       <c r="BQ14">
         <v>47000000.0</v>
       </c>
+      <c r="BR14">
+        <v>47000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>12000.0</v>
       </c>
       <c r="W15">
         <v>12000.0</v>
       </c>
       <c r="X15">
         <v>12000.0</v>
       </c>
       <c r="Y15">
         <v>12000.0</v>
       </c>
       <c r="Z15">
         <v>12000.0</v>
       </c>
       <c r="AA15">
         <v>12000.0</v>
       </c>
       <c r="AB15">
         <v>12000.0</v>
       </c>
       <c r="AC15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AD15">
         <v>11000.0</v>
       </c>
       <c r="AE15">
         <v>11000.0</v>
       </c>
       <c r="AF15">
         <v>11000.0</v>
       </c>
       <c r="AG15">
         <v>11000.0</v>
       </c>
       <c r="AH15">
         <v>11000.0</v>
       </c>
       <c r="AI15">
         <v>11000.0</v>
       </c>
       <c r="AJ15">
         <v>11000.0</v>
       </c>
       <c r="AK15">
+        <v>11000.0</v>
+      </c>
+      <c r="AL15">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AM15">
         <v>9000.0</v>
       </c>
       <c r="AN15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AO15">
         <v>8000.0</v>
       </c>
       <c r="AP15">
         <v>8000.0</v>
       </c>
       <c r="AQ15">
         <v>8000.0</v>
       </c>
       <c r="AR15">
         <v>8000.0</v>
       </c>
       <c r="AS15">
         <v>8000.0</v>
       </c>
       <c r="AT15">
         <v>8000.0</v>
       </c>
       <c r="AU15">
         <v>8000.0</v>
       </c>
       <c r="AV15">
         <v>8000.0</v>
       </c>
       <c r="AW15">
         <v>8000.0</v>
       </c>
       <c r="AX15">
         <v>8000.0</v>
       </c>
       <c r="AY15">
         <v>8000.0</v>
       </c>
       <c r="AZ15">
         <v>8000.0</v>
       </c>
       <c r="BA15">
         <v>8000.0</v>
       </c>
       <c r="BB15">
         <v>8000.0</v>
       </c>
       <c r="BC15">
         <v>8000.0</v>
       </c>
       <c r="BD15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BE15">
         <v>7000.0</v>
       </c>
       <c r="BF15">
         <v>7000.0</v>
       </c>
       <c r="BG15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BH15">
         <v>6000.0</v>
       </c>
       <c r="BI15">
         <v>6000.0</v>
       </c>
       <c r="BJ15">
         <v>6000.0</v>
       </c>
       <c r="BK15">
         <v>6000.0</v>
       </c>
       <c r="BL15">
+        <v>6000.0</v>
+      </c>
+      <c r="BM15">
         <v>3000.0</v>
       </c>
-      <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>45510000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>42627000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44177000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>25554000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44926000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47813000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51779000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>52399000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45480000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52177000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>45725000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52362000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33152000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25227000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>27746000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26040000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21496000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23830000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16932000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11824000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10883000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11893000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12047000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9544000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10676000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10387000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10380000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13851000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12179000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12432000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12550000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>13687000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13596000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15310000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18060000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17087000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20275000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19668000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>19747000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15618000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14292000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>18356000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15767000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14387000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13535000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12929000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12623000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9682000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10850000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9601000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7128000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3705000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3537000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5595000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8557000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>6988000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6920000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6901000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3112000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3052000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3083000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2580000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2653000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2024000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>2136000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6327,11968 +6356,191 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>69130000.0</v>
       </c>
-      <c r="M18"/>
-[...7875 lines deleted...]
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18"/>
-[...3930 lines deleted...]
-      </c>
       <c r="P18">
-        <v>-30278000.0</v>
+        <v>55035000.0</v>
       </c>
       <c r="Q18">
-        <v>-29957000.0</v>
+        <v>48797000.0</v>
       </c>
       <c r="R18">
-        <v>-25116000.0</v>
+        <v>45938000.0</v>
       </c>
       <c r="S18">
-        <v>-25221000.0</v>
+        <v>32852000.0</v>
       </c>
       <c r="T18">
-        <v>-24180000.0</v>
+        <v>31859000.0</v>
       </c>
       <c r="U18">
-        <v>-19319000.0</v>
+        <v>35430000.0</v>
       </c>
       <c r="V18">
-        <v>-15740000.0</v>
+        <v>34761000.0</v>
       </c>
       <c r="W18">
-        <v>-16887000.0</v>
+        <v>29448000.0</v>
       </c>
       <c r="X18">
-        <v>-15114000.0</v>
+        <v>27682000.0</v>
       </c>
       <c r="Y18">
-        <v>-16362000.0</v>
+        <v>27064000.0</v>
       </c>
       <c r="Z18">
-        <v>-17905000.0</v>
+        <v>26743000.0</v>
       </c>
       <c r="AA18">
-        <v>-18976000.0</v>
+        <v>26496000.0</v>
       </c>
       <c r="AB18">
-        <v>-23435000.0</v>
+        <v>21983000.0</v>
       </c>
       <c r="AC18">
-        <v>-21532000.0</v>
+        <v>24194000.0</v>
       </c>
       <c r="AD18">
-        <v>-22907000.0</v>
-[...12 lines deleted...]
-      <c r="AP18"/>
+        <v>26460000.0</v>
+      </c>
+      <c r="AE18">
+        <v>25683000.0</v>
+      </c>
+      <c r="AF18">
+        <v>26250000.0</v>
+      </c>
+      <c r="AG18">
+        <v>24927000.0</v>
+      </c>
+      <c r="AH18">
+        <v>23239000.0</v>
+      </c>
+      <c r="AI18">
+        <v>19666000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>15429000.0</v>
+      </c>
+      <c r="AK18">
+        <v>17381000.0</v>
+      </c>
+      <c r="AL18">
+        <v>18256000.0</v>
+      </c>
+      <c r="AM18">
+        <v>18808000.0</v>
+      </c>
+      <c r="AN18">
+        <v>20367000.0</v>
+      </c>
+      <c r="AO18">
+        <v>22668000.0</v>
+      </c>
+      <c r="AP18">
+        <v>25000000.0</v>
+      </c>
       <c r="AQ18"/>
-      <c r="AR18"/>
+      <c r="AR18">
+        <v>22809000.0</v>
+      </c>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>28675000.0</v>
+      </c>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-      <c r="AZ18"/>
+      <c r="AZ18">
+        <v>29864000.0</v>
+      </c>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18318,123 +6570,12031 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
     </row>
     <row r="20" spans="1:70">
       <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>887000.0</v>
+      </c>
+      <c r="Z20">
+        <v>936000.0</v>
+      </c>
+      <c r="AA20">
+        <v>983000.0</v>
+      </c>
+      <c r="AB20">
+        <v>1030000.0</v>
+      </c>
+      <c r="AC20">
+        <v>1078000.0</v>
+      </c>
+      <c r="AD20">
+        <v>1127000.0</v>
+      </c>
+      <c r="AE20">
+        <v>1174000.0</v>
+      </c>
+      <c r="AF20">
+        <v>1222000.0</v>
+      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>7000.0</v>
+      </c>
+      <c r="G21">
+        <v>31000.0</v>
+      </c>
+      <c r="H21">
+        <v>74000.0</v>
+      </c>
+      <c r="I21">
+        <v>122000.0</v>
+      </c>
+      <c r="J21">
+        <v>171000.0</v>
+      </c>
+      <c r="K21">
+        <v>220000.0</v>
+      </c>
+      <c r="L21">
+        <v>269000.0</v>
+      </c>
+      <c r="M21">
+        <v>319000.0</v>
+      </c>
+      <c r="N21">
+        <v>369000.0</v>
+      </c>
+      <c r="O21">
+        <v>419000.0</v>
+      </c>
+      <c r="P21">
+        <v>468000.0</v>
+      </c>
+      <c r="Q21">
+        <v>518000.0</v>
+      </c>
+      <c r="R21">
+        <v>568000.0</v>
+      </c>
+      <c r="S21">
+        <v>618000.0</v>
+      </c>
+      <c r="T21">
+        <v>667000.0</v>
+      </c>
+      <c r="U21">
+        <v>716000.0</v>
+      </c>
+      <c r="V21">
+        <v>767000.0</v>
+      </c>
+      <c r="W21">
+        <v>816000.0</v>
+      </c>
+      <c r="X21">
+        <v>839000.0</v>
+      </c>
+      <c r="Y21">
+        <v>887000.0</v>
+      </c>
+      <c r="Z21">
+        <v>936000.0</v>
+      </c>
+      <c r="AA21">
+        <v>983000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1030000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1078000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1127000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1174000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1222000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22">
+        <v>15868000.0</v>
+      </c>
+      <c r="C22">
+        <v>14182000.0</v>
+      </c>
+      <c r="D22">
+        <v>14121000.0</v>
+      </c>
+      <c r="E22">
+        <v>14698000.0</v>
+      </c>
+      <c r="F22">
+        <v>14132000.0</v>
+      </c>
+      <c r="G22">
+        <v>56060000.0</v>
+      </c>
+      <c r="H22">
+        <v>57656000.0</v>
+      </c>
+      <c r="I22">
+        <v>61488000.0</v>
+      </c>
+      <c r="J22">
+        <v>54219000.0</v>
+      </c>
+      <c r="K22">
+        <v>65551000.0</v>
+      </c>
+      <c r="L22">
+        <v>61266000.0</v>
+      </c>
+      <c r="M22">
+        <v>66572000.0</v>
+      </c>
+      <c r="N22">
+        <v>54436000.0</v>
+      </c>
+      <c r="O22">
+        <v>41039000.0</v>
+      </c>
+      <c r="P22">
+        <v>28039000.0</v>
+      </c>
+      <c r="Q22">
+        <v>25005000.0</v>
+      </c>
+      <c r="R22">
+        <v>23669000.0</v>
+      </c>
+      <c r="S22">
+        <v>20150000.0</v>
+      </c>
+      <c r="T22">
+        <v>21365000.0</v>
+      </c>
+      <c r="U22">
+        <v>18476000.0</v>
+      </c>
+      <c r="V22">
+        <v>13909000.0</v>
+      </c>
+      <c r="W22">
+        <v>13218000.0</v>
+      </c>
+      <c r="X22">
+        <v>10455000.0</v>
+      </c>
+      <c r="Y22">
+        <v>10016000.0</v>
+      </c>
+      <c r="Z22">
+        <v>11369000.0</v>
+      </c>
+      <c r="AA22">
+        <v>10276000.0</v>
+      </c>
+      <c r="AB22">
+        <v>10546000.0</v>
+      </c>
+      <c r="AC22">
+        <v>9790000.0</v>
+      </c>
+      <c r="AD22">
+        <v>10610000.0</v>
+      </c>
+      <c r="AE22">
+        <v>10960000.0</v>
+      </c>
+      <c r="AF22">
+        <v>11020000.0</v>
+      </c>
+      <c r="AG22">
+        <v>10184000.0</v>
+      </c>
+      <c r="AH22">
+        <v>9666000.0</v>
+      </c>
+      <c r="AI22">
+        <v>10476000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>9662000.0</v>
+      </c>
+      <c r="AK22">
+        <v>9824000.0</v>
+      </c>
+      <c r="AL22">
+        <v>10360000.0</v>
+      </c>
+      <c r="AM22">
+        <v>10098000.0</v>
+      </c>
+      <c r="AN22">
+        <v>11415000.0</v>
+      </c>
+      <c r="AO22">
+        <v>10350000.0</v>
+      </c>
+      <c r="AP22">
+        <v>10774000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>10820000.0</v>
+      </c>
+      <c r="AR22">
+        <v>10578000.0</v>
+      </c>
+      <c r="AS22">
+        <v>12609000.0</v>
+      </c>
+      <c r="AT22">
+        <v>13658000.0</v>
+      </c>
+      <c r="AU22">
+        <v>10435000.0</v>
+      </c>
+      <c r="AV22">
+        <v>11565000.0</v>
+      </c>
+      <c r="AW22">
+        <v>12660000.0</v>
+      </c>
+      <c r="AX22">
+        <v>13790000.0</v>
+      </c>
+      <c r="AY22">
+        <v>12091000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>11005000.0</v>
+      </c>
+      <c r="BA22">
+        <v>13318000.0</v>
+      </c>
+      <c r="BB22">
+        <v>14385000.0</v>
+      </c>
+      <c r="BC22">
+        <v>10457000.0</v>
+      </c>
+      <c r="BD22">
+        <v>9398000.0</v>
+      </c>
+      <c r="BE22">
+        <v>11080000.0</v>
+      </c>
+      <c r="BF22">
+        <v>12649000.0</v>
+      </c>
+      <c r="BG22">
+        <v>13825000.0</v>
+      </c>
+      <c r="BH22">
+        <v>9335000.0</v>
+      </c>
+      <c r="BI22">
+        <v>11365000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>12915000.0</v>
+      </c>
+      <c r="BK22">
+        <v>15146000.0</v>
+      </c>
+      <c r="BL22">
+        <v>9534000.0</v>
+      </c>
+      <c r="BM22">
+        <v>9004000.0</v>
+      </c>
+      <c r="BN22">
+        <v>9894000.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
+        <v>11479000.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22">
+        <v>12587000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:70">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>3924958000.0</v>
+      </c>
+      <c r="D23">
+        <v>3862662000.0</v>
+      </c>
+      <c r="E23">
+        <v>3860967000.0</v>
+      </c>
+      <c r="F23">
+        <v>3739101000.0</v>
+      </c>
+      <c r="G23">
+        <v>5127810000.0</v>
+      </c>
+      <c r="H23">
+        <v>5148687000.0</v>
+      </c>
+      <c r="I23">
+        <v>5244376000.0</v>
+      </c>
+      <c r="J23">
+        <v>5355629000.0</v>
+      </c>
+      <c r="K23">
+        <v>5350320000.0</v>
+      </c>
+      <c r="L23">
+        <v>5287022000.0</v>
+      </c>
+      <c r="M23">
+        <v>5336377000.0</v>
+      </c>
+      <c r="N23">
+        <v>5308254000.0</v>
+      </c>
+      <c r="O23">
+        <v>5080631000.0</v>
+      </c>
+      <c r="P23">
+        <v>4899716000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4794753000.0</v>
+      </c>
+      <c r="R23">
+        <v>4759610000.0</v>
+      </c>
+      <c r="S23">
+        <v>4579489000.0</v>
+      </c>
+      <c r="T23">
+        <v>4407041000.0</v>
+      </c>
+      <c r="U23">
+        <v>4223569000.0</v>
+      </c>
+      <c r="V23">
+        <v>3928198000.0</v>
+      </c>
+      <c r="W23">
+        <v>3527730000.0</v>
+      </c>
+      <c r="X23">
+        <v>3010516000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3029643000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2873147000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3027225000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3011958000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3016458000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3108866000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2971617000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3050811000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2517935000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2466673000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2513875000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2490298000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2541884000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2585557000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2496262000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2558424000.0</v>
+      </c>
+      <c r="AO23">
+        <v>2573454000.0</v>
+      </c>
+      <c r="AP23">
+        <v>2586673000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2582361000.0</v>
+      </c>
+      <c r="AR23">
+        <v>2638561000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2681395000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2727411000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2666344000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2714740000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2756072000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2800668000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2807905000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2685842000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2628669000.0</v>
+      </c>
+      <c r="BB23">
+        <v>2500717000.0</v>
+      </c>
+      <c r="BC23">
+        <v>2361332000.0</v>
+      </c>
+      <c r="BD23">
+        <v>2311334000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2204407000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2205563000.0</v>
+      </c>
+      <c r="BG23">
+        <v>2193505000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1982545000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1941761000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1906282000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1824825000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1828782000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1707663000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1708672000.0</v>
+      </c>
+      <c r="BO23"/>
+      <c r="BP23">
+        <v>1710300000.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>1272751000.0</v>
+      </c>
+      <c r="C24">
+        <v>1239824000.0</v>
+      </c>
+      <c r="D24">
+        <v>1246707000.0</v>
+      </c>
+      <c r="E24">
+        <v>1310196000.0</v>
+      </c>
+      <c r="F24">
+        <v>1306520000.0</v>
+      </c>
+      <c r="G24">
+        <v>1666517000.0</v>
+      </c>
+      <c r="H24">
+        <v>1716204000.0</v>
+      </c>
+      <c r="I24">
+        <v>1857325000.0</v>
+      </c>
+      <c r="J24">
+        <v>1925154000.0</v>
+      </c>
+      <c r="K24">
+        <v>1998597000.0</v>
+      </c>
+      <c r="L24">
+        <v>1999193000.0</v>
+      </c>
+      <c r="M24">
+        <v>2087880000.0</v>
+      </c>
+      <c r="N24">
+        <v>2099584000.0</v>
+      </c>
+      <c r="O24">
+        <v>2182397000.0</v>
+      </c>
+      <c r="P24">
+        <v>2264507000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2313445000.0</v>
+      </c>
+      <c r="R24">
+        <v>2366391000.0</v>
+      </c>
+      <c r="S24">
+        <v>2168578000.0</v>
+      </c>
+      <c r="T24">
+        <v>2169718000.0</v>
+      </c>
+      <c r="U24">
+        <v>2149477000.0</v>
+      </c>
+      <c r="V24">
+        <v>1968401000.0</v>
+      </c>
+      <c r="W24">
+        <v>1721178000.0</v>
+      </c>
+      <c r="X24">
+        <v>1305076000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1312411000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1174936000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1195655000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1206405000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1248719000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1199107000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1078822000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1159244000.0</v>
+      </c>
+      <c r="AG24">
+        <v>632455000.0</v>
+      </c>
+      <c r="AH24">
+        <v>581282000.0</v>
+      </c>
+      <c r="AI24">
+        <v>939377000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>983994000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1066055000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1110715000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1122162000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1187526000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1262662000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1287251000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1301098000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1356922000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1409321000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1460860000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1509227000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1560615000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1608858000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1667779000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1683947000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1660859000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1617751000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1547586000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1434806000.0</v>
+      </c>
+      <c r="BD24">
+        <v>1399720000.0</v>
+      </c>
+      <c r="BE24">
+        <v>1396733000.0</v>
+      </c>
+      <c r="BF24">
+        <v>1391318000.0</v>
+      </c>
+      <c r="BG24">
+        <v>1374176000.0</v>
+      </c>
+      <c r="BH24">
+        <v>1290244000.0</v>
+      </c>
+      <c r="BI24">
+        <v>1280145000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>1257196000.0</v>
+      </c>
+      <c r="BK24">
+        <v>1192277000.0</v>
+      </c>
+      <c r="BL24">
+        <v>1227140000.0</v>
+      </c>
+      <c r="BM24">
+        <v>1264164000.0</v>
+      </c>
+      <c r="BN24">
+        <v>1299027000.0</v>
+      </c>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>1341737000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24">
+        <v>1435213000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:70">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>1286382000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1311349000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1326330000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1372864000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1381433000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1375036000.0</v>
+      </c>
+      <c r="AF25">
+        <v>1464277000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>318215000.0</v>
+      </c>
+      <c r="D26">
+        <v>320797000.0</v>
+      </c>
+      <c r="E26">
+        <v>330809000.0</v>
+      </c>
+      <c r="F26">
+        <v>313328000.0</v>
+      </c>
+      <c r="G26">
+        <v>221934000.0</v>
+      </c>
+      <c r="H26">
+        <v>228822000.0</v>
+      </c>
+      <c r="I26">
+        <v>225609000.0</v>
+      </c>
+      <c r="J26">
+        <v>231673000.0</v>
+      </c>
+      <c r="K26">
+        <v>212898000.0</v>
+      </c>
+      <c r="L26">
+        <v>211708000.0</v>
+      </c>
+      <c r="M26">
+        <v>181964000.0</v>
+      </c>
+      <c r="N26">
+        <v>110589000.0</v>
+      </c>
+      <c r="O26">
+        <v>62830000.0</v>
+      </c>
+      <c r="P26">
+        <v>20971000.0</v>
+      </c>
+      <c r="Q26">
+        <v>20268000.0</v>
+      </c>
+      <c r="R26">
+        <v>19520000.0</v>
+      </c>
+      <c r="S26">
+        <v>19032000.0</v>
+      </c>
+      <c r="T26">
+        <v>19872000.0</v>
+      </c>
+      <c r="U26">
+        <v>19018000.0</v>
+      </c>
+      <c r="V26">
+        <v>27154000.0</v>
+      </c>
+      <c r="W26">
+        <v>33116000.0</v>
+      </c>
+      <c r="X26">
+        <v>78227000.0</v>
+      </c>
+      <c r="Y26">
+        <v>82320000.0</v>
+      </c>
+      <c r="Z26">
+        <v>78360000.0</v>
+      </c>
+      <c r="AA26">
+        <v>88784000.0</v>
+      </c>
+      <c r="AB26">
+        <v>111681000.0</v>
+      </c>
+      <c r="AC26">
+        <v>123737000.0</v>
+      </c>
+      <c r="AD26">
+        <v>134076000.0</v>
+      </c>
+      <c r="AE26">
+        <v>132785000.0</v>
+      </c>
+      <c r="AF26">
+        <v>144751000.0</v>
+      </c>
+      <c r="AG26">
+        <v>182347000.0</v>
+      </c>
+      <c r="AH26">
+        <v>188855000.0</v>
+      </c>
+      <c r="AI26">
+        <v>176500000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>171323000.0</v>
+      </c>
+      <c r="AK26">
+        <v>172721000.0</v>
+      </c>
+      <c r="AL26">
+        <v>169980000.0</v>
+      </c>
+      <c r="AM26">
+        <v>167838000.0</v>
+      </c>
+      <c r="AN26">
+        <v>162096000.0</v>
+      </c>
+      <c r="AO26">
+        <v>162427000.0</v>
+      </c>
+      <c r="AP26">
+        <v>142000000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
+        <v>130543000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>85644000.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>23732000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>1150645000.0</v>
+      </c>
+      <c r="C28">
+        <v>911343000.0</v>
+      </c>
+      <c r="D28">
+        <v>986867999.0</v>
+      </c>
+      <c r="E28">
+        <v>1057014000.0</v>
+      </c>
+      <c r="F28">
+        <v>1146046000.0</v>
+      </c>
+      <c r="G28">
+        <v>1510176000.0</v>
+      </c>
+      <c r="H28">
+        <v>1645909000.0</v>
+      </c>
+      <c r="I28">
+        <v>1679688000.0</v>
+      </c>
+      <c r="J28">
+        <v>1625553000.0</v>
+      </c>
+      <c r="K28">
+        <v>1782200000.0</v>
+      </c>
+      <c r="L28">
+        <v>1891648000.0</v>
+      </c>
+      <c r="M28">
+        <v>2024787000.0</v>
+      </c>
+      <c r="N28">
+        <v>2078111000.0</v>
+      </c>
+      <c r="O28">
+        <v>1747553000.0</v>
+      </c>
+      <c r="P28">
+        <v>1866572000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2038777000.0</v>
+      </c>
+      <c r="R28">
+        <v>2127558000.0</v>
+      </c>
+      <c r="S28">
+        <v>2197895000.0</v>
+      </c>
+      <c r="T28">
+        <v>2282446000.0</v>
+      </c>
+      <c r="U28">
+        <v>2318907000.0</v>
+      </c>
+      <c r="V28">
+        <v>2017623000.0</v>
+      </c>
+      <c r="W28">
+        <v>1849705000.0</v>
+      </c>
+      <c r="X28">
+        <v>1436154000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1472385000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1197416000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1226655000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1398045000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1431848000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1616084000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1485720000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1534024000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1004418000.0</v>
+      </c>
+      <c r="AH28">
+        <v>949970000.0</v>
+      </c>
+      <c r="AI28">
+        <v>905702000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1044200000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1073997000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1129004000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1199944000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1249964000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1366074000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1390418000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1418240000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1456610000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1474246000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1501836000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1629604000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1653985000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1678605000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1728532000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1706943000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1774197000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1698912000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1627217000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1430675000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1294568000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1338122000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1310798000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1271367000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1345424000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1356193000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1330381000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1316796000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1181963000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1341159000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1389079000.0</v>
+      </c>
+      <c r="BO28"/>
+      <c r="BP28">
+        <v>1423311000.0</v>
+      </c>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+    </row>
+    <row r="29" spans="1:70">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>3723836000.0</v>
+      </c>
+      <c r="C29">
+        <v>3646674000.0</v>
+      </c>
+      <c r="D29">
+        <v>3601032000.0</v>
+      </c>
+      <c r="E29">
+        <v>3608099000.0</v>
+      </c>
+      <c r="F29">
+        <v>3536797000.0</v>
+      </c>
+      <c r="G29">
+        <v>4591392000.0</v>
+      </c>
+      <c r="H29">
+        <v>4547583000.0</v>
+      </c>
+      <c r="I29">
+        <v>4665257000.0</v>
+      </c>
+      <c r="J29">
+        <v>4709568000.0</v>
+      </c>
+      <c r="K29">
+        <v>4809472000.0</v>
+      </c>
+      <c r="L29">
+        <v>4728751000.0</v>
+      </c>
+      <c r="M29">
+        <v>4748907000.0</v>
+      </c>
+      <c r="N29">
+        <v>4733767000.0</v>
+      </c>
+      <c r="O29">
+        <v>4789551000.0</v>
+      </c>
+      <c r="P29">
+        <v>4745058000.0</v>
+      </c>
+      <c r="Q29">
+        <v>4649692000.0</v>
+      </c>
+      <c r="R29">
+        <v>4608124000.0</v>
+      </c>
+      <c r="S29">
+        <v>4347412000.0</v>
+      </c>
+      <c r="T29">
+        <v>4167982000.0</v>
+      </c>
+      <c r="U29">
+        <v>3995960000.0</v>
+      </c>
+      <c r="V29">
+        <v>3654696000.0</v>
+      </c>
+      <c r="W29">
+        <v>3299628000.0</v>
+      </c>
+      <c r="X29">
+        <v>2801033000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2816053000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2669832000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2829814000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>16107000.0</v>
+      </c>
+      <c r="C30">
+        <v>29636000.0</v>
+      </c>
+      <c r="D30">
+        <v>24235000.0</v>
+      </c>
+      <c r="E30">
+        <v>26607000.0</v>
+      </c>
+      <c r="F30">
+        <v>28877000.0</v>
+      </c>
+      <c r="G30">
+        <v>70086000.0</v>
+      </c>
+      <c r="H30">
+        <v>75333000.0</v>
+      </c>
+      <c r="I30">
+        <v>94156000.0</v>
+      </c>
+      <c r="J30">
+        <v>112804000.0</v>
+      </c>
+      <c r="K30">
+        <v>90087000.0</v>
+      </c>
+      <c r="L30">
+        <v>83418000.0</v>
+      </c>
+      <c r="M30">
+        <v>68316000.0</v>
+      </c>
+      <c r="N30">
+        <v>67791000.0</v>
+      </c>
+      <c r="O30">
+        <v>59365000.0</v>
+      </c>
+      <c r="P30">
+        <v>47076000.0</v>
+      </c>
+      <c r="Q30">
+        <v>41269000.0</v>
+      </c>
+      <c r="R30">
+        <v>41169000.0</v>
+      </c>
+      <c r="S30">
+        <v>28874000.0</v>
+      </c>
+      <c r="T30">
+        <v>32309000.0</v>
+      </c>
+      <c r="U30">
+        <v>18204000.0</v>
+      </c>
+      <c r="V30">
+        <v>8600000.0</v>
+      </c>
+      <c r="W30">
+        <v>9941000.0</v>
+      </c>
+      <c r="X30">
+        <v>10946000.0</v>
+      </c>
+      <c r="Y30">
+        <v>10634000.0</v>
+      </c>
+      <c r="Z30">
+        <v>14139000.0</v>
+      </c>
+      <c r="AA30">
+        <v>23053000.0</v>
+      </c>
+      <c r="AB30">
+        <v>16772000.0</v>
+      </c>
+      <c r="AC30">
+        <v>13971000.0</v>
+      </c>
+      <c r="AD30">
+        <v>12558000.0</v>
+      </c>
+      <c r="AE30">
+        <v>12505000.0</v>
+      </c>
+      <c r="AF30">
+        <v>16782000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10029000.0</v>
+      </c>
+      <c r="AH30">
+        <v>6294000.0</v>
+      </c>
+      <c r="AI30">
+        <v>6541000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8873000.0</v>
+      </c>
+      <c r="AK30">
+        <v>11525000.0</v>
+      </c>
+      <c r="AL30">
+        <v>10957000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7192000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7712000.0</v>
+      </c>
+      <c r="AO30">
+        <v>10711000.0</v>
+      </c>
+      <c r="AP30">
+        <v>12349000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8001000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1568000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9257000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1759000.0</v>
+      </c>
+      <c r="AU30">
+        <v>2074000.0</v>
+      </c>
+      <c r="AV30">
+        <v>2876000.0</v>
+      </c>
+      <c r="AW30">
+        <v>5815000.0</v>
+      </c>
+      <c r="AX30">
+        <v>11820000.0</v>
+      </c>
+      <c r="AY30">
+        <v>14157000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>20662000.0</v>
+      </c>
+      <c r="BA30">
+        <v>20950000.0</v>
+      </c>
+      <c r="BB30">
+        <v>22300000.0</v>
+      </c>
+      <c r="BC30">
+        <v>16818000.0</v>
+      </c>
+      <c r="BD30">
+        <v>11407000.0</v>
+      </c>
+      <c r="BE30">
+        <v>9093000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6138000.0</v>
+      </c>
+      <c r="BG30">
+        <v>14596000.0</v>
+      </c>
+      <c r="BH30">
+        <v>22239000.0</v>
+      </c>
+      <c r="BI30">
+        <v>9923000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>7991000.0</v>
+      </c>
+      <c r="BK30">
+        <v>6261000.0</v>
+      </c>
+      <c r="BL30">
+        <v>5404000.0</v>
+      </c>
+      <c r="BM30">
+        <v>18429000.0</v>
+      </c>
+      <c r="BN30">
+        <v>12777000.0</v>
+      </c>
+      <c r="BO30"/>
+      <c r="BP30">
+        <v>4230000.0</v>
+      </c>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+    </row>
+    <row r="31" spans="1:70">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>2321266000.0</v>
+      </c>
+      <c r="N31">
+        <v>2302192000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>2156482000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1979710000.0</v>
+      </c>
+      <c r="R31">
+        <v>1867415000.0</v>
+      </c>
+      <c r="S31">
+        <v>1853599000.0</v>
+      </c>
+      <c r="T31">
+        <v>1725232000.0</v>
+      </c>
+      <c r="U31">
+        <v>1575490000.0</v>
+      </c>
+      <c r="V31">
+        <v>1474918000.0</v>
+      </c>
+      <c r="W31">
+        <v>1403383000.0</v>
+      </c>
+      <c r="X31">
+        <v>1347981000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1335718000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1326130000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1421225000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1409698000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1386757000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1349892000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1338383000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1355902000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1353834000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1350957000.0</v>
+      </c>
+      <c r="AI31">
+        <v>1346614000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1218539000.0</v>
+      </c>
+      <c r="AK31">
+        <v>1219944000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1201605000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1093558000.0</v>
+      </c>
+      <c r="AN31">
+        <v>1074424000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
+        <v>963510000.0</v>
+      </c>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
+        <v>802642000.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+    </row>
+    <row r="32" spans="1:70">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>226438000.0</v>
+      </c>
+      <c r="C32">
+        <v>376895000.0</v>
+      </c>
+      <c r="D32">
+        <v>292100000.0</v>
+      </c>
+      <c r="E32">
+        <v>269262000.0</v>
+      </c>
+      <c r="F32">
+        <v>249746000.0</v>
+      </c>
+      <c r="G32">
+        <v>397565000.0</v>
+      </c>
+      <c r="H32">
+        <v>294656000.0</v>
+      </c>
+      <c r="I32">
+        <v>456108000.0</v>
+      </c>
+      <c r="J32">
+        <v>483587000.0</v>
+      </c>
+      <c r="K32">
+        <v>600000000.0</v>
+      </c>
+      <c r="L32">
+        <v>454891000.0</v>
+      </c>
+      <c r="M32">
+        <v>383790000.0</v>
+      </c>
+      <c r="N32">
+        <v>451204000.0</v>
+      </c>
+      <c r="O32">
+        <v>606857000.0</v>
+      </c>
+      <c r="P32">
+        <v>591532000.0</v>
+      </c>
+      <c r="Q32">
+        <v>435225000.0</v>
+      </c>
+      <c r="R32">
+        <v>360548000.0</v>
+      </c>
+      <c r="S32">
+        <v>225231000.0</v>
+      </c>
+      <c r="T32">
+        <v>56097000.0</v>
+      </c>
+      <c r="U32">
+        <v>25696000.0</v>
+      </c>
+      <c r="V32">
+        <v>90646000.0</v>
+      </c>
+      <c r="W32">
+        <v>13346000.0</v>
+      </c>
+      <c r="X32">
+        <v>-14924000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-49693000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-10971000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-37471000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+    </row>
+    <row r="33" spans="1:70">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>3410606000.0</v>
+      </c>
+      <c r="C33">
+        <v>3155857000.0</v>
+      </c>
+      <c r="D33">
+        <v>3171993999.0</v>
+      </c>
+      <c r="E33">
+        <v>3197140000.0</v>
+      </c>
+      <c r="F33">
+        <v>3120176000.0</v>
+      </c>
+      <c r="G33">
+        <v>4005374000.0</v>
+      </c>
+      <c r="H33">
+        <v>4108471000.0</v>
+      </c>
+      <c r="I33">
+        <v>4083663000.0</v>
+      </c>
+      <c r="J33">
+        <v>4074885000.0</v>
+      </c>
+      <c r="K33">
+        <v>4094462000.0</v>
+      </c>
+      <c r="L33">
+        <v>4169361000.0</v>
+      </c>
+      <c r="M33">
+        <v>4279656000.0</v>
+      </c>
+      <c r="N33">
+        <v>4195914000.0</v>
+      </c>
+      <c r="O33">
+        <v>3953887000.0</v>
+      </c>
+      <c r="P33">
+        <v>3881607000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3914873000.0</v>
+      </c>
+      <c r="R33">
+        <v>3923557000.0</v>
+      </c>
+      <c r="S33">
+        <v>3935176000.0</v>
+      </c>
+      <c r="T33">
+        <v>3980917000.0</v>
+      </c>
+      <c r="U33">
+        <v>3842567000.0</v>
+      </c>
+      <c r="V33">
+        <v>3496760000.0</v>
+      </c>
+      <c r="W33">
+        <v>3261989000.0</v>
+      </c>
+      <c r="X33">
+        <v>2818466000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2848026000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2646829000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2785523000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2814714000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2811540000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2803520000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2818037000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2880043000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2350493000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2303965000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2253381000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2263663000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2308994000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2342545000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2319065000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2348595000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2423133000.0</v>
+      </c>
+      <c r="AP33">
+        <v>2448317000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>2466584000.0</v>
+      </c>
+      <c r="AR33">
+        <v>2493506000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2504081000.0</v>
+      </c>
+      <c r="AT33">
+        <v>2518255000.0</v>
+      </c>
+      <c r="AU33">
+        <v>2541835000.0</v>
+      </c>
+      <c r="AV33">
+        <v>2556765000.0</v>
+      </c>
+      <c r="AW33">
+        <v>2575726000.0</v>
+      </c>
+      <c r="AX33">
+        <v>2608860000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2584559000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2549279000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2464710000.0</v>
+      </c>
+      <c r="BB33">
+        <v>2334915000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2133898000.0</v>
+      </c>
+      <c r="BD33">
+        <v>2011410000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1953822000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1915252000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1868244000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1843694000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1821888000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1791313000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1761612000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1617570000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1631667000.0</v>
+      </c>
+      <c r="BN33">
+        <v>1655519000.0</v>
+      </c>
+      <c r="BO33"/>
+      <c r="BP33">
+        <v>1661995000.0</v>
+      </c>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+    </row>
+    <row r="34" spans="1:70">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34">
+        <v>35691000.0</v>
+      </c>
+      <c r="C34">
+        <v>27178000.0</v>
+      </c>
+      <c r="D34">
+        <v>15225000.0</v>
+      </c>
+      <c r="E34">
+        <v>14196000.0</v>
+      </c>
+      <c r="F34">
+        <v>32107000.0</v>
+      </c>
+      <c r="G34">
+        <v>17405000.0</v>
+      </c>
+      <c r="H34">
+        <v>11099000.0</v>
+      </c>
+      <c r="I34">
+        <v>17537000.0</v>
+      </c>
+      <c r="J34">
+        <v>19252000.0</v>
+      </c>
+      <c r="K34">
+        <v>14002000.0</v>
+      </c>
+      <c r="L34">
+        <v>9184000.0</v>
+      </c>
+      <c r="M34">
+        <v>6284000.0</v>
+      </c>
+      <c r="N34">
+        <v>2422000.0</v>
+      </c>
+      <c r="O34">
+        <v>1106000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+    </row>
+    <row r="35" spans="1:70">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>1345353000.0</v>
+      </c>
+      <c r="C35">
+        <v>1308391999.0</v>
+      </c>
+      <c r="D35">
+        <v>1305138000.0</v>
+      </c>
+      <c r="E35">
+        <v>1368423000.0</v>
+      </c>
+      <c r="F35">
+        <v>1350802000.0</v>
+      </c>
+      <c r="G35">
+        <v>1758448000.0</v>
+      </c>
+      <c r="H35">
+        <v>1834521000.0</v>
+      </c>
+      <c r="I35">
+        <v>1994266000.0</v>
+      </c>
+      <c r="J35">
+        <v>2055082000.0</v>
+      </c>
+      <c r="K35">
+        <v>2162725000.0</v>
+      </c>
+      <c r="L35">
+        <v>2184863000.0</v>
+      </c>
+      <c r="M35">
+        <v>2293972000.0</v>
+      </c>
+      <c r="N35">
+        <v>2305761000.0</v>
+      </c>
+      <c r="O35">
+        <v>2254597000.0</v>
+      </c>
+      <c r="P35">
+        <v>2312702000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2369870000.0</v>
+      </c>
+      <c r="R35">
+        <v>2416122000.0</v>
+      </c>
+      <c r="S35">
+        <v>2306190000.0</v>
+      </c>
+      <c r="T35">
+        <v>2311115000.0</v>
+      </c>
+      <c r="U35">
+        <v>2292057000.0</v>
+      </c>
+      <c r="V35">
+        <v>2111721000.0</v>
+      </c>
+      <c r="W35">
+        <v>1871136000.0</v>
+      </c>
+      <c r="X35">
+        <v>1454722000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1461728000.0</v>
+      </c>
+      <c r="Z35">
+        <v>1308792000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1325844000.0</v>
+      </c>
+      <c r="AB35">
+        <v>1334696000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1376649000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1385716000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1379170000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1469018000.0</v>
+      </c>
+      <c r="AG35">
+        <v>952030000.0</v>
+      </c>
+      <c r="AH35">
+        <v>911409000.0</v>
+      </c>
+      <c r="AI35">
+        <v>948797000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>995051000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1078911000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1125663000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1135758000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1204014000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1294613000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1327726000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1352183000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1403085000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1468517000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1516735000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1574543000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1621722000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1666751000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1738312000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1751908000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1733913000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1702983000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1631189000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1562471000.0</v>
+      </c>
+      <c r="BD35">
+        <v>1541471000.0</v>
+      </c>
+      <c r="BE35">
+        <v>1548715000.0</v>
+      </c>
+      <c r="BF35">
+        <v>1533611000.0</v>
+      </c>
+      <c r="BG35">
+        <v>1489529000.0</v>
+      </c>
+      <c r="BH35">
+        <v>1425970000.0</v>
+      </c>
+      <c r="BI35">
+        <v>1404436000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>1312698000.0</v>
+      </c>
+      <c r="BK35">
+        <v>1230989000.0</v>
+      </c>
+      <c r="BL35">
+        <v>1281852000.0</v>
+      </c>
+      <c r="BM35">
+        <v>1355878000.0</v>
+      </c>
+      <c r="BN35">
+        <v>1366621000.0</v>
+      </c>
+      <c r="BO35"/>
+      <c r="BP35">
+        <v>1371807000.0</v>
+      </c>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+    </row>
+    <row r="36" spans="1:70">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>42584000.0</v>
+      </c>
+      <c r="C36">
+        <v>56982000.0</v>
+      </c>
+      <c r="D36">
+        <v>374588999.0</v>
+      </c>
+      <c r="E36">
+        <v>49973000.0</v>
+      </c>
+      <c r="F36">
+        <v>110321000.0</v>
+      </c>
+      <c r="G36">
+        <v>149521000.0</v>
+      </c>
+      <c r="H36">
+        <v>156770000.0</v>
+      </c>
+      <c r="I36">
+        <v>172595000.0</v>
+      </c>
+      <c r="J36">
+        <v>189412000.0</v>
+      </c>
+      <c r="K36">
+        <v>188251000.0</v>
+      </c>
+      <c r="L36">
+        <v>72801000.0</v>
+      </c>
+      <c r="M36">
+        <v>69130000.0</v>
+      </c>
+      <c r="N36">
+        <v>83312000.0</v>
+      </c>
+      <c r="O36">
+        <v>61340000.0</v>
+      </c>
+      <c r="P36">
+        <v>193307000.0</v>
+      </c>
+      <c r="Q36">
+        <v>48797000.0</v>
+      </c>
+      <c r="R36">
+        <v>45938000.0</v>
+      </c>
+      <c r="S36">
+        <v>133788000.0</v>
+      </c>
+      <c r="T36">
+        <v>118883000.0</v>
+      </c>
+      <c r="U36">
+        <v>112317000.0</v>
+      </c>
+      <c r="V36">
+        <v>38179000.0</v>
+      </c>
+      <c r="W36">
+        <v>92250000.0</v>
+      </c>
+      <c r="X36">
+        <v>36107000.0</v>
+      </c>
+      <c r="Y36">
+        <v>37520000.0</v>
+      </c>
+      <c r="Z36">
+        <v>37044000.0</v>
+      </c>
+      <c r="AA36">
+        <v>37178000.0</v>
+      </c>
+      <c r="AB36">
+        <v>32508000.0</v>
+      </c>
+      <c r="AC36">
+        <v>51822000.0</v>
+      </c>
+      <c r="AD36">
+        <v>48267000.0</v>
+      </c>
+      <c r="AE36">
+        <v>54561000.0</v>
+      </c>
+      <c r="AF36">
+        <v>57119000.0</v>
+      </c>
+      <c r="AG36">
+        <v>121057000.0</v>
+      </c>
+      <c r="AH36">
+        <v>116082000.0</v>
+      </c>
+      <c r="AI36">
+        <v>109820000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>106592000.0</v>
+      </c>
+      <c r="AK36">
+        <v>111548000.0</v>
+      </c>
+      <c r="AL36">
+        <v>115168000.0</v>
+      </c>
+      <c r="AM36">
+        <v>118402000.0</v>
+      </c>
+      <c r="AN36">
+        <v>122312000.0</v>
+      </c>
+      <c r="AO36">
+        <v>132241000.0</v>
+      </c>
+      <c r="AP36">
+        <v>119415000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>119426000.0</v>
+      </c>
+      <c r="AR36">
+        <v>127959000.0</v>
+      </c>
+      <c r="AS36">
+        <v>128764000.0</v>
+      </c>
+      <c r="AT36">
+        <v>126629000.0</v>
+      </c>
+      <c r="AU36">
+        <v>130716000.0</v>
+      </c>
+      <c r="AV36">
+        <v>133819000.0</v>
+      </c>
+      <c r="AW36">
+        <v>134801000.0</v>
+      </c>
+      <c r="AX36">
+        <v>133516000.0</v>
+      </c>
+      <c r="AY36">
+        <v>123878000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>97288000.0</v>
+      </c>
+      <c r="BA36">
+        <v>96280000.0</v>
+      </c>
+      <c r="BB36">
+        <v>86292000.0</v>
+      </c>
+      <c r="BC36">
+        <v>83897000.0</v>
+      </c>
+      <c r="BD36">
+        <v>89513000.0</v>
+      </c>
+      <c r="BE36">
+        <v>89912000.0</v>
+      </c>
+      <c r="BF36">
+        <v>79505000.0</v>
+      </c>
+      <c r="BG36">
+        <v>78875000.0</v>
+      </c>
+      <c r="BH36">
+        <v>76434000.0</v>
+      </c>
+      <c r="BI36">
+        <v>69909000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>79520000.0</v>
+      </c>
+      <c r="BK36">
+        <v>79599000.0</v>
+      </c>
+      <c r="BL36">
+        <v>82130000.0</v>
+      </c>
+      <c r="BM36">
+        <v>104218000.0</v>
+      </c>
+      <c r="BN36">
+        <v>107596000.0</v>
+      </c>
+      <c r="BO36"/>
+      <c r="BP36">
+        <v>190161000.0</v>
+      </c>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+    </row>
+    <row r="37" spans="1:70">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+    </row>
+    <row r="38" spans="1:70">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>226176000.0</v>
+      </c>
+      <c r="N38">
+        <v>203370000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>193307000.0</v>
+      </c>
+      <c r="Q38">
+        <v>146983000.0</v>
+      </c>
+      <c r="R38">
+        <v>133719000.0</v>
+      </c>
+      <c r="S38">
+        <v>133788000.0</v>
+      </c>
+      <c r="T38">
+        <v>118883000.0</v>
+      </c>
+      <c r="U38">
+        <v>112317000.0</v>
+      </c>
+      <c r="V38">
+        <v>104471000.0</v>
+      </c>
+      <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
+        <v>79177000.0</v>
+      </c>
+      <c r="Y38">
+        <v>74318000.0</v>
+      </c>
+      <c r="Z38">
+        <v>70740000.0</v>
+      </c>
+      <c r="AA38">
+        <v>72851000.0</v>
+      </c>
+      <c r="AB38">
+        <v>71219000.0</v>
+      </c>
+      <c r="AC38">
+        <v>75634000.0</v>
+      </c>
+      <c r="AD38">
+        <v>87390000.0</v>
+      </c>
+      <c r="AE38">
+        <v>115087000.0</v>
+      </c>
+      <c r="AF38">
+        <v>125383000.0</v>
+      </c>
+      <c r="AG38">
+        <v>104543000.0</v>
+      </c>
+      <c r="AH38">
+        <v>99615000.0</v>
+      </c>
+      <c r="AI38">
+        <v>276771000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>268489000.0</v>
+      </c>
+      <c r="AK38">
+        <v>274962000.0</v>
+      </c>
+      <c r="AL38">
+        <v>275957000.0</v>
+      </c>
+      <c r="AM38">
+        <v>277161000.0</v>
+      </c>
+      <c r="AN38">
+        <v>275438000.0</v>
+      </c>
+      <c r="AO38">
+        <v>281804000.0</v>
+      </c>
+      <c r="AP38">
+        <v>248656000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>243659000.0</v>
+      </c>
+      <c r="AR38">
+        <v>245889000.0</v>
+      </c>
+      <c r="AS38">
+        <v>228879000.0</v>
+      </c>
+      <c r="AT38">
+        <v>217757000.0</v>
+      </c>
+      <c r="AU38">
+        <v>217063000.0</v>
+      </c>
+      <c r="AV38">
+        <v>207398000.0</v>
+      </c>
+      <c r="AW38">
+        <v>207909000.0</v>
+      </c>
+      <c r="AX38">
+        <v>205809000.0</v>
+      </c>
+      <c r="AY38">
+        <v>169817000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>121020000.0</v>
+      </c>
+      <c r="BA38">
+        <v>119750000.0</v>
+      </c>
+      <c r="BB38">
+        <v>86292000.0</v>
+      </c>
+      <c r="BC38">
+        <v>83897000.0</v>
+      </c>
+      <c r="BD38">
+        <v>89513000.0</v>
+      </c>
+      <c r="BE38">
+        <v>89912000.0</v>
+      </c>
+      <c r="BF38">
+        <v>79505000.0</v>
+      </c>
+      <c r="BG38">
+        <v>78875000.0</v>
+      </c>
+      <c r="BH38">
+        <v>76434000.0</v>
+      </c>
+      <c r="BI38">
+        <v>69909000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>79520000.0</v>
+      </c>
+      <c r="BK38">
+        <v>79599000.0</v>
+      </c>
+      <c r="BL38">
+        <v>82130000.0</v>
+      </c>
+      <c r="BM38">
+        <v>104218000.0</v>
+      </c>
+      <c r="BN38">
+        <v>107596000.0</v>
+      </c>
+      <c r="BO38"/>
+      <c r="BP38">
+        <v>101896000.0</v>
+      </c>
+      <c r="BQ38"/>
+      <c r="BR38">
+        <v>121889000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:70">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>58540000.0</v>
+      </c>
+      <c r="C39">
+        <v>123026000.0</v>
+      </c>
+      <c r="D39">
+        <v>105066000.0</v>
+      </c>
+      <c r="E39">
+        <v>97266000.0</v>
+      </c>
+      <c r="F39">
+        <v>65246000.0</v>
+      </c>
+      <c r="G39">
+        <v>177488000.0</v>
+      </c>
+      <c r="H39">
+        <v>140786000.0</v>
+      </c>
+      <c r="I39">
+        <v>138877000.0</v>
+      </c>
+      <c r="J39">
+        <v>142026000.0</v>
+      </c>
+      <c r="K39">
+        <v>192096000.0</v>
+      </c>
+      <c r="L39">
+        <v>199296000.0</v>
+      </c>
+      <c r="M39">
+        <v>185393000.0</v>
+      </c>
+      <c r="N39">
+        <v>42759000.0</v>
+      </c>
+      <c r="O39">
+        <v>85467000.0</v>
+      </c>
+      <c r="P39">
+        <v>10821000.0</v>
+      </c>
+      <c r="Q39">
+        <v>158046000.0</v>
+      </c>
+      <c r="R39">
+        <v>148669000.0</v>
+      </c>
+      <c r="S39">
+        <v>167774000.0</v>
+      </c>
+      <c r="T39">
+        <v>96448000.0</v>
+      </c>
+      <c r="U39">
+        <v>61019000.0</v>
+      </c>
+      <c r="V39">
+        <v>67999000.0</v>
+      </c>
+      <c r="W39">
+        <v>38356000.0</v>
+      </c>
+      <c r="X39">
+        <v>21729000.0</v>
+      </c>
+      <c r="Y39">
+        <v>16941000.0</v>
+      </c>
+      <c r="Z39">
+        <v>38550000.0</v>
+      </c>
+      <c r="AA39">
+        <v>10566000.0</v>
+      </c>
+      <c r="AB39">
+        <v>14086000.0</v>
+      </c>
+      <c r="AC39">
+        <v>26338000.0</v>
+      </c>
+      <c r="AD39">
+        <v>185054000.0</v>
+      </c>
+      <c r="AE39">
+        <v>26540000.0</v>
+      </c>
+      <c r="AF39">
+        <v>29252000.0</v>
+      </c>
+      <c r="AG39">
+        <v>23958000.0</v>
+      </c>
+      <c r="AH39">
+        <v>14236000.0</v>
+      </c>
+      <c r="AI39">
+        <v>28154000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>29114000.0</v>
+      </c>
+      <c r="AK39">
+        <v>19076000.0</v>
+      </c>
+      <c r="AL39">
+        <v>26672000.0</v>
+      </c>
+      <c r="AM39">
+        <v>19349000.0</v>
+      </c>
+      <c r="AN39">
+        <v>25804000.0</v>
+      </c>
+      <c r="AO39">
+        <v>22540000.0</v>
+      </c>
+      <c r="AP39">
+        <v>25187000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>22401000.0</v>
+      </c>
+      <c r="AR39">
+        <v>32805000.0</v>
+      </c>
+      <c r="AS39">
+        <v>28063000.0</v>
+      </c>
+      <c r="AT39">
+        <v>33797000.0</v>
+      </c>
+      <c r="AU39">
+        <v>27752000.0</v>
+      </c>
+      <c r="AV39">
+        <v>30445000.0</v>
+      </c>
+      <c r="AW39">
+        <v>23298000.0</v>
+      </c>
+      <c r="AX39">
+        <v>20553000.0</v>
+      </c>
+      <c r="AY39">
+        <v>16113000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>11517000.0</v>
+      </c>
+      <c r="BA39">
+        <v>13402000.0</v>
+      </c>
+      <c r="BB39">
+        <v>11114000.0</v>
+      </c>
+      <c r="BC39">
+        <v>13463000.0</v>
+      </c>
+      <c r="BD39">
+        <v>11798000.0</v>
+      </c>
+      <c r="BE39">
+        <v>13281000.0</v>
+      </c>
+      <c r="BF39">
+        <v>29834000.0</v>
+      </c>
+      <c r="BG39">
+        <v>23132000.0</v>
+      </c>
+      <c r="BH39">
+        <v>9281000.0</v>
+      </c>
+      <c r="BI39">
+        <v>27972000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>24435000.0</v>
+      </c>
+      <c r="BK39">
+        <v>36265000.0</v>
+      </c>
+      <c r="BL39">
+        <v>30420000.0</v>
+      </c>
+      <c r="BM39">
+        <v>11519000.0</v>
+      </c>
+      <c r="BN39">
+        <v>13904000.0</v>
+      </c>
+      <c r="BO39"/>
+      <c r="BP39">
+        <v>12126000.0</v>
+      </c>
+      <c r="BQ39"/>
+      <c r="BR39">
+        <v>4732000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:70">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>33582000.0</v>
+      </c>
+      <c r="C40">
+        <v>78089000.0</v>
+      </c>
+      <c r="D40">
+        <v>76543000.0</v>
+      </c>
+      <c r="E40">
+        <v>69988000.0</v>
+      </c>
+      <c r="F40">
+        <v>50787000.0</v>
+      </c>
+      <c r="G40">
+        <v>87135000.0</v>
+      </c>
+      <c r="H40">
+        <v>101408000.0</v>
+      </c>
+      <c r="I40">
+        <v>64685000.0</v>
+      </c>
+      <c r="J40">
+        <v>167725000.0</v>
+      </c>
+      <c r="K40">
+        <v>47562000.0</v>
+      </c>
+      <c r="L40">
+        <v>53120000.0</v>
+      </c>
+      <c r="M40">
+        <v>61025000.0</v>
+      </c>
+      <c r="N40">
+        <v>71229000.0</v>
+      </c>
+      <c r="O40">
+        <v>57313000.0</v>
+      </c>
+      <c r="P40">
+        <v>59594000.0</v>
+      </c>
+      <c r="Q40">
+        <v>47908000.0</v>
+      </c>
+      <c r="R40">
+        <v>56920000.0</v>
+      </c>
+      <c r="S40">
+        <v>47595000.0</v>
+      </c>
+      <c r="T40">
+        <v>38291000.0</v>
+      </c>
+      <c r="U40">
+        <v>38956000.0</v>
+      </c>
+      <c r="V40">
+        <v>87414000.0</v>
+      </c>
+      <c r="W40">
+        <v>41261000.0</v>
+      </c>
+      <c r="X40">
+        <v>23867000.0</v>
+      </c>
+      <c r="Y40">
+        <v>26269000.0</v>
+      </c>
+      <c r="Z40">
+        <v>37997000.0</v>
+      </c>
+      <c r="AA40">
+        <v>28481000.0</v>
+      </c>
+      <c r="AB40">
+        <v>22377000.0</v>
+      </c>
+      <c r="AC40">
+        <v>20431000.0</v>
+      </c>
+      <c r="AD40">
+        <v>19361000.0</v>
+      </c>
+      <c r="AE40">
+        <v>19289000.0</v>
+      </c>
+      <c r="AF40">
+        <v>20190000.0</v>
+      </c>
+      <c r="AG40">
+        <v>16651000.0</v>
+      </c>
+      <c r="AH40">
+        <v>13092000.0</v>
+      </c>
+      <c r="AI40">
+        <v>15685000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>15892000.0</v>
+      </c>
+      <c r="AK40">
+        <v>19972000.0</v>
+      </c>
+      <c r="AL40">
+        <v>23248000.0</v>
+      </c>
+      <c r="AM40">
+        <v>23791000.0</v>
+      </c>
+      <c r="AN40">
+        <v>29134000.0</v>
+      </c>
+      <c r="AO40">
+        <v>36994000.0</v>
+      </c>
+      <c r="AP40">
+        <v>33602000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>29733000.0</v>
+      </c>
+      <c r="AR40">
+        <v>51428000.0</v>
+      </c>
+      <c r="AS40">
+        <v>37535000.0</v>
+      </c>
+      <c r="AT40">
+        <v>36467000.0</v>
+      </c>
+      <c r="AU40">
+        <v>35225000.0</v>
+      </c>
+      <c r="AV40">
+        <v>64692000.0</v>
+      </c>
+      <c r="AW40">
+        <v>75374000.0</v>
+      </c>
+      <c r="AX40">
+        <v>28529000.0</v>
+      </c>
+      <c r="AY40">
+        <v>28148000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>72848000.0</v>
+      </c>
+      <c r="BA40">
+        <v>23661000.0</v>
+      </c>
+      <c r="BB40">
+        <v>72784000.0</v>
+      </c>
+      <c r="BC40">
+        <v>73165000.0</v>
+      </c>
+      <c r="BD40">
+        <v>75765000.0</v>
+      </c>
+      <c r="BE40">
+        <v>70110000.0</v>
+      </c>
+      <c r="BF40">
+        <v>68522000.0</v>
+      </c>
+      <c r="BG40">
+        <v>71651000.0</v>
+      </c>
+      <c r="BH40">
+        <v>62455000.0</v>
+      </c>
+      <c r="BI40">
+        <v>64253000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>72308000.0</v>
+      </c>
+      <c r="BK40">
+        <v>72641000.0</v>
+      </c>
+      <c r="BL40">
+        <v>63483000.0</v>
+      </c>
+      <c r="BM40">
+        <v>55714000.0</v>
+      </c>
+      <c r="BN40">
+        <v>73153000.0</v>
+      </c>
+      <c r="BO40"/>
+      <c r="BP40">
+        <v>78457000.0</v>
+      </c>
+      <c r="BQ40"/>
+      <c r="BR40">
+        <v>188973000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:70">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>51314000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>51682000.0</v>
+      </c>
+      <c r="Q41">
+        <v>56425000.0</v>
+      </c>
+      <c r="R41">
+        <v>49731000.0</v>
+      </c>
+      <c r="S41">
+        <v>42112000.0</v>
+      </c>
+      <c r="T41">
+        <v>33867000.0</v>
+      </c>
+      <c r="U41">
+        <v>32797000.0</v>
+      </c>
+      <c r="V41">
+        <v>31774000.0</v>
+      </c>
+      <c r="W41">
+        <v>37733000.0</v>
+      </c>
+      <c r="X41">
+        <v>29627000.0</v>
+      </c>
+      <c r="Y41">
+        <v>28805000.0</v>
+      </c>
+      <c r="Z41">
+        <v>16113000.0</v>
+      </c>
+      <c r="AA41">
+        <v>9007000.0</v>
+      </c>
+      <c r="AB41">
+        <v>7933000.0</v>
+      </c>
+      <c r="AC41">
+        <v>3785000.0</v>
+      </c>
+      <c r="AD41">
+        <v>4283000.0</v>
+      </c>
+      <c r="AE41">
+        <v>4134000.0</v>
+      </c>
+      <c r="AF41">
+        <v>4741000.0</v>
+      </c>
+      <c r="AG41">
+        <v>5823000.0</v>
+      </c>
+      <c r="AH41">
+        <v>7717000.0</v>
+      </c>
+      <c r="AI41">
+        <v>9420000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>11057000.0</v>
+      </c>
+      <c r="AK41">
+        <v>12856000.0</v>
+      </c>
+      <c r="AL41">
+        <v>14948000.0</v>
+      </c>
+      <c r="AM41">
+        <v>13596000.0</v>
+      </c>
+      <c r="AN41">
+        <v>16488000.0</v>
+      </c>
+      <c r="AO41">
+        <v>31951000.0</v>
+      </c>
+      <c r="AP41">
+        <v>40475000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>51085000.0</v>
+      </c>
+      <c r="AR41">
+        <v>46163000.0</v>
+      </c>
+      <c r="AS41">
+        <v>59196000.0</v>
+      </c>
+      <c r="AT41">
+        <v>55875000.0</v>
+      </c>
+      <c r="AU41">
+        <v>65316000.0</v>
+      </c>
+      <c r="AV41">
+        <v>61107000.0</v>
+      </c>
+      <c r="AW41">
+        <v>57893000.0</v>
+      </c>
+      <c r="AX41">
+        <v>70533000.0</v>
+      </c>
+      <c r="AY41">
+        <v>67961000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>73054000.0</v>
+      </c>
+      <c r="BA41">
+        <v>85232000.0</v>
+      </c>
+      <c r="BB41">
+        <v>83603000.0</v>
+      </c>
+      <c r="BC41">
+        <v>127665000.0</v>
+      </c>
+      <c r="BD41">
+        <v>141751000.0</v>
+      </c>
+      <c r="BE41">
+        <v>151982000.0</v>
+      </c>
+      <c r="BF41">
+        <v>142293000.0</v>
+      </c>
+      <c r="BG41">
+        <v>115353000.0</v>
+      </c>
+      <c r="BH41">
+        <v>135726000.0</v>
+      </c>
+      <c r="BI41">
+        <v>124291000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>55502000.0</v>
+      </c>
+      <c r="BK41">
+        <v>38712000.0</v>
+      </c>
+      <c r="BL41">
+        <v>54712000.0</v>
+      </c>
+      <c r="BM41">
+        <v>91714000.0</v>
+      </c>
+      <c r="BN41">
+        <v>67594000.0</v>
+      </c>
+      <c r="BO41"/>
+      <c r="BP41">
+        <v>30070000.0</v>
+      </c>
+      <c r="BQ41"/>
+      <c r="BR41">
+        <v>103503000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:70">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>1215737000.0</v>
+      </c>
+      <c r="D42">
+        <v>1213128000.0</v>
+      </c>
+      <c r="E42">
+        <v>1210851000.0</v>
+      </c>
+      <c r="F42">
+        <v>1209440000.0</v>
+      </c>
+      <c r="G42">
+        <v>1218103000.0</v>
+      </c>
+      <c r="H42">
+        <v>1216551000.0</v>
+      </c>
+      <c r="I42">
+        <v>1221682000.0</v>
+      </c>
+      <c r="J42">
+        <v>1216804000.0</v>
+      </c>
+      <c r="K42">
+        <v>1320584000.0</v>
+      </c>
+      <c r="L42">
+        <v>1315199000.0</v>
+      </c>
+      <c r="M42">
+        <v>1313974000.0</v>
+      </c>
+      <c r="N42">
+        <v>1340506000.0</v>
+      </c>
+      <c r="O42">
+        <v>1369111000.0</v>
+      </c>
+      <c r="P42">
+        <v>1363859000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1358479000.0</v>
+      </c>
+      <c r="R42">
+        <v>1361186000.0</v>
+      </c>
+      <c r="S42">
+        <v>1392699000.0</v>
+      </c>
+      <c r="T42">
+        <v>1386636000.0</v>
+      </c>
+      <c r="U42">
+        <v>1381270000.0</v>
+      </c>
+      <c r="V42">
+        <v>1375558999.0</v>
+      </c>
+      <c r="W42">
+        <v>1370799999.0</v>
+      </c>
+      <c r="X42">
+        <v>1366486000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1362370000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1358640000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1355217000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1351352000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1345064000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1324542000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1319284000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1313840000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1308620000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1301465000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1294170000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1175774000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1168849000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1162148000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1063831000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1057423000.0</v>
+      </c>
+      <c r="AO42">
+        <v>982399000.0</v>
+      </c>
+      <c r="AP42">
+        <v>966651000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>965248000.0</v>
+      </c>
+      <c r="AR42">
+        <v>963904000.0</v>
+      </c>
+      <c r="AS42">
+        <v>962500000.0</v>
+      </c>
+      <c r="AT42">
+        <v>960664000.0</v>
+      </c>
+      <c r="AU42">
+        <v>861299000.0</v>
+      </c>
+      <c r="AV42">
+        <v>858665000.0</v>
+      </c>
+      <c r="AW42">
+        <v>858665000.0</v>
+      </c>
+      <c r="AX42">
+        <v>858665000.0</v>
+      </c>
+      <c r="AY42">
+        <v>858665000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>762142000.0</v>
+      </c>
+      <c r="BA42">
+        <v>762142000.0</v>
+      </c>
+      <c r="BB42">
+        <v>714100000.0</v>
+      </c>
+      <c r="BC42">
+        <v>714100000.0</v>
+      </c>
+      <c r="BD42">
+        <v>714100000.0</v>
+      </c>
+      <c r="BE42">
+        <v>620554000.0</v>
+      </c>
+      <c r="BF42">
+        <v>620554000.0</v>
+      </c>
+      <c r="BG42">
+        <v>620554000.0</v>
+      </c>
+      <c r="BH42">
+        <v>519971000.0</v>
+      </c>
+      <c r="BI42">
+        <v>519971000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>519971000.0</v>
+      </c>
+      <c r="BK42">
+        <v>519971000.0</v>
+      </c>
+      <c r="BL42">
+        <v>519971000.0</v>
+      </c>
+      <c r="BM42">
+        <v>374431000.0</v>
+      </c>
+      <c r="BN42">
+        <v>372034000.0</v>
+      </c>
+      <c r="BO42"/>
+      <c r="BP42">
+        <v>372034000.0</v>
+      </c>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+    </row>
+    <row r="43" spans="1:70">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+    </row>
+    <row r="44" spans="1:70">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+    </row>
+    <row r="45" spans="1:70">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>2973376000.0</v>
+      </c>
+      <c r="C45">
+        <v>2722584000.0</v>
+      </c>
+      <c r="D45">
+        <v>4159475000.0</v>
+      </c>
+      <c r="E45">
+        <v>2755398000.0</v>
+      </c>
+      <c r="F45">
+        <v>2696520000.0</v>
+      </c>
+      <c r="G45">
+        <v>3633888000.0</v>
+      </c>
+      <c r="H45">
+        <v>5113077000.0</v>
+      </c>
+      <c r="I45">
+        <v>3685337000.0</v>
+      </c>
+      <c r="J45">
+        <v>3653629000.0</v>
+      </c>
+      <c r="K45">
+        <v>3693093000.0</v>
+      </c>
+      <c r="L45">
+        <v>5011333000.0</v>
+      </c>
+      <c r="M45">
+        <v>3898680000.0</v>
+      </c>
+      <c r="N45">
+        <v>3881586000.0</v>
+      </c>
+      <c r="O45">
+        <v>3699032000.0</v>
+      </c>
+      <c r="P45">
+        <v>4796102000.0</v>
+      </c>
+      <c r="Q45">
+        <v>3705212000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>3364368000.0</v>
+      </c>
+      <c r="W45">
+        <v>3135807000.0</v>
+      </c>
+      <c r="X45">
+        <v>2649608000.0</v>
+      </c>
+      <c r="Y45">
+        <v>2680045000.0</v>
+      </c>
+      <c r="Z45">
+        <v>2486492000.0</v>
+      </c>
+      <c r="AA45">
+        <v>2612223000.0</v>
+      </c>
+      <c r="AB45">
+        <v>2620259000.0</v>
+      </c>
+      <c r="AC45">
+        <v>2600453000.0</v>
+      </c>
+      <c r="AD45">
+        <v>2570599000.0</v>
+      </c>
+      <c r="AE45">
+        <v>2556926000.0</v>
+      </c>
+      <c r="AF45">
+        <v>2608687000.0</v>
+      </c>
+      <c r="AG45">
+        <v>2063603000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2015495000.0</v>
+      </c>
+      <c r="AI45">
+        <v>1976610000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>1995174000.0</v>
+      </c>
+      <c r="AK45">
+        <v>2034032000.0</v>
+      </c>
+      <c r="AL45">
+        <v>2066588000.0</v>
+      </c>
+      <c r="AM45">
+        <v>2041904000.0</v>
+      </c>
+      <c r="AN45">
+        <v>2073157000.0</v>
+      </c>
+      <c r="AO45">
+        <v>2141329000.0</v>
+      </c>
+      <c r="AP45">
+        <v>2199661000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>2222925000.0</v>
+      </c>
+      <c r="AR45">
+        <v>2247616000.0</v>
+      </c>
+      <c r="AS45">
+        <v>2275202000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2300498000.0</v>
+      </c>
+      <c r="AU45">
+        <v>2349367000.0</v>
+      </c>
+      <c r="AV45">
+        <v>2349367000.0</v>
+      </c>
+      <c r="AW45">
+        <v>2367817000.0</v>
+      </c>
+      <c r="AX45">
+        <v>2403051000.0</v>
+      </c>
+      <c r="AY45">
+        <v>2414742000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>2428259000.0</v>
+      </c>
+      <c r="BA45">
+        <v>2344960000.0</v>
+      </c>
+      <c r="BB45">
+        <v>2248623000.0</v>
+      </c>
+      <c r="BC45">
+        <v>2050001000.0</v>
+      </c>
+      <c r="BD45">
+        <v>1921897000.0</v>
+      </c>
+      <c r="BE45">
+        <v>1863910000.0</v>
+      </c>
+      <c r="BF45">
+        <v>1835747000.0</v>
+      </c>
+      <c r="BG45">
+        <v>1789369000.0</v>
+      </c>
+      <c r="BH45">
+        <v>1767260000.0</v>
+      </c>
+      <c r="BI45">
+        <v>1751979000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>1711793000.0</v>
+      </c>
+      <c r="BK45">
+        <v>1682013000.0</v>
+      </c>
+      <c r="BL45">
+        <v>1535440000.0</v>
+      </c>
+      <c r="BM45">
+        <v>1527449000.0</v>
+      </c>
+      <c r="BN45">
+        <v>1547923000.0</v>
+      </c>
+      <c r="BO45"/>
+      <c r="BP45">
+        <v>1465644000.0</v>
+      </c>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+    </row>
+    <row r="46" spans="1:70">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>2973376000.0</v>
+      </c>
+      <c r="C46">
+        <v>2722584000.0</v>
+      </c>
+      <c r="D46">
+        <v>2738982000.0</v>
+      </c>
+      <c r="E46">
+        <v>2755398000.0</v>
+      </c>
+      <c r="F46">
+        <v>2696520000.0</v>
+      </c>
+      <c r="G46">
+        <v>3633888000.0</v>
+      </c>
+      <c r="H46">
+        <v>3722805000.0</v>
+      </c>
+      <c r="I46">
+        <v>3685337000.0</v>
+      </c>
+      <c r="J46">
+        <v>3653629000.0</v>
+      </c>
+      <c r="K46">
+        <v>3693093000.0</v>
+      </c>
+      <c r="L46">
+        <v>3770406000.0</v>
+      </c>
+      <c r="M46">
+        <v>4069833000.0</v>
+      </c>
+      <c r="N46">
+        <v>3881586000.0</v>
+      </c>
+      <c r="O46">
+        <v>3699032000.0</v>
+      </c>
+      <c r="P46">
+        <v>3666861000.0</v>
+      </c>
+      <c r="Q46">
+        <v>3705212000.0</v>
+      </c>
+      <c r="R46">
+        <v>3743956000.0</v>
+      </c>
+      <c r="S46">
+        <v>3781738000.0</v>
+      </c>
+      <c r="T46">
+        <v>3841495000.0</v>
+      </c>
+      <c r="U46">
+        <v>3710516000.0</v>
+      </c>
+      <c r="V46">
+        <v>3364368000.0</v>
+      </c>
+      <c r="W46">
+        <v>3135807000.0</v>
+      </c>
+      <c r="X46">
+        <v>2649608000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2680045000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2486492000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2612223000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2620259000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2600453000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2570599000.0</v>
+      </c>
+      <c r="AE46">
+        <v>2556926000.0</v>
+      </c>
+      <c r="AF46">
+        <v>2608687000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2063603000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2015495000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1976610000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1995174000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2034032000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2066588000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2041904000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2073157000.0</v>
+      </c>
+      <c r="AO46">
+        <v>2141329000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2199661000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2222925000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2247616000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2275202000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2300498000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2324772000.0</v>
+      </c>
+      <c r="AV46">
+        <v>2349367000.0</v>
+      </c>
+      <c r="AW46">
+        <v>2367817000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2403051000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2414742000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2428259000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2344960000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2248623000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2050001000.0</v>
+      </c>
+      <c r="BD46">
+        <v>1921897000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1863910000.0</v>
+      </c>
+      <c r="BF46">
+        <v>1835747000.0</v>
+      </c>
+      <c r="BG46">
+        <v>1789369000.0</v>
+      </c>
+      <c r="BH46">
+        <v>1767260000.0</v>
+      </c>
+      <c r="BI46">
+        <v>1751979000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>1711793000.0</v>
+      </c>
+      <c r="BK46">
+        <v>1682013000.0</v>
+      </c>
+      <c r="BL46">
+        <v>1535440000.0</v>
+      </c>
+      <c r="BM46">
+        <v>1527449000.0</v>
+      </c>
+      <c r="BN46">
+        <v>1547923000.0</v>
+      </c>
+      <c r="BO46"/>
+      <c r="BP46">
+        <v>1465644000.0</v>
+      </c>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+    </row>
+    <row r="47" spans="1:70">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>3898680000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
+        <v>3666861000.0</v>
+      </c>
+      <c r="Q47">
+        <v>3705212000.0</v>
+      </c>
+      <c r="R47">
+        <v>3743956000.0</v>
+      </c>
+      <c r="S47">
+        <v>3781738000.0</v>
+      </c>
+      <c r="T47">
+        <v>3841495000.0</v>
+      </c>
+      <c r="U47">
+        <v>3710516000.0</v>
+      </c>
+      <c r="V47">
+        <v>3364368000.0</v>
+      </c>
+      <c r="W47">
+        <v>3135807000.0</v>
+      </c>
+      <c r="X47">
+        <v>2649608000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2680045000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2486492000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2612223000.0</v>
+      </c>
+      <c r="AB47">
+        <v>2620259000.0</v>
+      </c>
+      <c r="AC47">
+        <v>2600453000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2570599000.0</v>
+      </c>
+      <c r="AE47">
+        <v>2556926000.0</v>
+      </c>
+      <c r="AF47">
+        <v>2608687000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2063603000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2015495000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1976610000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1995174000.0</v>
+      </c>
+      <c r="AK47">
+        <v>2034032000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2066588000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2041904000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2073157000.0</v>
+      </c>
+      <c r="AO47">
+        <v>2141329000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2199661000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2222925000.0</v>
+      </c>
+      <c r="AR47">
+        <v>2247616000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2275202000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2300498000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2324772000.0</v>
+      </c>
+      <c r="AV47">
+        <v>2349367000.0</v>
+      </c>
+      <c r="AW47">
+        <v>2367817000.0</v>
+      </c>
+      <c r="AX47">
+        <v>2403051000.0</v>
+      </c>
+      <c r="AY47">
+        <v>2414742000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>2428259000.0</v>
+      </c>
+      <c r="BA47">
+        <v>2344960000.0</v>
+      </c>
+      <c r="BB47">
+        <v>2248623000.0</v>
+      </c>
+      <c r="BC47">
+        <v>2050001000.0</v>
+      </c>
+      <c r="BD47">
+        <v>1921897000.0</v>
+      </c>
+      <c r="BE47">
+        <v>1863910000.0</v>
+      </c>
+      <c r="BF47">
+        <v>1835747000.0</v>
+      </c>
+      <c r="BG47">
+        <v>1789369000.0</v>
+      </c>
+      <c r="BH47">
+        <v>1767260000.0</v>
+      </c>
+      <c r="BI47">
+        <v>1751979000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>1711793000.0</v>
+      </c>
+      <c r="BK47">
+        <v>1682013000.0</v>
+      </c>
+      <c r="BL47">
+        <v>1535440000.0</v>
+      </c>
+      <c r="BM47">
+        <v>1527449000.0</v>
+      </c>
+      <c r="BN47">
+        <v>1547923000.0</v>
+      </c>
+      <c r="BO47"/>
+      <c r="BP47">
+        <v>1560099000.0</v>
+      </c>
+      <c r="BQ47"/>
+      <c r="BR47">
+        <v>1572116000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:70">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>993569000.0</v>
+      </c>
+      <c r="C48">
+        <v>930035000.0</v>
+      </c>
+      <c r="D48">
+        <v>868733000.0</v>
+      </c>
+      <c r="E48">
+        <v>809968000.0</v>
+      </c>
+      <c r="F48">
+        <v>731120000.0</v>
+      </c>
+      <c r="G48">
+        <v>1360708000.0</v>
+      </c>
+      <c r="H48">
+        <v>1279605000.0</v>
+      </c>
+      <c r="I48">
+        <v>1263640000.0</v>
+      </c>
+      <c r="J48">
+        <v>1201857000.0</v>
+      </c>
+      <c r="K48">
+        <v>1126413000.0</v>
+      </c>
+      <c r="L48">
+        <v>1045932000.0</v>
+      </c>
+      <c r="M48">
+        <v>962887000.0</v>
+      </c>
+      <c r="N48">
+        <v>923188000.0</v>
+      </c>
+      <c r="O48">
+        <v>873981000.0</v>
+      </c>
+      <c r="P48">
+        <v>746658000.0</v>
+      </c>
+      <c r="Q48">
+        <v>573984000.0</v>
+      </c>
+      <c r="R48">
+        <v>480202000.0</v>
+      </c>
+      <c r="S48">
+        <v>442494000.0</v>
+      </c>
+      <c r="T48">
+        <v>341482000.0</v>
+      </c>
+      <c r="U48">
+        <v>202306000.0</v>
+      </c>
+      <c r="V48">
+        <v>109019000.0</v>
+      </c>
+      <c r="W48">
+        <v>38437000.0</v>
+      </c>
+      <c r="X48">
+        <v>-9721000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-16879000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-22289000.0</v>
+      </c>
+      <c r="AA48">
+        <v>74165000.0</v>
+      </c>
+      <c r="AB48">
+        <v>60578000.0</v>
+      </c>
+      <c r="AC48">
+        <v>44341000.0</v>
+      </c>
+      <c r="AD48">
+        <v>27632000.0</v>
+      </c>
+      <c r="AE48">
+        <v>18017000.0</v>
+      </c>
+      <c r="AF48">
+        <v>38734000.0</v>
+      </c>
+      <c r="AG48">
+        <v>37963000.0</v>
+      </c>
+      <c r="AH48">
+        <v>42778000.0</v>
+      </c>
+      <c r="AI48">
+        <v>46803000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>43723000.0</v>
+      </c>
+      <c r="AK48">
+        <v>57023000.0</v>
+      </c>
+      <c r="AL48">
+        <v>48745000.0</v>
+      </c>
+      <c r="AM48">
+        <v>40122000.0</v>
+      </c>
+      <c r="AN48">
+        <v>31416000.0</v>
+      </c>
+      <c r="AO48">
+        <v>55435000.0</v>
+      </c>
+      <c r="AP48">
+        <v>61980000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>52111000.0</v>
+      </c>
+      <c r="AR48">
+        <v>44247000.0</v>
+      </c>
+      <c r="AS48">
+        <v>28444000.0</v>
+      </c>
+      <c r="AT48">
+        <v>20723000.0</v>
+      </c>
+      <c r="AU48">
+        <v>2433000.0</v>
+      </c>
+      <c r="AV48">
+        <v>103000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-6675000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-19693000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-23016000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-20047000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-25752000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-25915000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-36275000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-40814000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-43549000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-37760000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-40601000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-48854000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-58655000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-60971000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-72067000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-74940000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-86743000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-110528000.0</v>
+      </c>
+      <c r="BO48"/>
+      <c r="BP48">
+        <v>-156164000.0</v>
+      </c>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+    </row>
+    <row r="49" spans="1:70">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+    </row>
+    <row r="50" spans="1:70">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>231671000.0</v>
+      </c>
+      <c r="C50">
+        <v>254335000.0</v>
+      </c>
+      <c r="D50">
+        <v>268131000.0</v>
+      </c>
+      <c r="E50">
+        <v>272074000.0</v>
+      </c>
+      <c r="F50">
+        <v>282229000.0</v>
+      </c>
+      <c r="G50">
+        <v>335056000.0</v>
+      </c>
+      <c r="H50">
+        <v>317865000.0</v>
+      </c>
+      <c r="I50">
+        <v>317386000.0</v>
+      </c>
+      <c r="J50">
+        <v>338729000.0</v>
+      </c>
+      <c r="K50">
+        <v>337050000.0</v>
+      </c>
+      <c r="L50">
+        <v>347027000.0</v>
+      </c>
+      <c r="M50">
+        <v>339442000.0</v>
+      </c>
+      <c r="N50">
+        <v>331622000.0</v>
+      </c>
+      <c r="O50">
+        <v>338335000.0</v>
+      </c>
+      <c r="P50">
+        <v>320114000.0</v>
+      </c>
+      <c r="Q50">
+        <v>356019000.0</v>
+      </c>
+      <c r="R50">
+        <v>373750000.0</v>
+      </c>
+      <c r="S50">
+        <v>324617000.0</v>
+      </c>
+      <c r="T50">
+        <v>272365000.0</v>
+      </c>
+      <c r="U50">
+        <v>270277000.0</v>
+      </c>
+      <c r="V50">
+        <v>210610000.0</v>
+      </c>
+      <c r="W50">
+        <v>174251000.0</v>
+      </c>
+      <c r="X50">
+        <v>147137000.0</v>
+      </c>
+      <c r="Y50">
+        <v>167037000.0</v>
+      </c>
+      <c r="Z50">
+        <v>167830000.0</v>
+      </c>
+      <c r="AA50">
+        <v>211951000.0</v>
+      </c>
+      <c r="AB50">
+        <v>210745000.0</v>
+      </c>
+      <c r="AC50">
+        <v>198441000.0</v>
+      </c>
+      <c r="AD50">
+        <v>193135000.0</v>
+      </c>
+      <c r="AE50">
+        <v>180225000.0</v>
+      </c>
+      <c r="AF50">
+        <v>149162000.0</v>
+      </c>
+      <c r="AG50">
+        <v>142191000.0</v>
+      </c>
+      <c r="AH50">
+        <v>137101000.0</v>
+      </c>
+      <c r="AI50">
+        <v>148430000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>207298000.0</v>
+      </c>
+      <c r="AK50">
+        <v>171996000.0</v>
+      </c>
+      <c r="AL50">
+        <v>1331768000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1349049000.0</v>
+      </c>
+      <c r="AN50">
+        <v>213591000.0</v>
+      </c>
+      <c r="AO50">
+        <v>1505051000.0</v>
+      </c>
+      <c r="AP50">
+        <v>1544000000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>216290000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>192951000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
+        <v>1970788000.0</v>
+      </c>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+    </row>
+    <row r="51" spans="1:70">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
+        <v>1494159000.0</v>
+      </c>
+      <c r="D51">
+        <v>1514837999.0</v>
+      </c>
+      <c r="E51">
+        <v>1582270000.0</v>
+      </c>
+      <c r="F51">
+        <v>1588749000.0</v>
+      </c>
+      <c r="G51">
+        <v>2278006000.0</v>
+      </c>
+      <c r="H51">
+        <v>2350542000.0</v>
+      </c>
+      <c r="I51">
+        <v>2478439000.0</v>
+      </c>
+      <c r="J51">
+        <v>2520468000.0</v>
+      </c>
+      <c r="K51">
+        <v>2614395000.0</v>
+      </c>
+      <c r="L51">
+        <v>2647837000.0</v>
+      </c>
+      <c r="M51">
+        <v>2761227000.0</v>
+      </c>
+      <c r="N51">
+        <v>2760843000.0</v>
+      </c>
+      <c r="O51">
+        <v>2611719000.0</v>
+      </c>
+      <c r="P51">
+        <v>2584621000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2669464000.0</v>
+      </c>
+      <c r="R51">
+        <v>2740141000.0</v>
+      </c>
+      <c r="S51">
+        <v>2605418000.0</v>
+      </c>
+      <c r="T51">
+        <v>2558448000.0</v>
+      </c>
+      <c r="U51">
+        <v>2540265000.0</v>
+      </c>
+      <c r="V51">
+        <v>2303658000.0</v>
+      </c>
+      <c r="W51">
+        <v>2024193000.0</v>
+      </c>
+      <c r="X51">
+        <v>1585074000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1616411000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1359676000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1424462000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1553885000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1588062000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1714647000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1589970000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1647738000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1122328000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1074362000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1121025000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1223186000.0</v>
+      </c>
+      <c r="AK51">
+        <v>1266462000.0</v>
+      </c>
+      <c r="AL51">
+        <v>1324027000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1340502000.0</v>
+      </c>
+      <c r="AN51">
+        <v>1414862000.0</v>
+      </c>
+      <c r="AO51">
+        <v>1472794000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1490157000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1499439000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1556715000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1608859000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1661778000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1713852000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1767074000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1817178000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1876332000.0</v>
+      </c>
+      <c r="AY51">
+        <v>1890562000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1867576000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1819283000.0</v>
+      </c>
+      <c r="BB51">
+        <v>1739619000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1613555000.0</v>
+      </c>
+      <c r="BD51">
+        <v>1561889000.0</v>
+      </c>
+      <c r="BE51">
+        <v>1555253000.0</v>
+      </c>
+      <c r="BF51">
+        <v>1552488000.0</v>
+      </c>
+      <c r="BG51">
+        <v>1545075000.0</v>
+      </c>
+      <c r="BH51">
+        <v>1443420000.0</v>
+      </c>
+      <c r="BI51">
+        <v>1426806000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>1400009000.0</v>
+      </c>
+      <c r="BK51">
+        <v>1322337000.0</v>
+      </c>
+      <c r="BL51">
+        <v>1341737000.0</v>
+      </c>
+      <c r="BM51">
+        <v>1372133000.0</v>
+      </c>
+      <c r="BN51">
+        <v>1391533000.0</v>
+      </c>
+      <c r="BO51"/>
+      <c r="BP51">
+        <v>1435593000.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+    </row>
+    <row r="52" spans="1:70">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>254335000.0</v>
+      </c>
+      <c r="D52">
+        <v>268130999.0</v>
+      </c>
+      <c r="E52">
+        <v>272074000.0</v>
+      </c>
+      <c r="F52">
+        <v>282229000.0</v>
+      </c>
+      <c r="G52">
+        <v>550157000.0</v>
+      </c>
+      <c r="H52">
+        <v>546914000.0</v>
+      </c>
+      <c r="I52">
+        <v>522249000.0</v>
+      </c>
+      <c r="J52">
+        <v>515755000.0</v>
+      </c>
+      <c r="K52">
+        <v>502252000.0</v>
+      </c>
+      <c r="L52">
+        <v>510704000.0</v>
+      </c>
+      <c r="M52">
+        <v>517421000.0</v>
+      </c>
+      <c r="N52">
+        <v>500168000.0</v>
+      </c>
+      <c r="O52">
+        <v>404483000.0</v>
+      </c>
+      <c r="P52">
+        <v>320114000.0</v>
+      </c>
+      <c r="Q52">
+        <v>356019000.0</v>
+      </c>
+      <c r="R52">
+        <v>373750000.0</v>
+      </c>
+      <c r="S52">
+        <v>341340000.0</v>
+      </c>
+      <c r="T52">
+        <v>289041000.0</v>
+      </c>
+      <c r="U52">
+        <v>286906000.0</v>
+      </c>
+      <c r="V52">
+        <v>227194000.0</v>
+      </c>
+      <c r="W52">
+        <v>190790000.0</v>
+      </c>
+      <c r="X52">
+        <v>163632000.0</v>
+      </c>
+      <c r="Y52">
+        <v>183488000.0</v>
+      </c>
+      <c r="Z52">
+        <v>184740000.0</v>
+      </c>
+      <c r="AA52">
+        <v>228807000.0</v>
+      </c>
+      <c r="AB52">
+        <v>227555000.0</v>
+      </c>
+      <c r="AC52">
+        <v>215198000.0</v>
+      </c>
+      <c r="AD52">
+        <v>333214000.0</v>
+      </c>
+      <c r="AE52">
+        <v>214934000.0</v>
+      </c>
+      <c r="AF52">
+        <v>183461000.0</v>
+      </c>
+      <c r="AG52">
+        <v>176121000.0</v>
+      </c>
+      <c r="AH52">
+        <v>170670000.0</v>
+      </c>
+      <c r="AI52">
+        <v>181648000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>239192000.0</v>
+      </c>
+      <c r="AK52">
+        <v>200407000.0</v>
+      </c>
+      <c r="AL52">
+        <v>213312000.0</v>
+      </c>
+      <c r="AM52">
+        <v>218340000.0</v>
+      </c>
+      <c r="AN52">
+        <v>227336000.0</v>
+      </c>
+      <c r="AO52">
+        <v>210132000.0</v>
+      </c>
+      <c r="AP52">
+        <v>239080000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>227906000.0</v>
+      </c>
+      <c r="AR52">
+        <v>198135000.0</v>
+      </c>
+      <c r="AS52">
+        <v>235059000.0</v>
+      </c>
+      <c r="AT52">
+        <v>239640000.0</v>
+      </c>
+      <c r="AU52">
+        <v>242107000.0</v>
+      </c>
+      <c r="AV52">
+        <v>206459000.0</v>
+      </c>
+      <c r="AW52">
+        <v>208320000.0</v>
+      </c>
+      <c r="AX52">
+        <v>254752000.0</v>
+      </c>
+      <c r="AY52">
+        <v>254315000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>206717000.0</v>
+      </c>
+      <c r="BA52">
+        <v>254427000.0</v>
+      </c>
+      <c r="BB52">
+        <v>192033000.0</v>
+      </c>
+      <c r="BC52">
+        <v>178749000.0</v>
+      </c>
+      <c r="BD52">
+        <v>162169000.0</v>
+      </c>
+      <c r="BE52">
+        <v>158520000.0</v>
+      </c>
+      <c r="BF52">
+        <v>161170000.0</v>
+      </c>
+      <c r="BG52">
+        <v>170899000.0</v>
+      </c>
+      <c r="BH52">
+        <v>153176000.0</v>
+      </c>
+      <c r="BI52">
+        <v>146661000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>142813000.0</v>
+      </c>
+      <c r="BK52">
+        <v>130060000.0</v>
+      </c>
+      <c r="BL52">
+        <v>114597000.0</v>
+      </c>
+      <c r="BM52">
+        <v>107969000.0</v>
+      </c>
+      <c r="BN52">
+        <v>92506000.0</v>
+      </c>
+      <c r="BO52"/>
+      <c r="BP52">
+        <v>93856000.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+    </row>
+    <row r="53" spans="1:70">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>19679000.0</v>
+      </c>
+      <c r="C53">
+        <v>19441000.0</v>
+      </c>
+      <c r="D53">
+        <v>19276000.0</v>
+      </c>
+      <c r="E53">
+        <v>53412000.0</v>
+      </c>
+      <c r="F53">
+        <v>67967000.0</v>
+      </c>
+      <c r="G53">
+        <v>50972000.0</v>
+      </c>
+      <c r="H53">
+        <v>61808000.0</v>
+      </c>
+      <c r="I53">
+        <v>67441000.0</v>
+      </c>
+      <c r="J53">
+        <v>76780000.0</v>
+      </c>
+      <c r="K53">
+        <v>75929000.0</v>
+      </c>
+      <c r="L53">
+        <v>17492000.0</v>
+      </c>
+      <c r="M53">
+        <v>147986000.0</v>
+      </c>
+      <c r="N53">
+        <v>174658000.0</v>
+      </c>
+      <c r="O53">
+        <v>76707000.0</v>
+      </c>
+      <c r="P53">
+        <v>120014000.0</v>
+      </c>
+      <c r="Q53">
+        <v>24873000.0</v>
+      </c>
+      <c r="R53">
+        <v>9963000.0</v>
+      </c>
+      <c r="S53">
+        <v>19992000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53">
+        <v>61945000.0</v>
+      </c>
+      <c r="V53">
+        <v>54895000.0</v>
+      </c>
+      <c r="W53">
+        <v>29738000.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>847000.0</v>
+      </c>
+      <c r="AD53">
+        <v>1046000.0</v>
+      </c>
+      <c r="AE53">
+        <v>2808000.0</v>
+      </c>
+      <c r="AF53">
+        <v>3514000.0</v>
+      </c>
+      <c r="AG53">
+        <v>3520000.0</v>
+      </c>
+      <c r="AH53">
+        <v>2921000.0</v>
+      </c>
+      <c r="AI53">
+        <v>2921000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>7238000.0</v>
+      </c>
+      <c r="AK53">
+        <v>6076000.0</v>
+      </c>
+      <c r="AL53">
+        <v>6462000.0</v>
+      </c>
+      <c r="AM53">
+        <v>6609000.0</v>
+      </c>
+      <c r="AN53">
+        <v>6882000.0</v>
+      </c>
+      <c r="AO53">
+        <v>6365000.0</v>
+      </c>
+      <c r="AP53">
+        <v>6138000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>6001000.0</v>
+      </c>
+      <c r="AR53">
+        <v>14007000.0</v>
+      </c>
+      <c r="AS53">
+        <v>8757000.0</v>
+      </c>
+      <c r="AT53">
+        <v>14019000.0</v>
+      </c>
+      <c r="AU53">
+        <v>8902000.0</v>
+      </c>
+      <c r="AV53">
+        <v>14264000.0</v>
+      </c>
+      <c r="AW53">
+        <v>9045000.0</v>
+      </c>
+      <c r="AX53">
+        <v>8786000.0</v>
+      </c>
+      <c r="AY53">
+        <v>6681000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>9067000.0</v>
+      </c>
+      <c r="BA53">
+        <v>6165000.0</v>
+      </c>
+      <c r="BB53">
+        <v>6243000.0</v>
+      </c>
+      <c r="BC53">
+        <v>5483000.0</v>
+      </c>
+      <c r="BD53">
+        <v>5330000.0</v>
+      </c>
+      <c r="BE53">
+        <v>5454000.0</v>
+      </c>
+      <c r="BF53">
+        <v>12604000.0</v>
+      </c>
+      <c r="BG53">
+        <v>5832000.0</v>
+      </c>
+      <c r="BH53">
+        <v>7371000.0</v>
+      </c>
+      <c r="BI53">
+        <v>5094000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>7074000.0</v>
+      </c>
+      <c r="BK53">
+        <v>4599000.0</v>
+      </c>
+      <c r="BL53">
+        <v>6080000.0</v>
+      </c>
+      <c r="BM53">
+        <v>6070000.0</v>
+      </c>
+      <c r="BN53">
+        <v>14124000.0</v>
+      </c>
+      <c r="BO53"/>
+      <c r="BP53">
+        <v>8188000.0</v>
+      </c>
+      <c r="BQ53"/>
+      <c r="BR53">
+        <v>4495000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:70">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+    </row>
+    <row r="55" spans="1:70">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>4008710000.0</v>
+      </c>
+      <c r="C55">
+        <v>3924958000.0</v>
+      </c>
+      <c r="D55">
+        <v>3862662000.0</v>
+      </c>
+      <c r="E55">
+        <v>3860967000.0</v>
+      </c>
+      <c r="F55">
+        <v>3739101000.0</v>
+      </c>
+      <c r="G55">
+        <v>5127810000.0</v>
+      </c>
+      <c r="H55">
+        <v>5148687000.0</v>
+      </c>
+      <c r="I55">
+        <v>5244376000.0</v>
+      </c>
+      <c r="J55">
+        <v>5355629000.0</v>
+      </c>
+      <c r="K55">
+        <v>5350320000.0</v>
+      </c>
+      <c r="L55">
+        <v>5287022000.0</v>
+      </c>
+      <c r="M55">
+        <v>5336377000.0</v>
+      </c>
+      <c r="N55">
+        <v>5308254000.0</v>
+      </c>
+      <c r="O55">
+        <v>5080631000.0</v>
+      </c>
+      <c r="P55">
+        <v>4896229000.0</v>
+      </c>
+      <c r="Q55">
+        <v>4794753000.0</v>
+      </c>
+      <c r="R55">
+        <v>4759610000.0</v>
+      </c>
+      <c r="S55">
+        <v>4579489000.0</v>
+      </c>
+      <c r="T55">
+        <v>4407041000.0</v>
+      </c>
+      <c r="U55">
+        <v>4223569000.0</v>
+      </c>
+      <c r="V55">
+        <v>3928198000.0</v>
+      </c>
+      <c r="W55">
+        <v>3527730000.0</v>
+      </c>
+      <c r="X55">
+        <v>3010516000.0</v>
+      </c>
+      <c r="Y55">
+        <v>3029643000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2873147000.0</v>
+      </c>
+      <c r="AA55">
+        <v>3027225000.0</v>
+      </c>
+      <c r="AB55">
+        <v>3011958000.0</v>
+      </c>
+      <c r="AC55">
+        <v>3016458000.0</v>
+      </c>
+      <c r="AD55">
+        <v>3108866000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2971617000.0</v>
+      </c>
+      <c r="AF55">
+        <v>3050811000.0</v>
+      </c>
+      <c r="AG55">
+        <v>2517935000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2466673000.0</v>
+      </c>
+      <c r="AI55">
+        <v>2513875000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2490298000.0</v>
+      </c>
+      <c r="AK55">
+        <v>2541884000.0</v>
+      </c>
+      <c r="AL55">
+        <v>2585557000.0</v>
+      </c>
+      <c r="AM55">
+        <v>2496262000.0</v>
+      </c>
+      <c r="AN55">
+        <v>2558424000.0</v>
+      </c>
+      <c r="AO55">
+        <v>2573454000.0</v>
+      </c>
+      <c r="AP55">
+        <v>2586673000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>2582361000.0</v>
+      </c>
+      <c r="AR55">
+        <v>2638561000.0</v>
+      </c>
+      <c r="AS55">
+        <v>2681395000.0</v>
+      </c>
+      <c r="AT55">
+        <v>2727411000.0</v>
+      </c>
+      <c r="AU55">
+        <v>2666344000.0</v>
+      </c>
+      <c r="AV55">
+        <v>2714740000.0</v>
+      </c>
+      <c r="AW55">
+        <v>2756072000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2800668000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2807905000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2685842000.0</v>
+      </c>
+      <c r="BA55">
+        <v>2628669000.0</v>
+      </c>
+      <c r="BB55">
+        <v>2500717000.0</v>
+      </c>
+      <c r="BC55">
+        <v>2361332000.0</v>
+      </c>
+      <c r="BD55">
+        <v>2311334000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2204407000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2205563000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2193505000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1982545000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1941761000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1906282000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1824825000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1828782000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1707663000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1708672000.0</v>
+      </c>
+      <c r="BO55"/>
+      <c r="BP55">
+        <v>1710300000.0</v>
+      </c>
+      <c r="BQ55"/>
+      <c r="BR55">
+        <v>1815500000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:70">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>598104000.0</v>
+      </c>
+      <c r="C56">
+        <v>769101000.0</v>
+      </c>
+      <c r="D56">
+        <v>690668000.0</v>
+      </c>
+      <c r="E56">
+        <v>663827000.0</v>
+      </c>
+      <c r="F56">
+        <v>618925000.0</v>
+      </c>
+      <c r="G56">
+        <v>1122436000.0</v>
+      </c>
+      <c r="H56">
+        <v>1040216000.0</v>
+      </c>
+      <c r="I56">
+        <v>1160713000.0</v>
+      </c>
+      <c r="J56">
+        <v>1280744000.0</v>
+      </c>
+      <c r="K56">
+        <v>1255858000.0</v>
+      </c>
+      <c r="L56">
+        <v>1117661000.0</v>
+      </c>
+      <c r="M56">
+        <v>1056721000.0</v>
+      </c>
+      <c r="N56">
+        <v>1112340000.0</v>
+      </c>
+      <c r="O56">
+        <v>1126744000.0</v>
+      </c>
+      <c r="P56">
+        <v>1014622000.0</v>
+      </c>
+      <c r="Q56">
+        <v>879880000.0</v>
+      </c>
+      <c r="R56">
+        <v>836053000.0</v>
+      </c>
+      <c r="S56">
+        <v>644313000.0</v>
+      </c>
+      <c r="T56">
+        <v>426124000.0</v>
+      </c>
+      <c r="U56">
+        <v>381002000.0</v>
+      </c>
+      <c r="V56">
+        <v>431438000.0</v>
+      </c>
+      <c r="W56">
+        <v>265741000.0</v>
+      </c>
+      <c r="X56">
+        <v>192050000.0</v>
+      </c>
+      <c r="Y56">
+        <v>181617000.0</v>
+      </c>
+      <c r="Z56">
+        <v>226318000.0</v>
+      </c>
+      <c r="AA56">
+        <v>241702000.0</v>
+      </c>
+      <c r="AB56">
+        <v>197244000.0</v>
+      </c>
+      <c r="AC56">
+        <v>204918000.0</v>
+      </c>
+      <c r="AD56">
+        <v>305346000.0</v>
+      </c>
+      <c r="AE56">
+        <v>153580000.0</v>
+      </c>
+      <c r="AF56">
+        <v>170768000.0</v>
+      </c>
+      <c r="AG56">
+        <v>167442000.0</v>
+      </c>
+      <c r="AH56">
+        <v>162708000.0</v>
+      </c>
+      <c r="AI56">
+        <v>260494000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>226635000.0</v>
+      </c>
+      <c r="AK56">
+        <v>232890000.0</v>
+      </c>
+      <c r="AL56">
+        <v>243012000.0</v>
+      </c>
+      <c r="AM56">
+        <v>177197000.0</v>
+      </c>
+      <c r="AN56">
+        <v>209829000.0</v>
+      </c>
+      <c r="AO56">
+        <v>150321000.0</v>
+      </c>
+      <c r="AP56">
+        <v>138356000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>115777000.0</v>
+      </c>
+      <c r="AR56">
+        <v>145055000.0</v>
+      </c>
+      <c r="AS56">
+        <v>177314000.0</v>
+      </c>
+      <c r="AT56">
+        <v>209156000.0</v>
+      </c>
+      <c r="AU56">
+        <v>124509000.0</v>
+      </c>
+      <c r="AV56">
+        <v>157975000.0</v>
+      </c>
+      <c r="AW56">
+        <v>180346000.0</v>
+      </c>
+      <c r="AX56">
+        <v>191808000.0</v>
+      </c>
+      <c r="AY56">
+        <v>223346000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>136563000.0</v>
+      </c>
+      <c r="BA56">
+        <v>163959000.0</v>
+      </c>
+      <c r="BB56">
+        <v>165802000.0</v>
+      </c>
+      <c r="BC56">
+        <v>227434000.0</v>
+      </c>
+      <c r="BD56">
+        <v>299924000.0</v>
+      </c>
+      <c r="BE56">
+        <v>250585000.0</v>
+      </c>
+      <c r="BF56">
+        <v>290311000.0</v>
+      </c>
+      <c r="BG56">
+        <v>325261000.0</v>
+      </c>
+      <c r="BH56">
+        <v>138851000.0</v>
+      </c>
+      <c r="BI56">
+        <v>119873000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>114969000.0</v>
+      </c>
+      <c r="BK56">
+        <v>63213000.0</v>
+      </c>
+      <c r="BL56">
+        <v>211212000.0</v>
+      </c>
+      <c r="BM56">
+        <v>75996000.0</v>
+      </c>
+      <c r="BN56">
+        <v>53153000.0</v>
+      </c>
+      <c r="BO56"/>
+      <c r="BP56">
+        <v>48305000.0</v>
+      </c>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+    </row>
+    <row r="57" spans="1:70">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>371666000.0</v>
+      </c>
+      <c r="C57">
+        <v>392206000.0</v>
+      </c>
+      <c r="D57">
+        <v>398568000.0</v>
+      </c>
+      <c r="E57">
+        <v>394565000.0</v>
+      </c>
+      <c r="F57">
+        <v>369179000.0</v>
+      </c>
+      <c r="G57">
+        <v>724871000.0</v>
+      </c>
+      <c r="H57">
+        <v>745560000.0</v>
+      </c>
+      <c r="I57">
+        <v>704605000.0</v>
+      </c>
+      <c r="J57">
+        <v>797157000.0</v>
+      </c>
+      <c r="K57">
+        <v>655858000.0</v>
+      </c>
+      <c r="L57">
+        <v>662770000.0</v>
+      </c>
+      <c r="M57">
+        <v>672931000.0</v>
+      </c>
+      <c r="N57">
+        <v>661136000.0</v>
+      </c>
+      <c r="O57">
+        <v>519887000.0</v>
+      </c>
+      <c r="P57">
+        <v>423090000.0</v>
+      </c>
+      <c r="Q57">
+        <v>444655000.0</v>
+      </c>
+      <c r="R57">
+        <v>475505000.0</v>
+      </c>
+      <c r="S57">
+        <v>419082000.0</v>
+      </c>
+      <c r="T57">
+        <v>370027000.0</v>
+      </c>
+      <c r="U57">
+        <v>355306000.0</v>
+      </c>
+      <c r="V57">
+        <v>340792000.0</v>
+      </c>
+      <c r="W57">
+        <v>252395000.0</v>
+      </c>
+      <c r="X57">
+        <v>206974000.0</v>
+      </c>
+      <c r="Y57">
+        <v>231310000.0</v>
+      </c>
+      <c r="Z57">
+        <v>237289000.0</v>
+      </c>
+      <c r="AA57">
+        <v>279173000.0</v>
+      </c>
+      <c r="AB57">
+        <v>266534000.0</v>
+      </c>
+      <c r="AC57">
+        <v>251974000.0</v>
+      </c>
+      <c r="AD57">
+        <v>372131000.0</v>
+      </c>
+      <c r="AE57">
+        <v>252890000.0</v>
+      </c>
+      <c r="AF57">
+        <v>224669000.0</v>
+      </c>
+      <c r="AG57">
+        <v>212071000.0</v>
+      </c>
+      <c r="AH57">
+        <v>204307000.0</v>
+      </c>
+      <c r="AI57">
+        <v>218464000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>276708000.0</v>
+      </c>
+      <c r="AK57">
+        <v>243029000.0</v>
+      </c>
+      <c r="AL57">
+        <v>258289000.0</v>
+      </c>
+      <c r="AM57">
+        <v>266946000.0</v>
+      </c>
+      <c r="AN57">
+        <v>279986000.0</v>
+      </c>
+      <c r="AO57">
+        <v>271051000.0</v>
+      </c>
+      <c r="AP57">
+        <v>277967000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>262583000.0</v>
+      </c>
+      <c r="AR57">
+        <v>271966000.0</v>
+      </c>
+      <c r="AS57">
+        <v>279340000.0</v>
+      </c>
+      <c r="AT57">
+        <v>283161000.0</v>
+      </c>
+      <c r="AU57">
+        <v>283446000.0</v>
+      </c>
+      <c r="AV57">
+        <v>290376000.0</v>
+      </c>
+      <c r="AW57">
+        <v>288636000.0</v>
+      </c>
+      <c r="AX57">
+        <v>289630000.0</v>
+      </c>
+      <c r="AY57">
+        <v>290157000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>294980000.0</v>
+      </c>
+      <c r="BA57">
+        <v>285763000.0</v>
+      </c>
+      <c r="BB57">
+        <v>278670000.0</v>
+      </c>
+      <c r="BC57">
+        <v>262588000.0</v>
+      </c>
+      <c r="BD57">
+        <v>249411000.0</v>
+      </c>
+      <c r="BE57">
+        <v>242644000.0</v>
+      </c>
+      <c r="BF57">
+        <v>242900000.0</v>
+      </c>
+      <c r="BG57">
+        <v>257343000.0</v>
+      </c>
+      <c r="BH57">
+        <v>226589000.0</v>
+      </c>
+      <c r="BI57">
+        <v>219887000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>224563000.0</v>
+      </c>
+      <c r="BK57">
+        <v>219431000.0</v>
+      </c>
+      <c r="BL57">
+        <v>184788000.0</v>
+      </c>
+      <c r="BM57">
+        <v>172589000.0</v>
+      </c>
+      <c r="BN57">
+        <v>173150000.0</v>
+      </c>
+      <c r="BO57"/>
+      <c r="BP57">
+        <v>183271000.0</v>
+      </c>
+      <c r="BQ57"/>
+      <c r="BR57">
+        <v>287534000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:70">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>1717019000.0</v>
+      </c>
+      <c r="C58">
+        <v>1700598000.0</v>
+      </c>
+      <c r="D58">
+        <v>1703706000.0</v>
+      </c>
+      <c r="E58">
+        <v>1762988000.0</v>
+      </c>
+      <c r="F58">
+        <v>1719981000.0</v>
+      </c>
+      <c r="G58">
+        <v>2483319000.0</v>
+      </c>
+      <c r="H58">
+        <v>2580081000.0</v>
+      </c>
+      <c r="I58">
+        <v>2698871000.0</v>
+      </c>
+      <c r="J58">
+        <v>2852239000.0</v>
+      </c>
+      <c r="K58">
+        <v>2818583000.0</v>
+      </c>
+      <c r="L58">
+        <v>2847633000.0</v>
+      </c>
+      <c r="M58">
+        <v>2966903000.0</v>
+      </c>
+      <c r="N58">
+        <v>2966897000.0</v>
+      </c>
+      <c r="O58">
+        <v>2774484000.0</v>
+      </c>
+      <c r="P58">
+        <v>2735792000.0</v>
+      </c>
+      <c r="Q58">
+        <v>2814525000.0</v>
+      </c>
+      <c r="R58">
+        <v>2891627000.0</v>
+      </c>
+      <c r="S58">
+        <v>2725272000.0</v>
+      </c>
+      <c r="T58">
+        <v>2681142000.0</v>
+      </c>
+      <c r="U58">
+        <v>2647363000.0</v>
+      </c>
+      <c r="V58">
+        <v>2452513000.0</v>
+      </c>
+      <c r="W58">
+        <v>2123531000.0</v>
+      </c>
+      <c r="X58">
+        <v>1661696000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1693038000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1546081000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1605017000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1601230000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1628623000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1757847000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1632060000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1693687000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1164101000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1115716000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1167261000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1271759000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1321940000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1383952000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1402704000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1484000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1565664000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1605693000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1614766000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1675051000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1747857000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1799896000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1857989000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1912098000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1955387000.0</v>
+      </c>
+      <c r="AX58">
+        <v>2027942000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2042065000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2028893000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1988746000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1909859000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1825059000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1790882000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1791359000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1776511000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1746872000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1652559000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1624323000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1537261000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1450420000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1466640000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1528467000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1539771000.0</v>
+      </c>
+      <c r="BO58"/>
+      <c r="BP58">
+        <v>1555078000.0</v>
+      </c>
+      <c r="BQ58"/>
+      <c r="BR58">
+        <v>1826250000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:70">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+    </row>
+    <row r="60" spans="1:70">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>2219414000.0</v>
+      </c>
+      <c r="C60">
+        <v>2152515000.0</v>
+      </c>
+      <c r="D60">
+        <v>2086194000.0</v>
+      </c>
+      <c r="E60">
+        <v>2025829000.0</v>
+      </c>
+      <c r="F60">
+        <v>1948048000.0</v>
+      </c>
+      <c r="G60">
+        <v>2589819000.0</v>
+      </c>
+      <c r="H60">
+        <v>2513514000.0</v>
+      </c>
+      <c r="I60">
+        <v>2490546000.0</v>
+      </c>
+      <c r="J60">
+        <v>2445685000.0</v>
+      </c>
+      <c r="K60">
+        <v>2473825000.0</v>
+      </c>
+      <c r="L60">
+        <v>2382531000.0</v>
+      </c>
+      <c r="M60">
+        <v>2321585000.0</v>
+      </c>
+      <c r="N60">
+        <v>2302561000.0</v>
+      </c>
+      <c r="O60">
+        <v>2268819000.0</v>
+      </c>
+      <c r="P60">
+        <v>2160437000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1980228000.0</v>
+      </c>
+      <c r="R60">
+        <v>1867983000.0</v>
+      </c>
+      <c r="S60">
+        <v>1854217000.0</v>
+      </c>
+      <c r="T60">
+        <v>1725899000.0</v>
+      </c>
+      <c r="U60">
+        <v>1576206000.0</v>
+      </c>
+      <c r="V60">
+        <v>1475685000.0</v>
+      </c>
+      <c r="W60">
+        <v>1404199000.0</v>
+      </c>
+      <c r="X60">
+        <v>1348820000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1336605000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1327066000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1422208000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1410728000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1387835000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1351019000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1339557000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1357124000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1353834000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1350957000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1346614000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1218539000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1219944000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1201605000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1093558000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1074424000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1007790000.0</v>
+      </c>
+      <c r="AP60">
+        <v>980980000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>967595000.0</v>
+      </c>
+      <c r="AR60">
+        <v>963510000.0</v>
+      </c>
+      <c r="AS60">
+        <v>933538000.0</v>
+      </c>
+      <c r="AT60">
+        <v>927515000.0</v>
+      </c>
+      <c r="AU60">
+        <v>808355000.0</v>
+      </c>
+      <c r="AV60">
+        <v>802642000.0</v>
+      </c>
+      <c r="AW60">
+        <v>800685000.0</v>
+      </c>
+      <c r="AX60">
+        <v>772726000.0</v>
+      </c>
+      <c r="AY60">
+        <v>765840000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>656949000.0</v>
+      </c>
+      <c r="BA60">
+        <v>639923000.0</v>
+      </c>
+      <c r="BB60">
+        <v>590858000.0</v>
+      </c>
+      <c r="BC60">
+        <v>536273000.0</v>
+      </c>
+      <c r="BD60">
+        <v>520452000.0</v>
+      </c>
+      <c r="BE60">
+        <v>413048000.0</v>
+      </c>
+      <c r="BF60">
+        <v>429052000.0</v>
+      </c>
+      <c r="BG60">
+        <v>446633000.0</v>
+      </c>
+      <c r="BH60">
+        <v>329986000.0</v>
+      </c>
+      <c r="BI60">
+        <v>317438000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>369021000.0</v>
+      </c>
+      <c r="BK60">
+        <v>374405000.0</v>
+      </c>
+      <c r="BL60">
+        <v>362142000.0</v>
+      </c>
+      <c r="BM60">
+        <v>179196000.0</v>
+      </c>
+      <c r="BN60">
+        <v>168901000.0</v>
+      </c>
+      <c r="BO60"/>
+      <c r="BP60">
+        <v>155222000.0</v>
+      </c>
+      <c r="BQ60"/>
+      <c r="BR60"/>
+    </row>
+    <row r="61" spans="1:70">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+    </row>
+    <row r="62" spans="1:70">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2">
+        <v>375067000.0</v>
+      </c>
+      <c r="C2">
+        <v>1527233000.0</v>
+      </c>
+      <c r="D2">
+        <v>1074985000.0</v>
+      </c>
+      <c r="E2">
+        <v>513202000.0</v>
+      </c>
+      <c r="F2">
+        <v>351772000.0</v>
+      </c>
+      <c r="G2">
+        <v>248698000.0</v>
+      </c>
+      <c r="H2">
+        <v>249084000.0</v>
+      </c>
+      <c r="I2">
+        <v>231320000.0</v>
+      </c>
+      <c r="J2">
+        <v>222045000.0</v>
+      </c>
+      <c r="K2">
+        <v>226824000.0</v>
+      </c>
+      <c r="L2">
+        <v>237749000.0</v>
+      </c>
+      <c r="M2">
+        <v>245677000.0</v>
+      </c>
+      <c r="N2">
+        <v>220663000.0</v>
+      </c>
+      <c r="O2">
+        <v>209380000.0</v>
+      </c>
+      <c r="P2">
+        <v>117454000.0</v>
+      </c>
+      <c r="Q2">
+        <v>104847000.0</v>
+      </c>
+      <c r="R2">
+        <v>117590000.0</v>
+      </c>
+      <c r="S2">
+        <v>152085000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3">
+        <v>149332000.0</v>
+      </c>
+      <c r="C3">
+        <v>163581000.0</v>
+      </c>
+      <c r="D3">
+        <v>166143000.0</v>
+      </c>
+      <c r="E3">
+        <v>166196000.0</v>
+      </c>
+      <c r="F3">
+        <v>136534000.0</v>
+      </c>
+      <c r="G3">
+        <v>108892000.0</v>
+      </c>
+      <c r="H3">
+        <v>113653000.0</v>
+      </c>
+      <c r="I3">
+        <v>103551000.0</v>
+      </c>
+      <c r="J3">
+        <v>104075000.0</v>
+      </c>
+      <c r="K3">
+        <v>108779000.0</v>
+      </c>
+      <c r="L3">
+        <v>101645000.0</v>
+      </c>
+      <c r="M3">
+        <v>105787000.0</v>
+      </c>
+      <c r="N3">
+        <v>89958000.0</v>
+      </c>
+      <c r="O3">
+        <v>80333000.0</v>
+      </c>
+      <c r="P3">
+        <v>78803000.0</v>
+      </c>
+      <c r="Q3">
+        <v>70887000.0</v>
+      </c>
+      <c r="R3">
+        <v>75756000.0</v>
+      </c>
+      <c r="S3">
+        <v>77342000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B5">
+        <v>487905999.0</v>
+      </c>
+      <c r="C5">
+        <v>456291000.0</v>
+      </c>
+      <c r="D5">
+        <v>533142000.0</v>
+      </c>
+      <c r="E5">
+        <v>661897000.0</v>
+      </c>
+      <c r="F5">
+        <v>506917000.0</v>
+      </c>
+      <c r="G5">
+        <v>72129000.0</v>
+      </c>
+      <c r="H5">
+        <v>184829000.0</v>
+      </c>
+      <c r="I5">
+        <v>119180000.0</v>
+      </c>
+      <c r="J5">
+        <v>141547000.0</v>
+      </c>
+      <c r="K5">
+        <v>142935000.0</v>
+      </c>
+      <c r="L5">
+        <v>188834000.0</v>
+      </c>
+      <c r="M5">
+        <v>207913000.0</v>
+      </c>
+      <c r="N5">
+        <v>125007000.0</v>
+      </c>
+      <c r="O5">
+        <v>101138000.0</v>
+      </c>
+      <c r="P5">
+        <v>111424000.0</v>
+      </c>
+      <c r="Q5">
+        <v>109384000.0</v>
+      </c>
+      <c r="R5">
+        <v>185478000.0</v>
+      </c>
+      <c r="S5">
+        <v>181139000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6">
+        <v>637237999.0</v>
+      </c>
+      <c r="C6">
+        <v>619872000.0</v>
+      </c>
+      <c r="D6">
+        <v>699285000.0</v>
+      </c>
+      <c r="E6">
+        <v>828093000.0</v>
+      </c>
+      <c r="F6">
+        <v>643451000.0</v>
+      </c>
+      <c r="G6">
+        <v>181021000.0</v>
+      </c>
+      <c r="H6">
+        <v>298482000.0</v>
+      </c>
+      <c r="I6">
+        <v>222731000.0</v>
+      </c>
+      <c r="J6">
+        <v>245622000.0</v>
+      </c>
+      <c r="K6">
+        <v>251714000.0</v>
+      </c>
+      <c r="L6">
+        <v>290479000.0</v>
+      </c>
+      <c r="M6">
+        <v>313700000.0</v>
+      </c>
+      <c r="N6">
+        <v>214965000.0</v>
+      </c>
+      <c r="O6">
+        <v>181471000.0</v>
+      </c>
+      <c r="P6">
+        <v>190227000.0</v>
+      </c>
+      <c r="Q6">
+        <v>180271000.0</v>
+      </c>
+      <c r="R6">
+        <v>261234000.0</v>
+      </c>
+      <c r="S6">
+        <v>258481000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9">
+        <v>502832999.0</v>
+      </c>
+      <c r="C9">
+        <v>556661000.0</v>
+      </c>
+      <c r="D9">
+        <v>436421000.0</v>
+      </c>
+      <c r="E9">
+        <v>600657000.0</v>
+      </c>
+      <c r="F9">
+        <v>441867000.0</v>
+      </c>
+      <c r="G9">
+        <v>211621000.0</v>
+      </c>
+      <c r="H9">
+        <v>229025000.0</v>
+      </c>
+      <c r="I9">
+        <v>149077000.0</v>
+      </c>
+      <c r="J9">
+        <v>190388000.0</v>
+      </c>
+      <c r="K9">
+        <v>241365000.0</v>
+      </c>
+      <c r="L9">
+        <v>252629000.0</v>
+      </c>
+      <c r="M9">
+        <v>238318000.0</v>
+      </c>
+      <c r="N9">
+        <v>193586000.0</v>
+      </c>
+      <c r="O9">
+        <v>176775000.0</v>
+      </c>
+      <c r="P9">
+        <v>264701000.0</v>
+      </c>
+      <c r="Q9">
+        <v>248304000.0</v>
+      </c>
+      <c r="R9">
+        <v>282349000.0</v>
+      </c>
+      <c r="S9">
+        <v>274263000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>396547000.0</v>
+      </c>
+      <c r="C10">
+        <v>316334000.0</v>
+      </c>
+      <c r="D10">
+        <v>381019000.0</v>
+      </c>
+      <c r="E10">
+        <v>554692000.0</v>
+      </c>
+      <c r="F10">
+        <v>435121000.0</v>
+      </c>
+      <c r="G10">
+        <v>8877000.0</v>
+      </c>
+      <c r="H10">
+        <v>98999000.0</v>
+      </c>
+      <c r="I10">
+        <v>67239000.0</v>
+      </c>
+      <c r="J10">
+        <v>72876000.0</v>
+      </c>
+      <c r="K10">
+        <v>81702000.0</v>
+      </c>
+      <c r="L10">
+        <v>143764000.0</v>
+      </c>
+      <c r="M10">
+        <v>115087000.0</v>
+      </c>
+      <c r="N10">
+        <v>103087000.0</v>
+      </c>
+      <c r="O10">
+        <v>81129000.0</v>
+      </c>
+      <c r="P10">
+        <v>116929000.0</v>
+      </c>
+      <c r="Q10">
+        <v>99779000.0</v>
+      </c>
+      <c r="R10">
+        <v>201074000.0</v>
+      </c>
+      <c r="S10">
+        <v>162624000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>-5494000.0</v>
+      </c>
+      <c r="E11">
+        <v>-166196000.0</v>
+      </c>
+      <c r="F11">
+        <v>-33004000.0</v>
+      </c>
+      <c r="G11">
+        <v>80628000.0</v>
+      </c>
+      <c r="H11">
+        <v>-12493000.0</v>
+      </c>
+      <c r="I11">
+        <v>10688000.0</v>
+      </c>
+      <c r="J11">
+        <v>-22634000.0</v>
+      </c>
+      <c r="K11">
+        <v>-27618000.0</v>
+      </c>
+      <c r="L11">
+        <v>-9471000.0</v>
+      </c>
+      <c r="M11">
+        <v>44416000.0</v>
+      </c>
+      <c r="N11">
+        <v>-13911000.0</v>
+      </c>
+      <c r="O11">
+        <v>-5642000.0</v>
+      </c>
+      <c r="P11">
+        <v>82937000.0</v>
+      </c>
+      <c r="Q11">
+        <v>83118000.0</v>
+      </c>
+      <c r="R11">
+        <v>78036000.0</v>
+      </c>
+      <c r="S11">
+        <v>81360000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B12">
+        <v>91358999.0</v>
+      </c>
+      <c r="C12">
+        <v>150293000.0</v>
+      </c>
+      <c r="D12">
+        <v>152123000.0</v>
+      </c>
+      <c r="E12">
+        <v>107205000.0</v>
+      </c>
+      <c r="F12">
+        <v>71796000.0</v>
+      </c>
+      <c r="G12">
+        <v>67379000.0</v>
+      </c>
+      <c r="H12">
+        <v>90892000.0</v>
+      </c>
+      <c r="I12">
+        <v>63992000.0</v>
+      </c>
+      <c r="J12">
+        <v>72052000.0</v>
+      </c>
+      <c r="K12">
+        <v>61155000.0</v>
+      </c>
+      <c r="L12">
+        <v>47831000.0</v>
+      </c>
+      <c r="M12">
+        <v>49459000.0</v>
+      </c>
+      <c r="N12">
+        <v>26080000.0</v>
+      </c>
+      <c r="O12">
+        <v>21453000.0</v>
+      </c>
+      <c r="P12">
+        <v>75441000.0</v>
+      </c>
+      <c r="Q12">
+        <v>71949000.0</v>
+      </c>
+      <c r="R12">
+        <v>86817000.0</v>
+      </c>
+      <c r="S12">
+        <v>68420000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B13">
+        <v>19317000.0</v>
+      </c>
+      <c r="C13">
+        <v>33185000.0</v>
+      </c>
+      <c r="D13">
+        <v>30407000.0</v>
+      </c>
+      <c r="E13">
+        <v>5956000.0</v>
+      </c>
+      <c r="F13">
+        <v>1587000.0</v>
+      </c>
+      <c r="G13">
+        <v>1827000.0</v>
+      </c>
+      <c r="H13">
+        <v>3349000.0</v>
+      </c>
+      <c r="I13">
+        <v>3454000.0</v>
+      </c>
+      <c r="J13">
+        <v>2643000.0</v>
+      </c>
+      <c r="K13">
+        <v>1630000.0</v>
+      </c>
+      <c r="L13">
+        <v>73711000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B14">
+        <v>-4425000.0</v>
+      </c>
+      <c r="C14">
+        <v>3585000.0</v>
+      </c>
+      <c r="D14">
+        <v>5315000.0</v>
+      </c>
+      <c r="E14">
+        <v>263000.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15">
+        <v>364575000.0</v>
+      </c>
+      <c r="C15">
+        <v>319919000.0</v>
+      </c>
+      <c r="D15">
+        <v>385749000.0</v>
+      </c>
+      <c r="E15">
+        <v>554955000.0</v>
+      </c>
+      <c r="F15">
+        <v>435121000.0</v>
+      </c>
+      <c r="G15">
+        <v>8877000.0</v>
+      </c>
+      <c r="H15">
+        <v>98999000.0</v>
+      </c>
+      <c r="I15">
+        <v>67239000.0</v>
+      </c>
+      <c r="J15">
+        <v>72876000.0</v>
+      </c>
+      <c r="K15">
+        <v>81702000.0</v>
+      </c>
+      <c r="L15">
+        <v>143764000.0</v>
+      </c>
+      <c r="M15">
+        <v>115087000.0</v>
+      </c>
+      <c r="N15">
+        <v>103087000.0</v>
+      </c>
+      <c r="O15">
+        <v>81129000.0</v>
+      </c>
+      <c r="P15">
+        <v>87592000.0</v>
+      </c>
+      <c r="Q15">
+        <v>81224000.0</v>
+      </c>
+      <c r="R15">
+        <v>116929000.0</v>
+      </c>
+      <c r="S15">
+        <v>99779000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>523887000.0</v>
+      </c>
+      <c r="F16">
+        <v>404053000.0</v>
+      </c>
+      <c r="G16">
+        <v>-21586000.0</v>
+      </c>
+      <c r="H16">
+        <v>67730000.0</v>
+      </c>
+      <c r="I16">
+        <v>36736000.0</v>
+      </c>
+      <c r="J16">
+        <v>51813000.0</v>
+      </c>
+      <c r="K16">
+        <v>60639000.0</v>
+      </c>
+      <c r="L16">
+        <v>125861000.0</v>
+      </c>
+      <c r="M16">
+        <v>103178000.0</v>
+      </c>
+      <c r="N16">
+        <v>101551000.0</v>
+      </c>
+      <c r="O16">
+        <v>81129000.0</v>
+      </c>
+      <c r="P16">
+        <v>87592000.0</v>
+      </c>
+      <c r="Q16">
+        <v>81224000.0</v>
+      </c>
+      <c r="R16">
+        <v>116929000.0</v>
+      </c>
+      <c r="S16">
+        <v>99779000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B17">
+        <v>396547000.0</v>
+      </c>
+      <c r="C17">
+        <v>316334000.0</v>
+      </c>
+      <c r="D17">
+        <v>470520000.0</v>
+      </c>
+      <c r="E17">
+        <v>554692000.0</v>
+      </c>
+      <c r="F17">
+        <v>435121000.0</v>
+      </c>
+      <c r="G17">
+        <v>8877000.0</v>
+      </c>
+      <c r="H17">
+        <v>98999000.0</v>
+      </c>
+      <c r="I17">
+        <v>67239000.0</v>
+      </c>
+      <c r="J17">
+        <v>72876000.0</v>
+      </c>
+      <c r="K17">
+        <v>81702000.0</v>
+      </c>
+      <c r="L17">
+        <v>143764000.0</v>
+      </c>
+      <c r="M17">
+        <v>115087000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18">
+        <v>-81514000.0</v>
+      </c>
+      <c r="C18">
+        <v>-123192000.0</v>
+      </c>
+      <c r="D18">
+        <v>-115888000.0</v>
+      </c>
+      <c r="E18">
+        <v>-116277000.0</v>
+      </c>
+      <c r="F18">
+        <v>-84460000.0</v>
+      </c>
+      <c r="G18">
+        <v>-66875000.0</v>
+      </c>
+      <c r="H18">
+        <v>-87543000.0</v>
+      </c>
+      <c r="I18">
+        <v>-60464000.0</v>
+      </c>
+      <c r="J18">
+        <v>-55804000.0</v>
+      </c>
+      <c r="K18">
+        <v>-50941000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
         <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>17959000.0</v>
+      </c>
+      <c r="K20">
+        <v>17959000.0</v>
+      </c>
+      <c r="L20">
+        <v>17959000.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>453921000.0</v>
+      </c>
+      <c r="C21">
+        <v>462261000.0</v>
+      </c>
+      <c r="D21">
+        <v>468008000.0</v>
+      </c>
+      <c r="E21">
+        <v>662246000.0</v>
+      </c>
+      <c r="F21">
+        <v>441350000.0</v>
+      </c>
+      <c r="G21">
+        <v>60328000.0</v>
+      </c>
+      <c r="H21">
+        <v>173123000.0</v>
+      </c>
+      <c r="I21">
+        <v>117158000.0</v>
+      </c>
+      <c r="J21">
+        <v>137015000.0</v>
+      </c>
+      <c r="K21">
+        <v>166055000.0</v>
+      </c>
+      <c r="L21">
+        <v>217913000.0</v>
+      </c>
+      <c r="M21">
+        <v>214691000.0</v>
+      </c>
+      <c r="N21">
+        <v>169015000.0</v>
+      </c>
+      <c r="O21">
+        <v>154873000.0</v>
+      </c>
+      <c r="P21">
+        <v>170662000.0</v>
+      </c>
+      <c r="Q21">
+        <v>155877000.0</v>
+      </c>
+      <c r="R21">
+        <v>191587000.0</v>
+      </c>
+      <c r="S21">
+        <v>179503000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23">
+        <v>423979000.0</v>
+      </c>
+      <c r="C23">
+        <v>1621633000.0</v>
+      </c>
+      <c r="D23">
+        <v>1043398000.0</v>
+      </c>
+      <c r="E23">
+        <v>451613000.0</v>
+      </c>
+      <c r="F23">
+        <v>352289000.0</v>
+      </c>
+      <c r="G23">
+        <v>399991000.0</v>
+      </c>
+      <c r="H23">
+        <v>304986000.0</v>
+      </c>
+      <c r="I23">
+        <v>260016000.0</v>
+      </c>
+      <c r="J23">
+        <v>250255000.0</v>
+      </c>
+      <c r="K23">
+        <v>260173000.0</v>
+      </c>
+      <c r="L23">
+        <v>274024000.0</v>
+      </c>
+      <c r="M23">
+        <v>271854000.0</v>
+      </c>
+      <c r="N23">
+        <v>245760000.0</v>
+      </c>
+      <c r="O23">
+        <v>228596000.0</v>
+      </c>
+      <c r="P23">
+        <v>211626000.0</v>
+      </c>
+      <c r="Q23">
+        <v>197274000.0</v>
+      </c>
+      <c r="R23">
+        <v>208352000.0</v>
+      </c>
+      <c r="S23">
+        <v>246845000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>154</v>
+      </c>
+      <c r="B25">
+        <v>129668000.0</v>
+      </c>
+      <c r="C25">
+        <v>163581000.0</v>
+      </c>
+      <c r="D25">
+        <v>166237000.0</v>
+      </c>
+      <c r="E25">
+        <v>166196000.0</v>
+      </c>
+      <c r="F25">
+        <v>136534000.0</v>
+      </c>
+      <c r="G25">
+        <v>108892000.0</v>
+      </c>
+      <c r="H25">
+        <v>113653000.0</v>
+      </c>
+      <c r="I25">
+        <v>96288000.0</v>
+      </c>
+      <c r="J25">
+        <v>96448000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>59281000.0</v>
+      </c>
+      <c r="D27">
+        <v>56254000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>18591000.0</v>
+      </c>
+      <c r="Q27">
+        <v>19782000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28">
+        <v>19995000.0</v>
+      </c>
+      <c r="C28">
+        <v>33467000.0</v>
+      </c>
+      <c r="D28">
+        <v>24216000.0</v>
+      </c>
+      <c r="E28">
+        <v>19529000.0</v>
+      </c>
+      <c r="F28">
+        <v>16819000.0</v>
+      </c>
+      <c r="G28">
+        <v>11015000.0</v>
+      </c>
+      <c r="H28">
+        <v>9430000.0</v>
+      </c>
+      <c r="I28">
+        <v>9163000.0</v>
+      </c>
+      <c r="J28">
+        <v>9517000.0</v>
+      </c>
+      <c r="K28">
+        <v>14720000.0</v>
+      </c>
+      <c r="L28">
+        <v>17398000.0</v>
+      </c>
+      <c r="M28">
+        <v>7708000.0</v>
+      </c>
+      <c r="N28">
+        <v>8517000.0</v>
+      </c>
+      <c r="O28">
+        <v>4045000.0</v>
+      </c>
+      <c r="P28">
+        <v>1716000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2608000.0</v>
+      </c>
+      <c r="R28">
+        <v>13947000.0</v>
+      </c>
+      <c r="S28">
+        <v>16149000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30">
+        <v>48912000.0</v>
+      </c>
+      <c r="C30">
+        <v>94400000.0</v>
+      </c>
+      <c r="D30">
+        <v>-31587000.0</v>
+      </c>
+      <c r="E30">
+        <v>-61589000.0</v>
+      </c>
+      <c r="F30">
+        <v>517000.0</v>
+      </c>
+      <c r="G30">
+        <v>151293000.0</v>
+      </c>
+      <c r="H30">
+        <v>55902000.0</v>
+      </c>
+      <c r="I30">
+        <v>28696000.0</v>
+      </c>
+      <c r="J30">
+        <v>28210000.0</v>
+      </c>
+      <c r="K30">
+        <v>33349000.0</v>
+      </c>
+      <c r="L30">
+        <v>36275000.0</v>
+      </c>
+      <c r="M30">
+        <v>26177000.0</v>
+      </c>
+      <c r="N30">
+        <v>25097000.0</v>
+      </c>
+      <c r="O30">
+        <v>19216000.0</v>
+      </c>
+      <c r="P30">
+        <v>94172000.0</v>
+      </c>
+      <c r="Q30">
+        <v>92427000.0</v>
+      </c>
+      <c r="R30">
+        <v>90762000.0</v>
+      </c>
+      <c r="S30">
+        <v>94760000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31">
+        <v>-57374000.0</v>
+      </c>
+      <c r="C31">
+        <v>-145927000.0</v>
+      </c>
+      <c r="D31">
+        <v>-86989000.0</v>
+      </c>
+      <c r="E31">
+        <v>-107554000.0</v>
+      </c>
+      <c r="F31">
+        <v>-6229000.0</v>
+      </c>
+      <c r="G31">
+        <v>-51451000.0</v>
+      </c>
+      <c r="H31">
+        <v>-74124000.0</v>
+      </c>
+      <c r="I31">
+        <v>-49919000.0</v>
+      </c>
+      <c r="J31">
+        <v>-64139000.0</v>
+      </c>
+      <c r="K31">
+        <v>-84353000.0</v>
+      </c>
+      <c r="L31">
+        <v>-74149000.0</v>
+      </c>
+      <c r="M31">
+        <v>-99604000.0</v>
+      </c>
+      <c r="N31">
+        <v>-65928000.0</v>
+      </c>
+      <c r="O31">
+        <v>-73744000.0</v>
+      </c>
+      <c r="P31">
+        <v>-83070000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-74653000.0</v>
+      </c>
+      <c r="R31">
+        <v>9487000.0</v>
+      </c>
+      <c r="S31">
+        <v>-79724000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32">
+        <v>877900000.0</v>
+      </c>
+      <c r="C32">
+        <v>2083894000.0</v>
+      </c>
+      <c r="D32">
+        <v>1511406000.0</v>
+      </c>
+      <c r="E32">
+        <v>1113859000.0</v>
+      </c>
+      <c r="F32">
+        <v>793639000.0</v>
+      </c>
+      <c r="G32">
+        <v>460319000.0</v>
+      </c>
+      <c r="H32">
+        <v>478109000.0</v>
+      </c>
+      <c r="I32">
+        <v>380397000.0</v>
+      </c>
+      <c r="J32">
+        <v>412433000.0</v>
+      </c>
+      <c r="K32">
+        <v>468189000.0</v>
+      </c>
+      <c r="L32">
+        <v>490378000.0</v>
+      </c>
+      <c r="M32">
+        <v>483995000.0</v>
+      </c>
+      <c r="N32">
+        <v>414249000.0</v>
+      </c>
+      <c r="O32">
+        <v>386155000.0</v>
+      </c>
+      <c r="P32">
+        <v>382155000.0</v>
+      </c>
+      <c r="Q32">
+        <v>353151000.0</v>
+      </c>
+      <c r="R32">
+        <v>399939000.0</v>
+      </c>
+      <c r="S32">
+        <v>426348000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BS32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:71">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:71">
+      <c r="A2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2">
+        <v>98072000.0</v>
+      </c>
+      <c r="C2">
+        <v>98429999.0</v>
+      </c>
+      <c r="D2">
+        <v>97909000.0</v>
+      </c>
+      <c r="E2">
+        <v>63143000.0</v>
+      </c>
+      <c r="F2">
+        <v>94215000.0</v>
+      </c>
+      <c r="G2">
+        <v>311158000.0</v>
+      </c>
+      <c r="H2">
+        <v>392929000.0</v>
+      </c>
+      <c r="I2">
+        <v>420452000.0</v>
+      </c>
+      <c r="J2">
+        <v>85838000.0</v>
+      </c>
+      <c r="K2">
+        <v>349110000.0</v>
+      </c>
+      <c r="L2">
+        <v>371054000.0</v>
+      </c>
+      <c r="M2">
+        <v>286848000.0</v>
+      </c>
+      <c r="N2">
+        <v>256317000.0</v>
+      </c>
+      <c r="O2">
+        <v>160766000.0</v>
+      </c>
+      <c r="P2">
+        <v>135437000.0</v>
+      </c>
+      <c r="Q2">
+        <v>128719000.0</v>
+      </c>
+      <c r="R2">
+        <v>127126000.0</v>
+      </c>
+      <c r="S2">
+        <v>121920000.0</v>
+      </c>
+      <c r="T2">
+        <v>114063000.0</v>
+      </c>
+      <c r="U2">
+        <v>97164000.0</v>
+      </c>
+      <c r="V2">
+        <v>76396000.0</v>
+      </c>
+      <c r="W2">
+        <v>64149000.0</v>
+      </c>
+      <c r="X2">
+        <v>64180000.0</v>
+      </c>
+      <c r="Y2">
+        <v>62353000.0</v>
+      </c>
+      <c r="Z2">
+        <v>59847000.0</v>
+      </c>
+      <c r="AA2">
+        <v>62318000.0</v>
+      </c>
+      <c r="AB2">
+        <v>63154000.0</v>
+      </c>
+      <c r="AC2">
+        <v>59103000.0</v>
+      </c>
+      <c r="AD2">
+        <v>61936000.0</v>
+      </c>
+      <c r="AE2">
+        <v>64891000.0</v>
+      </c>
+      <c r="AF2">
+        <v>62816000.0</v>
+      </c>
+      <c r="AG2">
+        <v>57675000.0</v>
+      </c>
+      <c r="AH2">
+        <v>56574000.0</v>
+      </c>
+      <c r="AI2">
+        <v>54255000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>55974000.0</v>
+      </c>
+      <c r="AK2">
+        <v>55326000.0</v>
+      </c>
+      <c r="AL2">
+        <v>55792000.0</v>
+      </c>
+      <c r="AM2">
+        <v>54953000.0</v>
+      </c>
+      <c r="AN2">
+        <v>56732000.0</v>
+      </c>
+      <c r="AO2">
+        <v>57809000.0</v>
+      </c>
+      <c r="AP2">
+        <v>55365000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>56918000.0</v>
+      </c>
+      <c r="AR2">
+        <v>59342000.0</v>
+      </c>
+      <c r="AS2">
+        <v>59306000.0</v>
+      </c>
+      <c r="AT2">
+        <v>59890000.0</v>
+      </c>
+      <c r="AU2">
+        <v>59211000.0</v>
+      </c>
+      <c r="AV2">
+        <v>62782000.0</v>
+      </c>
+      <c r="AW2">
+        <v>62300000.0</v>
+      </c>
+      <c r="AX2">
+        <v>62148000.0</v>
+      </c>
+      <c r="AY2">
+        <v>58447000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>58663000.0</v>
+      </c>
+      <c r="BA2">
+        <v>56804000.0</v>
+      </c>
+      <c r="BB2">
+        <v>54013000.0</v>
+      </c>
+      <c r="BC2">
+        <v>51183000.0</v>
+      </c>
+      <c r="BD2">
+        <v>52330000.0</v>
+      </c>
+      <c r="BE2">
+        <v>53133000.0</v>
+      </c>
+      <c r="BF2">
+        <v>52832000.0</v>
+      </c>
+      <c r="BG2">
+        <v>29124000.0</v>
+      </c>
+      <c r="BH2">
+        <v>28712000.0</v>
+      </c>
+      <c r="BI2">
+        <v>29131000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>29653000.0</v>
+      </c>
+      <c r="BK2">
+        <v>28601000.0</v>
+      </c>
+      <c r="BL2">
+        <v>26967000.0</v>
+      </c>
+      <c r="BM2">
+        <v>25516000.0</v>
+      </c>
+      <c r="BN2">
+        <v>26595000.0</v>
+      </c>
+      <c r="BO2">
+        <v>26179000.0</v>
+      </c>
+      <c r="BP2">
+        <v>26997000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>26863000.0</v>
+      </c>
+      <c r="BR2">
+        <v>67621000.0</v>
+      </c>
+      <c r="BS2">
+        <v>158807000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:71">
+      <c r="A3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>38312999.0</v>
+      </c>
+      <c r="D3">
+        <v>38690000.0</v>
+      </c>
+      <c r="E3">
+        <v>21432000.0</v>
+      </c>
+      <c r="F3">
+        <v>36733000.0</v>
+      </c>
+      <c r="G3">
+        <v>41661000.0</v>
+      </c>
+      <c r="H3">
+        <v>41435000.0</v>
+      </c>
+      <c r="I3">
+        <v>41246000.0</v>
+      </c>
+      <c r="J3">
+        <v>22395000.0</v>
+      </c>
+      <c r="K3">
+        <v>40539000.0</v>
+      </c>
+      <c r="L3">
+        <v>41718000.0</v>
+      </c>
+      <c r="M3">
+        <v>41985000.0</v>
+      </c>
+      <c r="N3">
+        <v>-20825000.0</v>
+      </c>
+      <c r="O3">
+        <v>41193000.0</v>
+      </c>
+      <c r="P3">
+        <v>41812000.0</v>
+      </c>
+      <c r="Q3">
+        <v>41810000.0</v>
+      </c>
+      <c r="R3">
+        <v>41375000.0</v>
+      </c>
+      <c r="S3">
+        <v>41199000.0</v>
+      </c>
+      <c r="T3">
+        <v>40987000.0</v>
+      </c>
+      <c r="U3">
+        <v>37166000.0</v>
+      </c>
+      <c r="V3">
+        <v>31285000.0</v>
+      </c>
+      <c r="W3">
+        <v>27096000.0</v>
+      </c>
+      <c r="X3">
+        <v>27130000.0</v>
+      </c>
+      <c r="Y3">
+        <v>25930000.0</v>
+      </c>
+      <c r="Z3">
+        <v>27648000.0</v>
+      </c>
+      <c r="AA3">
+        <v>28184000.0</v>
+      </c>
+      <c r="AB3">
+        <v>28430000.0</v>
+      </c>
+      <c r="AC3">
+        <v>29409000.0</v>
+      </c>
+      <c r="AD3">
+        <v>27921000.0</v>
+      </c>
+      <c r="AE3">
+        <v>27893000.0</v>
+      </c>
+      <c r="AF3">
+        <v>26522000.0</v>
+      </c>
+      <c r="AG3">
+        <v>6724000.0</v>
+      </c>
+      <c r="AH3">
+        <v>4702000.0</v>
+      </c>
+      <c r="AI3">
+        <v>22745000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>23771000.0</v>
+      </c>
+      <c r="AK3">
+        <v>822000.0</v>
+      </c>
+      <c r="AL3">
+        <v>24440000.0</v>
+      </c>
+      <c r="AM3">
+        <v>24075000.0</v>
+      </c>
+      <c r="AN3">
+        <v>25157000.0</v>
+      </c>
+      <c r="AO3">
+        <v>25217000.0</v>
+      </c>
+      <c r="AP3">
+        <v>25288000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>25281000.0</v>
+      </c>
+      <c r="AR3">
+        <v>25611000.0</v>
+      </c>
+      <c r="AS3">
+        <v>25623000.0</v>
+      </c>
+      <c r="AT3">
+        <v>25345000.0</v>
+      </c>
+      <c r="AU3">
+        <v>25066000.0</v>
+      </c>
+      <c r="AV3">
+        <v>26942000.0</v>
+      </c>
+      <c r="AW3">
+        <v>27027000.0</v>
+      </c>
+      <c r="AX3">
+        <v>26610000.0</v>
+      </c>
+      <c r="AY3">
+        <v>25208000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>24800000.0</v>
+      </c>
+      <c r="BA3">
+        <v>2865000.0</v>
+      </c>
+      <c r="BB3">
+        <v>21596000.0</v>
+      </c>
+      <c r="BC3">
+        <v>19882000.0</v>
+      </c>
+      <c r="BD3">
+        <v>20151000.0</v>
+      </c>
+      <c r="BE3">
+        <v>6089000.0</v>
+      </c>
+      <c r="BF3">
+        <v>-3730000.0</v>
+      </c>
+      <c r="BG3">
+        <v>20013000.0</v>
+      </c>
+      <c r="BH3">
+        <v>20711000.0</v>
+      </c>
+      <c r="BI3">
+        <v>16036000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>21700000.0</v>
+      </c>
+      <c r="BK3">
+        <v>20356000.0</v>
+      </c>
+      <c r="BL3">
+        <v>18314000.0</v>
+      </c>
+      <c r="BM3">
+        <v>14369000.0</v>
+      </c>
+      <c r="BN3">
+        <v>19353000.0</v>
+      </c>
+      <c r="BO3">
+        <v>18851000.0</v>
+      </c>
+      <c r="BP3">
+        <v>22529000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>13959000.0</v>
+      </c>
+      <c r="BR3"/>
+      <c r="BS3"/>
+    </row>
+    <row r="4" spans="1:71">
+      <c r="A4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:71">
+      <c r="A5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>100850998.0</v>
+      </c>
+      <c r="D5">
+        <v>96787999.0</v>
+      </c>
+      <c r="E5">
+        <v>117213000.0</v>
+      </c>
+      <c r="F5">
+        <v>128378000.0</v>
+      </c>
+      <c r="G5">
+        <v>112270000.0</v>
+      </c>
+      <c r="H5">
+        <v>63725000.0</v>
+      </c>
+      <c r="I5">
+        <v>114317000.0</v>
+      </c>
+      <c r="J5">
+        <v>126737000.0</v>
+      </c>
+      <c r="K5">
+        <v>135622000.0</v>
+      </c>
+      <c r="L5">
+        <v>146775000.0</v>
+      </c>
+      <c r="M5">
+        <v>96155000.0</v>
+      </c>
+      <c r="N5">
+        <v>122565000.0</v>
+      </c>
+      <c r="O5">
+        <v>185465000.0</v>
+      </c>
+      <c r="P5">
+        <v>76773000.0</v>
+      </c>
+      <c r="Q5">
+        <v>146725000.0</v>
+      </c>
+      <c r="R5">
+        <v>152068000.0</v>
+      </c>
+      <c r="S5">
+        <v>143699000.0</v>
+      </c>
+      <c r="T5">
+        <v>181612000.0</v>
+      </c>
+      <c r="U5">
+        <v>139455000.0</v>
+      </c>
+      <c r="V5">
+        <v>111057000.0</v>
+      </c>
+      <c r="W5">
+        <v>82152000.0</v>
+      </c>
+      <c r="X5">
+        <v>42576000.0</v>
+      </c>
+      <c r="Y5">
+        <v>41334000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-59323000.0</v>
+      </c>
+      <c r="AA5">
+        <v>50487000.0</v>
+      </c>
+      <c r="AB5">
+        <v>54736000.0</v>
+      </c>
+      <c r="AC5">
+        <v>60002000.0</v>
+      </c>
+      <c r="AD5">
+        <v>51173000.0</v>
+      </c>
+      <c r="AE5">
+        <v>21159000.0</v>
+      </c>
+      <c r="AF5">
+        <v>39003000.0</v>
+      </c>
+      <c r="AG5">
+        <v>22186000.0</v>
+      </c>
+      <c r="AH5">
+        <v>24388000.0</v>
+      </c>
+      <c r="AI5">
+        <v>31616000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>16215000.0</v>
+      </c>
+      <c r="AK5">
+        <v>41283000.0</v>
+      </c>
+      <c r="AL5">
+        <v>42883000.0</v>
+      </c>
+      <c r="AM5">
+        <v>44059000.0</v>
+      </c>
+      <c r="AN5">
+        <v>3142000.0</v>
+      </c>
+      <c r="AO5">
+        <v>41138000.0</v>
+      </c>
+      <c r="AP5">
+        <v>56029000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>55287000.0</v>
+      </c>
+      <c r="AR5">
+        <v>49488000.0</v>
+      </c>
+      <c r="AS5">
+        <v>56322000.0</v>
+      </c>
+      <c r="AT5">
+        <v>54198000.0</v>
+      </c>
+      <c r="AU5">
+        <v>52579000.0</v>
+      </c>
+      <c r="AV5">
+        <v>42607000.0</v>
+      </c>
+      <c r="AW5">
+        <v>55158000.0</v>
+      </c>
+      <c r="AX5">
+        <v>55985000.0</v>
+      </c>
+      <c r="AY5">
+        <v>47548000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>33645000.0</v>
+      </c>
+      <c r="BA5">
+        <v>40894000.0</v>
+      </c>
+      <c r="BB5">
+        <v>47100000.0</v>
+      </c>
+      <c r="BC5">
+        <v>34971000.0</v>
+      </c>
+      <c r="BD5">
+        <v>38151000.0</v>
+      </c>
+      <c r="BE5">
+        <v>31297000.0</v>
+      </c>
+      <c r="BF5">
+        <v>42399000.0</v>
+      </c>
+      <c r="BG5">
+        <v>29366000.0</v>
+      </c>
+      <c r="BH5">
+        <v>47408000.0</v>
+      </c>
+      <c r="BI5">
+        <v>47729000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>47724000.0</v>
+      </c>
+      <c r="BK5">
+        <v>29783000.0</v>
+      </c>
+      <c r="BL5">
+        <v>22643000.0</v>
+      </c>
+      <c r="BM5">
+        <v>44302000.0</v>
+      </c>
+      <c r="BN5">
+        <v>46545000.0</v>
+      </c>
+      <c r="BO5">
+        <v>42863000.0</v>
+      </c>
+      <c r="BP5">
+        <v>44370000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>51617000.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:71">
+      <c r="A6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>139163997.0</v>
+      </c>
+      <c r="D6">
+        <v>135477999.0</v>
+      </c>
+      <c r="E6">
+        <v>138645000.0</v>
+      </c>
+      <c r="F6">
+        <v>165111000.0</v>
+      </c>
+      <c r="G6">
+        <v>153931000.0</v>
+      </c>
+      <c r="H6">
+        <v>105160000.0</v>
+      </c>
+      <c r="I6">
+        <v>155563000.0</v>
+      </c>
+      <c r="J6">
+        <v>149132000.0</v>
+      </c>
+      <c r="K6">
+        <v>176161000.0</v>
+      </c>
+      <c r="L6">
+        <v>188493000.0</v>
+      </c>
+      <c r="M6">
+        <v>138140000.0</v>
+      </c>
+      <c r="N6">
+        <v>101740000.0</v>
+      </c>
+      <c r="O6">
+        <v>226658000.0</v>
+      </c>
+      <c r="P6">
+        <v>118585000.0</v>
+      </c>
+      <c r="Q6">
+        <v>188535000.0</v>
+      </c>
+      <c r="R6">
+        <v>193443000.0</v>
+      </c>
+      <c r="S6">
+        <v>184898000.0</v>
+      </c>
+      <c r="T6">
+        <v>222599000.0</v>
+      </c>
+      <c r="U6">
+        <v>176621000.0</v>
+      </c>
+      <c r="V6">
+        <v>142342000.0</v>
+      </c>
+      <c r="W6">
+        <v>109248000.0</v>
+      </c>
+      <c r="X6">
+        <v>69706000.0</v>
+      </c>
+      <c r="Y6">
+        <v>67264000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-31675000.0</v>
+      </c>
+      <c r="AA6">
+        <v>78671000.0</v>
+      </c>
+      <c r="AB6">
+        <v>83166000.0</v>
+      </c>
+      <c r="AC6">
+        <v>89411000.0</v>
+      </c>
+      <c r="AD6">
+        <v>79094000.0</v>
+      </c>
+      <c r="AE6">
+        <v>49052000.0</v>
+      </c>
+      <c r="AF6">
+        <v>65525000.0</v>
+      </c>
+      <c r="AG6">
+        <v>28910000.0</v>
+      </c>
+      <c r="AH6">
+        <v>29090000.0</v>
+      </c>
+      <c r="AI6">
+        <v>54361000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>39986000.0</v>
+      </c>
+      <c r="AK6">
+        <v>42105000.0</v>
+      </c>
+      <c r="AL6">
+        <v>67323000.0</v>
+      </c>
+      <c r="AM6">
+        <v>68134000.0</v>
+      </c>
+      <c r="AN6">
+        <v>28299000.0</v>
+      </c>
+      <c r="AO6">
+        <v>66355000.0</v>
+      </c>
+      <c r="AP6">
+        <v>81317000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>80568000.0</v>
+      </c>
+      <c r="AR6">
+        <v>75099000.0</v>
+      </c>
+      <c r="AS6">
+        <v>81945000.0</v>
+      </c>
+      <c r="AT6">
+        <v>79543000.0</v>
+      </c>
+      <c r="AU6">
+        <v>77645000.0</v>
+      </c>
+      <c r="AV6">
+        <v>69549000.0</v>
+      </c>
+      <c r="AW6">
+        <v>82185000.0</v>
+      </c>
+      <c r="AX6">
+        <v>82595000.0</v>
+      </c>
+      <c r="AY6">
+        <v>72756000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>58445000.0</v>
+      </c>
+      <c r="BA6">
+        <v>43759000.0</v>
+      </c>
+      <c r="BB6">
+        <v>68696000.0</v>
+      </c>
+      <c r="BC6">
+        <v>54853000.0</v>
+      </c>
+      <c r="BD6">
+        <v>58302000.0</v>
+      </c>
+      <c r="BE6">
+        <v>37386000.0</v>
+      </c>
+      <c r="BF6">
+        <v>39144000.0</v>
+      </c>
+      <c r="BG6">
+        <v>49379000.0</v>
+      </c>
+      <c r="BH6">
+        <v>68119000.0</v>
+      </c>
+      <c r="BI6">
+        <v>63765000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>69424000.0</v>
+      </c>
+      <c r="BK6">
+        <v>50139000.0</v>
+      </c>
+      <c r="BL6">
+        <v>40957000.0</v>
+      </c>
+      <c r="BM6">
+        <v>58671000.0</v>
+      </c>
+      <c r="BN6">
+        <v>65898000.0</v>
+      </c>
+      <c r="BO6">
+        <v>61714000.0</v>
+      </c>
+      <c r="BP6">
+        <v>66899000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>65576000.0</v>
+      </c>
+      <c r="BR6"/>
+      <c r="BS6"/>
+    </row>
+    <row r="7" spans="1:71">
+      <c r="A7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:71">
+      <c r="A8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:71">
+      <c r="A9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9">
+        <v>111113000.0</v>
+      </c>
+      <c r="C9">
+        <v>103127999.0</v>
+      </c>
+      <c r="D9">
+        <v>114063000.0</v>
+      </c>
+      <c r="E9">
+        <v>162025000.0</v>
+      </c>
+      <c r="F9">
+        <v>116683000.0</v>
+      </c>
+      <c r="G9">
+        <v>135068000.0</v>
+      </c>
+      <c r="H9">
+        <v>155474000.0</v>
+      </c>
+      <c r="I9">
+        <v>124189000.0</v>
+      </c>
+      <c r="J9">
+        <v>132090000.0</v>
+      </c>
+      <c r="K9">
+        <v>126320000.0</v>
+      </c>
+      <c r="L9">
+        <v>123793000.0</v>
+      </c>
+      <c r="M9">
+        <v>113522000.0</v>
+      </c>
+      <c r="N9">
+        <v>111103000.0</v>
+      </c>
+      <c r="O9">
+        <v>88003000.0</v>
+      </c>
+      <c r="P9">
+        <v>129994000.0</v>
+      </c>
+      <c r="Q9">
+        <v>160772000.0</v>
+      </c>
+      <c r="R9">
+        <v>163801000.0</v>
+      </c>
+      <c r="S9">
+        <v>146090000.0</v>
+      </c>
+      <c r="T9">
+        <v>169855000.0</v>
+      </c>
+      <c r="U9">
+        <v>119062000.0</v>
+      </c>
+      <c r="V9">
+        <v>90374000.0</v>
+      </c>
+      <c r="W9">
+        <v>62576000.0</v>
+      </c>
+      <c r="X9">
+        <v>54963000.0</v>
+      </c>
+      <c r="Y9">
+        <v>45550000.0</v>
+      </c>
+      <c r="Z9">
+        <v>52022000.0</v>
+      </c>
+      <c r="AA9">
+        <v>59086000.0</v>
+      </c>
+      <c r="AB9">
+        <v>61314000.0</v>
+      </c>
+      <c r="AC9">
+        <v>64528000.0</v>
+      </c>
+      <c r="AD9">
+        <v>55100000.0</v>
+      </c>
+      <c r="AE9">
+        <v>48083000.0</v>
+      </c>
+      <c r="AF9">
+        <v>43337000.0</v>
+      </c>
+      <c r="AG9">
+        <v>33238000.0</v>
+      </c>
+      <c r="AH9">
+        <v>34003000.0</v>
+      </c>
+      <c r="AI9">
+        <v>38499000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>44644000.0</v>
+      </c>
+      <c r="AK9">
+        <v>45948000.0</v>
+      </c>
+      <c r="AL9">
+        <v>49225000.0</v>
+      </c>
+      <c r="AM9">
+        <v>50571000.0</v>
+      </c>
+      <c r="AN9">
+        <v>53402000.0</v>
+      </c>
+      <c r="AO9">
+        <v>60447000.0</v>
+      </c>
+      <c r="AP9">
+        <v>64160000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>63356000.0</v>
+      </c>
+      <c r="AR9">
+        <v>62934000.0</v>
+      </c>
+      <c r="AS9">
+        <v>64727000.0</v>
+      </c>
+      <c r="AT9">
+        <v>63329000.0</v>
+      </c>
+      <c r="AU9">
+        <v>61639000.0</v>
+      </c>
+      <c r="AV9">
+        <v>58084000.0</v>
+      </c>
+      <c r="AW9">
+        <v>62426000.0</v>
+      </c>
+      <c r="AX9">
+        <v>61357000.0</v>
+      </c>
+      <c r="AY9">
+        <v>56451000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>53886000.0</v>
+      </c>
+      <c r="BA9">
+        <v>53330000.0</v>
+      </c>
+      <c r="BB9">
+        <v>46017000.0</v>
+      </c>
+      <c r="BC9">
+        <v>40353000.0</v>
+      </c>
+      <c r="BD9">
+        <v>42863000.0</v>
+      </c>
+      <c r="BE9">
+        <v>41753000.0</v>
+      </c>
+      <c r="BF9">
+        <v>43213000.0</v>
+      </c>
+      <c r="BG9">
+        <v>70907000.0</v>
+      </c>
+      <c r="BH9">
+        <v>73278000.0</v>
+      </c>
+      <c r="BI9">
+        <v>70755000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>64665000.0</v>
+      </c>
+      <c r="BK9">
+        <v>57360000.0</v>
+      </c>
+      <c r="BL9">
+        <v>58720000.0</v>
+      </c>
+      <c r="BM9">
+        <v>63124000.0</v>
+      </c>
+      <c r="BN9">
+        <v>63205000.0</v>
+      </c>
+      <c r="BO9">
+        <v>62845000.0</v>
+      </c>
+      <c r="BP9">
+        <v>67930000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>70294000.0</v>
+      </c>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>267541000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:71">
+      <c r="A10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>83902000.0</v>
+      </c>
+      <c r="C10">
+        <v>81898999.0</v>
+      </c>
+      <c r="D10">
+        <v>79150000.0</v>
+      </c>
+      <c r="E10">
+        <v>99351000.0</v>
+      </c>
+      <c r="F10">
+        <v>106122000.0</v>
+      </c>
+      <c r="G10">
+        <v>100843000.0</v>
+      </c>
+      <c r="H10">
+        <v>31916000.0</v>
+      </c>
+      <c r="I10">
+        <v>78871000.0</v>
+      </c>
+      <c r="J10">
+        <v>98491000.0</v>
+      </c>
+      <c r="K10">
+        <v>102672000.0</v>
+      </c>
+      <c r="L10">
+        <v>104675000.0</v>
+      </c>
+      <c r="M10">
+        <v>60086000.0</v>
+      </c>
+      <c r="N10">
+        <v>67394000.0</v>
+      </c>
+      <c r="O10">
+        <v>148834000.0</v>
+      </c>
+      <c r="P10">
+        <v>194176000.0</v>
+      </c>
+      <c r="Q10">
+        <v>115492000.0</v>
+      </c>
+      <c r="R10">
+        <v>121987000.0</v>
+      </c>
+      <c r="S10">
+        <v>123037000.0</v>
+      </c>
+      <c r="T10">
+        <v>161154000.0</v>
+      </c>
+      <c r="U10">
+        <v>115210000.0</v>
+      </c>
+      <c r="V10">
+        <v>90616000.0</v>
+      </c>
+      <c r="W10">
+        <v>68141000.0</v>
+      </c>
+      <c r="X10">
+        <v>27075000.0</v>
+      </c>
+      <c r="Y10">
+        <v>25249000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-76223000.0</v>
+      </c>
+      <c r="AA10">
+        <v>32776000.0</v>
+      </c>
+      <c r="AB10">
+        <v>35887000.0</v>
+      </c>
+      <c r="AC10">
+        <v>35976000.0</v>
+      </c>
+      <c r="AD10">
+        <v>28790000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1654000.0</v>
+      </c>
+      <c r="AF10">
+        <v>19732000.0</v>
+      </c>
+      <c r="AG10">
+        <v>14040000.0</v>
+      </c>
+      <c r="AH10">
+        <v>14300000.0</v>
+      </c>
+      <c r="AI10">
+        <v>19167000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2670000.0</v>
+      </c>
+      <c r="AK10">
+        <v>24143000.0</v>
+      </c>
+      <c r="AL10">
+        <v>23048000.0</v>
+      </c>
+      <c r="AM10">
+        <v>23015000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-11008000.0</v>
+      </c>
+      <c r="AO10">
+        <v>20672000.0</v>
+      </c>
+      <c r="AP10">
+        <v>37042000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>34996000.0</v>
+      </c>
+      <c r="AR10">
+        <v>38328000.0</v>
+      </c>
+      <c r="AS10">
+        <v>34823000.0</v>
+      </c>
+      <c r="AT10">
+        <v>44329000.0</v>
+      </c>
+      <c r="AU10">
+        <v>26284000.0</v>
+      </c>
+      <c r="AV10">
+        <v>30800000.0</v>
+      </c>
+      <c r="AW10">
+        <v>37074000.0</v>
+      </c>
+      <c r="AX10">
+        <v>27380000.0</v>
+      </c>
+      <c r="AY10">
+        <v>19833000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>26852000.0</v>
+      </c>
+      <c r="BA10">
+        <v>20944000.0</v>
+      </c>
+      <c r="BB10">
+        <v>30556000.0</v>
+      </c>
+      <c r="BC10">
+        <v>24735000.0</v>
+      </c>
+      <c r="BD10">
+        <v>22931000.0</v>
+      </c>
+      <c r="BE10">
+        <v>12517000.0</v>
+      </c>
+      <c r="BF10">
+        <v>21147000.0</v>
+      </c>
+      <c r="BG10">
+        <v>44602000.0</v>
+      </c>
+      <c r="BH10">
+        <v>116929000.0</v>
+      </c>
+      <c r="BI10">
+        <v>37116000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>42924000.0</v>
+      </c>
+      <c r="BK10">
+        <v>36515000.0</v>
+      </c>
+      <c r="BL10">
+        <v>99779000.0</v>
+      </c>
+      <c r="BM10">
+        <v>43290000.0</v>
+      </c>
+      <c r="BN10">
+        <v>20953000.0</v>
+      </c>
+      <c r="BO10">
+        <v>41865000.0</v>
+      </c>
+      <c r="BP10">
+        <v>47092000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>24058000.0</v>
+      </c>
+      <c r="BR10">
+        <v>70269000.0</v>
+      </c>
+      <c r="BS10">
+        <v>99779000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:71">
+      <c r="A11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>-1880000.0</v>
+      </c>
+      <c r="J11">
+        <v>540002.0</v>
+      </c>
+      <c r="K11">
+        <v>811000.0</v>
+      </c>
+      <c r="L11">
+        <v>247000.0</v>
+      </c>
+      <c r="M11">
+        <v>18261000.0</v>
+      </c>
+      <c r="N11">
+        <v>54990000.0</v>
+      </c>
+      <c r="O11">
+        <v>-31009000.0</v>
+      </c>
+      <c r="P11">
+        <v>-41812000.0</v>
+      </c>
+      <c r="Q11">
+        <v>30566000.0</v>
+      </c>
+      <c r="R11">
+        <v>29247000.0</v>
+      </c>
+      <c r="S11">
+        <v>24280000.0</v>
+      </c>
+      <c r="T11">
+        <v>20458000.0</v>
+      </c>
+      <c r="U11">
+        <v>31947000.0</v>
+      </c>
+      <c r="V11">
+        <v>19849000.0</v>
+      </c>
+      <c r="W11">
+        <v>19490000.0</v>
+      </c>
+      <c r="X11">
+        <v>-5173000.0</v>
+      </c>
+      <c r="Y11">
+        <v>18704000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-6791000.0</v>
+      </c>
+      <c r="AA11">
+        <v>22303000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-4582000.0</v>
+      </c>
+      <c r="AC11">
+        <v>27370000.0</v>
+      </c>
+      <c r="AD11">
+        <v>25265000.0</v>
+      </c>
+      <c r="AE11">
+        <v>24557000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-3722000.0</v>
+      </c>
+      <c r="AG11">
+        <v>12197000.0</v>
+      </c>
+      <c r="AH11">
+        <v>12937000.0</v>
+      </c>
+      <c r="AI11">
+        <v>14894000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-6334000.0</v>
+      </c>
+      <c r="AK11">
+        <v>18724000.0</v>
+      </c>
+      <c r="AL11">
+        <v>14912000.0</v>
+      </c>
+      <c r="AM11">
+        <v>14266000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-7013000.0</v>
+      </c>
+      <c r="AO11">
+        <v>12387000.0</v>
+      </c>
+      <c r="AP11">
+        <v>11525000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>11909000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-5266000.0</v>
+      </c>
+      <c r="AS11">
+        <v>11427000.0</v>
+      </c>
+      <c r="AT11">
+        <v>11482000.0</v>
+      </c>
+      <c r="AU11">
+        <v>11443000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-7721000.0</v>
+      </c>
+      <c r="AW11">
+        <v>12189000.0</v>
+      </c>
+      <c r="AX11">
+        <v>13798000.0</v>
+      </c>
+      <c r="AY11">
+        <v>7362000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-6815000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-21554000.0</v>
+      </c>
+      <c r="BB11">
+        <v>19906000.0</v>
+      </c>
+      <c r="BC11">
+        <v>4481000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-3207000.0</v>
+      </c>
+      <c r="BE11">
+        <v>13522000.0</v>
+      </c>
+      <c r="BF11">
+        <v>21749000.0</v>
+      </c>
+      <c r="BG11">
+        <v>16937000.0</v>
+      </c>
+      <c r="BH11">
+        <v>61510000.0</v>
+      </c>
+      <c r="BI11">
+        <v>30338000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>21553000.0</v>
+      </c>
+      <c r="BK11">
+        <v>13836000.0</v>
+      </c>
+      <c r="BL11">
+        <v>69421000.0</v>
+      </c>
+      <c r="BM11">
+        <v>21835000.0</v>
+      </c>
+      <c r="BN11">
+        <v>25592000.0</v>
+      </c>
+      <c r="BO11">
+        <v>18180000.0</v>
+      </c>
+      <c r="BP11">
+        <v>21768000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>27559000.0</v>
+      </c>
+      <c r="BR11">
+        <v>0.0</v>
+      </c>
+      <c r="BS11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:71">
+      <c r="A12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B12">
+        <v>17557000.0</v>
+      </c>
+      <c r="C12">
+        <v>18951999.0</v>
+      </c>
+      <c r="D12">
+        <v>17637999.0</v>
+      </c>
+      <c r="E12">
+        <v>23033000.0</v>
+      </c>
+      <c r="F12">
+        <v>22256000.0</v>
+      </c>
+      <c r="G12">
+        <v>28432000.0</v>
+      </c>
+      <c r="H12">
+        <v>31809000.0</v>
+      </c>
+      <c r="I12">
+        <v>35446000.0</v>
+      </c>
+      <c r="J12">
+        <v>28246000.0</v>
+      </c>
+      <c r="K12">
+        <v>32950000.0</v>
+      </c>
+      <c r="L12">
+        <v>34406000.0</v>
+      </c>
+      <c r="M12">
+        <v>36686000.0</v>
+      </c>
+      <c r="N12">
+        <v>36457000.0</v>
+      </c>
+      <c r="O12">
+        <v>36880000.0</v>
+      </c>
+      <c r="P12">
+        <v>35789000.0</v>
+      </c>
+      <c r="Q12">
+        <v>31233000.0</v>
+      </c>
+      <c r="R12">
+        <v>30081000.0</v>
+      </c>
+      <c r="S12">
+        <v>25130000.0</v>
+      </c>
+      <c r="T12">
+        <v>25254000.0</v>
+      </c>
+      <c r="U12">
+        <v>24245000.0</v>
+      </c>
+      <c r="V12">
+        <v>20441000.0</v>
+      </c>
+      <c r="W12">
+        <v>16107000.0</v>
+      </c>
+      <c r="X12">
+        <v>17250000.0</v>
+      </c>
+      <c r="Y12">
+        <v>16085000.0</v>
+      </c>
+      <c r="Z12">
+        <v>16900000.0</v>
+      </c>
+      <c r="AA12">
+        <v>18552000.0</v>
+      </c>
+      <c r="AB12">
+        <v>19813000.0</v>
+      </c>
+      <c r="AC12">
+        <v>24026000.0</v>
+      </c>
+      <c r="AD12">
+        <v>22383000.0</v>
+      </c>
+      <c r="AE12">
+        <v>22813000.0</v>
+      </c>
+      <c r="AF12">
+        <v>19744000.0</v>
+      </c>
+      <c r="AG12">
+        <v>14870000.0</v>
+      </c>
+      <c r="AH12">
+        <v>14790000.0</v>
+      </c>
+      <c r="AI12">
+        <v>14588000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>16574000.0</v>
+      </c>
+      <c r="AK12">
+        <v>17962000.0</v>
+      </c>
+      <c r="AL12">
+        <v>17437000.0</v>
+      </c>
+      <c r="AM12">
+        <v>13823000.0</v>
+      </c>
+      <c r="AN12">
+        <v>19721000.0</v>
+      </c>
+      <c r="AO12">
+        <v>18414000.0</v>
+      </c>
+      <c r="AP12">
+        <v>11683000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>11618000.0</v>
+      </c>
+      <c r="AR12">
+        <v>20889000.0</v>
+      </c>
+      <c r="AS12">
+        <v>11243000.0</v>
+      </c>
+      <c r="AT12">
+        <v>11307000.0</v>
+      </c>
+      <c r="AU12">
+        <v>11360000.0</v>
+      </c>
+      <c r="AV12">
+        <v>19961000.0</v>
+      </c>
+      <c r="AW12">
+        <v>12111000.0</v>
+      </c>
+      <c r="AX12">
+        <v>11867000.0</v>
+      </c>
+      <c r="AY12">
+        <v>8765000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>17610000.0</v>
+      </c>
+      <c r="BA12">
+        <v>22815000.0</v>
+      </c>
+      <c r="BB12">
+        <v>16544000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3864000.0</v>
+      </c>
+      <c r="BD12">
+        <v>16894000.0</v>
+      </c>
+      <c r="BE12">
+        <v>19603000.0</v>
+      </c>
+      <c r="BF12">
+        <v>17997000.0</v>
+      </c>
+      <c r="BG12">
+        <v>20240000.0</v>
+      </c>
+      <c r="BH12">
+        <v>19488000.0</v>
+      </c>
+      <c r="BI12">
+        <v>19847000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>17362000.0</v>
+      </c>
+      <c r="BK12">
+        <v>18744000.0</v>
+      </c>
+      <c r="BL12">
+        <v>17844000.0</v>
+      </c>
+      <c r="BM12">
+        <v>19921000.0</v>
+      </c>
+      <c r="BN12">
+        <v>16513000.0</v>
+      </c>
+      <c r="BO12">
+        <v>17671000.0</v>
+      </c>
+      <c r="BP12">
+        <v>20374000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>17635000.0</v>
+      </c>
+      <c r="BR12">
+        <v>48808000.0</v>
+      </c>
+      <c r="BS12">
+        <v>68420000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:71">
+      <c r="A13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B13">
+        <v>2821000.0</v>
+      </c>
+      <c r="C13">
+        <v>3831000.0</v>
+      </c>
+      <c r="D13">
+        <v>3797000.0</v>
+      </c>
+      <c r="E13">
+        <v>3741000.0</v>
+      </c>
+      <c r="F13">
+        <v>5478000.0</v>
+      </c>
+      <c r="G13">
+        <v>6481000.0</v>
+      </c>
+      <c r="H13">
+        <v>6989000.0</v>
+      </c>
+      <c r="I13">
+        <v>8629000.0</v>
+      </c>
+      <c r="J13">
+        <v>9254000.0</v>
+      </c>
+      <c r="K13">
+        <v>8313000.0</v>
+      </c>
+      <c r="L13">
+        <v>6903000.0</v>
+      </c>
+      <c r="M13">
+        <v>9173000.0</v>
+      </c>
+      <c r="N13">
+        <v>9649000.0</v>
+      </c>
+      <c r="O13">
+        <v>6722000.0</v>
+      </c>
+      <c r="P13">
+        <v>4863000.0</v>
+      </c>
+      <c r="Q13">
+        <v>955000.0</v>
+      </c>
+      <c r="R13">
+        <v>124000.0</v>
+      </c>
+      <c r="S13">
+        <v>14000.0</v>
+      </c>
+      <c r="T13">
+        <v>33000.0</v>
+      </c>
+      <c r="U13">
+        <v>65000.0</v>
+      </c>
+      <c r="V13">
+        <v>1122000.0</v>
+      </c>
+      <c r="W13">
+        <v>367000.0</v>
+      </c>
+      <c r="X13">
+        <v>363000.0</v>
+      </c>
+      <c r="Y13">
+        <v>377000.0</v>
+      </c>
+      <c r="Z13">
+        <v>440000.0</v>
+      </c>
+      <c r="AA13">
+        <v>647000.0</v>
+      </c>
+      <c r="AB13">
+        <v>837000.0</v>
+      </c>
+      <c r="AC13">
+        <v>826000.0</v>
+      </c>
+      <c r="AD13">
+        <v>851000.0</v>
+      </c>
+      <c r="AE13">
+        <v>835000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+    </row>
+    <row r="14" spans="1:71">
+      <c r="A14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B14">
+        <v>-1253000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1499000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1306000.0</v>
+      </c>
+      <c r="E14">
+        <v>-1442000.0</v>
+      </c>
+      <c r="F14">
+        <v>-962000.0</v>
+      </c>
+      <c r="G14">
+        <v>-715000.0</v>
+      </c>
+      <c r="H14">
+        <v>3056000.0</v>
+      </c>
+      <c r="I14">
+        <v>1880000.0</v>
+      </c>
+      <c r="J14">
+        <v>-540000.0</v>
+      </c>
+      <c r="K14">
+        <v>-811000.0</v>
+      </c>
+      <c r="L14">
+        <v>-322000.0</v>
+      </c>
+      <c r="M14">
+        <v>1055000.0</v>
+      </c>
+      <c r="N14">
+        <v>3706000.0</v>
+      </c>
+      <c r="O14">
+        <v>291000.0</v>
+      </c>
+      <c r="P14">
+        <v>263000.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:71">
+      <c r="A15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15">
+        <v>82649000.0</v>
+      </c>
+      <c r="C15">
+        <v>80399999.0</v>
+      </c>
+      <c r="D15">
+        <v>77844000.0</v>
+      </c>
+      <c r="E15">
+        <v>97909000.0</v>
+      </c>
+      <c r="F15">
+        <v>88694000.0</v>
+      </c>
+      <c r="G15">
+        <v>100128000.0</v>
+      </c>
+      <c r="H15">
+        <v>34972000.0</v>
+      </c>
+      <c r="I15">
+        <v>80751000.0</v>
+      </c>
+      <c r="J15">
+        <v>102335000.0</v>
+      </c>
+      <c r="K15">
+        <v>101861000.0</v>
+      </c>
+      <c r="L15">
+        <v>104353000.0</v>
+      </c>
+      <c r="M15">
+        <v>61141000.0</v>
+      </c>
+      <c r="N15">
+        <v>71100000.0</v>
+      </c>
+      <c r="O15">
+        <v>149155000.0</v>
+      </c>
+      <c r="P15">
+        <v>194439000.0</v>
+      </c>
+      <c r="Q15">
+        <v>115492000.0</v>
+      </c>
+      <c r="R15">
+        <v>121987000.0</v>
+      </c>
+      <c r="S15">
+        <v>123037000.0</v>
+      </c>
+      <c r="T15">
+        <v>161154000.0</v>
+      </c>
+      <c r="U15">
+        <v>115210000.0</v>
+      </c>
+      <c r="V15">
+        <v>90616000.0</v>
+      </c>
+      <c r="W15">
+        <v>68141000.0</v>
+      </c>
+      <c r="X15">
+        <v>27075000.0</v>
+      </c>
+      <c r="Y15">
+        <v>25249000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-76223000.0</v>
+      </c>
+      <c r="AA15">
+        <v>32776000.0</v>
+      </c>
+      <c r="AB15">
+        <v>35887000.0</v>
+      </c>
+      <c r="AC15">
+        <v>35976000.0</v>
+      </c>
+      <c r="AD15">
+        <v>28790000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-1654000.0</v>
+      </c>
+      <c r="AF15">
+        <v>19732000.0</v>
+      </c>
+      <c r="AG15">
+        <v>14040000.0</v>
+      </c>
+      <c r="AH15">
+        <v>14300000.0</v>
+      </c>
+      <c r="AI15">
+        <v>19167000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2670000.0</v>
+      </c>
+      <c r="AK15">
+        <v>24143000.0</v>
+      </c>
+      <c r="AL15">
+        <v>23048000.0</v>
+      </c>
+      <c r="AM15">
+        <v>23015000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-11008000.0</v>
+      </c>
+      <c r="AO15">
+        <v>20672000.0</v>
+      </c>
+      <c r="AP15">
+        <v>37042000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>34996000.0</v>
+      </c>
+      <c r="AR15">
+        <v>38328000.0</v>
+      </c>
+      <c r="AS15">
+        <v>34823000.0</v>
+      </c>
+      <c r="AT15">
+        <v>44329000.0</v>
+      </c>
+      <c r="AU15">
+        <v>26284000.0</v>
+      </c>
+      <c r="AV15">
+        <v>30800000.0</v>
+      </c>
+      <c r="AW15">
+        <v>37074000.0</v>
+      </c>
+      <c r="AX15">
+        <v>27380000.0</v>
+      </c>
+      <c r="AY15">
+        <v>19833000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>26852000.0</v>
+      </c>
+      <c r="BA15">
+        <v>20944000.0</v>
+      </c>
+      <c r="BB15">
+        <v>30556000.0</v>
+      </c>
+      <c r="BC15">
+        <v>24735000.0</v>
+      </c>
+      <c r="BD15">
+        <v>22931000.0</v>
+      </c>
+      <c r="BE15">
+        <v>12517000.0</v>
+      </c>
+      <c r="BF15">
+        <v>21147000.0</v>
+      </c>
+      <c r="BG15">
+        <v>24534000.0</v>
+      </c>
+      <c r="BH15">
+        <v>26082000.0</v>
+      </c>
+      <c r="BI15">
+        <v>17391000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>26171000.0</v>
+      </c>
+      <c r="BK15">
+        <v>17948000.0</v>
+      </c>
+      <c r="BL15">
+        <v>11803000.0</v>
+      </c>
+      <c r="BM15">
+        <v>23785000.0</v>
+      </c>
+      <c r="BN15">
+        <v>20953000.0</v>
+      </c>
+      <c r="BO15">
+        <v>24683000.0</v>
+      </c>
+      <c r="BP15">
+        <v>22602000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>24058000.0</v>
+      </c>
+      <c r="BR15">
+        <v>70269000.0</v>
+      </c>
+      <c r="BS15">
+        <v>99779000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:71">
+      <c r="A16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>53287000.0</v>
+      </c>
+      <c r="N16">
+        <v>63247000.0</v>
+      </c>
+      <c r="O16">
+        <v>63247000.0</v>
+      </c>
+      <c r="P16">
+        <v>186672000.0</v>
+      </c>
+      <c r="Q16">
+        <v>107638000.0</v>
+      </c>
+      <c r="R16">
+        <v>114134000.0</v>
+      </c>
+      <c r="S16">
+        <v>115442000.0</v>
+      </c>
+      <c r="T16">
+        <v>153387000.0</v>
+      </c>
+      <c r="U16">
+        <v>107356000.0</v>
+      </c>
+      <c r="V16">
+        <v>82762000.0</v>
+      </c>
+      <c r="W16">
+        <v>60546000.0</v>
+      </c>
+      <c r="X16">
+        <v>19308000.0</v>
+      </c>
+      <c r="Y16">
+        <v>17395000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-83913000.0</v>
+      </c>
+      <c r="AA16">
+        <v>25624000.0</v>
+      </c>
+      <c r="AB16">
+        <v>28070000.0</v>
+      </c>
+      <c r="AC16">
+        <v>28071000.0</v>
+      </c>
+      <c r="AD16">
+        <v>20886000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-9297000.0</v>
+      </c>
+      <c r="AF16">
+        <v>11915000.0</v>
+      </c>
+      <c r="AG16">
+        <v>6136000.0</v>
+      </c>
+      <c r="AH16">
+        <v>6396000.0</v>
+      </c>
+      <c r="AI16">
+        <v>12289000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>32994000.0</v>
+      </c>
+      <c r="AK16">
+        <v>18819000.0</v>
+      </c>
+      <c r="AL16">
+        <v>17724000.0</v>
+      </c>
+      <c r="AM16">
+        <v>17866000.0</v>
+      </c>
+      <c r="AN16">
+        <v>45291000.0</v>
+      </c>
+      <c r="AO16">
+        <v>15348000.0</v>
+      </c>
+      <c r="AP16">
+        <v>31776000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>29789000.0</v>
+      </c>
+      <c r="AR16">
+        <v>33062000.0</v>
+      </c>
+      <c r="AS16">
+        <v>29499000.0</v>
+      </c>
+      <c r="AT16">
+        <v>40026000.0</v>
+      </c>
+      <c r="AU16">
+        <v>23274000.0</v>
+      </c>
+      <c r="AV16">
+        <v>27722000.0</v>
+      </c>
+      <c r="AW16">
+        <v>33962000.0</v>
+      </c>
+      <c r="AX16">
+        <v>24267000.0</v>
+      </c>
+      <c r="AY16">
+        <v>17227000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>25901000.0</v>
+      </c>
+      <c r="BA16">
+        <v>20359000.0</v>
+      </c>
+      <c r="BB16">
+        <v>30556000.0</v>
+      </c>
+      <c r="BC16">
+        <v>24735000.0</v>
+      </c>
+      <c r="BD16">
+        <v>22931000.0</v>
+      </c>
+      <c r="BE16">
+        <v>12517000.0</v>
+      </c>
+      <c r="BF16">
+        <v>21147000.0</v>
+      </c>
+      <c r="BG16">
+        <v>24534000.0</v>
+      </c>
+      <c r="BH16">
+        <v>26082000.0</v>
+      </c>
+      <c r="BI16">
+        <v>17391000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>26171000.0</v>
+      </c>
+      <c r="BK16">
+        <v>17948000.0</v>
+      </c>
+      <c r="BL16">
+        <v>11803000.0</v>
+      </c>
+      <c r="BM16">
+        <v>23785000.0</v>
+      </c>
+      <c r="BN16">
+        <v>20953000.0</v>
+      </c>
+      <c r="BO16">
+        <v>24683000.0</v>
+      </c>
+      <c r="BP16">
+        <v>22602000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>24058000.0</v>
+      </c>
+      <c r="BR16">
+        <v>70269000.0</v>
+      </c>
+      <c r="BS16">
+        <v>99779000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:71">
+      <c r="A17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B17">
+        <v>83902000.0</v>
+      </c>
+      <c r="C17">
+        <v>81899000.0</v>
+      </c>
+      <c r="D17">
+        <v>79150000.0</v>
+      </c>
+      <c r="E17">
+        <v>99351000.0</v>
+      </c>
+      <c r="F17">
+        <v>106122000.0</v>
+      </c>
+      <c r="G17">
+        <v>100843000.0</v>
+      </c>
+      <c r="H17">
+        <v>31916000.0</v>
+      </c>
+      <c r="I17">
+        <v>78871000.0</v>
+      </c>
+      <c r="J17">
+        <v>102875000.0</v>
+      </c>
+      <c r="K17">
+        <v>102672000.0</v>
+      </c>
+      <c r="L17">
+        <v>104675000.0</v>
+      </c>
+      <c r="M17">
+        <v>60086000.0</v>
+      </c>
+      <c r="N17">
+        <v>67394000.0</v>
+      </c>
+      <c r="O17">
+        <v>148864000.0</v>
+      </c>
+      <c r="P17">
+        <v>194176000.0</v>
+      </c>
+      <c r="Q17">
+        <v>115492000.0</v>
+      </c>
+      <c r="R17">
+        <v>121987000.0</v>
+      </c>
+      <c r="S17">
+        <v>123037000.0</v>
+      </c>
+      <c r="T17">
+        <v>161154000.0</v>
+      </c>
+      <c r="U17">
+        <v>115210000.0</v>
+      </c>
+      <c r="V17">
+        <v>90616000.0</v>
+      </c>
+      <c r="W17">
+        <v>68141000.0</v>
+      </c>
+      <c r="X17">
+        <v>27075000.0</v>
+      </c>
+      <c r="Y17">
+        <v>25249000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-76223000.0</v>
+      </c>
+      <c r="AA17">
+        <v>32776000.0</v>
+      </c>
+      <c r="AB17">
+        <v>35887000.0</v>
+      </c>
+      <c r="AC17">
+        <v>35976000.0</v>
+      </c>
+      <c r="AD17">
+        <v>28790000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-1654000.0</v>
+      </c>
+      <c r="AF17">
+        <v>19732000.0</v>
+      </c>
+      <c r="AG17">
+        <v>14040000.0</v>
+      </c>
+      <c r="AH17">
+        <v>14300000.0</v>
+      </c>
+      <c r="AI17">
+        <v>19167000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-526477000.0</v>
+      </c>
+      <c r="AK17">
+        <v>783440000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-207102000.0</v>
+      </c>
+      <c r="AM17">
+        <v>23015000.0</v>
+      </c>
+      <c r="AN17">
+        <v>81702000.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>143764000.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>115087000.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:71">
+      <c r="A18" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18">
+        <v>-14736000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15121000.0</v>
+      </c>
+      <c r="D18">
+        <v>-22666000.0</v>
+      </c>
+      <c r="E18">
+        <v>-17862000.0</v>
+      </c>
+      <c r="F18">
+        <v>-16778000.0</v>
+      </c>
+      <c r="G18">
+        <v>-21951000.0</v>
+      </c>
+      <c r="H18">
+        <v>-30193000.0</v>
+      </c>
+      <c r="I18">
+        <v>-24282000.0</v>
+      </c>
+      <c r="J18">
+        <v>-24782000.0</v>
+      </c>
+      <c r="K18">
+        <v>-24637000.0</v>
+      </c>
+      <c r="L18">
+        <v>-50379000.0</v>
+      </c>
+      <c r="M18">
+        <v>-27513000.0</v>
+      </c>
+      <c r="N18">
+        <v>-26808000.0</v>
+      </c>
+      <c r="O18">
+        <v>-30158000.0</v>
+      </c>
+      <c r="P18">
+        <v>-30926000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-30278000.0</v>
+      </c>
+      <c r="R18">
+        <v>-29957000.0</v>
+      </c>
+      <c r="S18">
+        <v>-25116000.0</v>
+      </c>
+      <c r="T18">
+        <v>-25221000.0</v>
+      </c>
+      <c r="U18">
+        <v>-24180000.0</v>
+      </c>
+      <c r="V18">
+        <v>-19319000.0</v>
+      </c>
+      <c r="W18">
+        <v>-15740000.0</v>
+      </c>
+      <c r="X18">
+        <v>-16887000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-15114000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-16362000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-17905000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-18976000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-23435000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-21532000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-22907000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+    </row>
+    <row r="19" spans="1:71">
+      <c r="A19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+    </row>
+    <row r="20" spans="1:71">
+      <c r="A20" t="s">
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>17959000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>17959000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>17959000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
@@ -18469,299 +18629,303 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>98404000.0</v>
+      </c>
+      <c r="C21">
         <v>88125999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>100701000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>117770000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>105149000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>107670000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>127237000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>104001000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>118037000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>103397000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>106405000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>84012000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>122565000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>155026000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>76773000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>146058000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>151234000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>147317000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>182538000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>123012000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>82218000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>53582000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38809000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37169000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-63901000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>48251000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50114000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>56294000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47694000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19021000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35941000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>24057000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25689000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>31471000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17773000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>40054000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>39110000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>40078000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5732000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>48220000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>56226000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>55877000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>54093000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>56377000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>54281000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>53162000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>50691000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>60953000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>52227000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>50820000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>44265000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>42067000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>44199000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>38484000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>39594000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>31297000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>42399000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>41583000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>47545000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>43609000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>47724000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>31784000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>24819000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>41972000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>46223000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>42863000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>44370000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>46409000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>97488000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>179136000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -18835,266 +18999,270 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>152</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>113432000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>111271000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>107398000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>105749000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>338556000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>421166000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>440640000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>99891000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>372033000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>388442000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>316358000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>276743000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93743000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>153842000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>143433000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>139693000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>120693000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>101380000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>93214000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>84552000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>73143000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80334000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>70734000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>175770000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>73153000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>74354000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>66812000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>69370000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>72480000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>69785000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>64939000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>63913000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>61379000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>62506000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>62735000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>63163000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>61851000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>67215000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>65491000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>63194000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>64273000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>69727000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>67441000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>68878000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>67978000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>70255000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>69256000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>68328000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>64015000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>68174000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>62157000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>59393000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>56036000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>57042000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>57965000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>57830000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>58560000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>54582000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>56200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>46594000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>54177000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>60868000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>46777000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>43577000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>46161000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>50557000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>50748000.0</v>
       </c>
-      <c r="BQ23">
-[...1 lines deleted...]
-      </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19121,289 +19289,289 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>154</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>32840000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33474000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32669000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21849000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>41676000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41435000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>41246000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40361000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>40539000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41718000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41985000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>41247000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41193000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>41812000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>41810000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>41375000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>41199000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40987000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>37166000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>31285000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27096000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>27130000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27648000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28184000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28430000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29409000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27921000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27893000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26522000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>22745000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>23771000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>24440000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24075000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>25157000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>25217000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>25288000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25281000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25611000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>25623000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>25345000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>26942000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>80600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>27027000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26610000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>25208000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>24800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>23700000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>21600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19882000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20151000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20300000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>19900000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>20013000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>20711000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>16036000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>21700000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>20356000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>18314000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>14369000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19353000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>18851000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>22529000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>13959000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -19477,358 +19645,365 @@
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>14002000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15936000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14696000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14647000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12304000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
-[...1 lines deleted...]
-      </c>
+      <c r="BG27"/>
       <c r="BH27">
         <v>3749000.0</v>
       </c>
-      <c r="BI27"/>
+      <c r="BI27">
+        <v>3749000.0</v>
+      </c>
       <c r="BJ27"/>
-      <c r="BK27">
-[...1 lines deleted...]
-      </c>
+      <c r="BK27"/>
       <c r="BL27">
         <v>10416000.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BM27">
+        <v>10416000.0</v>
+      </c>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>5259000.0</v>
+      </c>
+      <c r="C28">
         <v>7668000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>5961000.0</v>
+      </c>
+      <c r="E28">
         <v>11297000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11534000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8802000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8261000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10114000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6538000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6891000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5463000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7424000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5555000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5774000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4538000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3906000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5271000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5814000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5336000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4567000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3509000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3407000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3298000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2451000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3188000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2078000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2862000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2372000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2155000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2041000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1985000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2266000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2434000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2478000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2194000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2441000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2716000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2166000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6295000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2811000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3044000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2570000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6123000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3210000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4116000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3949000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3203000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2055000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1353000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1097000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5234000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1040000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1280000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>963000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>959000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174000.0</v>
       </c>
       <c r="BF28">
         <v>1174000.0</v>
       </c>
       <c r="BG28">
-        <v>1716000.0</v>
+        <v>1174000.0</v>
       </c>
       <c r="BH28">
         <v>1716000.0</v>
       </c>
       <c r="BI28">
+        <v>1716000.0</v>
+      </c>
+      <c r="BJ28">
         <v>5300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608000.0</v>
       </c>
       <c r="BL28">
         <v>2608000.0</v>
       </c>
       <c r="BM28">
+        <v>2608000.0</v>
+      </c>
+      <c r="BN28">
         <v>2811000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3333000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3840000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3470000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6637000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>16149000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -19855,684 +20030,694 @@
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>110781000.0</v>
+      </c>
+      <c r="C30">
         <v>15001999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13362000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44255000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11534000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27398000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28237000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20188000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14053000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22923000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17388000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29510000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20426000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-67023000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18405000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14714000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1227000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12683000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3950000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8156000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8994000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16154000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8381000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>115923000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10835000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7709000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7434000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7589000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6969000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7264000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7339000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7124000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6532000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7409000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7371000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6898000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10483000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7682000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7829000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7355000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10385000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8135000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8988000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8767000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7473000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6956000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6180000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5568000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9511000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5353000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5380000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4853000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4712000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4832000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4998000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29436000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25870000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27069000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16941000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25576000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>33901000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21261000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>16982000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19982000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23560000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23885000.0</v>
       </c>
-      <c r="BQ30">
-[...1 lines deleted...]
-      </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31">
+        <v>234000.0</v>
+      </c>
+      <c r="C31">
         <v>-6227000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-21551000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-18419000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>973000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6827000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-95321000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-25130000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19546000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-725000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1730000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-23926000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3525000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6192000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>117403000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-30566000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-29247000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24280000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-21384000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7802000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8398000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>14559000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11734000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11920000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12322000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-15475000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14227000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20318000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-18904000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-20675000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16209000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10017000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11389000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-12304000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-15103000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-15911000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16062000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-17063000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-16740000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-27548000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-19184000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-20881000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-15765000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-21554000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9952000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-26878000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-19891000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-23879000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-24847000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-30987000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-17413000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21123000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-13643000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-13749000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-16663000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-18780000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-21252000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3019000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>69384000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6493000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4731000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>74960000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1318000.0</v>
       </c>
-      <c r="BM31">
-[...1 lines deleted...]
-      </c>
       <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
         <v>-998000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>2722000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32">
+        <v>209185000.0</v>
+      </c>
+      <c r="C32">
         <v>201557999.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>211972000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>225168000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>210898000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>446226000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>548403000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>544641000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>217928000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>475430000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>494847000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>400370000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>367420000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>248769000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>265431000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>289491000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>290927000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>268010000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>283918000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>216226000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>166770000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>126725000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>119143000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>107903000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>111869000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>121404000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>124468000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>123631000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>117036000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112974000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>106153000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>90913000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>90577000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>92754000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>100618000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>101274000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>105017000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>105524000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>110134000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>118256000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>119525000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>120274000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>122276000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>124033000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>123219000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>120850000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>120866000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>124726000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>123505000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>114898000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>112549000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>110134000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>100030000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>91536000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>95193000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>94886000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>96045000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>100031000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>101990000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>99886000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>94318000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>85961000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>85687000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>88640000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>89800000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>89024000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>94927000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>97157000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>207855000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>426348000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -20603,51 +20788,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>722778000.0</v>
       </c>
       <c r="C2">
         <v>825204000.0</v>
       </c>
       <c r="D2">
         <v>811558000.0</v>
       </c>
       <c r="E2">
         <v>353528000.0</v>
       </c>
       <c r="F2">
         <v>191896000.0</v>
       </c>
       <c r="G2">
         <v>195871000.0</v>
       </c>
       <c r="H2">
         <v>166491000.0</v>
       </c>
       <c r="I2">
         <v>218885000.0</v>
       </c>
@@ -20662,51 +20847,51 @@
       </c>
       <c r="M2">
         <v>93379000.0</v>
       </c>
       <c r="N2">
         <v>267321000.0</v>
       </c>
       <c r="O2">
         <v>97996000.0</v>
       </c>
       <c r="P2">
         <v>159774000.0</v>
       </c>
       <c r="Q2">
         <v>12282000.0</v>
       </c>
       <c r="R2">
         <v>90262000.0</v>
       </c>
       <c r="S2">
         <v>3574000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>68971000</v>
       </c>
       <c r="C3">
         <v>280483000</v>
       </c>
       <c r="D3">
         <v>282326000</v>
       </c>
       <c r="E3">
         <v>61895000</v>
       </c>
       <c r="F3">
         <v>992093000</v>
       </c>
       <c r="G3">
         <v>101917000</v>
       </c>
       <c r="H3">
         <v>61975000</v>
       </c>
       <c r="I3">
         <v>142993000</v>
       </c>
@@ -20721,97 +20906,97 @@
       </c>
       <c r="M3">
         <v>88042000</v>
       </c>
       <c r="N3">
         <v>642284000</v>
       </c>
       <c r="O3">
         <v>265232000</v>
       </c>
       <c r="P3">
         <v>338582000</v>
       </c>
       <c r="Q3">
         <v>50781000</v>
       </c>
       <c r="R3">
         <v>56767000</v>
       </c>
       <c r="S3">
         <v>104194000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>-194808000.0</v>
       </c>
       <c r="C6">
         <v>-47268000.0</v>
       </c>
       <c r="D6">
         <v>13646000.0</v>
       </c>
       <c r="E6">
         <v>458030000.0</v>
       </c>
       <c r="F6">
         <v>161632000.0</v>
       </c>
       <c r="G6">
         <v>-3975000.0</v>
       </c>
       <c r="H6">
         <v>29380000.0</v>
       </c>
       <c r="I6">
         <v>-52394000.0</v>
       </c>
@@ -20826,51 +21011,51 @@
       </c>
       <c r="M6">
         <v>19710000.0</v>
       </c>
       <c r="N6">
         <v>-173942000.0</v>
       </c>
       <c r="O6">
         <v>169325000.0</v>
       </c>
       <c r="P6">
         <v>-61778000.0</v>
       </c>
       <c r="Q6">
         <v>147492000.0</v>
       </c>
       <c r="R6">
         <v>-77980000.0</v>
       </c>
       <c r="S6">
         <v>86688000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
         <v>-1644000.0</v>
       </c>
       <c r="C7">
         <v>-22539000.0</v>
       </c>
       <c r="D7">
         <v>-140036000.0</v>
       </c>
       <c r="E7">
         <v>-41590000.0</v>
       </c>
       <c r="F7">
         <v>-16810000.0</v>
       </c>
       <c r="G7">
         <v>20487000.0</v>
       </c>
       <c r="H7">
         <v>569000.0</v>
       </c>
       <c r="I7">
         <v>-43338000.0</v>
       </c>
@@ -20885,74 +21070,74 @@
       </c>
       <c r="M7">
         <v>8636000.0</v>
       </c>
       <c r="N7">
         <v>-8709000.0</v>
       </c>
       <c r="O7">
         <v>-2315000.0</v>
       </c>
       <c r="P7">
         <v>25660000.0</v>
       </c>
       <c r="Q7">
         <v>-28530000.0</v>
       </c>
       <c r="R7">
         <v>-22981000.0</v>
       </c>
       <c r="S7">
         <v>53212000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>7113999.0</v>
       </c>
       <c r="C9">
         <v>-17987000.0</v>
       </c>
       <c r="D9">
         <v>-47497000.0</v>
       </c>
       <c r="E9">
         <v>-6150000.0</v>
       </c>
       <c r="F9">
         <v>-12828000.0</v>
       </c>
       <c r="G9">
         <v>3852000.0</v>
       </c>
       <c r="H9">
         <v>7417000.0</v>
       </c>
       <c r="I9">
         <v>-14368000.0</v>
       </c>
@@ -20967,51 +21152,51 @@
       </c>
       <c r="M9">
         <v>13705000.0</v>
       </c>
       <c r="N9">
         <v>-22737000.0</v>
       </c>
       <c r="O9">
         <v>-87000.0</v>
       </c>
       <c r="P9">
         <v>1210000.0</v>
       </c>
       <c r="Q9">
         <v>-225000.0</v>
       </c>
       <c r="R9">
         <v>-22342000.0</v>
       </c>
       <c r="S9">
         <v>86062000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10">
         <v>-964999.0</v>
       </c>
       <c r="C10">
         <v>3610000.0</v>
       </c>
       <c r="D10">
         <v>-32975000.0</v>
       </c>
       <c r="E10">
         <v>-6674000.0</v>
       </c>
       <c r="F10">
         <v>-9917000.0</v>
       </c>
       <c r="G10">
         <v>91000.0</v>
       </c>
       <c r="H10">
         <v>474000.0</v>
       </c>
       <c r="I10">
         <v>-134000.0</v>
       </c>
@@ -21026,180 +21211,180 @@
       </c>
       <c r="M10">
         <v>-560000.0</v>
       </c>
       <c r="N10">
         <v>-1607000.0</v>
       </c>
       <c r="O10">
         <v>-63000.0</v>
       </c>
       <c r="P10">
         <v>199000.0</v>
       </c>
       <c r="Q10">
         <v>1945000.0</v>
       </c>
       <c r="R10">
         <v>1108000.0</v>
       </c>
       <c r="S10">
         <v>-1303000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-710000.0</v>
       </c>
       <c r="F11">
         <v>20986000.0</v>
       </c>
       <c r="G11">
         <v>3317000.0</v>
       </c>
       <c r="H11">
         <v>-1560000.0</v>
       </c>
       <c r="I11">
         <v>-954000.0</v>
       </c>
       <c r="J11">
         <v>131000.0</v>
       </c>
       <c r="K11">
         <v>-744000.0</v>
       </c>
       <c r="L11">
         <v>-1876000.0</v>
       </c>
       <c r="M11">
         <v>3213000.0</v>
       </c>
       <c r="N11">
         <v>4269000.0</v>
       </c>
       <c r="O11">
         <v>663000.0</v>
       </c>
       <c r="P11">
         <v>594000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-111795000.0</v>
       </c>
       <c r="G12">
         <v>106737000.0</v>
       </c>
       <c r="H12">
         <v>17499000.0</v>
       </c>
       <c r="I12">
         <v>-5689000.0</v>
       </c>
       <c r="J12">
         <v>23731000.0</v>
       </c>
       <c r="K12">
         <v>45546000.0</v>
       </c>
       <c r="L12">
         <v>-10087000.0</v>
       </c>
       <c r="M12">
         <v>-2082000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22044000.0</v>
       </c>
       <c r="F13">
         <v>2622000.0</v>
       </c>
       <c r="G13">
         <v>8630000.0</v>
       </c>
       <c r="H13">
         <v>-3360000.0</v>
       </c>
       <c r="I13">
         <v>-12588000.0</v>
       </c>
       <c r="J13">
         <v>-9632000.0</v>
       </c>
       <c r="K13">
         <v>-15533000.0</v>
       </c>
       <c r="L13">
         <v>-7842000.0</v>
       </c>
       <c r="M13">
         <v>-12914000.0</v>
       </c>
       <c r="N13">
         <v>-2467000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>149332000.0</v>
       </c>
       <c r="C14">
         <v>163581000.0</v>
       </c>
       <c r="D14">
         <v>166143000.0</v>
       </c>
       <c r="E14">
         <v>166196000.0</v>
       </c>
       <c r="F14">
         <v>136534000.0</v>
       </c>
       <c r="G14">
         <v>108892000.0</v>
       </c>
       <c r="H14">
         <v>113653000.0</v>
       </c>
       <c r="I14">
         <v>96288000.0</v>
       </c>
@@ -21214,51 +21399,51 @@
       </c>
       <c r="M14">
         <v>105787000.0</v>
       </c>
       <c r="N14">
         <v>89958000.0</v>
       </c>
       <c r="O14">
         <v>80333000.0</v>
       </c>
       <c r="P14">
         <v>78803000.0</v>
       </c>
       <c r="Q14">
         <v>70887000.0</v>
       </c>
       <c r="R14">
         <v>75756000.0</v>
       </c>
       <c r="S14">
         <v>77342000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>79286999.0</v>
       </c>
       <c r="C15">
         <v>74147000.0</v>
       </c>
       <c r="D15">
         <v>71867000.0</v>
       </c>
       <c r="E15">
         <v>119548000.0</v>
       </c>
       <c r="F15">
         <v>71263000.0</v>
       </c>
       <c r="G15">
         <v>65470000.0</v>
       </c>
       <c r="H15">
         <v>58655000.0</v>
       </c>
       <c r="I15">
         <v>49143000.0</v>
       </c>
@@ -21273,51 +21458,51 @@
       </c>
       <c r="M15">
         <v>93074000.0</v>
       </c>
       <c r="N15">
         <v>81515000.0</v>
       </c>
       <c r="O15">
         <v>73089000.0</v>
       </c>
       <c r="P15">
         <v>61506000.0</v>
       </c>
       <c r="Q15">
         <v>10000000.0</v>
       </c>
       <c r="R15">
         <v>161230000.0</v>
       </c>
       <c r="S15">
         <v>279778000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>527970000.0</v>
       </c>
       <c r="C16">
         <v>777936000.0</v>
       </c>
       <c r="D16">
         <v>825204000.0</v>
       </c>
       <c r="E16">
         <v>811558000.0</v>
       </c>
       <c r="F16">
         <v>353528000.0</v>
       </c>
       <c r="G16">
         <v>191896000.0</v>
       </c>
       <c r="H16">
         <v>195871000.0</v>
       </c>
       <c r="I16">
         <v>166491000.0</v>
       </c>
@@ -21332,74 +21517,74 @@
       </c>
       <c r="M16">
         <v>113089000.0</v>
       </c>
       <c r="N16">
         <v>93379000.0</v>
       </c>
       <c r="O16">
         <v>267321000.0</v>
       </c>
       <c r="P16">
         <v>97996000.0</v>
       </c>
       <c r="Q16">
         <v>159774000.0</v>
       </c>
       <c r="R16">
         <v>12282000.0</v>
       </c>
       <c r="S16">
         <v>90262000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>472281000.0</v>
       </c>
       <c r="C18">
         <v>257233000.0</v>
       </c>
       <c r="D18">
         <v>49042000.0</v>
       </c>
       <c r="E18">
         <v>519698000.0</v>
       </c>
       <c r="F18">
         <v>-525599000.0</v>
       </c>
       <c r="G18">
         <v>172367000.0</v>
       </c>
       <c r="H18">
         <v>188419000.0</v>
       </c>
       <c r="I18">
         <v>-142852200.0</v>
       </c>
@@ -21414,180 +21599,180 @@
       </c>
       <c r="M18">
         <v>155228000.0</v>
       </c>
       <c r="N18">
         <v>-455584000.0</v>
       </c>
       <c r="O18">
         <v>-97132000.0</v>
       </c>
       <c r="P18">
         <v>-143403000.0</v>
       </c>
       <c r="Q18">
         <v>77165000.0</v>
       </c>
       <c r="R18">
         <v>105126000.0</v>
       </c>
       <c r="S18">
         <v>143324000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
         <v>-234000.0</v>
       </c>
       <c r="C19">
         <v>-79507000.0</v>
       </c>
       <c r="D19">
         <v>194315000.0</v>
       </c>
       <c r="E19">
         <v>42488000.0</v>
       </c>
       <c r="F19">
         <v>80966000.0</v>
       </c>
       <c r="G19">
         <v>32996000.0</v>
       </c>
       <c r="H19">
         <v>24475000.0</v>
       </c>
       <c r="I19">
         <v>-112645000.0</v>
       </c>
       <c r="J19">
         <v>-42670000.0</v>
       </c>
       <c r="K19">
         <v>-34390000.0</v>
       </c>
       <c r="L19">
         <v>-44881000.0</v>
       </c>
       <c r="M19">
         <v>-85103000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>16163000.0</v>
       </c>
       <c r="E20">
         <v>3750000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>111224000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>-331389000.0</v>
       </c>
       <c r="C21">
         <v>-313972000.0</v>
       </c>
       <c r="D21">
         <v>-255962000.0</v>
       </c>
       <c r="E21">
         <v>29971000.0</v>
       </c>
       <c r="F21">
         <v>569997000.0</v>
       </c>
       <c r="G21">
         <v>-165135000.0</v>
       </c>
       <c r="H21">
         <v>-149607000.0</v>
       </c>
       <c r="I21">
         <v>-139173000.0</v>
       </c>
       <c r="J21">
         <v>-192179000.0</v>
       </c>
       <c r="K21">
         <v>-134553000.0</v>
       </c>
       <c r="L21">
         <v>-210359000.0</v>
       </c>
       <c r="M21">
         <v>-100502000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
         <v>392122000.0</v>
       </c>
       <c r="C22">
         <v>316334000.0</v>
       </c>
       <c r="D22">
         <v>385749000.0</v>
       </c>
       <c r="E22">
         <v>554692000.0</v>
       </c>
       <c r="F22">
         <v>435121000.0</v>
       </c>
       <c r="G22">
         <v>8877000.0</v>
       </c>
       <c r="H22">
         <v>98999000.0</v>
       </c>
       <c r="I22">
         <v>67239000.0</v>
       </c>
@@ -21602,51 +21787,51 @@
       </c>
       <c r="M22">
         <v>115087000.0</v>
       </c>
       <c r="N22">
         <v>103087000.0</v>
       </c>
       <c r="O22">
         <v>81129000.0</v>
       </c>
       <c r="P22">
         <v>87592000.0</v>
       </c>
       <c r="Q22">
         <v>81224000.0</v>
       </c>
       <c r="R22">
         <v>116929000.0</v>
       </c>
       <c r="S22">
         <v>99779000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>-175333000.0</v>
       </c>
       <c r="C23">
         <v>-117358000.0</v>
       </c>
       <c r="D23">
         <v>-25149000.0</v>
       </c>
       <c r="E23">
         <v>994155000.0</v>
       </c>
       <c r="F23">
         <v>1209257000.0</v>
       </c>
       <c r="G23">
         <v>-9573000.0</v>
       </c>
       <c r="H23">
         <v>444155000.0</v>
       </c>
       <c r="I23">
         <v>-3441000.0</v>
       </c>
@@ -21661,51 +21846,51 @@
       </c>
       <c r="M23">
         <v>-7244000.0</v>
       </c>
       <c r="N23">
         <v>-11781000.0</v>
       </c>
       <c r="O23">
         <v>-1791000.0</v>
       </c>
       <c r="P23">
         <v>-13376000.0</v>
       </c>
       <c r="Q23">
         <v>-3975000.0</v>
       </c>
       <c r="R23">
         <v>2901000.0</v>
       </c>
       <c r="S23">
         <v>-24496000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
         <v>-98120000.0</v>
       </c>
       <c r="C24">
         <v>200795000.0</v>
       </c>
       <c r="D24">
         <v>250830000.0</v>
       </c>
       <c r="E24">
         <v>2769000.0</v>
       </c>
       <c r="F24">
         <v>1035000.0</v>
       </c>
       <c r="G24">
         <v>2228000.0</v>
       </c>
       <c r="H24">
         <v>7407000.0</v>
       </c>
       <c r="I24">
         <v>145702400.0</v>
       </c>
@@ -21720,54 +21905,54 @@
       </c>
       <c r="M24">
         <v>53882000.0</v>
       </c>
       <c r="N24">
         <v>13847000.0</v>
       </c>
       <c r="O24">
         <v>28732000.0</v>
       </c>
       <c r="P24">
         <v>48742000.0</v>
       </c>
       <c r="Q24">
         <v>18901000.0</v>
       </c>
       <c r="R24">
         <v>48157000.0</v>
       </c>
       <c r="S24">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>1442000.0</v>
+        <v>-5537000.0</v>
       </c>
       <c r="C25">
         <v>71913000.0</v>
       </c>
       <c r="D25">
         <v>-86338000.0</v>
       </c>
       <c r="E25">
         <v>-104794000.0</v>
       </c>
       <c r="F25">
         <v>15857000.0</v>
       </c>
       <c r="G25">
         <v>11768000.0</v>
       </c>
       <c r="H25">
         <v>12588000.0</v>
       </c>
       <c r="I25">
         <v>17568000.0</v>
       </c>
       <c r="J25">
         <v>17577000.0</v>
       </c>
@@ -21779,147 +21964,147 @@
       </c>
       <c r="M25">
         <v>13760000.0</v>
       </c>
       <c r="N25">
         <v>2364000.0</v>
       </c>
       <c r="O25">
         <v>8953000.0</v>
       </c>
       <c r="P25">
         <v>3124000.0</v>
       </c>
       <c r="Q25">
         <v>4365000.0</v>
       </c>
       <c r="R25">
         <v>-7811000.0</v>
       </c>
       <c r="S25">
         <v>17185000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-114353000.0</v>
       </c>
       <c r="D26">
         <v>-60000000.0</v>
       </c>
       <c r="E26">
         <v>-60095000.0</v>
       </c>
       <c r="F26">
         <v>-52356000.0</v>
       </c>
       <c r="G26">
         <v>-1684000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>441452500.0</v>
       </c>
       <c r="J26">
         <v>61654000.0</v>
       </c>
       <c r="K26">
         <v>222824000.0</v>
       </c>
       <c r="L26">
         <v>-37000.0</v>
       </c>
       <c r="M26">
         <v>265716000.0</v>
       </c>
       <c r="N26">
         <v>469323000.0</v>
       </c>
       <c r="O26">
         <v>288619000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
         <v>-3284000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
         <v>6979000.0</v>
       </c>
       <c r="C27">
         <v>8427000.0</v>
       </c>
       <c r="D27">
         <v>5850000.0</v>
       </c>
       <c r="E27">
         <v>7089000.0</v>
       </c>
       <c r="F27">
         <v>7414000.0</v>
       </c>
       <c r="G27">
         <v>3655000.0</v>
       </c>
       <c r="H27">
         <v>3879000.0</v>
       </c>
       <c r="I27">
         <v>3755000.0</v>
       </c>
       <c r="J27">
         <v>3866000.0</v>
       </c>
       <c r="K27">
         <v>4951000.0</v>
       </c>
       <c r="L27">
         <v>8623000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>-586008999.0</v>
       </c>
       <c r="C28">
         <v>-505477000.0</v>
       </c>
       <c r="D28">
         <v>-396815000.0</v>
       </c>
       <c r="E28">
         <v>-166051000.0</v>
       </c>
       <c r="F28">
         <v>482594000.0</v>
       </c>
       <c r="G28">
         <v>-241862000.0</v>
       </c>
       <c r="H28">
         <v>-212107000.0</v>
       </c>
       <c r="I28">
         <v>-80533000.0</v>
       </c>
@@ -21934,51 +22119,51 @@
       </c>
       <c r="M28">
         <v>-104297000.0</v>
       </c>
       <c r="N28">
         <v>260400000.0</v>
       </c>
       <c r="O28">
         <v>237700000.0</v>
       </c>
       <c r="P28">
         <v>26801000.0</v>
       </c>
       <c r="Q28">
         <v>43396000.0</v>
       </c>
       <c r="R28">
         <v>-252684000.0</v>
       </c>
       <c r="S28">
         <v>-22529000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>541252000.0</v>
       </c>
       <c r="C29">
         <v>537716000.0</v>
       </c>
       <c r="D29">
         <v>331368000.0</v>
       </c>
       <c r="E29">
         <v>581593000.0</v>
       </c>
       <c r="F29">
         <v>466494000.0</v>
       </c>
       <c r="G29">
         <v>274284000.0</v>
       </c>
       <c r="H29">
         <v>250394000.0</v>
       </c>
       <c r="I29">
         <v>140800.0</v>
       </c>
@@ -21993,51 +22178,51 @@
       </c>
       <c r="M29">
         <v>243270000.0</v>
       </c>
       <c r="N29">
         <v>186700000.0</v>
       </c>
       <c r="O29">
         <v>168100000.0</v>
       </c>
       <c r="P29">
         <v>195179000.0</v>
       </c>
       <c r="Q29">
         <v>127946000.0</v>
       </c>
       <c r="R29">
         <v>161893000.0</v>
       </c>
       <c r="S29">
         <v>247518000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-162902000.0</v>
       </c>
       <c r="C30">
         <v>-79507000.0</v>
       </c>
       <c r="D30">
         <v>79093000.0</v>
       </c>
       <c r="E30">
         <v>42488000.0</v>
       </c>
       <c r="F30">
         <v>-787456000.0</v>
       </c>
       <c r="G30">
         <v>-36397000.0</v>
       </c>
       <c r="H30">
         <v>-8858000.0</v>
       </c>
       <c r="I30">
         <v>-112600.0</v>
       </c>
@@ -22071,697 +22256,706 @@
       <c r="S30">
         <v>-138301000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="BR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>624982000.0</v>
+      </c>
+      <c r="C2">
         <v>570277000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>569564000.0</v>
+      </c>
+      <c r="E2">
         <v>505582000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>814165000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>777936000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>876622000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>973481000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>901017000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>825204000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>736440000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>776233000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>945584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715924000.0</v>
       </c>
       <c r="O2">
         <v>715924000.0</v>
       </c>
       <c r="P2">
+        <v>715924000.0</v>
+      </c>
+      <c r="Q2">
         <v>687969000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>487918000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>353528000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>298358000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>348931000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>235801000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>191896000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>187369000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>201097000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>237377000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>195871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>204208000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>283898000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>155268000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>166491000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>154802000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>159847000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>252199000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>218885000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>192465000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>237965000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>140558000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>164898000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>106720000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>99739000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>81199000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>100105000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>134613000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>159942000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>84248000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>113089000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>138573000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>147800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>183619000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93379000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>120371000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112402000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>182880000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>267321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217131000.0</v>
       </c>
       <c r="BD2">
         <v>217131000.0</v>
       </c>
       <c r="BE2">
+        <v>217131000.0</v>
+      </c>
+      <c r="BF2">
         <v>273708000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>97996000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>70613000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>69628000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5541000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>159774000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>30974000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2454000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18090000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12282000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17054000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23681000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>86909000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>51892000</v>
+      </c>
+      <c r="E3">
         <v>104683000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>142788000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5806000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>104819000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>58817000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>150722687</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44347000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>76901000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>154259000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>36076000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5732000</v>
       </c>
       <c r="O3">
         <v>5732000</v>
       </c>
       <c r="P3">
+        <v>5732000</v>
+      </c>
+      <c r="Q3">
         <v>3000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3577000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>49586000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>247102000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>394098000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>207901000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>142992000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21422000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>40745000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16594999</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23155000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>41649000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9384000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7297000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3645000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>25448000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51292000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>62088000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4165000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9659000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>49000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>54394000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>129000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>68000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>161000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1999000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>564000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>966000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>301000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1048000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>443000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8466000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>678000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>38245000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>40653000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>108074000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>162640000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>220218000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>151352000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>82441000</v>
-      </c>
-[...1 lines deleted...]
-        <v>58695000</v>
       </c>
       <c r="BE3">
         <v>58695000</v>
       </c>
       <c r="BF3">
+        <v>58695000</v>
+      </c>
+      <c r="BG3">
         <v>50163000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>55116000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>62843000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>49348000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>171275000</v>
-      </c>
-[...1 lines deleted...]
-        <v>26330000</v>
       </c>
       <c r="BL3">
         <v>26330000</v>
       </c>
       <c r="BM3">
+        <v>26330000</v>
+      </c>
+      <c r="BN3">
         <v>28281000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1722000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>24495000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>104194000</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22788,54 +22982,55 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22862,470 +23057,473 @@
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>167</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>54705000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>713000.0</v>
+      </c>
+      <c r="E6">
         <v>63982000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-350939000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>90120000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-98686000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-96859000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1426000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>144623000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19749000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30440000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-169351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95634000.0</v>
       </c>
       <c r="O6">
         <v>95634000.0</v>
       </c>
       <c r="P6">
+        <v>95634000.0</v>
+      </c>
+      <c r="Q6">
         <v>27955000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>200051000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>134390000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55170000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-50573000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>113130000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>43905000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4527000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13728000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-36280000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>41506000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8337000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-79690000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>128630000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-11223000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11689000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-155147000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-311899000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33314000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13479000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-306165000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>54465000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-24340000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>58178000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6981000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18540000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-18906000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-34508000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-25329000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>75694000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-28841000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-25484000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-9227000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-35819000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>90240000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-26992000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7002000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>101700000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-84441000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>50190000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8600000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-18300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>175712000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>27383000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>985000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>64087000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-154233000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>128800000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>28520000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-15636000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5808000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4772000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6627000.0</v>
       </c>
-      <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>168</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-9415000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>-8089000.0</v>
+        <v>4411000.0</v>
       </c>
       <c r="E7">
+        <v>-5424000.0</v>
+      </c>
+      <c r="F7">
         <v>-11249000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11736000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11335000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13769000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-2943000.0</v>
+      </c>
+      <c r="K7">
         <v>7530000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8978000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1999000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-53554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9773000.0</v>
       </c>
       <c r="O7">
         <v>-9773000.0</v>
       </c>
       <c r="P7">
+        <v>-9773000.0</v>
+      </c>
+      <c r="Q7">
         <v>-23962000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7449000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-406000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-13140000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9214000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5476000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>68000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>284000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>15237000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>19974000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1120000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8346000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2961000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-539000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4277000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-14513000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-794000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14855000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2600000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-6912000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5822000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-8706000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2006000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-990000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-4986000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2383000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10501000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2661000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6693000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1092000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1919000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1958000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>5781000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-820000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>5633000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>588000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-12000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7992000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-5047000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4613000.0</v>
       </c>
       <c r="BE7">
         <v>4613000.0</v>
       </c>
       <c r="BF7">
+        <v>4613000.0</v>
+      </c>
+      <c r="BG7">
         <v>-10101000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>25304000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-7083000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2105000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5334000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10487000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-8446000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-17029000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-13542000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>29000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-12447000.0</v>
       </c>
-      <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23352,1546 +23550,1555 @@
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>170</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-5834000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>-1961000.0</v>
+        <v>2173000.0</v>
       </c>
       <c r="E9">
+        <v>864000.0</v>
+      </c>
+      <c r="F9">
         <v>-15166000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22022000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8027000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5381000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>470000.0</v>
+      </c>
+      <c r="K9">
         <v>8471000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>11943000.0</v>
+      </c>
+      <c r="M9">
         <v>14135000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-51010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6237000.0</v>
       </c>
       <c r="O9">
         <v>-6237000.0</v>
       </c>
       <c r="P9">
+        <v>-6237000.0</v>
+      </c>
+      <c r="Q9">
         <v>5953000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11060000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6752000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4190000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11475000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2816000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6091000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3556000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6948000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4859000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7587000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-191000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>427000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1459000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2429000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7657000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-7554000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>805000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>97000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2833000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-725000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>30000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>172000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>907000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1299000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>210000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>479000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-287000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>249000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>813000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3042000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3850000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1782000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5031000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-6399000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1542000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2179000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5236000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3044000.0</v>
       </c>
       <c r="BE9">
         <v>3044000.0</v>
       </c>
       <c r="BF9">
+        <v>3044000.0</v>
+      </c>
+      <c r="BG9">
         <v>-6800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1210000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22058000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-13455000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11869000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-225000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-9587000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-8420000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-9747000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2263000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-12095000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>92831000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>171</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-61000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>577000.0</v>
+      </c>
+      <c r="E10">
         <v>-566000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2572000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1596000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3832000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-7269000.0</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
+        <v>4743000.0</v>
+      </c>
+      <c r="K10">
         <v>-4285000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5423000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12136000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3034000.0</v>
       </c>
       <c r="O10">
         <v>-3034000.0</v>
       </c>
       <c r="P10">
+        <v>-3034000.0</v>
+      </c>
+      <c r="Q10">
         <v>-1336000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3519000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1215000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2889000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4567000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1891000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-439000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1353000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1093000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>270000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-756000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>820000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>350000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>60000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>388000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-518000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>810000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-814000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>162000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>536000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-262000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1317000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1065000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>424000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>46000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-242000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2031000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1049000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3223000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1130000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1095000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1130000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1699000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1086000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2313000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1067000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3928000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1059000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569000.0</v>
       </c>
       <c r="BE10">
         <v>1569000.0</v>
       </c>
       <c r="BF10">
+        <v>1569000.0</v>
+      </c>
+      <c r="BG10">
         <v>-4490000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2030000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1550000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2231000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5612000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-530000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>890000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-132000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1717000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1663000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>403000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2134000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27911000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12802000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5173000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3510000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14406000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-15750000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13262000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3897000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5157000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1330000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2085000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6993000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7252000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5661000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1028000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-775000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-853000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-960000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>939000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1524000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1052000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4174000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>497000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1936000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3286000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1299000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-744000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>1557000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>1838000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1032000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5275000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>83000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3213000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>516000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>952000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>714000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4269000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6290000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9086000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3741000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>663000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2424000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2330000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4839000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>594000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1830000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3567000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7033000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-3450000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97960000.0</v>
       </c>
       <c r="O12">
         <v>-97960000.0</v>
       </c>
       <c r="P12">
+        <v>-97960000.0</v>
+      </c>
+      <c r="Q12">
         <v>2820000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1030000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-15543000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-28293000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-28352000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-27483000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-27667000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3607000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2640000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>103879000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1891000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-116000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1431000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1681000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20727000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1754000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1310000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-795000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1830000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23731000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2153000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2869000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3146000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>45546000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-10087000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-2082000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-35865000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-21074000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-49454000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1036000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-20784000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-11347000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9051000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4850000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8277000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3041000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2236000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4377000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4886000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>14119000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4980000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-607000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2737000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2503000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2987000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-11148000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7381000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-8111000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-710000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9632000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2312000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1625000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1861000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-15533000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-6512000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-7842000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-12914000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-2467000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>175</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>32840000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>33474000.0</v>
+      </c>
+      <c r="E14">
         <v>32669000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36733000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41676000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41435000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41246000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>35630000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40539000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47084000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41969000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41812000.0</v>
       </c>
       <c r="O14">
         <v>41812000.0</v>
       </c>
       <c r="P14">
+        <v>41812000.0</v>
+      </c>
+      <c r="Q14">
         <v>41810000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41375000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41199000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40987000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37166000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31285000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27096000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27130000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25930000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31141000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28184000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28430000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29409000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27921000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27893000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>26522000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23787000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23203000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22745000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23771000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24146000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24440000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24075000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25157000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25217000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25288000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25281000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25611000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25623000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>25345000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>25066000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26942000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27027000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26610000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25208000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24800000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>23651000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21596000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19882000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20301000.0</v>
       </c>
       <c r="BE14">
         <v>20301000.0</v>
       </c>
       <c r="BF14">
+        <v>20301000.0</v>
+      </c>
+      <c r="BG14">
         <v>20013000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>20711000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16036000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>21700000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>20356000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18314000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14369000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19353000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>18851000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22529000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13959000.0</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>176</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>21469000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>19844000.0</v>
+      </c>
+      <c r="E15">
         <v>19720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20027000.0</v>
       </c>
       <c r="F15">
         <v>20027000.0</v>
       </c>
       <c r="G15">
+        <v>20027000.0</v>
+      </c>
+      <c r="H15">
         <v>19672000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18818000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17832000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>17825000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17696000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17849000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17773000.0</v>
       </c>
       <c r="O15">
         <v>17773000.0</v>
       </c>
       <c r="P15">
+        <v>17773000.0</v>
+      </c>
+      <c r="Q15">
         <v>18017000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>65246000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18512000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>18505000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>18522000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17127000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17109000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17040000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17016000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>16835000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>14579000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14791000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14782000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>14685000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14397000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14399000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12671000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12224000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9849000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9908000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10088000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8877000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8885000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7862000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12836000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27173000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>27132000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27088000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>26363000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24022000.0</v>
       </c>
       <c r="AU15">
         <v>24022000.0</v>
       </c>
       <c r="AV15">
+        <v>24022000.0</v>
+      </c>
+      <c r="AW15">
         <v>24023000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>23880000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>21149000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>20927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20196000.0</v>
       </c>
       <c r="BA15">
         <v>20196000.0</v>
       </c>
       <c r="BB15">
         <v>20196000.0</v>
       </c>
       <c r="BC15">
         <v>20196000.0</v>
       </c>
       <c r="BD15">
-        <v>18306000.0</v>
+        <v>20196000.0</v>
       </c>
       <c r="BE15">
         <v>18306000.0</v>
       </c>
       <c r="BF15">
-        <v>16281000.0</v>
+        <v>18306000.0</v>
       </c>
       <c r="BG15">
         <v>16281000.0</v>
       </c>
       <c r="BH15">
-        <v>15075000.0</v>
+        <v>16281000.0</v>
       </c>
       <c r="BI15">
         <v>15075000.0</v>
       </c>
       <c r="BJ15">
         <v>15075000.0</v>
       </c>
       <c r="BK15">
-        <v>10000000.0</v>
+        <v>15075000.0</v>
       </c>
       <c r="BL15">
         <v>10000000.0</v>
       </c>
       <c r="BM15">
         <v>10000000.0</v>
       </c>
       <c r="BN15">
         <v>10000000.0</v>
       </c>
       <c r="BO15">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP15">
         <v>161230000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>27230000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>279778000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>177</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>624982000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>570277000.0</v>
+      </c>
+      <c r="E16">
         <v>569564000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>463226000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>868056000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>777936000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>876622000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>902443000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>969827000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>756189000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>806673000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>776233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>811558000.0</v>
       </c>
       <c r="O16">
         <v>811558000.0</v>
       </c>
       <c r="P16">
+        <v>811558000.0</v>
+      </c>
+      <c r="Q16">
         <v>715924000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>687969000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>487918000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>353528000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>298358000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>348931000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>235801000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>191896000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>187369000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>201097000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>237377000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>195871000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>204208000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>283898000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>155268000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>166491000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-59700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>252199000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>178986000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-68200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>195023000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>140558000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>164898000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>106720000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>99739000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>81199000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>100105000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>134613000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>159942000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>84248000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>113089000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>138573000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>147800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>183619000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>93379000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>105400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>101700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>182880000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>267321000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-8600000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-18300000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>273708000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>97996000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>70613000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>69628000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5541000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>159774000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>30974000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2454000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18090000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>12282000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17054000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>23681000.0</v>
       </c>
-      <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24918,437 +25125,442 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>101800000.0</v>
+      </c>
+      <c r="C18">
         <v>25494000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>66159000.0</v>
+      </c>
+      <c r="E18">
         <v>30938000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7785000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>137276000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24116000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>64924000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>136103000.0</v>
+      </c>
+      <c r="K18">
         <v>93672000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>75999000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-79424000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>30213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118643000.0</v>
       </c>
       <c r="O18">
         <v>118643000.0</v>
       </c>
       <c r="P18">
+        <v>118643000.0</v>
+      </c>
+      <c r="Q18">
         <v>138801000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>157557000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>104697000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-81711000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-268186000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-103906000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-71796000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>46969000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25983000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>54924000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>44491000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35148000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>56993000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>52147000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>44128000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9560000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-12492000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-36688000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37425000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>34241000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>46651000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8094000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>52703000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>56932000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>49639000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>60401000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>56836000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>64134000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>58999000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>64252000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>54463000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>54034000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>180022000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>22849000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>13218000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-50274000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-111840000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-177018000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-116470000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-37741000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-19295000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>48600000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-14732000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5651000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-11502000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-5693000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-131859000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>12622000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>32945000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>27310000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>27017000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>19053000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>35399000.0</v>
       </c>
-      <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>180</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-6000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-19225000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>18991000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-99325000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-70662000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>9100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-52521000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>34600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-33331000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>149583000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-77239000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>191285000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>81891000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14787000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10054000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19969000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>63963000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8820000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7789000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>394000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1123000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-23291000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3144000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>24008000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-17788000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-364000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-5257000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>14551000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1305000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2470000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2548000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2744000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-8430000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-980000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1348000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5698000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-35666000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-44881000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-85103000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>376000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...2 lines deleted...]
-      <c r="O20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -25360,1966 +25572,1983 @@
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>182</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-20888000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-68690000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6988000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-221728000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-33983000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-135354000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-96302000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2960000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-90803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74196000.0</v>
       </c>
       <c r="O21">
         <v>-74196000.0</v>
       </c>
       <c r="P21">
+        <v>-74196000.0</v>
+      </c>
+      <c r="Q21">
         <v>-66151000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>143501000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>47904000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20015000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>240553000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>227816000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>81613000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-31979000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-32673000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-85883000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-14600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-52555000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-128390000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>90488000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-59150000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8970000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17964000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-47378000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-100789000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-192179000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-57623000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-18236000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-74920000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-134553000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-210359000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-100502000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>82649000.0</v>
+      </c>
+      <c r="C22">
         <v>81899000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>79150000.0</v>
+      </c>
+      <c r="E22">
         <v>99351000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>105160000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>100843000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31916000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>78871000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>97951000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>102672000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>104353000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>61141000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>67394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194176000.0</v>
       </c>
       <c r="O22">
         <v>194176000.0</v>
       </c>
       <c r="P22">
+        <v>194176000.0</v>
+      </c>
+      <c r="Q22">
         <v>115492000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>121987000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>123037000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>161154000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>115210000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>90616000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68141000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>27075000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25249000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-76223000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32776000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>35887000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>35976000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>28790000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1654000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>19732000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14040000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19167000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2670000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>24143000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23048000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23015000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-11008000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20672000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>37042000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>34996000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38328000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>34823000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>44329000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>26284000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>30800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37074000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>27380000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19833000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>26852000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>20944000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>30556000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>24735000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22931000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12517000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>21147000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24534000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>26082000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17391000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>26171000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17948000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11803000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23785000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>20953000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>24683000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>22602000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24058000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>70269000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>99779000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>183</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-727000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-2135000.0</v>
+      </c>
+      <c r="E23">
         <v>-432000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-405000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-433000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1933000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-114590000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-79237127.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-826000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11502000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-24924000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>109684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248915000.0</v>
       </c>
       <c r="O23">
         <v>248915000.0</v>
       </c>
       <c r="P23">
+        <v>248915000.0</v>
+      </c>
+      <c r="Q23">
         <v>-4430000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-64239000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2490000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1518000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2732000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6490000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-181000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1937000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1663000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>46000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2531000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1360000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>134640000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-578000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-59712000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>109271000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5106861.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-58112000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>90513000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1975000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>70400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2626000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>38914000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9240000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-5690000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3808000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3628000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6903000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3771000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5707000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-913000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3147000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-4232000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>105400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>101700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1239000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>93579000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-8600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-18300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1285000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-6582000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-991000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4423000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-258000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>146874000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>325000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1067000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1420000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-318000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1863000.0</v>
       </c>
-      <c r="BQ23"/>
       <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>184</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>72737000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>44842000.0</v>
+      </c>
+      <c r="E24">
         <v>41629000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1593000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7711000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>34386000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>67927000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3804522.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>78912000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>58519000.0</v>
+      </c>
+      <c r="M24">
         <v>3809000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4232000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3084000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1787000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>278000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>18424000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>22760000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>176000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-10506000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>12837000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>56597000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5635000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>17454000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>13450999.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3849000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8894000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>817000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>735000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18196000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>23554000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-48600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-58000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2744000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4223000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>17300000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>42000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10212000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>49000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3638000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>46000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4649000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-19000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-12963000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>26368000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-103968000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8518000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-24485000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>39000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-148200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-215400000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1798000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>7941000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-55300000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-62300000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5771000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>27973000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1756000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>12728000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6277000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>148000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3664000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-14263000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6771000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1843000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1414000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>185</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>4551000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
-        <v>9908000.0</v>
+        <v>-1346000.0</v>
       </c>
       <c r="E25">
+        <v>7243000.0</v>
+      </c>
+      <c r="F25">
         <v>-273432000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12645000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>65000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15041000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17141687.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-14420000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-151437000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-28275000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103228000.0</v>
       </c>
       <c r="O25">
         <v>-103228000.0</v>
       </c>
       <c r="P25">
+        <v>-103228000.0</v>
+      </c>
+      <c r="Q25">
         <v>7120000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3413000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12099000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5162000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4630000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2738000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3327000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12663000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2781000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>95795000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7130000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2708000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-15000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4810000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4940000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4833000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24760000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3935000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4303000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>22557000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4507000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4444000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8592000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5080000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3535000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3446000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3561000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3429000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3325000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3190000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6716000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>110818000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7924000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3197000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5560000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>29856000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>12644000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-4688000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>193000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>26883000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>27453000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>985000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-11330000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>24997000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-6321000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-4222000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1652000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3237000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4033000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1253000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1612000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9829000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-114353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-376000.0</v>
       </c>
       <c r="J26">
         <v>-376000.0</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
+        <v>-376000.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-28839000.0</v>
       </c>
-      <c r="M26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>-52356000.0</v>
       </c>
       <c r="P26">
+        <v>-52356000.0</v>
+      </c>
+      <c r="Q26">
         <v>-7739000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-52356000.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>1684000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>1684000.0</v>
       </c>
       <c r="Y26">
+        <v>1684000.0</v>
+      </c>
+      <c r="Z26">
         <v>-263000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1421000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>191224000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>233000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>91675000.0</v>
       </c>
-      <c r="AJ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>91675000.0</v>
       </c>
       <c r="AM26">
+        <v>91675000.0</v>
+      </c>
+      <c r="AN26">
         <v>69037000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>96626000.0</v>
       </c>
       <c r="AR26">
         <v>96626000.0</v>
       </c>
       <c r="AS26">
-        <v>38000.0</v>
+        <v>96626000.0</v>
       </c>
       <c r="AT26">
         <v>38000.0</v>
       </c>
       <c r="AU26">
-        <v>96520000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="AV26">
         <v>96520000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AW26">
+        <v>96520000.0</v>
+      </c>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>171144000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-48042000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>187</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2528000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2362000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1782000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1363000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1472000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1919000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2352000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2458000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1698000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1556000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1440000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000.0</v>
       </c>
       <c r="O27">
         <v>1388000.0</v>
       </c>
       <c r="P27">
+        <v>1388000.0</v>
+      </c>
+      <c r="Q27">
         <v>1341000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1808000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2552000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1891000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2316000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1768000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1439000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1239000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>908000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>832000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>676000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1426000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>908000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>767000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>778000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>657000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>971000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1193000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>934000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>864000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>924000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1094000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>984000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>837000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1367000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1403000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1344000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1404000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1836000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2749000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2634000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-10600000.0</v>
+      </c>
+      <c r="C28">
         <v>-43084000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-90669000.0</v>
+      </c>
+      <c r="E28">
         <v>-27140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54038000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-54443000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-156959000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-229710000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-79237127.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-27962000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-101038000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-42773000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-158401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110632000.0</v>
       </c>
       <c r="O28">
         <v>-110632000.0</v>
       </c>
       <c r="P28">
+        <v>-110632000.0</v>
+      </c>
+      <c r="Q28">
         <v>-96337000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14016000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26902000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>219299000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>204199000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>59104000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-49200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-57165000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-104655000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-30842000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-67346000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-145703000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>74443000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-73547000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-24169000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4715000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-59712000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1367000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-50100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-68200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>63400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-81557000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-25900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-36600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-69279000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-84900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-75500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>16100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-70341000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-77900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-26400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-39024000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>101507000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>105400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>101700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>30231000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>80000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8600000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>184673000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-6249000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10731000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>57052000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-34733000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>116178000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-16119000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-28683000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-27980000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-25668000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-44767000.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
+      <c r="BS28"/>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>101800000.0</v>
+      </c>
+      <c r="C29">
         <v>112403000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>118051000.0</v>
+      </c>
+      <c r="E29">
         <v>135621000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-142788000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>143082000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>128935000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123741000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>150722687.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>138019000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>152900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74835000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>66289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124375000.0</v>
       </c>
       <c r="O29">
         <v>124375000.0</v>
       </c>
       <c r="P29">
+        <v>124375000.0</v>
+      </c>
+      <c r="Q29">
         <v>141801000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>161134000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>154283000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>165391000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>125912000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>103995000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>71196000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>68391000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>66728000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>71519000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>67646000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>76797000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>66377000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>59444000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>47773000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>35008000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>38800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>25400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>41590000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>43900000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>46700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>46300000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>52832000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>57000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>49800000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>62400000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>57400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>65100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>59300000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>65300000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>54906000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>62500000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>180700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>61094000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>53871000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>57800000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>50800000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>43200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>34882000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>44700000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>39400000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>48600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>35431000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>60767000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>51341000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>43655000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>39416000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>38952000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>32945000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>27310000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>28739000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>43548000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>35399000.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>247518000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>190</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-14614000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>-26669000.0</v>
+      </c>
+      <c r="E30">
         <v>-44499000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1593000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1481000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-70662000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9110000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-74306522.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34566000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-33331000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1622000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-77239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191285000.0</v>
       </c>
       <c r="O30">
         <v>191285000.0</v>
       </c>
       <c r="P30">
+        <v>191285000.0</v>
+      </c>
+      <c r="Q30">
         <v>-17509000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24901000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-46795000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-110213000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-395784000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-195064000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-86395000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14664000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-23291000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3144000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4702000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17788000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-364000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5257000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>850000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-48600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-58000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6909000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-55700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4385000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-16900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7027000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-14700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-9200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-13406000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-109100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-57889000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-65138000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-107900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-148200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-215400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-149554000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-74500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-55300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-62300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-44392000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-27135000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-61087000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-36620000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-158916000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-26330000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11694000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-14263000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5049000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-22652000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2741000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>