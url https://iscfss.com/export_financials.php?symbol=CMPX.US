--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,10757 +845,11530 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>1585000.0</v>
+      </c>
+      <c r="C2">
         <v>2249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4090000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3382000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1061000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>629000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>280000.0</v>
+      </c>
+      <c r="C5">
         <v>210000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>37000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>-3434870.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4096000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>9829000.0</v>
+      </c>
+      <c r="C7">
         <v>6634000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1733000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2935000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4037000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>13000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
+        <v>13000.0</v>
+      </c>
+      <c r="F8">
         <v>10000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3305000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2390000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>454741000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>373657000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>191348000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>30643000.0</v>
+      </c>
+      <c r="C10">
         <v>43483000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24228000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34946000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>144514000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47076000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25303000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>57511000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>208906000.0</v>
+      </c>
+      <c r="C12">
         <v>126722000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>152461000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>186609000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>144514000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47076000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25303000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>57511000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>13000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
+        <v>13000.0</v>
+      </c>
+      <c r="F13">
         <v>10000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2390000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>157695000.0</v>
+      </c>
+      <c r="C14">
         <v>137108137.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>127027000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>105186000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62870000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56216531.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52112143.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>13000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3305000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2390000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>3122000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>519000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>219588000.0</v>
+      </c>
+      <c r="C23">
         <v>140403000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>156875000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>199645000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>153757000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51911000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30381000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64625000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>1867000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9293000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11064000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1867000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-20814000.0</v>
+      </c>
+      <c r="C28">
         <v>-36849000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22495000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-32011000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-140477000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37742000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10434000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-42759000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>196791000.0</v>
+      </c>
+      <c r="C29">
         <v>125232000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>148538000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>181638000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>140078000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49279000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-103734000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-70022000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>320000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-    </row>
-    <row r="31" spans="1:8">
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>181638000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>140078000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>39945000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-118603000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-84774000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>195851000.0</v>
+      </c>
+      <c r="C32">
         <v>123877000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>146080000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>178622000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>136474000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40103000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16417000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50416000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>9769000.0</v>
+      </c>
+      <c r="C33">
         <v>7652000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2994000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4854000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6652000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1709000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4143000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5744000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>1000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>3048000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>8829000.0</v>
+      </c>
+      <c r="C35">
         <v>6297000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>536000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1838000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3048000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1867000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>139163000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>140934000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
         <v>568000.0</v>
       </c>
       <c r="C36">
-        <v>320000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="D36">
         <v>320000.0</v>
       </c>
       <c r="E36">
         <v>320000.0</v>
       </c>
       <c r="F36">
+        <v>320000.0</v>
+      </c>
+      <c r="G36">
         <v>583000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>392000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>115000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>320000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>0.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>583000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>392000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>377000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>913000.0</v>
+      </c>
+      <c r="C39">
         <v>6029000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1420000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8182000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2591000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3126000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>935000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1370000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>11383000.0</v>
+      </c>
+      <c r="C40">
         <v>6287000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2514000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11690000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8775000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1571000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3062000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>279000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>627665000.0</v>
+      </c>
+      <c r="C42">
         <v>489692000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>463796000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>454741000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>373657000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>191348000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3304000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-125774000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>15838000.0</v>
+      </c>
+      <c r="C45">
         <v>13445000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8941000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10102000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11358000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1126000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3751000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5367000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>9201000.0</v>
+      </c>
+      <c r="C46">
         <v>7084000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2674000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4534000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6332000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1126000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3751000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5367000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1567000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6332000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1126000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3751000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5367000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-431172000.0</v>
+      </c>
+      <c r="C48">
         <v>-364683000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-315308000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-272814000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-233589000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-151408000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-121908000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-87164000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-272814000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-233589000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-151408000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>7467000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5576000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3688000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>9829000.0</v>
+      </c>
+      <c r="C51">
         <v>6634000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1733000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2935000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4037000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9334000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14869000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14752000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>1000000.0</v>
+      </c>
+      <c r="C52">
         <v>338000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1197000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1097000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>989000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7467000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5576000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3688000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>178263000.0</v>
+      </c>
+      <c r="C53">
         <v>83239000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>128233000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>151663000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>219588000.0</v>
+      </c>
+      <c r="C55">
         <v>140403000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>156875000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>199645000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>153757000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>51911000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30381000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>64625000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>209819000.0</v>
+      </c>
+      <c r="C56">
         <v>132751000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>153881000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>194791000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>147105000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>50202000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>26238000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>58881000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>13968000.0</v>
+      </c>
+      <c r="C57">
         <v>8874000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7801000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>16169000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10631000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10099000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9821000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8465000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>22797000.0</v>
+      </c>
+      <c r="C58">
         <v>15171000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8337000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18007000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>13679000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11966000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>148984000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>149399000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>196791000.0</v>
+      </c>
+      <c r="C60">
         <v>125232000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>148538000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>181638000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>140078000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>39945000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-118603000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-84774000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="AC1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AD1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>906000.0</v>
+      </c>
+      <c r="C2">
+        <v>1585000.0</v>
+      </c>
+      <c r="D2">
         <v>3095000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2595000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1577000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2249000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>960000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1192000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>854000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4090000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2306000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>724000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1125000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3382000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2761000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6532000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>257000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>867000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>868000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>559000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1061000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1061000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>854000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1581000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>343000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>629000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-159000.0</v>
+      </c>
+      <c r="C5">
+        <v>280000.0</v>
+      </c>
+      <c r="D5">
         <v>274000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>208000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>190000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>210000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>486000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-91000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-90000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>37000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-430000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-507000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-146000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-302000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-641000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-512000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>-4651000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5935000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7059000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6638000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>108572.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5903000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-84774000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>9791000.0</v>
+      </c>
+      <c r="C7">
+        <v>9829000.0</v>
+      </c>
+      <c r="D7">
         <v>9867000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9904000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6381000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6634000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6877000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1088000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1413000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1733000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2043000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2344000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2642000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2935000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3219000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3495000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3767000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4037000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4401000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4653000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4902000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>18000.0</v>
+      </c>
+      <c r="C8">
+        <v>18000.0</v>
+      </c>
+      <c r="D8">
         <v>53000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>14000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="F8">
         <v>14000.0</v>
       </c>
       <c r="G8">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
         <v>13000.0</v>
       </c>
       <c r="M8">
         <v>13000.0</v>
       </c>
       <c r="N8">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="O8">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P8">
         <v>10000.0</v>
       </c>
       <c r="Q8">
         <v>10000.0</v>
       </c>
       <c r="R8">
+        <v>10000.0</v>
+      </c>
+      <c r="S8">
+        <v>10000.0</v>
+      </c>
+      <c r="T8">
         <v>6000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>6000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>460709000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>456049000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>454741000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>377967000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>376675000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>375231000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>373657000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>244490000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>243503000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>192296000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>191348000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>55168000.0</v>
+      </c>
+      <c r="C10">
+        <v>30643000.0</v>
+      </c>
+      <c r="D10">
         <v>46212000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>22856000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41048000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>43483000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36801000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19404000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>23674000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>24228000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>30426000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19278000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>27027000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>34946000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>16481000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>26238000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>136379000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>144514000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>25509000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>31208000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>39695000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>47076000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>55518000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>65371000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>17530000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>25303000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>882.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4866.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4679.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2446.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>194687000.0</v>
+      </c>
+      <c r="C12">
+        <v>208906000.0</v>
+      </c>
+      <c r="D12">
         <v>219895000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>100949000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>112635000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>126722000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>135402000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>146227000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>156255000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>152461000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>163703000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>168752000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>175170000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>186609000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>120602000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>132018000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>136379000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>144514000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>25509000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>31208000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>39695000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>47076000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>55518000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>65371000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17530000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>25303000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>882.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4866.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4679.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2446.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>18000.0</v>
+      </c>
+      <c r="C13">
+        <v>18000.0</v>
+      </c>
+      <c r="D13">
         <v>53000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>14000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="F13">
         <v>14000.0</v>
       </c>
       <c r="G13">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
         <v>13000.0</v>
       </c>
       <c r="N13">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="O13">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P13">
         <v>10000.0</v>
       </c>
       <c r="Q13">
         <v>10000.0</v>
       </c>
       <c r="R13">
+        <v>10000.0</v>
+      </c>
+      <c r="S13">
+        <v>10000.0</v>
+      </c>
+      <c r="T13">
         <v>6000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
+        <v>5000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5000.0</v>
+      </c>
+      <c r="Z13">
         <v>3552000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500.0</v>
       </c>
       <c r="AB13">
         <v>500.0</v>
       </c>
       <c r="AC13">
         <v>500.0</v>
       </c>
       <c r="AD13">
         <v>500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>500.0</v>
+      </c>
+      <c r="AF13">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>186400000.0</v>
+      </c>
+      <c r="C14">
+        <v>184844000.0</v>
+      </c>
+      <c r="D14">
         <v>138282000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>138282000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>138236000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>136627273.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>137589000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>137589000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>136608000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>127668000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>127424000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>126729000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>126375000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>105186000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>101010000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>100947000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>100858000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61694000.0</v>
       </c>
       <c r="S14">
         <v>51913000.0</v>
       </c>
       <c r="T14">
+        <v>61694000.0</v>
+      </c>
+      <c r="U14">
+        <v>51913000.0</v>
+      </c>
+      <c r="V14">
         <v>51313000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>61120062.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61120062.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>52112143.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61120062.0</v>
       </c>
       <c r="Z14">
         <v>52112143.0</v>
       </c>
       <c r="AA14">
+        <v>61120062.0</v>
+      </c>
+      <c r="AB14">
         <v>52112143.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
-        <v>5000000.0</v>
+        <v>52112143.0</v>
       </c>
       <c r="AD14">
         <v>5000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>5000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>13000.0</v>
       </c>
       <c r="N15">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="O15">
-        <v>10000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="P15">
         <v>10000.0</v>
       </c>
       <c r="Q15">
         <v>10000.0</v>
       </c>
       <c r="R15">
+        <v>10000.0</v>
+      </c>
+      <c r="S15">
+        <v>10000.0</v>
+      </c>
+      <c r="T15">
         <v>6000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
       <c r="X15">
+        <v>5000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5000.0</v>
+      </c>
+      <c r="Z15">
         <v>500.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3305000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>-3744000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>3122000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>205170000.0</v>
+      </c>
+      <c r="C23">
+        <v>219588000.0</v>
+      </c>
+      <c r="D23">
         <v>231259000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>116698000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>131451000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>140403000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>149151000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>155611000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>161142000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>156875000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>170038000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>179181000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>187975000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>199645000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>127838000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>140256000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>146564000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>153757000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34899000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>40872000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48198000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>51911000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>60690000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>70449000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>22280000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>30381000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>882.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4866.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4679.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2446.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>1867000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3730000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5590000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>1867000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-45377000.0</v>
+      </c>
+      <c r="C28">
+        <v>-20814000.0</v>
+      </c>
+      <c r="D28">
         <v>-36345000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-12952000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-34667000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-36849000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-29924000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-18316000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-22261000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-22495000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-28383000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-16934000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-24385000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-32011000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-13262000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-22743000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-132612000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-140477000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-17364000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-20944000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-27319000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-37742000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-44327000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-52327000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1822000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-10434000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-882.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-4866.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-4679.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2446.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7231.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>186473000.0</v>
+      </c>
+      <c r="C29">
+        <v>196791000.0</v>
+      </c>
+      <c r="D29">
         <v>209613000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>93207000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>110279000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>125232000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>138398000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>146104000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>157060000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>148538000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>160045000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>168286000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>175265000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>181638000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>116116000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>126928000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>134490000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>140078000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>27632000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>34486000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>40945000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>49279000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>58478000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>66294000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...4 lines deleted...]
-      </c>
+      <c r="K30"/>
+      <c r="L30"/>
       <c r="M30">
         <v>320000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="N30">
+        <v>320000.0</v>
+      </c>
       <c r="O30">
         <v>320000.0</v>
       </c>
       <c r="P30"/>
-      <c r="Q30"/>
+      <c r="Q30">
+        <v>320000.0</v>
+      </c>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>168286000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>175265000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>181638000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>116116000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>126928000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>134490000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>140078000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>23888000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>28875000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>33471000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>39945000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>47287000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>53250000.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>185408000.0</v>
+      </c>
+      <c r="C32">
+        <v>195851000.0</v>
+      </c>
+      <c r="D32">
         <v>208708000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>92337000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>109245000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>123877000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>136707000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>144039000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>154718000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>146080000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>157460000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>165574000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>172412000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>178622000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>112976000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>123661000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>130949000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>136474000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>20889000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>26141000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>30797000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>40103000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>48159000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>55679000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>9483000.0</v>
+      </c>
+      <c r="C33">
+        <v>9769000.0</v>
+      </c>
+      <c r="D33">
         <v>10139000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>10503000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7306000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7652000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8011000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2065000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2531000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2994000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3454000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3909000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4373000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4854000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5284000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5711000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6281000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6652000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6327000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6338000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6551000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1709000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2858000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3161000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3791000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4143000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-57511000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34">
         <v>1000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34">
         <v>2144000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>2444000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2740000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3048000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3328000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3604000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3877000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>8418000.0</v>
+      </c>
+      <c r="C35">
+        <v>8829000.0</v>
+      </c>
+      <c r="D35">
         <v>9234000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>9633000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6272000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>6297000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6320000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>189000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>536000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>869000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1197000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1520000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1838000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2144000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2444000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2740000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3048000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3328000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3604000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3877000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1867000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3730000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>5590000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>7447000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>139163000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
         <v>568000.0</v>
       </c>
       <c r="C36">
         <v>568000.0</v>
       </c>
       <c r="D36">
         <v>568000.0</v>
       </c>
       <c r="E36">
         <v>568000.0</v>
       </c>
       <c r="F36">
         <v>568000.0</v>
       </c>
       <c r="G36">
-        <v>320000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="H36">
-        <v>320000.0</v>
+        <v>568000.0</v>
       </c>
       <c r="I36">
         <v>320000.0</v>
       </c>
       <c r="J36">
         <v>320000.0</v>
       </c>
       <c r="K36">
         <v>320000.0</v>
       </c>
       <c r="L36">
         <v>320000.0</v>
       </c>
       <c r="M36">
         <v>320000.0</v>
       </c>
       <c r="N36">
         <v>320000.0</v>
       </c>
       <c r="O36">
         <v>320000.0</v>
       </c>
       <c r="P36">
         <v>320000.0</v>
       </c>
       <c r="Q36">
         <v>320000.0</v>
       </c>
       <c r="R36">
+        <v>320000.0</v>
+      </c>
+      <c r="S36">
+        <v>320000.0</v>
+      </c>
+      <c r="T36">
         <v>530000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>530000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>471000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>583000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>440000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>332000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>476000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>392000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-57511000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
-        <v>320000.0</v>
-[...1 lines deleted...]
-      <c r="N38">
         <v>0.0</v>
       </c>
+      <c r="N38"/>
       <c r="O38">
         <v>320000.0</v>
       </c>
       <c r="P38">
-        <v>320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q38">
         <v>320000.0</v>
       </c>
       <c r="R38">
+        <v>320000.0</v>
+      </c>
+      <c r="S38">
+        <v>320000.0</v>
+      </c>
+      <c r="T38">
         <v>530000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>530000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>471000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>583000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>440000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>332000.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39">
+        <v>913000.0</v>
+      </c>
+      <c r="D39">
         <v>1225000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5246000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>11510000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>6029000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5738000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>7319000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2356000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1420000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2881000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6520000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8432000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8182000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1952000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2527000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3904000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>2591000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3063000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3326000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1952000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3126000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2314000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1917000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>959000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>935000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>8000000.0</v>
+      </c>
+      <c r="C40">
+        <v>11383000.0</v>
+      </c>
+      <c r="D40">
         <v>8684000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>10992000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>13214000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>6287000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2916000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>7227000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1815000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2514000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5644000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7827000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>8943000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>11690000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5742000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3301000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8050000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>8775000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1998000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1174000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1290000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1571000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1358000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2574000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1117000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3062000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>91336.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>86917.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>66403.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>54028.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>50257.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>636103000.0</v>
+      </c>
+      <c r="C42">
+        <v>627665000.0</v>
+      </c>
+      <c r="D42">
         <v>624742000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>494182000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>491391000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>489692000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>487550000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>485352000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>483231000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>463796000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>462355000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>460709000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>456049000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>454741000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>377967000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>376675000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>375231000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>373657000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>244490000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>243503000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>192296000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>191348000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>190299000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>187112000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-217144.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>3304000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>15567000.0</v>
+      </c>
+      <c r="C45">
+        <v>15838000.0</v>
+      </c>
+      <c r="D45">
         <v>16191000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>16536000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>13239000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>13445000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>14159000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8318000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>8632000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8941000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>9239000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1204000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1373000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>10102000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>10336000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1850000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>5808000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>6080000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1126000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2418000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2829000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>3751000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>8915000.0</v>
+      </c>
+      <c r="C46">
+        <v>9201000.0</v>
+      </c>
+      <c r="D46">
         <v>9571000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>9935000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6738000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7084000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7443000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1745000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2211000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2674000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3134000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3589000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4053000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>4534000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>4964000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5391000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5961000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6332000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5797000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5808000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6080000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1126000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2418000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2829000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3315000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3751000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1204000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1373000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1567000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1708000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1850000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2142000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6332000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5797000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5808000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6080000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1126000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2418000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2829000.0</v>
       </c>
-      <c r="X47"/>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-449489000.0</v>
+      </c>
+      <c r="C48">
+        <v>-431172000.0</v>
+      </c>
+      <c r="D48">
         <v>-415456000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-401197000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-381316000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-364683000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-349652000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-339171000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-326095000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-315308000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-301893000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-291929000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-280651000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-272814000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-261220000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-249245000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-240751000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-233589000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-220608000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-214634000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-158830000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-151408000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-143017000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-133867000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-128310000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-121908000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-90954.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-82551.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-62224.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-52082.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-43526.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-291929000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-280651000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-272814000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-261220000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-249245000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-240751000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-233589000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-220608000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-214634000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-158830000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-151408000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50">
         <v>3744000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>5611000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7474000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>7467000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>7461000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>7454000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>9791000.0</v>
+      </c>
+      <c r="C51">
+        <v>9829000.0</v>
+      </c>
+      <c r="D51">
         <v>9867000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9904000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6381000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6634000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6877000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1088000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1413000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1733000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2043000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2344000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2642000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2935000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3219000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3495000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3767000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4037000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>8145000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>10264000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>12376000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>9334000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>11191000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>13044000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>15708000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>14869000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>1373000.0</v>
+      </c>
+      <c r="C52">
+        <v>1000000.0</v>
+      </c>
+      <c r="D52">
         <v>633000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>271000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>109000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>338000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>557000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1088000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1224000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1197000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1174000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1147000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1122000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1097000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1075000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1051000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1027000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>989000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4817000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>6660000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>8499000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>7467000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>7461000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7454000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>8261000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5576000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>139519000.0</v>
+      </c>
+      <c r="C53">
+        <v>178263000.0</v>
+      </c>
+      <c r="D53">
         <v>173683000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>78093000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>71587000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>83239000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>98601000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>126823000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>132581000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>128233000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>133277000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>149474000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>148143000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>151663000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>104121000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>105780000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>115022000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>205170000.0</v>
+      </c>
+      <c r="C55">
+        <v>219588000.0</v>
+      </c>
+      <c r="D55">
         <v>231259000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>116698000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>131451000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>140403000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>149151000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>155611000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>161142000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>156875000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>170038000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>179181000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>187975000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>199645000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>127838000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>140256000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>146564000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>153757000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>34899000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>40872000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>48198000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>51911000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>60690000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>70449000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>22280000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>30381000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>882.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4866.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4679.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2446.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>195687000.0</v>
+      </c>
+      <c r="C56">
+        <v>209819000.0</v>
+      </c>
+      <c r="D56">
         <v>221120000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>106195000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>124145000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>132751000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>141140000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>153546000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>158611000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>153881000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>166584000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>175272000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>183602000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>194791000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>122554000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>134545000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>140283000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>147105000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>28572000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>34534000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>41647000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>50202000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>57832000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>67288000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>18489000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>26238000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>882.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4866.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>4679.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>2446.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>10279000.0</v>
+      </c>
+      <c r="C57">
+        <v>13968000.0</v>
+      </c>
+      <c r="D57">
         <v>12412000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>13858000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>14900000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8874000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4433000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9507000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3893000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7801000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>9124000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9698000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11190000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16169000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>9578000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>10884000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>9334000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>10631000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7683000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8393000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>10850000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10099000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>9673000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>11609000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>9721000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>9821000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>91336.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>86917.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>66403.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>54028.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>50257.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>18697000.0</v>
+      </c>
+      <c r="C58">
+        <v>22797000.0</v>
+      </c>
+      <c r="D58">
         <v>21646000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>23491000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>21172000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15171000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>10753000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9507000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4082000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>8337000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>9993000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>10895000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>12710000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>18007000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>11722000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>13328000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>12074000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>13679000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>11011000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11997000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>14727000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>11966000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>13403000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>17199000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>17168000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>148984000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>91336.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>86917.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>66403.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>54028.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>50257.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>186473000.0</v>
+      </c>
+      <c r="C60">
+        <v>196791000.0</v>
+      </c>
+      <c r="D60">
         <v>209613000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>93207000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>110279000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>125232000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>138398000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>146104000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>157060000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>148538000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>160045000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>168286000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>175265000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>181638000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>116116000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>126928000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>134490000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>140078000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>23888000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>28875000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>33471000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>39945000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>47287000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>53250000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>5112000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-118603000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-90454.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-82051.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-61724.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-51582.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-43026.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>1472000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>1890000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1904000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1624000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2404000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2120000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1921000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>1472000.0</v>
+      </c>
+      <c r="C3">
         <v>1753000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1890000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1904000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1624000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2404000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2120000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1921000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-72839000.0</v>
+      </c>
+      <c r="C5">
         <v>-56625000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-50363000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-41655000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-81811000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27812000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-34052000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-37649000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-71367000.0</v>
+      </c>
+      <c r="C6">
         <v>-54872000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-48473000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39751000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-80187000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25408000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31932000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35728000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>-1472000.0</v>
+      </c>
+      <c r="C9">
         <v>850000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1890000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1904000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1624000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2404000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2120000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1921000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-66489000.0</v>
+      </c>
+      <c r="C10">
         <v>-49375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-42494000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-39225000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-82181000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-29468000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34653000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-38183000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2430000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>370000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>32000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>91000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2360000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>370000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>908000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1228000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>767000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13">
         <v>7300000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7869000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2360000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>88000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>743000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>663000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-66489000.0</v>
+      </c>
+      <c r="C15">
         <v>-49375000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-42494000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-39225000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-82181000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-29500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-34744000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-38286000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-39225000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-82181000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-29500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-34744000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-38286000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-66489000.0</v>
+      </c>
+      <c r="C17">
         <v>-49375000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-42494000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-39225000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-82181000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-29500000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-34744000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-38286000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>6400000.0</v>
+      </c>
+      <c r="C18">
         <v>7300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>7869000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2360000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-341000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-820000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-485000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-104000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2430000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-299000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-748000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>-50618000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-72839000.0</v>
+      </c>
+      <c r="C21">
         <v>-56625000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50363000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-41655000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-81882000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27812000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34052000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38312000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>72839000.0</v>
+      </c>
+      <c r="C23">
         <v>57475000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41655000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81882000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27812000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34052000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38312000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>1472000.0</v>
+      </c>
+      <c r="C25">
         <v>1753000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1890000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1904000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1624000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2404000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2120000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1921000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>55969000.0</v>
+      </c>
+      <c r="C26">
         <v>42342000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>38120000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>29997000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20337000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14904000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22449000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>27095000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>11039757.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>16870000.0</v>
+      </c>
+      <c r="C28">
         <v>15133000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12243000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11658000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10927000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12908000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11603000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11217000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-13000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>71367000.0</v>
+      </c>
+      <c r="C30">
         <v>57475000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50363000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41655000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81882000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27812000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34052000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38312000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>6350000.0</v>
+      </c>
+      <c r="C31">
         <v>7250000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7869000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2430000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-299000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1656000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-601000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>233000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
         <v>850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>368000.0</v>
+      </c>
       <c r="C2">
+        <v>370000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>367000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
         <v>463000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>468000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>466000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>475000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>481000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>484000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>487000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>498000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>435000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>396000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>406000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>409000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>413000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>368000.0</v>
+      </c>
+      <c r="C3">
+        <v>370000.0</v>
+      </c>
+      <c r="D3">
         <v>19000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>367000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>364000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>359000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>465000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>466000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>463000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>161000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>466000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>475000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>481000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>484000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>487000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>498000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>435000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>396000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>406000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>409000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>413000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1069000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>435000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>437000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>463000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>521000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>539000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>534000.0</v>
       </c>
-      <c r="AB3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:28">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-20299000.0</v>
+      </c>
+      <c r="C5">
+        <v>-17990000.0</v>
+      </c>
+      <c r="D5">
         <v>-14259000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-21066000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-17966000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-16574000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-12239000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-15045000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-12770000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15393000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-11926000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13337000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9711000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-11594000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-12598000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8987000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7182000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12955000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5897000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-55680000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-7280000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7950000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8938000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5299000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6110000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-6318000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-8207000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8970000.0</v>
       </c>
-      <c r="AB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-19931000.0</v>
+      </c>
+      <c r="C6">
+        <v>-17620000.0</v>
+      </c>
+      <c r="D6">
         <v>-14240000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-20699000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-17602000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-16215000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11774000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14579000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-12307000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-15232000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11460000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-12862000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-9230000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11110000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-12111000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8489000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6747000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-12559000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5491000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-55271000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6867000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6881000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-8503000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4862000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5647000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5797000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7668000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8436000.0</v>
       </c>
-      <c r="AB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>100</v>
+      </c>
+      <c r="B9">
+        <v>-368000.0</v>
+      </c>
       <c r="C9">
+        <v>-370000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-367000.0</v>
       </c>
-      <c r="D9"/>
-      <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>850000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-463000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2376000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-466000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-475000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-481000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-484000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-487000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-498000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-435000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-396000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-406000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-409000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-413000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-18317000.0</v>
+      </c>
+      <c r="C10">
+        <v>-15716000.0</v>
+      </c>
+      <c r="D10">
         <v>-14259000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-19881000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-16633000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-15033000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10481000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-13076000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10787000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-13415000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9964000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-11278000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-7837000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-11594000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11975000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8494000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7162000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-12994000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-5975000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-55791000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7422000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8391000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-9150000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5541000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6386000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6602000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-8526000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8783000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>21.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>419724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1874000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>505586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>352915.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1874000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1294000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-623000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-493000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-20000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-13000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>34000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>142000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>178000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>212000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>16000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>16000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>10000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>26000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>26000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>21.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>1874000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>1874000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1294000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>623000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>424000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>20000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>39000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>78000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>111000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>142000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>178000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>212000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>242000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>276000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>284000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>312000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>314000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>104</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2324000.0</v>
+      </c>
+      <c r="D13">
         <v>1558000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1200000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="F13"/>
+      <c r="G13">
         <v>1591000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1758000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1969000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="J13"/>
+      <c r="K13">
         <v>1978000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1962000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2059000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="N13"/>
+      <c r="O13">
         <v>1294000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>623000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>424000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>20000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>9000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>18000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>22000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>41000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-18317000.0</v>
+      </c>
+      <c r="C15">
+        <v>-15716000.0</v>
+      </c>
+      <c r="D15">
         <v>-14259000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-19881000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-16633000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-15033000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10481000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-13076000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-10787000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-13415000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-9964000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-11278000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-7837000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-11594000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-11975000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8494000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-7162000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-12981000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-5975000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-55804000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7422000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8391000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-9150000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-5557000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-6402000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6612000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-8552000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-8809000.0</v>
       </c>
-      <c r="AB15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:28">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-11278000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-7837000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-11594000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-11975000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8494000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-7162000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-12981000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5975000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-55804000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7422000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-8391000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-9150000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-5557000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-18317000.0</v>
+      </c>
+      <c r="C17">
+        <v>-15716000.0</v>
+      </c>
+      <c r="D17">
         <v>-14259000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-19881000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-16633000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-15033000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10481000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-13076000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-10787000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-13415000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-9964000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-11278000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-7837000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-11594000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-11975000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-8494000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-7162000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-12980000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5975000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-55804000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7422000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-8391000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-9150000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-5557000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-6402000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>109</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>2324000.0</v>
+      </c>
+      <c r="D18">
         <v>1558000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1200000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18"/>
+      <c r="G18">
         <v>1591000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1758000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1969000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="J18"/>
+      <c r="K18">
         <v>1978000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1962000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2059000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1294000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>623000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>424000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>20000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-35000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-77000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-102000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-127000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-160000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-190000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-235000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-235000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2059000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1874000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1294000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>623000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>493000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>20000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>7000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-121000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-102000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-83000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
         <v>-50618000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-20299000.0</v>
+      </c>
+      <c r="C21">
+        <v>-17990000.0</v>
+      </c>
+      <c r="D21">
         <v>-15817000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-21066000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-17966000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-16574000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12239000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-15045000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-12770000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-15393000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-11926000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13337000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9711000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-12888000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-12598000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8987000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7182000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-13001000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-5854000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-55689000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7339000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7950000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8961000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5070000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5831000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-6402000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-8383000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8673000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>20299000.0</v>
+      </c>
+      <c r="C23">
+        <v>17990000.0</v>
+      </c>
+      <c r="D23">
         <v>15817000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21066000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17966000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16574000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12239000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15895000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12770000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15393000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11926000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13337000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9711000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12888000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>12598000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8987000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7182000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13001000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5854000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>55689000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7339000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7950000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8961000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5070000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5831000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8383000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8673000.0</v>
       </c>
-      <c r="AB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>368000.0</v>
+      </c>
+      <c r="C25">
+        <v>370000.0</v>
+      </c>
+      <c r="D25">
         <v>371000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>367000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>364000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>359000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>465000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>466000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>463000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>468000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>466000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>475000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>481000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-416000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>487000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>498000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>435000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>396000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>406000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>409000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>413000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1069000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>435000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>437000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>463000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>521000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>539000.0</v>
       </c>
-      <c r="AA25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>13375000.0</v>
+      </c>
+      <c r="C26">
+        <v>13674000.0</v>
+      </c>
+      <c r="D26">
         <v>12826000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>16415000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>13054000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>13038000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8612000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>11174000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>9522000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12426000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>8831000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>10223000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6638000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>9928000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>9791000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5862000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4415000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>9574000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3154000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2905000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4704000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4406000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3670000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2985000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3571000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3303000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5979000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>5389000.0</v>
       </c>
-      <c r="AB26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>118</v>
+      </c>
+      <c r="B27">
+        <v>353000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>309000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>307000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>6909000.0</v>
+      </c>
+      <c r="C28">
+        <v>4316000.0</v>
+      </c>
+      <c r="D28">
         <v>2991000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4651000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4912000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3536000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3627000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4721000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3248000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2967000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3095000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3114000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3073000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2960000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2807000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3125000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2767000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3427000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2700000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2166000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2635000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3544000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5291000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2085000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2260000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3099000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2404000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3284000.0</v>
       </c>
-      <c r="AB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
-[...6 lines deleted...]
-      </c>
+      <c r="G29"/>
+      <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>-13000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>13000.0</v>
+        <v>-13000.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
-        <v>0.0</v>
+        <v>13000.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>16000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>16000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>19931000.0</v>
+      </c>
+      <c r="C30">
+        <v>17620000.0</v>
+      </c>
+      <c r="D30">
         <v>15817000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21066000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17966000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16574000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12239000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15895000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12770000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15393000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11926000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13337000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>9711000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12888000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12598000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8987000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>7182000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13001000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5854000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>55689000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7339000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7950000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8961000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5070000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5831000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6402000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8383000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8673000.0</v>
       </c>
-      <c r="AB30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>1982000.0</v>
+      </c>
+      <c r="C31">
+        <v>2274000.0</v>
+      </c>
+      <c r="D31">
         <v>1558000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1185000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1333000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1541000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1758000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1969000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1983000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1978000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1962000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2059000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1874000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1294000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>623000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>493000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>20000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-121000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-102000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-83000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-441000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-189000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-471000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-555000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-7000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-33000.0</v>
       </c>
-      <c r="AB31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:28">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>850000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>2844000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>44051000.0</v>
+      </c>
+      <c r="C2">
         <v>24228000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34946000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>144514000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47339000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25566000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>57773000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29441000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>25000</v>
+      </c>
+      <c r="C3">
         <v>44000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>212000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1568000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>106000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>466000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2020000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-109568000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>97175000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>21773000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6372000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>51099000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2481000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-12840000.0</v>
+      </c>
+      <c r="C6">
         <v>19255000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10718000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-109568000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>97175000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21773000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-32207000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28332000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>9179000.0</v>
+      </c>
+      <c r="C7">
         <v>-4142000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2908000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1263000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6245000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-257000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5430000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-194000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>432000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1101000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>992000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5260000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54646000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4943000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>516000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3778000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6439000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-5082000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>849000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1178000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>-1397000.0</v>
+      </c>
+      <c r="C14">
         <v>1753000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1890000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1904000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2404000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2120000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1921000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>31211000.0</v>
+      </c>
+      <c r="C16">
         <v>43483000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24228000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34946000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>144514000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47339000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25566000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57773000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-49168000.0</v>
+      </c>
+      <c r="C18">
         <v>-44899000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40648000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34337000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21234000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26909000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-32207000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35699000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>-93281000.0</v>
+      </c>
+      <c r="C19">
         <v>46772000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>26965000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-151164000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1770000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>38000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-466000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2020000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20">
+        <v>137999000.0</v>
+      </c>
+      <c r="C20">
         <v>18113000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3126000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>76237000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>128267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60482000.0</v>
       </c>
       <c r="G20">
         <v>60482000.0</v>
       </c>
       <c r="H20">
+        <v>60482000.0</v>
+      </c>
+      <c r="I20">
         <v>49213000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5625000.0</v>
       </c>
       <c r="G21">
         <v>-5625000.0</v>
       </c>
       <c r="H21">
+        <v>-5625000.0</v>
+      </c>
+      <c r="I21">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-66489000.0</v>
+      </c>
+      <c r="C22">
         <v>-49375000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-42494000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-39225000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-82181000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-29500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-34744000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-38286000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-1027000.0</v>
+      </c>
+      <c r="C23">
         <v>-775000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-159000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-480000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-281000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6319000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37625.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64031000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>26995.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-150988.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-318000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>144.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>1196000.0</v>
+      </c>
+      <c r="C25">
         <v>-1651000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5966000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-871000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-960000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>116000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-159.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>75757000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>127986000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>54163000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>8368000.0</v>
+      </c>
+      <c r="C27">
         <v>8560000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6120000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5330000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4029000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4016000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>915000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>656000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>129609000.0</v>
+      </c>
+      <c r="C28">
         <v>17338000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2935000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75757000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>118611000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48538000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37625.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>64031000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-49143000.0</v>
+      </c>
+      <c r="C29">
         <v>-44855000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-40618000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-34125000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-19666000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26803000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-31741000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-33679000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-93306000.0</v>
+      </c>
+      <c r="C30">
         <v>46772000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26965000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-151200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1770000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-466000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2020000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>30643000.0</v>
+      </c>
+      <c r="C2">
+        <v>46780000.0</v>
+      </c>
+      <c r="D2">
         <v>23424000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>41616000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>44051000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37369000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>19404000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23674000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24228000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30426000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19278000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>27027000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>34946000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16481000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26238000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>136379000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>144514000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25719000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31418000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>39846000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>47339000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>55781000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>65634000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17793000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25566000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>31342000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>38073000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>46977.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
-        <v>7000</v>
+        <v>82000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>18000</v>
+        <v>7000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>44000</v>
+        <v>18000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>44000</v>
+      </c>
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>9000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>54000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>27000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>131000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>194000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>777000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>367000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>296000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>128000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>83000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>185000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>27000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>65</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-7919000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>18465000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-9757000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-110141000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-8135000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>118795000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-5699000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-8428000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-7493000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-849000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6836000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>284000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1493000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1313000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>379000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>279000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>49258000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1183000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>24525000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15569000.0</v>
+      </c>
+      <c r="D6">
         <v>23356000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-18192000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2435000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6114000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>17965000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4270000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-554000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6198000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11148000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7749000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-7919000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>18465000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9757000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-110141000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-8135000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>118795000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5699000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-8428000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7493000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8442000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-9853000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>47841000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7773000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5776000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6731000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8904.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-4187000.0</v>
+      </c>
+      <c r="C7">
+        <v>1463000.0</v>
+      </c>
+      <c r="D7">
         <v>2176000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>5019000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>521000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3544000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2957000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>462000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5191000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-195000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2737000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>97000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5547000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>55000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-441000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1912000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2789000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6695000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1145000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2080000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>485000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-592000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1012000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>419000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2415000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>243000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1017000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-248.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>580.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-401000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5004000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6569000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-740000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>807000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1206000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>309000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-502000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-442000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>238000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-758000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1237000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>593000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1267000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1025000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1287000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1374000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1574000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1225000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>969000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>51533000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>919000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1341000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2558000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>451000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>498000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>498000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-566000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3253000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-4287000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2178000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6696000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>836000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1578000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>485000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-830000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-254000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1868000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
-        <v>19000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="C14">
+        <v>-981000.0</v>
+      </c>
+      <c r="D14">
+        <v>371000.0</v>
+      </c>
+      <c r="E14">
         <v>-226000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>364000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>359000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>465000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>466000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>463000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>468000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>466000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>475000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>481000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>484000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>487000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>498000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>435000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>396000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>406000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>409000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>413000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1069000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>435000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>437000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>463000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>521000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>539000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>534.0</v>
       </c>
-      <c r="AB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
-        <v>23356000.0</v>
+        <v>55168000.0</v>
       </c>
       <c r="C16">
+        <v>31211000.0</v>
+      </c>
+      <c r="D16">
+        <v>46780000.0</v>
+      </c>
+      <c r="E16">
         <v>23424000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>41616000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>43483000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>37369000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>19404000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>23674000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>24228000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30426000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>19278000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>27027000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>34946000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16481000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>26238000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>136379000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>144514000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25719000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>31418000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>39846000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>47339000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>55781000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>65634000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>17793000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>25566000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>31342000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>38073.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7231.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-17351000.0</v>
+      </c>
+      <c r="C18">
+        <v>-13254000.0</v>
+      </c>
+      <c r="D18">
         <v>-10856000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11832000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-13226000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9162000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11095000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10754000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13888000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12363000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5932000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10124000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12229000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10695000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10969000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4731000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8136000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5442000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3824000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6235000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5733000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6656000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7176000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5304000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7773000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5776000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6731000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8904.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7894.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>38511000.0</v>
+      </c>
+      <c r="C19">
+        <v>-3378000.0</v>
+      </c>
+      <c r="D19">
         <v>-95156000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-6360000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>11588000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>15370000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>29018000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>6483000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-4099000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6314000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>17049000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-667000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>4269000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-46592000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1207000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-105541000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-193000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-776000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-367000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-614000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-13000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>6000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-7000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>51000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-12000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20">
-        <v>137999000.0</v>
+        <v>3854000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
-        <v>0.0</v>
+        <v>137999000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
-        <v>18113000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>18113000.0</v>
+      </c>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>3126000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="N20"/>
+      <c r="O20">
         <v>76232000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>128267000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-3750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1875000.0</v>
       </c>
       <c r="T21">
         <v>-1875000.0</v>
       </c>
       <c r="U21">
         <v>-1875000.0</v>
       </c>
       <c r="V21">
         <v>-1875000.0</v>
       </c>
       <c r="W21">
         <v>-1875000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
+      <c r="X21">
+        <v>-1875000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1875000.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-18317000.0</v>
+      </c>
+      <c r="C22">
+        <v>-15716000.0</v>
+      </c>
+      <c r="D22">
         <v>-14259000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-19881000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-16633000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-15033000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10479000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-13076000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-10787000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13415000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-9964000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11278000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-7837000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11594000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-11975000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-8494000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-7162000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-12981000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5977000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-55801000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7422000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8391000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-9150000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-5557000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-6402000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6612000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-8552000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-8809.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-8474.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>-489000.0</v>
+      </c>
+      <c r="C23">
+        <v>-212000.0</v>
+      </c>
       <c r="D23">
+        <v>-8638000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>-815000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-94000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-136000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-159000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>21.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3031.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>41.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-480000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-105541000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-193000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-281000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-367000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-614000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1875000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-58607000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-802000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>54965000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-12000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-185000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-27000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>15125.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>-4099.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6323.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>17059.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-656.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4269.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-370000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1207.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>369000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-318000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>115000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>89000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>55000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>146</v>
+      </c>
+      <c r="B25">
+        <v>4867000.0</v>
+      </c>
       <c r="C25">
+        <v>155000.0</v>
+      </c>
+      <c r="D25">
+        <v>-375000.0</v>
+      </c>
+      <c r="E25">
         <v>465000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-270000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-278000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-727000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5789000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-60000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-786000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1035000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-593000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-611000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>40000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3055000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>22000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1026000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>26000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>23000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>31000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-631.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>-136.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-159.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>41000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>75752000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>127986000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>5073000.0</v>
+      </c>
+      <c r="C27">
+        <v>1825000.0</v>
+      </c>
+      <c r="D27">
         <v>1238000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2791000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2514000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2238000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2198000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2121000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2003000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1625000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1628000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1267000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1025000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1287000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1444000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1574000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1186000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>987000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>908000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>948000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1050000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2536000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>183000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>247000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>226000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>249000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>185.0</v>
       </c>
-      <c r="AB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>3365000.0</v>
+      </c>
+      <c r="C28">
+        <v>1063000.0</v>
+      </c>
+      <c r="D28">
         <v>129361000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-815000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-94000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>17433000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-158000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>21000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3031000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>41000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>75752000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="P28">
         <v>5000.0</v>
       </c>
       <c r="Q28">
+        <v>5000.0</v>
+      </c>
+      <c r="R28">
+        <v>5000.0</v>
+      </c>
+      <c r="S28">
         <v>124236000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1875000.0</v>
       </c>
       <c r="T28">
         <v>-1875000.0</v>
       </c>
       <c r="U28">
         <v>-1875000.0</v>
       </c>
       <c r="V28">
+        <v>-1875000.0</v>
+      </c>
+      <c r="W28">
+        <v>-1875000.0</v>
+      </c>
+      <c r="X28">
         <v>-2677000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>53090000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>0.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>15125.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-17269000.0</v>
+      </c>
+      <c r="C29">
+        <v>-13254000.0</v>
+      </c>
+      <c r="D29">
         <v>-10849000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11832000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-13208000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-9162000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11051000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10754000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-13888000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-12354000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5922000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-10113000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-12229000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10641000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-10942000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4600000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-7942000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4665000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3457000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5939000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5605000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6573000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7169000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7761000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5591000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-6704000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-8969.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7894.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>38429000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3378000.0</v>
+      </c>
+      <c r="D30">
         <v>-95156000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6360000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11588000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15370000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>29018000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6483000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-4099000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6314000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>17049000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-667000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4269000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-46646000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1180000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-105541000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-193000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-776000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-367000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-614000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-13000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>51000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-12000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-185000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-27000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>65.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>