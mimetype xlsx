--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -4501,54 +4501,54 @@
       <c r="L36">
         <v>320000.0</v>
       </c>
       <c r="M36">
         <v>320000.0</v>
       </c>
       <c r="N36">
         <v>320000.0</v>
       </c>
       <c r="O36">
         <v>320000.0</v>
       </c>
       <c r="P36">
         <v>320000.0</v>
       </c>
       <c r="Q36">
         <v>320000.0</v>
       </c>
       <c r="R36">
         <v>320000.0</v>
       </c>
       <c r="S36">
         <v>320000.0</v>
       </c>
       <c r="T36">
-        <v>530000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="U36">
-        <v>530000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="V36">
         <v>471000.0</v>
       </c>
       <c r="W36">
         <v>583000.0</v>
       </c>
       <c r="X36">
         <v>440000.0</v>
       </c>
       <c r="Y36">
         <v>332000.0</v>
       </c>
       <c r="Z36">
         <v>476000.0</v>
       </c>
       <c r="AA36">
         <v>392000.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36">
         <v>-57511000.0</v>
       </c>
       <c r="AD36"/>
       <c r="AE36"/>
@@ -6467,89 +6467,89 @@
       <c r="H3">
         <v>2120000.0</v>
       </c>
       <c r="I3">
         <v>1921000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>96</v>
       </c>
       <c r="B5">
-        <v>-72839000.0</v>
+        <v>-66489000.0</v>
       </c>
       <c r="C5">
-        <v>-56625000.0</v>
+        <v>-49375000.0</v>
       </c>
       <c r="D5">
-        <v>-50363000.0</v>
+        <v>-42494000.0</v>
       </c>
       <c r="E5">
-        <v>-41655000.0</v>
+        <v>-36865000.0</v>
       </c>
       <c r="F5">
         <v>-81811000.0</v>
       </c>
       <c r="G5">
         <v>-27812000.0</v>
       </c>
       <c r="H5">
         <v>-34052000.0</v>
       </c>
       <c r="I5">
         <v>-37649000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>-71367000.0</v>
+        <v>-65017000.0</v>
       </c>
       <c r="C6">
-        <v>-54872000.0</v>
+        <v>-47622000.0</v>
       </c>
       <c r="D6">
-        <v>-48473000.0</v>
+        <v>-40604000.0</v>
       </c>
       <c r="E6">
-        <v>-39751000.0</v>
+        <v>-34961000.0</v>
       </c>
       <c r="F6">
         <v>-80187000.0</v>
       </c>
       <c r="G6">
         <v>-25408000.0</v>
       </c>
       <c r="H6">
         <v>-31932000.0</v>
       </c>
       <c r="I6">
         <v>-35728000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -7455,189 +7455,189 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>96</v>
       </c>
       <c r="B5">
-        <v>-20299000.0</v>
+        <v>-18317000.0</v>
       </c>
       <c r="C5">
-        <v>-17990000.0</v>
+        <v>-15716000.0</v>
       </c>
       <c r="D5">
         <v>-14259000.0</v>
       </c>
       <c r="E5">
-        <v>-21066000.0</v>
+        <v>-19881000.0</v>
       </c>
       <c r="F5">
-        <v>-17966000.0</v>
+        <v>-16633000.0</v>
       </c>
       <c r="G5">
-        <v>-16574000.0</v>
+        <v>-15033000.0</v>
       </c>
       <c r="H5">
-        <v>-12239000.0</v>
+        <v>-10481000.0</v>
       </c>
       <c r="I5">
-        <v>-15045000.0</v>
+        <v>-13076000.0</v>
       </c>
       <c r="J5">
-        <v>-12770000.0</v>
+        <v>-10787000.0</v>
       </c>
       <c r="K5">
-        <v>-15393000.0</v>
+        <v>-13415000.0</v>
       </c>
       <c r="L5">
-        <v>-11926000.0</v>
+        <v>-9964000.0</v>
       </c>
       <c r="M5">
-        <v>-13337000.0</v>
+        <v>-11278000.0</v>
       </c>
       <c r="N5">
-        <v>-9711000.0</v>
+        <v>-7837000.0</v>
       </c>
       <c r="O5">
         <v>-11594000.0</v>
       </c>
       <c r="P5">
-        <v>-12598000.0</v>
+        <v>-11352000.0</v>
       </c>
       <c r="Q5">
-        <v>-8987000.0</v>
+        <v>-8070000.0</v>
       </c>
       <c r="R5">
-        <v>-7182000.0</v>
+        <v>-7142000.0</v>
       </c>
       <c r="S5">
         <v>-12955000.0</v>
       </c>
       <c r="T5">
         <v>-5897000.0</v>
       </c>
       <c r="U5">
         <v>-55680000.0</v>
       </c>
       <c r="V5">
         <v>-7280000.0</v>
       </c>
       <c r="W5">
         <v>-7950000.0</v>
       </c>
       <c r="X5">
         <v>-8938000.0</v>
       </c>
       <c r="Y5">
         <v>-5299000.0</v>
       </c>
       <c r="Z5">
         <v>-6110000.0</v>
       </c>
       <c r="AA5">
         <v>-6318000.0</v>
       </c>
       <c r="AB5">
         <v>-8207000.0</v>
       </c>
       <c r="AC5">
         <v>-8970000.0</v>
       </c>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>97</v>
       </c>
       <c r="B6">
-        <v>-19931000.0</v>
+        <v>-17949000.0</v>
       </c>
       <c r="C6">
-        <v>-17620000.0</v>
+        <v>-15346000.0</v>
       </c>
       <c r="D6">
         <v>-14240000.0</v>
       </c>
       <c r="E6">
-        <v>-20699000.0</v>
+        <v>-19514000.0</v>
       </c>
       <c r="F6">
-        <v>-17602000.0</v>
+        <v>-16269000.0</v>
       </c>
       <c r="G6">
-        <v>-16215000.0</v>
+        <v>-14674000.0</v>
       </c>
       <c r="H6">
-        <v>-11774000.0</v>
+        <v>-10016000.0</v>
       </c>
       <c r="I6">
-        <v>-14579000.0</v>
+        <v>-12610000.0</v>
       </c>
       <c r="J6">
-        <v>-12307000.0</v>
+        <v>-10324000.0</v>
       </c>
       <c r="K6">
-        <v>-15232000.0</v>
+        <v>-13254000.0</v>
       </c>
       <c r="L6">
-        <v>-11460000.0</v>
+        <v>-9498000.0</v>
       </c>
       <c r="M6">
-        <v>-12862000.0</v>
+        <v>-10803000.0</v>
       </c>
       <c r="N6">
-        <v>-9230000.0</v>
+        <v>-7356000.0</v>
       </c>
       <c r="O6">
         <v>-11110000.0</v>
       </c>
       <c r="P6">
-        <v>-12111000.0</v>
+        <v>-10865000.0</v>
       </c>
       <c r="Q6">
-        <v>-8489000.0</v>
+        <v>-7572000.0</v>
       </c>
       <c r="R6">
-        <v>-6747000.0</v>
+        <v>-6707000.0</v>
       </c>
       <c r="S6">
         <v>-12559000.0</v>
       </c>
       <c r="T6">
         <v>-5491000.0</v>
       </c>
       <c r="U6">
         <v>-55271000.0</v>
       </c>
       <c r="V6">
         <v>-6867000.0</v>
       </c>
       <c r="W6">
         <v>-6881000.0</v>
       </c>
       <c r="X6">
         <v>-8503000.0</v>
       </c>
       <c r="Y6">
         <v>-4862000.0</v>
       </c>
       <c r="Z6">
         <v>-5647000.0</v>
       </c>
@@ -10303,51 +10303,51 @@
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>124</v>
       </c>
       <c r="B2">
-        <v>30643000.0</v>
+        <v>31211000.0</v>
       </c>
       <c r="C2">
         <v>46780000.0</v>
       </c>
       <c r="D2">
         <v>23424000.0</v>
       </c>
       <c r="E2">
         <v>41616000.0</v>
       </c>
       <c r="F2">
         <v>44051000.0</v>
       </c>
       <c r="G2">
         <v>37369000.0</v>
       </c>
       <c r="H2">
         <v>19404000.0</v>
       </c>
       <c r="I2">
         <v>23674000.0</v>
       </c>
       <c r="J2">
         <v>24228000.0</v>
       </c>
@@ -11179,51 +11179,51 @@
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>138</v>
       </c>
       <c r="B16">
-        <v>55168000.0</v>
+        <v>55736000.0</v>
       </c>
       <c r="C16">
         <v>31211000.0</v>
       </c>
       <c r="D16">
         <v>46780000.0</v>
       </c>
       <c r="E16">
         <v>23424000.0</v>
       </c>
       <c r="F16">
         <v>41616000.0</v>
       </c>
       <c r="G16">
         <v>43483000.0</v>
       </c>
       <c r="H16">
         <v>37369000.0</v>
       </c>
       <c r="I16">
         <v>19404000.0</v>
       </c>
       <c r="J16">
         <v>23674000.0</v>
       </c>
@@ -11837,51 +11837,51 @@
       <c r="T24"/>
       <c r="U24">
         <v>-318000.0</v>
       </c>
       <c r="V24">
         <v>115000.0</v>
       </c>
       <c r="W24">
         <v>89000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>55000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
-        <v>4867000.0</v>
+        <v>-206000.0</v>
       </c>
       <c r="C25">
         <v>155000.0</v>
       </c>
       <c r="D25">
         <v>-375000.0</v>
       </c>
       <c r="E25">
         <v>465000.0</v>
       </c>
       <c r="F25">
         <v>26000.0</v>
       </c>
       <c r="G25">
         <v>-270000.0</v>
       </c>
       <c r="H25">
         <v>-278000.0</v>
       </c>
       <c r="I25">
         <v>-727000.0</v>
       </c>
       <c r="J25">
         <v>5789000.0</v>
       </c>