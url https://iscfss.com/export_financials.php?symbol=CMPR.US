--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2432,51 +2435,53 @@
       </c>
       <c r="C23">
         <v>1892157000.0</v>
       </c>
       <c r="D23">
         <v>1854859000.0</v>
       </c>
       <c r="E23">
         <v>2167672000.0</v>
       </c>
       <c r="F23">
         <v>2182498000.0</v>
       </c>
       <c r="G23">
         <v>1815006000.0</v>
       </c>
       <c r="H23">
         <v>1868376000.0</v>
       </c>
       <c r="I23">
         <v>1652217000.0</v>
       </c>
       <c r="J23">
         <v>1679869000.0</v>
       </c>
-      <c r="K23"/>
+      <c r="K23">
+        <v>1463869000.0</v>
+      </c>
       <c r="L23">
         <v>1463869000.0</v>
       </c>
       <c r="M23">
         <v>1308242000.0</v>
       </c>
       <c r="N23">
         <v>988985000.0</v>
       </c>
       <c r="O23">
         <v>601567000.0</v>
       </c>
       <c r="P23">
         <v>592429000.0</v>
       </c>
       <c r="Q23">
         <v>555900000.0</v>
       </c>
       <c r="R23">
         <v>477889000.0</v>
       </c>
       <c r="S23">
         <v>369549000.0</v>
       </c>
       <c r="T23">
@@ -4906,54 +4911,54 @@
       <c r="C60">
         <v>-550146000.0</v>
       </c>
       <c r="D60">
         <v>-623145000.0</v>
       </c>
       <c r="E60">
         <v>-494922000.0</v>
       </c>
       <c r="F60">
         <v>-449371000.0</v>
       </c>
       <c r="G60">
         <v>-407476000.0</v>
       </c>
       <c r="H60">
         <v>131812000.0</v>
       </c>
       <c r="I60">
         <v>93662000.0</v>
       </c>
       <c r="J60">
         <v>74999000.0</v>
       </c>
       <c r="K60">
-        <v>165725000.0</v>
+        <v>231377000.0</v>
       </c>
       <c r="L60">
-        <v>165725000.0</v>
+        <v>231377000.0</v>
       </c>
       <c r="M60">
         <v>248907000.0</v>
       </c>
       <c r="N60">
         <v>232457000.0</v>
       </c>
       <c r="O60">
         <v>189561000.0</v>
       </c>
       <c r="P60">
         <v>189287000.0</v>
       </c>
       <c r="Q60">
         <v>450093000.0</v>
       </c>
       <c r="R60">
         <v>376114000.0</v>
       </c>
       <c r="S60">
         <v>285534000.0</v>
       </c>
       <c r="T60">
         <v>242505000.0</v>
       </c>
@@ -5092,596 +5097,602 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>308436000.0</v>
+      </c>
+      <c r="C2">
         <v>353593000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>317815000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>332110000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>298885000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>340916000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>297859000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>326656000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>269108000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>343997000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>264032000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>285784000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>263980000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>318554000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>285226000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>313710000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>229774000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>271430000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>219769000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>199831000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>174947000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>236540000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>211087000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>163891000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>187829000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>216991000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>182858000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>185096000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>167611000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>204429000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>159072000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>152436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>147089000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>165798000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>121119000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>127386000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>110339000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>116251000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>76858000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>246686000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>86682000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72068000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>73748000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>65768000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>65875000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46321000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>72065000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>57567000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>52770000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32830000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28677000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23405000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22597000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18589000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31641000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>19577000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>25931000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22069000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23458000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14465000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15998000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17114000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>16568000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12020000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>16664000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>19070000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17334000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>20668000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11347000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11179000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12506000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18390000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>8486000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8427000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12325000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9788000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9445000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9786000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4739000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4794000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6240000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2565000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4351000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1549000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4517000.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>2946000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5729,52 +5740,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5822,379 +5834,381 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-30283000.0</v>
+      </c>
+      <c r="C5">
         <v>-36739000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-38925000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-37969000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-45836000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-45962000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-32160000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-30364000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41303000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-47223000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-34622000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35060000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-35291000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28059000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40141000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-47128000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-49623000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-57327000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-83732000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-71482000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-84975000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-74597000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-87856000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-88676000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-92805000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-75494000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-82964000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-79857000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-70802000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-69322000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-70586000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-69814000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-82476000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-83093000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-88325000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-113398000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-126858000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-143915000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-101249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108015000.0</v>
       </c>
       <c r="AO5">
         <v>-108015000.0</v>
       </c>
       <c r="AP5">
+        <v>-108015000.0</v>
+      </c>
+      <c r="AQ5">
         <v>-98864000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-123158000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-110653000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-98909000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-116475000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-75416000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-47215000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2113000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5407000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-633000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5531000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-11556000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7061000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3021000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6932000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-10732000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1103000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-7275000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2074000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12877000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8309000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2086000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2386000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-10625000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1423000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4941000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6879000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3722000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-157000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2990000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3318000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>8092000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8233000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5214000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3781000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1922000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1689000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1278000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>641000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>665000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>284000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>63000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>226000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>258000.0</v>
       </c>
-      <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6"/>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6217,165 +6231,170 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>156815000.0</v>
+      </c>
+      <c r="C7">
         <v>159403000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>126807000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>121882000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>114309000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>114375000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>120943000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>117889000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>111011000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>112050000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>114698000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>118987000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>114378000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>100208000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>88917000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>106563000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>106030000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>112171000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>136467000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>143615000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>128681000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>185268000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>185405000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>197407000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>198865000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>210042000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>214213000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>151369000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>153665000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6391,113 +6410,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
+        <v>595000.0</v>
+      </c>
+      <c r="C8">
         <v>597000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>600000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>597000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>602000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>601000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>606000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>604000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>610000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>615000.0</v>
       </c>
       <c r="L8">
         <v>615000.0</v>
       </c>
       <c r="M8">
         <v>615000.0</v>
       </c>
       <c r="N8">
         <v>615000.0</v>
       </c>
       <c r="O8">
         <v>615000.0</v>
       </c>
       <c r="P8">
         <v>615000.0</v>
       </c>
       <c r="Q8">
         <v>615000.0</v>
       </c>
       <c r="R8">
         <v>615000.0</v>
       </c>
       <c r="S8">
         <v>615000.0</v>
       </c>
       <c r="T8">
         <v>615000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>615000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6522,514 +6544,519 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>539454000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>528983000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>521531000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>509444000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>501003000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>488149000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>476002000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>464938000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>459904000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>448432000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>438863000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>433827000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>438616000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>404409000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>424058000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>415984000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>411079000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>403989000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>396648000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>403005000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>395682000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>390758000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>378121000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>366684000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>361376000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>358170000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>348732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339929000.0</v>
       </c>
       <c r="AN9">
         <v>339929000.0</v>
       </c>
       <c r="AO9">
+        <v>339929000.0</v>
+      </c>
+      <c r="AP9">
         <v>335192000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>335272000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>327968000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>324370000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>324281000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>320270000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>314954000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>310805000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>309990000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>309097000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>307408000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>301945000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>299659000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>293657000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>296942000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>290728000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>285633000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>274731000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>268740000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>276617000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>273260000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>267777000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>261489000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>254721000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>188998000.0</v>
+      </c>
+      <c r="C10">
         <v>258038000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>200505000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>233982000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>182997000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>224429000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>152951000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>203775000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>154338000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>274208000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>125199000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>130313000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>114990000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>111279000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>132100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>277053000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>161512000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>231159000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>193231000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>183023000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>36364000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>36883000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>40229000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45021000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>228265000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36917000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31234000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>35279000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>44258000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>48264000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>48068000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>44227000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>49878000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40064000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25697000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>43467000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>49588000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>53625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77426000.0</v>
       </c>
       <c r="AO10">
         <v>77426000.0</v>
       </c>
       <c r="AP10">
+        <v>77426000.0</v>
+      </c>
+      <c r="AQ10">
         <v>76726000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>73201000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>93816000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>103584000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>134212000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>77881000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>60921000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>62508000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>46545000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>62310000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>64651000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>50065000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>51306000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>64728000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>59319000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>62203000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>52137000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>67470000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>161092000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>236552000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>208065000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>173106000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>168982000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>162727000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>162585000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>159125000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>141445000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>133988000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>107744000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>97892000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>127346000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>103145000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>98576000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>90182000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>66489000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>69464000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>63856000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>57065000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>60006000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>64653000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>59558000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>66108000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>26856000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>26402000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>20060000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7077,345 +7104,349 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>188998000.0</v>
+      </c>
+      <c r="C12">
         <v>258038000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>200505000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>233982000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>182997000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>224429000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>152951000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>208275000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>160837000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>291447000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>147812000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>168853000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>183295000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>196349000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>233826000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>327005000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>257149000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>378358000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>345259000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>335271000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36364000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36883000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>40229000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45021000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>228265000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36917000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31234000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>35279000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>44258000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>48264000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48068000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>44227000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>49878000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>40064000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>42800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>25697000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>43467000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>49588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60937000.0</v>
       </c>
       <c r="AN12">
         <v>60937000.0</v>
       </c>
       <c r="AO12">
+        <v>60937000.0</v>
+      </c>
+      <c r="AP12">
         <v>85319000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>82920000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>79084000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>99561000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>110494000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>142199000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>86438000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>70320000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>76365000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>57472000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>62310000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>64651000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>50065000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>51306000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>64728000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>59319000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>62203000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>52137000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>67470000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>161092000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>237081000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>208065000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>177554000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>176628000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>172331000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>172324000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>159125000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>141445000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>133988000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>114654000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>111015000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>142379000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>129743000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>126727000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>124990000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>104502000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>108042000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>113041000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>104156000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>106040000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>108127000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>100571000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>96076000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>26856000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>26402000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>595000.0</v>
+      </c>
+      <c r="C13">
         <v>597000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>597000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>602000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>601000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>606000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>604000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>610000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>615000.0</v>
       </c>
       <c r="L13">
         <v>615000.0</v>
       </c>
       <c r="M13">
         <v>615000.0</v>
       </c>
       <c r="N13">
         <v>615000.0</v>
       </c>
       <c r="O13">
         <v>615000.0</v>
       </c>
       <c r="P13">
         <v>615000.0</v>
       </c>
       <c r="Q13">
         <v>615000.0</v>
       </c>
       <c r="R13">
         <v>615000.0</v>
       </c>
       <c r="S13">
         <v>615000.0</v>
       </c>
@@ -7503,431 +7534,435 @@
       <c r="AU13">
         <v>615000.0</v>
       </c>
       <c r="AV13">
         <v>615000.0</v>
       </c>
       <c r="AW13">
         <v>615000.0</v>
       </c>
       <c r="AX13">
         <v>615000.0</v>
       </c>
       <c r="AY13">
         <v>615000.0</v>
       </c>
       <c r="AZ13">
         <v>615000.0</v>
       </c>
       <c r="BA13">
         <v>615000.0</v>
       </c>
       <c r="BB13">
         <v>615000.0</v>
       </c>
       <c r="BC13">
-        <v>699000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="BD13">
         <v>699000.0</v>
       </c>
       <c r="BE13">
         <v>699000.0</v>
       </c>
       <c r="BF13">
         <v>699000.0</v>
       </c>
       <c r="BG13">
         <v>699000.0</v>
       </c>
       <c r="BH13">
         <v>699000.0</v>
       </c>
       <c r="BI13">
         <v>699000.0</v>
       </c>
       <c r="BJ13">
         <v>699000.0</v>
       </c>
       <c r="BK13">
         <v>699000.0</v>
       </c>
       <c r="BL13">
         <v>699000.0</v>
       </c>
       <c r="BM13">
+        <v>699000.0</v>
+      </c>
+      <c r="BN13">
         <v>698000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>697000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>696000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>629000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>45000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="BT13">
         <v>45000.0</v>
       </c>
       <c r="BU13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="BV13">
         <v>44000.0</v>
       </c>
       <c r="BW13">
         <v>44000.0</v>
       </c>
       <c r="BX13">
         <v>44000.0</v>
       </c>
       <c r="BY13">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="BZ13">
         <v>43000.0</v>
       </c>
       <c r="CA13">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="CB13">
         <v>42000.0</v>
       </c>
       <c r="CC13">
         <v>42000.0</v>
       </c>
       <c r="CD13">
-        <v>40000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="CE13">
         <v>40000.0</v>
       </c>
       <c r="CF13">
         <v>40000.0</v>
       </c>
       <c r="CG13">
+        <v>40000.0</v>
+      </c>
+      <c r="CH13">
         <v>11000.0</v>
       </c>
-      <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>25185220.0</v>
+      </c>
+      <c r="C14">
         <v>25299521.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25051742.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24723205.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24834409.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25906151.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25167845.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26569804.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26216216.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27179073.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27079455.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26617054.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26268301.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26234747.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26178818.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26108034.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26102610.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26402703.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26072249.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26033525.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26003675.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26384460.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25945998.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25880081.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26024229.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27916759.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30529472.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31305201.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31514793.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31820497.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30883617.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30812113.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30724018.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32319021.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32332161.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>31195625.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>31103388.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32614013.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>31570824.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>32996473.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>31343711.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32735447.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33757378.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32966831.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34180563.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33581100.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33154435.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>33682468.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>34356990.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34552194.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34373818.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33978085.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>34394467.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>34544965.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>33674293.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37043051.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37677447.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>38654740.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>42309506.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>44716991.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>44521585.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>45107135.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>45231388.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>43569607.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>45661139.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>45336174.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>44797724.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>42183100.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43109786.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>44253345.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>46014442.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>44062407.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>46002304.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>46313960.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>45799174.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>42744295.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>45794099.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>45202495.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>44647755.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>40011954.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>44979724.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>43651712.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>14317076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74500000.0</v>
       </c>
       <c r="CH14">
         <v>74500000.0</v>
       </c>
       <c r="CI14">
-        <v>10856915.0</v>
+        <v>74500000.0</v>
       </c>
       <c r="CJ14">
         <v>10856915.0</v>
       </c>
-      <c r="CK14"/>
+      <c r="CK14">
+        <v>10856915.0</v>
+      </c>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>615000.0</v>
       </c>
       <c r="N15">
         <v>615000.0</v>
       </c>
       <c r="O15">
         <v>615000.0</v>
       </c>
       <c r="P15">
         <v>615000.0</v>
       </c>
       <c r="Q15">
         <v>615000.0</v>
       </c>
       <c r="R15">
         <v>615000.0</v>
       </c>
       <c r="S15">
         <v>615000.0</v>
       </c>
       <c r="T15">
         <v>615000.0</v>
       </c>
       <c r="U15">
@@ -8011,777 +8046,785 @@
       <c r="AU15">
         <v>615000.0</v>
       </c>
       <c r="AV15">
         <v>615000.0</v>
       </c>
       <c r="AW15">
         <v>615000.0</v>
       </c>
       <c r="AX15">
         <v>615000.0</v>
       </c>
       <c r="AY15">
         <v>615000.0</v>
       </c>
       <c r="AZ15">
         <v>615000.0</v>
       </c>
       <c r="BA15">
         <v>615000.0</v>
       </c>
       <c r="BB15">
         <v>615000.0</v>
       </c>
       <c r="BC15">
-        <v>699000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="BD15">
         <v>699000.0</v>
       </c>
       <c r="BE15">
         <v>699000.0</v>
       </c>
       <c r="BF15">
         <v>699000.0</v>
       </c>
       <c r="BG15">
         <v>699000.0</v>
       </c>
       <c r="BH15">
         <v>699000.0</v>
       </c>
       <c r="BI15">
         <v>699000.0</v>
       </c>
       <c r="BJ15">
         <v>699000.0</v>
       </c>
       <c r="BK15">
         <v>699000.0</v>
       </c>
       <c r="BL15">
         <v>699000.0</v>
       </c>
       <c r="BM15">
+        <v>699000.0</v>
+      </c>
+      <c r="BN15">
         <v>698000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>697000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>696000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>629000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>45000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="BT15">
         <v>45000.0</v>
       </c>
       <c r="BU15">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="BV15">
         <v>44000.0</v>
       </c>
       <c r="BW15">
         <v>44000.0</v>
       </c>
       <c r="BX15">
         <v>44000.0</v>
       </c>
       <c r="BY15">
-        <v>43000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="BZ15">
         <v>43000.0</v>
       </c>
       <c r="CA15">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="CB15">
         <v>42000.0</v>
       </c>
       <c r="CC15">
         <v>42000.0</v>
       </c>
       <c r="CD15">
-        <v>40000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="CE15">
         <v>40000.0</v>
       </c>
       <c r="CF15">
         <v>40000.0</v>
       </c>
       <c r="CG15">
+        <v>40000.0</v>
+      </c>
+      <c r="CH15">
         <v>11000.0</v>
       </c>
-      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>53787000.0</v>
+      </c>
+      <c r="C16">
         <v>49969000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57024000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47975000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>53013000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48379000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51919000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>46118000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49838000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45113000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49490000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44698000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>55222000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48911000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54229000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58861000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>59556000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>57521000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49071000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50868000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42298000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>41913000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36390000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>39130000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28096000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32574000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>35533000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31780000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34941000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32132000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>30204000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>27697000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>34991000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28824000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39239000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30372000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32802000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25503000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32295000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>25842000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29383000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23593000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23378000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23407000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>25229000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25584000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>27445000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>26913000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>23776000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18272000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21122000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18668000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19134000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18214000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16863000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>15978000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16655000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>13199000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9346000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8819000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7672000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6150000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5685000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4138000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4350000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3678000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4732000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3393000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2353000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2516000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1992000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1893000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2139000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2734000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1592000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>746000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>666000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1330000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1576000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1924000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2107000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1030000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1056000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>540000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>160058000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>57527000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>59906000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>57885000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>59336000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>68364000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>67087000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>66753000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>66022000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>78748000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>48004000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>34248000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>18344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41556000.0</v>
       </c>
       <c r="AN17">
         <v>41556000.0</v>
       </c>
       <c r="AO17">
+        <v>41556000.0</v>
+      </c>
+      <c r="AP17">
         <v>26093000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>21560000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>20772000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>19016000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17172000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>12646000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>12987000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>9820000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8762000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5335000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4151000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>593000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>581000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>225000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>333000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1204000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>327000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>271000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>2117000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>6438000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>6522000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>6998000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>7359000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>7355000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>47351000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>43759000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>47178000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>48418000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>41142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30682000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>23161000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24707000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>27433000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27612000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>30941000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>33057000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>33811000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>34690000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>36216000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>37967000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>44531000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>45656000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>46979000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>49109000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>51243000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>56089000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>57008000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>58805000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>60743000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>56047000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>69676000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>67166000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>69430000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>72792000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>44819000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>49970000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>48007000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24462000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>27031000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>28788000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>30846000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>5410000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8543000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>10211000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12246000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16133000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>16128000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>18226000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>18359000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>18537000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6812000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3530000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3794000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2994000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3035000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3081000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8829,1641 +8872,1659 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>817929000.0</v>
+      </c>
+      <c r="C20">
         <v>826655000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>826363000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>826156000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>792749000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>777608000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>804806000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>787138000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>779263000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>790967000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>772165000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>781541000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>787291000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>776788000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>748055000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>766600000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>787572000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>783159000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>717970000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>726979000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>706626000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>726813000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>637568000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>621904000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>615333000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>721057000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>711670000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>718880000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>720734000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>727577000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>547109000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>520843000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>542369000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>531199000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>525806000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>514963000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>516013000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>528895000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>470819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466005000.0</v>
       </c>
       <c r="AO20">
         <v>466005000.0</v>
       </c>
       <c r="AP20">
+        <v>466005000.0</v>
+      </c>
+      <c r="AQ20">
         <v>474736000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>399102000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>408767000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>400629000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>283567000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>305013000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>321743000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>317187000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>144313000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>144483000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>142534000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>140893000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>140613000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>142193000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>141066000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>140429000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>145605000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>148255000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>158140000.0</v>
+      </c>
+      <c r="C21">
         <v>54783000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>160571000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>163112000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>61905000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>158120000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>169388000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>168772000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>175936000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>188439000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>191456000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>204511000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>215442000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>224960000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>229525000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>245204000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>264079000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>271391000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>260376000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>274434000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>276179000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>294659000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>278088000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>280693000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>294304000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>307179000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>315604000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>332541000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>338713000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>352418000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>277303000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>286400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>306872000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>310697000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>318990000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>324394000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>327844000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>335447000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>248405000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>216970000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>252182000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>263950000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>168737000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>178803000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>173172000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>99133000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>110978000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>119778000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>124230000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>37825000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>38478000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>38695000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>39408000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42157000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>44015000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>44273000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>45457000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>52024000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>54061000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6135000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6046000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6041000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6110000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6518000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6426000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6431000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8747000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8449000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6754000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7629000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5992000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5661000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5380000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6049000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5320000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5193000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5118000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4714000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4286000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4022000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3834000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3503000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1487000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1521000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1556000.0</v>
       </c>
-      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>123814000.0</v>
+      </c>
+      <c r="C22">
         <v>122750000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>119469000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>112870000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>101896000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>103313000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>110452000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>97016000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>96319000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>104635000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>113985000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>107835000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>116379000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>140517000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>153504000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>126728000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>97919000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>96656000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>90737000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>70044000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>76104000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>85932000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>91504000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>80179000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>70822000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>80151000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>82282000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>66310000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>67203000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>75171000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>78407000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>60602000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>63009000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>55263000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>56754000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46563000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>44661000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>41422000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>19510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18125000.0</v>
       </c>
       <c r="AO22">
         <v>18125000.0</v>
       </c>
       <c r="AP22">
+        <v>18125000.0</v>
+      </c>
+      <c r="AQ22">
         <v>19640000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20890000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19835000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18356000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13334000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>15246000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13004000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12138000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7416000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8298000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7592000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7620000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8378000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10215000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8095000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7168000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7806000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8873000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8462000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8377000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8445000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>8563000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7102000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6223000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5890000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6788000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5421000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4384000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3192000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4069000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2800000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2548000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2098000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2366000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1634000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1144000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1237000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1401000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1182000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1407000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>948000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>579000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>492000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>354000.0</v>
       </c>
-      <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>44000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>2054906000.0</v>
+      </c>
+      <c r="C23">
         <v>2087609000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1966541000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1968144000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1878316000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1917918000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1883938000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1892157000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1784313000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1947989000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1809471000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1854859000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1893437000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1952106000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2098047000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2167672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2123510000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2275377000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2184688000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2182498000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1783263000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1930513000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1822029000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1815006000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2039427000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2023334000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1939469000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1868376000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1921282000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1972171000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1701119000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1652217000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1709853000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1678940000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1696094000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1679869000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1637907000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1663946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456315000.0</v>
       </c>
       <c r="AN23">
         <v>1456315000.0</v>
       </c>
       <c r="AO23">
+        <v>1456315000.0</v>
+      </c>
+      <c r="AP23">
         <v>1463869000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1486541000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1302531000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1343673000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1308242000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1041116000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1026497000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>984148000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>988985000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>672006000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>674644000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>638702000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>601567000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>616364000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>653660000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>620470000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>592429000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>587967000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>590351000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>468978000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>555900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>529244000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>495764000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>499748000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>477889000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>464832000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>443260000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>408325000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>369549000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>332331000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>320524000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>340469000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>315952000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>303479000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>284111000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>250474000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>234853000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>223659000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>198053000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>180900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>171392000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>155021000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>143433000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>128854000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>65986000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>1575097000.0</v>
+      </c>
+      <c r="C24">
         <v>1577583000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1573862000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1576178000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1578050000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1579213000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1585650000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1591807000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1590676000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1600942000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1594942000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1627243000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1682658000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1679059000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1654529000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1675562000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1699434000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1707052000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1718311000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1732511000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1332234000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1258535000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1331549000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1415657000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1647214000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1296535000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1164696000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1054386000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1122555000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1108871000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>928415000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>870328000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>890138000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>769698000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>906539000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>954336000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>967777000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>938479000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>781037000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>763663000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>788344000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>787914000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>640367000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>772353000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>593782000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>489181000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>387935000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>464569000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>428601000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>185578000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>189250000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>262500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>230000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>229000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>230500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>259314000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>229000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>126500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>140500000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BM24">
+        <v>0.0</v>
+      </c>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>4889000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10465000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>10626000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>11432000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>18102000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>19507000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>20337000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>20701000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>21280000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>21772000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>22488000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>23159000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>23741000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>23046000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>23134000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>19941000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>16212000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>15696000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>5816000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1627243000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1682658000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1679059000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1654529000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1675562000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1699434000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1707052000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1718311000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1732511000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1332234000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1258535000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1331549000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1415657000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1647214000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1296535000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1164696000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1054386000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1122555000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1108871000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>928415000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>870328000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>890138000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>769698000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>906539000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>954336000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>967777000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>938479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>763663000.0</v>
       </c>
       <c r="AN25">
         <v>763663000.0</v>
       </c>
       <c r="AO25">
+        <v>763663000.0</v>
+      </c>
+      <c r="AP25">
         <v>767026000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>787914000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>640367000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>744549000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>593782000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>489181000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>387935000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>464569000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>428601000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>185578000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>189250000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>262500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>230000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>229000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>230500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>259314000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>229000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>126500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>140500000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>4497000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6466000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17107000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22449000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>12116000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>27693000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>40400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>50713000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>10360000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3159000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>1717000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>13457000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>14466000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10560000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>11248000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>12392000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>13169000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>13028000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10511,387 +10572,393 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1556748000.0</v>
+      </c>
+      <c r="C28">
         <v>1492470000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1509146000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1473163000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1518544000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1478784000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1564174000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1518409000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1558284000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1449867000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1595318000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1626630000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1692742000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1678206000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1621246000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1515458000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1654874000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1599281000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1672920000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1702998000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1433563000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1419523000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1499391000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1585976000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1642178000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1543415000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1410811000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1139657000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1184522000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1148052000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>960332000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>925559000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>911022000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>811774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>883680000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>957565000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>955526000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>935006000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>738259000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>753215000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>775416000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>628462000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>668734000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>512800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>366853000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>324938000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>418032000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>403668000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>155408000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>142190000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>205349000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>188685000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>187194000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>165772000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>199995000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>166797000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>74363000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>79030000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-161092000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-236552000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-208065000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-173106000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-164093000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-157505000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-157029000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-153183000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-129158000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-115174000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-88493000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-77483000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-106005000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-80334000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-74935000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-66224000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-41976000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-44490000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-38174000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-30724000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-33324000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-39125000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-34262000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-44326000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-8956000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-9425000.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>1064830000.0</v>
+      </c>
+      <c r="C29">
         <v>1060376000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1011588000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1001773000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1029717000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1034370000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1025193000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1054149000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>965593000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1059482000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>991636000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1014811000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1030937000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1075966000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1156769000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1191026000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1246904000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1335465000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1278868000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1293035000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>936458000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>906207000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>939788000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1026114000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1267245000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10911,590 +10978,597 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>72663000.0</v>
+      </c>
+      <c r="C30">
         <v>70605000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78731000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>68289000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66146000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58863000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73757000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64576000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>71070000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>63222000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>68892000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67353000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67869000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>70433000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70533000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>63885000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>66702000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>61537000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>56624000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50679000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45365000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51404000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>47549000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34596000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>46974000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>70496000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68518000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>60646000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>70095000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>68100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>63131000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>55621000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>65632000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>66876000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>58413000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>48630000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>51426000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30121000.0</v>
       </c>
       <c r="AN30">
         <v>30121000.0</v>
       </c>
       <c r="AO30">
+        <v>30121000.0</v>
+      </c>
+      <c r="AP30">
         <v>32327000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36992000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>38699000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32145000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22028000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>30733000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>26111000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23515000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>20339000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24172000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>25221000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22026000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21501000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>23467000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>20598000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20125000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>21607000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21457000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12714000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13389000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>11754000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10353000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11186000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9389000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10245000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8747000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>8449000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5672000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7629000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4989000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7273000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6105000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6470000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3407000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5151000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4647000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3574000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2048000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1994000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1465000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1597000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1062000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>62429000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1186000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1577804000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-612252000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-650443000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-600746000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-377751000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1506726000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-343618000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-298021000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1429162000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1450784000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1323343000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1320893000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1258874000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1310073000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1244288000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1140559000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1037369000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-856427000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-878144000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-898437000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-650882000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-627430000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-668135000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-636984000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-676710000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-718946000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-716849000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-723022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-507100000.0</v>
       </c>
       <c r="AN31">
         <v>-507100000.0</v>
       </c>
       <c r="AO31">
+        <v>-507100000.0</v>
+      </c>
+      <c r="AP31">
         <v>-487161000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-522390000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-345339000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-412762000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-267156000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-135058000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-150333000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-219641000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-197800000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>95998000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>77327000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>25486000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>9260000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>18914000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>23687000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>13847000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3401000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>84311000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>65507000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>354042000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>444047000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>418929000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>383221000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>398224000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-234193000.0</v>
+      </c>
+      <c r="C32">
         <v>-264919000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-265373000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-256056000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-235992000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-232130000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-242208000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-205984000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-193742000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-129672000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-195264000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-204305000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-205465000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-171421000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-92334000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-66224000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-87861000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-74668000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-89104000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-109675000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-365477000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-402192000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-313289000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-238354000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-41557000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11514,2472 +11588,2497 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1559097999.0</v>
+      </c>
+      <c r="C33">
         <v>1533214000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1477270000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1465538000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1434606000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1422278000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1456082000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1434178000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1342135000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1369955000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1365552000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1413832000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1423312000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1426792000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1518756000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1541357000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1593000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1644826000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1610637000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1654000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1549713000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1671329000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1560339000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1566602000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1600049000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1763019000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1670274000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1628076000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1647678000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1684733000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1437658000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1412921000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1462103000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1443455000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1462206000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1433868000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1421113000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1421971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281118000.0</v>
       </c>
       <c r="AN33">
         <v>1281118000.0</v>
       </c>
       <c r="AO33">
+        <v>1281118000.0</v>
+      </c>
+      <c r="AP33">
         <v>1263101000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1282333000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1105137000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1126304000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1090599000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>818968000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>847432000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>839898000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>831044000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>545966000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>539183000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>516890000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>501336000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>511952000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>521315000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>505891000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>476831000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>484479000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>466689000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>275006000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>283609000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>284012000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>285247000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>285725000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>274887000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>261710000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>255710000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>234392000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>212686000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>201173000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>193249000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>181472000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>171878000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>160640000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>146211000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>133739000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>116058000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>100081000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>85778000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>69134000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>56829000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>48395000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>42118000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>37011000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>35076000.0</v>
       </c>
-      <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>21376000.0</v>
+      </c>
+      <c r="C34">
         <v>16858000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>14257000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>13737000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20820000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>20337000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>30451000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>30557000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>33517000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>32001000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>31511000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>146726000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>141331000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>129880000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>101226000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>121868000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>118641000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>137966000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>38662000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>36808000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>164928000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>279082000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>225662000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>17770000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>211239000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>193273000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>200386000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>53716000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>53916000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>67447000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>71912000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>69524000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>120610000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>107884000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>108607000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>94683000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>57284000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>78113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81325000.0</v>
       </c>
       <c r="AN34">
         <v>81325000.0</v>
       </c>
       <c r="AO34">
+        <v>81325000.0</v>
+      </c>
+      <c r="AP34">
         <v>60173000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>71231000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>54424000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>62019000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>52073000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>44207000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>48379000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>45562000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>44420000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>25442000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>18662000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>14979000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>14734000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>15527000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>14727000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>14348000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>13804000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>12855000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>9012000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>8214000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>8207000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>7854000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>7474000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>7294000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>1778802000.0</v>
+      </c>
+      <c r="C35">
         <v>1792266000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1764222000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1772928000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1735321000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1725128000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1760170000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1745100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1761966000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1768897000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1763580000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1821320000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1867748000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1856117000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1804173000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1838572000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1848757000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1868179000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1892756000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1922576000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1524774000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1568558000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1590268000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1666618000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1893143000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1526024000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1403049000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1152633000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1222127000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1223297000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1049436000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>991095000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1066837000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>934590000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1073951000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1109762000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1081108000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1086268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>912154000.0</v>
       </c>
       <c r="AN35">
         <v>912154000.0</v>
       </c>
       <c r="AO35">
+        <v>912154000.0</v>
+      </c>
+      <c r="AP35">
         <v>896629000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>931937000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>739610000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>856538000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>693862000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>557850000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>463345000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>538919000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>503867000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>216430000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>216455000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>287690000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>256980000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>260660000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>261355000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>291888000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>261163000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>157892000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>156324000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>11744000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>12001000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10848000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>10509000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10375000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10142000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>7532000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>7286000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11844000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>17202000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>17137000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>17915000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>24092000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>24109000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>22664000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>22869000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>23255000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>22997000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>22488000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>23159000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>23741000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>23046000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>23134000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>19941000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>16212000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>87132000.0</v>
       </c>
-      <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>67515999.0</v>
+      </c>
+      <c r="C36">
         <v>134690000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>28824000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>28739000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>127075000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>39352000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>29105000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38788000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>37002000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32647000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43845000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>46193000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>44486000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>49929000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>67693000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>48402000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>38296000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>39456000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41416000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>35951000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34276000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>20368000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>21010000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>25592000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>35222000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>37414000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>46751000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>25850000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>32022000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>50295000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>58598000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>41557000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>34634000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>25079000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>24725000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>32843000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>27466000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>31827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25163000.0</v>
       </c>
       <c r="AN36">
         <v>25163000.0</v>
       </c>
       <c r="AO36">
+        <v>25163000.0</v>
+      </c>
+      <c r="AP36">
         <v>25249000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24905000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>25921000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>24621000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>32115000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>31861000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>27433000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>31168000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>28644000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>31182000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>29304000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>29748000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>29184000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>29768000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>28310000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>28892000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>29390000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>27771000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4683000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>8822000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>8937000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>10753000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10932000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>11195000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>11223000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>11512000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>11726000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8549000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5275000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>9979000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>9655000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>9679000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>9022000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>7716000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>7017000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>5015000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4748000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>4720000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>4092000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2435000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2249000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2671000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>3504000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>3379000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>3607000.0</v>
       </c>
-      <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>459000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>542000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
         <v>285000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>287000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>271000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>258000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>213000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>321000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>323000.0</v>
       </c>
-      <c r="AM37">
-[...1 lines deleted...]
-      </c>
       <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
         <v>313000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>351000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>358000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>387000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>384000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>512000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>983000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1643000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>4414000.0</v>
       </c>
-      <c r="AW37">
-[...1 lines deleted...]
-      </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>28739000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>55905000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>54579000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>35894000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>153504000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>162033000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>147295000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>178261000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>187847000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>185569000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>169767000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>167182000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>167817000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>169088000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>178793000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>197472000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>104278000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>85900000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>89907000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>109631000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>126962000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>122014000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>101387000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>936156000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>950316000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>921921000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>907965000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>916693000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>785943000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>25658000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>769938000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>785151000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>614532000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>631207000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>623088000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>427207000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>456416000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>482611000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>478823000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>232112000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>230882000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>222130000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>221314000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>225155000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>228020000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>228463000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>215603000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>225671000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>209116000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>21395000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>21505000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>23792000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>24401000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>25068000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>24926000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>24922000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>25232000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>22340000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>19064000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>19580000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>18603000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>18296000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>17358000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>13765000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12337000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>10208000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>9866000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>9736000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>8724000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>6848000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>6518000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>6174000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>4991000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>4900000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>5163000.0</v>
       </c>
-      <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>5726000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>110333000.0</v>
+      </c>
+      <c r="C39">
         <v>109760000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>90566000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>87465000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>92671000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>109035000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>90696000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>88112000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>113952000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>118730000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>113230000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>96986000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>102582000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>118015000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>121428000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>108697000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>108740000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>94000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>81431000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>72504000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>75717000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>84965000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>82408000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>88608000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>93317000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>72751000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>87161000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>156130000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>184096000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>191806000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>147710000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>157692000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>138462000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>146564000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>151842000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>199085000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>154480000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>197572000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>129258000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>64629000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>64997000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>64656000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>61320000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>59274000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>55103000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>44587000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>46648000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>34815000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>45923000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>40813000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>40681000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>24348000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>20520000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>46454000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>33935000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>26567000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>26102000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>21938000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>25862000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>11704000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>13444000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>16968000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>14047000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>19107000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>15059000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14663000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>12890000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>18618000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>12819000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>5683000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7202000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>6545000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>5678000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7544000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7137000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5448000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4962000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5726000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4670000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2550000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3564000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3510000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>3598000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2066000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2968000.0</v>
       </c>
-      <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>1092000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>318714000.0</v>
+      </c>
+      <c r="C40">
         <v>374493000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>272220000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>274640000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>289915000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>234048000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>228523000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>204245000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>231954000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>217239000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>240572000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>218374000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>262008000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>233736000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>247109000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>233306000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>232166000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>270787000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>278059000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>272640000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>281872000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>247315000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>202199000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>162816000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>158068000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>180844000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>173799000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>159257000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>180273000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>202294000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>191735000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>184759000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>183548000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>229154000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>213820000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>204188000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>188139000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>158458000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>130856000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>56817000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>141240000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>153007000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>153025000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>151192000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>151872000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>120893000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>138943000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>94326000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>101053000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>90021000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>105823000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>82148000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>92548000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>90100000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>621000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>512000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>87668000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>91232000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>98252000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>61622000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>60562000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>68640000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>73206000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>62037000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>65609000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>61292000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>62466000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>53945000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>43724000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>40859000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>47528000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>38871000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>35655000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>40130000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>35293000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>24716000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22403000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>25235000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>20083000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>15176000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>13716000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>15418000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>14395000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>12259000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>10585000.0</v>
       </c>
-      <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>5456000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>85061000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>131686000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>95181000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>90192000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>105536000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>78453000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>101683000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>112986000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>123843000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>120398000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>171885000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>120889000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>103381000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>92302000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>65683000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>70669000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>82211000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>78973000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>91758000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>99560000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>99518000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>153484000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>82123000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>80426000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>63921000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>27322000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>51491000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>63951000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>38855000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>47523000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>32849000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>34215000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>33769000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>44207000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>48379000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>45562000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>44420000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>25442000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>18662000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14979000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>14734000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>15527000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>14727000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>14348000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>13804000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>12855000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>9012000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8214000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8207000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7854000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7474000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7294000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6991000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5919000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>5625000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5318000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5100000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4310000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3905000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3399000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1946000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1015000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>897000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>724000.0</v>
       </c>
-      <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-750859000.0</v>
+      </c>
+      <c r="C42">
         <v>-755527000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-763634000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-771235000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-778460000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-786669000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-790358000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-793267000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-801620000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-803531000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-819796000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-824096000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-834567000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-842019000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-854106000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-862547000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-875807000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-888306000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-900113000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-908663000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-920261000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-929832000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-934868000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-937852000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-972585000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-850971000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-553849000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-326368000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-304151000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-299851000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-282796000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-289895000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-284778000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-260293000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-260318000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-226989000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-238830000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-249611000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-209570000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>46239000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-213357000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-215494000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-218911000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-223078000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-87851000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-87950000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-99150000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-108163000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-113111000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-75433000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-80125000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-87925000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-98642000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-88709000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-101675000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-85513000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-93308000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-6433000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-14104000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>100598000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>187883000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>181725000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>175226000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>224351000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>219516000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>212883000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>202209000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>190470000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>182340000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>168204000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>158126000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>199151000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>191271000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>185770000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>181060000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>173844000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>170029000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>161890000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>152957000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>149018000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>146354000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>137991000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>135717000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>135234000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2679000.0</v>
       </c>
-      <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14027,118 +14126,117 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
-      <c r="AO44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44"/>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
@@ -14161,2286 +14259,2308 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
-      <c r="CG44">
+      <c r="CG44"/>
+      <c r="CH44">
         <v>71436000.0</v>
       </c>
-      <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
-      <c r="CK44">
+      <c r="CK44"/>
+      <c r="CL44">
         <v>43935000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>460048000.0</v>
+      </c>
+      <c r="C45">
         <v>460142000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>403607000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>997340000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>365071000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>356971000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>355780000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>913715000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>340499000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>346129000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>346026000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>287574000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>284128000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>278347000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>272625000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>286826000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>298827000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>301909000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>321773000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>416305000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>397141000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>482675000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>476866000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>494917000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>511619000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>537311000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>538722000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>490755000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>498324000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>495107000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>486284000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>483664000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>501115000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>507299000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>511890000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>511947000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>513148000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>505278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493163000.0</v>
       </c>
       <c r="AN45">
         <v>493163000.0</v>
       </c>
       <c r="AO45">
         <v>493163000.0</v>
       </c>
       <c r="AP45">
+        <v>493163000.0</v>
+      </c>
+      <c r="AQ45">
         <v>497182000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>490605000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>495097000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>467511000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>391761000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>391016000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>357287000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>352221000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>313854000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>308301000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>294760000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>280022000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>286797000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>293295000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>277428000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>261228000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>258808000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>257573000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>253611000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>262104000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>260220000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>260846000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>260657000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>249961000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>236788000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>230478000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>212052000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>193622000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>181593000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>174646000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>163176000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>154520000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>146875000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>133874000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>123531000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>106192000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>90345000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>77054000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>62286000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>50311000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>42221000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>37127000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>32111000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>29913000.0</v>
       </c>
-      <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>460048000.0</v>
+      </c>
+      <c r="C46">
         <v>460142000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>403607000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>386445000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>365071000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>356971000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>355780000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>343858000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>340499000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>346129000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>346026000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>364350000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>359534000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>348489000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>337014000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>367520000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>377878000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>384322000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>404044000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>416305000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>397141000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>482675000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>476866000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>494917000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>511619000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>537311000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>538722000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>490755000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>498324000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>495107000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>486284000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>483664000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>501115000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>507299000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>511890000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>511947000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>513148000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>505278000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>495175000.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>493163000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>497182000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>490605000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>495097000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>467511000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>391761000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>391016000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>357287000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>352221000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>313854000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>308301000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>294760000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>280022000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>286797000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>293295000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>277428000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>261228000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>258808000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>257573000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>253611000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>262104000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>260220000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>260846000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>260657000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>249961000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>236788000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>230478000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>212052000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>193622000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>181593000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>174646000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>163176000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>154520000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>146875000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>133874000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>123531000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>106192000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>90345000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>77054000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>62286000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>50311000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>42221000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>37127000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>32111000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>29913000.0</v>
       </c>
-      <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>346026000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>287574000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>284128000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>278347000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>272625000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>367520000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>298827000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>301909000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>404044000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>416305000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>312560000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>332824000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>330309000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>494917000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>347228000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>364155000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>362045000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>490755000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>498324000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>495107000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>486284000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>483664000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>501115000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>507299000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>511890000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>511947000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>513148000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>505278000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>495175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493163000.0</v>
       </c>
       <c r="AO47">
         <v>493163000.0</v>
       </c>
       <c r="AP47">
+        <v>493163000.0</v>
+      </c>
+      <c r="AQ47">
         <v>497182000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>490605000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>495097000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>467511000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>391761000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>391016000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>357287000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>352221000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>313854000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>308301000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>294760000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>280022000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>286797000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>293295000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>277428000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>261228000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>258808000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>257573000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>253611000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>262104000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>260220000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>260846000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>260657000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>249961000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>236788000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>230478000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>212052000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>193622000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>181593000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>174646000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>163176000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>154520000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>146875000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>133874000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>123531000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>106192000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>90345000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>77054000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>62286000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>50311000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>42221000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>37127000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>32111000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>29913000.0</v>
       </c>
-      <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>14333000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>256446000.0</v>
+      </c>
+      <c r="C48">
         <v>260940000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>230703000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>225117000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>266179000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>277562000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>250923000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>272881000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>206295000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>297590000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>239620000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>235396000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>206826000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>256152000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>385972000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>414138000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>461363000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>562214000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>532414000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>530159000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>599833000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>638883000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>607682000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>618437000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>660442000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>745326000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>560596000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>537422000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>503275000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>496745000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>434871000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>452756000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>459940000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>462205000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>432273000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>414771000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>449477000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>492407000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>457379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486482000.0</v>
       </c>
       <c r="AO48">
         <v>486482000.0</v>
       </c>
       <c r="AP48">
+        <v>486482000.0</v>
+      </c>
+      <c r="AQ48">
         <v>465168000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>499121000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>442804000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>435052000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>438754000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>430143000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>366534000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>342840000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>341806000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>340431000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>299556000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>299144000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>296839000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>313892000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>290932000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>292628000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>288777000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>288503000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>256806000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>248634000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>234237000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>211320000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>177306000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>166525000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>154875000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>138708000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>111760000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>98784000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>84087000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>69921000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>51371000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>43098000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>32768000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>21315000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10221000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>4066000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-1332000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-8717000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-17029000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-23077000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-28680000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-33945000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-39410000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-41017000.0</v>
       </c>
-      <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>235396000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>206826000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>256152000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>385972000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>414138000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>461363000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>562214000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>532414000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>537677000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>599833000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>638883000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>607682000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>618437000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>660442000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>745326000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>560596000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>537422000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>503275000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>496745000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>434871000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>452756000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>459940000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>462205000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>432273000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>414771000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>449477000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>492407000.0</v>
       </c>
-      <c r="AM49">
-[...1 lines deleted...]
-      </c>
       <c r="AN49">
+        <v>0.0</v>
+      </c>
+      <c r="AO49">
         <v>457379000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>486482000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>465168000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>499121000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>442804000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>435052000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>438754000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>430143000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>366534000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>342840000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>341806000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>340431000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>299556000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>299144000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>296839000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>313892000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>290932000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>292628000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>288777000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>288503000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>256806000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>248634000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>234237000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>211320000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>177306000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>13834000.0</v>
+      </c>
+      <c r="C50">
         <v>13522000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8982000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9085000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9182000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9625000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>10532000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>12488000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10935000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>11083000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>10877000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>10713000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>10696000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>10218000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>9900000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10386000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10922000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>11217000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>11373000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9895000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>9012000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>12603000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>22666000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>17933000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>24364000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>73755000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>63136000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>81277000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>64516000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>46549000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>39806000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>59259000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26214000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>35569000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>19941000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>28926000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>31216000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>46115000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>830743000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>21717000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>16557000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>475051000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-      <c r="BA50">
+      <c r="BA50"/>
+      <c r="BB50">
         <v>239000000.0</v>
       </c>
-      <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1745746000.0</v>
+      </c>
+      <c r="C51">
         <v>1750508000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1709651000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1707145000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1701541000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1703213000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1717125000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1722184000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1712622000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1724075000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1720517000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1756943000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1807732000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1789485000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1753346000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1792511000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1816386000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1830440000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1866151000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1886021000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1469927000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1456406000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1539620000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1630997000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1870443000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1580332000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1442045000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1174936000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1228780000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1196316000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1008400000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>969786000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>960900000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>851838000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>926480000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>983262000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>998993000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>984594000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>791884000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>785380000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>830641000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>852142000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>701663000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>762550000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>616384000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>501065000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>402819000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>478953000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>466176000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>201953000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>204500000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>270000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>238750000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>238500000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>362434000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>351758000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>241402000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>144679000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>146500000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>4889000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5222000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5556000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>5942000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>12287000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>18814000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>19251000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>20409000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>21341000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>22811000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>23641000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>23958000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>24513000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>24974000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>25682000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>26341000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>26682000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>25528000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>25296000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>21782000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>17900000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>16977000.0</v>
       </c>
-      <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>49064000.0</v>
+      </c>
+      <c r="C52">
         <v>48017000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>40041000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>40270000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>37889000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>37768000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39049000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>40445000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>38647000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>40464000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>41998000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>43210000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43541000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40273000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>39365000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>44776000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>46082000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>47295000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>69167000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>68760000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47856000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>59733000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>70241000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>67760000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>69602000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>119991000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>109665000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>104514000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>88256000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>69955000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>62890000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>82575000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>50304000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>59136000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>43981000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>53068000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>54276000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>69039000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>49706000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>21717000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>42297000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>40520000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>39721000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>38069000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>40574000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>11884000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>14884000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>14384000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>37575000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>16375000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>15250000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7500000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>8750000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9500000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>131934000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>92444000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>12402000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>18179000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>6000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>11624000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>8427000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>4889000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>5222000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5556000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>5942000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>7398000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>8349000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>8625000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>8977000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>3239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3304000.0</v>
       </c>
       <c r="BV52">
         <v>3304000.0</v>
       </c>
       <c r="BW52">
+        <v>3304000.0</v>
+      </c>
+      <c r="BX52">
         <v>3257000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>3233000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3202000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3194000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3182000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2941000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2482000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2162000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1841000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1688000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1281000.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
         <v>4500000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6499000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>17239000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>22613000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>38540000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>68305000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>85070000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>101726000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>49952000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>95637000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>147199000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>152028000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>152248000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>7312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7893000.0</v>
       </c>
       <c r="AO53">
         <v>7893000.0</v>
       </c>
       <c r="AP53">
+        <v>7893000.0</v>
+      </c>
+      <c r="AQ53">
         <v>6194000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>5883000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>5745000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>6910000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>7987000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>8557000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>9399000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>13857000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>10927000.0</v>
       </c>
-      <c r="AY53">
-[...1 lines deleted...]
-      </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
         <v>529000.0</v>
       </c>
-      <c r="BJ53">
-[...1 lines deleted...]
-      </c>
       <c r="BK53">
+        <v>0.0</v>
+      </c>
+      <c r="BL53">
         <v>4448000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>7646000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>9604000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>9739000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>6910000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>13123000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>15033000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>26598000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>28151000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>34808000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>38013000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>38578000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>49185000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>47091000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>46034000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>43474000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>41013000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>29968000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54"/>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
@@ -16463,1193 +16583,1206 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>2054906000.0</v>
+      </c>
+      <c r="C55">
         <v>2094367000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1966541000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1968144000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1878316000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1917918000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1883938000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1892157000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1784313000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1947989000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1809471000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1854859000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1893437000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1952106000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2098047000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2167672000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2123510000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2275377000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2184688000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2182498000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1783263000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1930513000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1822029000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1815006000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2039427000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2023334000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1939469000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1868376000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1921282000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1972171000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1701119000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1652217000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1709853000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1678940000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1696094000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1679869000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1637907000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1663946000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1456315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463869000.0</v>
       </c>
       <c r="AO55">
         <v>1463869000.0</v>
       </c>
       <c r="AP55">
+        <v>1463869000.0</v>
+      </c>
+      <c r="AQ55">
         <v>1486541000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1302531000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1343673000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1308242000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1041116000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1026497000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>984148000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>988985000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>672006000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>674644000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>638702000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>601567000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>616364000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>653660000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>620470000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>592429000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>587967000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>590351000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>468978000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>555900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>529244000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>495764000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>499748000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>477889000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>464832000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>443260000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>408325000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>369549000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>332331000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>320524000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>340469000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>315952000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>303479000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>284111000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>250474000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>234853000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>223659000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>198053000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>180900000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>171392000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>155021000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>143433000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>128854000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>65986000.0</v>
       </c>
-      <c r="CH55"/>
       <c r="CI55"/>
       <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>42007000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>495808000.0</v>
+      </c>
+      <c r="C56">
         <v>561153000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>489271000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>502606000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>443710000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>495640000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>427856000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>457979000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>442178000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>578034000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>443919000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>441027000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>470125000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>525314000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>579291000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>626315000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>530510000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>630551000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>574051000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>528498000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>233550000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>259184000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>261690000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>248404000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>439378000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>260315000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>269195000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>240300000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>273604000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>287438000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>263461000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>239296000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>247750000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>235485000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>233888000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>246001000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>216794000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>241975000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>175197000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>135771000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>200768000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>204208000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>197394000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>217369000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>217643000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>222148000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>179065000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>144250000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>157941000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>126040000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>135461000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>121812000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>100231000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>104412000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>132345000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>114579000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>115598000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>103488000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>123662000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>193972000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>272291000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>245232000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>210517000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>214023000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>203002000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>203122000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>187550000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>173933000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>156863000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>131158000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>127275000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>158997000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>144074000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>142839000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>137900000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>116735000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>118795000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>123578000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>112275000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>111766000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>114563000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>106626000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>101315000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>91843000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>30910000.0</v>
       </c>
-      <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>730001000.0</v>
+      </c>
+      <c r="C57">
         <v>826072000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>754644000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>758662000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>679702000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>727770000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>670064000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>663963000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>635920000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>707706000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>639183000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>645332000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>675590000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>696735000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>671625000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>692539000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>618371000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>705219000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>663155000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>638173000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>599027000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>661376000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>574979000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>486758000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>480935000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>609633000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>546515000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>520749000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>517852000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>567316000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>478153000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>481024000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>461623000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>539167000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>453799000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>449483000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>429470000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>436035000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>331724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335863000.0</v>
       </c>
       <c r="AO57">
         <v>335863000.0</v>
       </c>
       <c r="AP57">
+        <v>335863000.0</v>
+      </c>
+      <c r="AQ57">
         <v>337950000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>340034000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>311943000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>307223000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>234641000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>295851000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>218935000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>241501000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>177440000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>197901000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>144297000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>155026000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>154020000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>182410000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>129396000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>141979000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>148135000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>166204000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>97057000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>93806000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>93426000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>95924000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>84631000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>91633000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>90268000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>89420000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>86743000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>66813000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>63016000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>71527000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>62492000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>49338000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>54000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>53609000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>39329000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>35796000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>38881000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>29334000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>24487000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>24362000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>22252000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>21617000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>16552000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>16923000.0</v>
       </c>
-      <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>9328000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>2508803000.0</v>
+      </c>
+      <c r="C58">
         <v>2618338000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2518866000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2531590000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2415023000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2452898000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2430234000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2409063000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2407568000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2476603000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2412251000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2466652000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2543338000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2552852000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2475798000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2531111000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2467128000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2573398000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2555911000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2560749000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2123801000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2229934000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2165247000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2153376000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2374078000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2135657000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1949564000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1673382000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1739979000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1790613000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1527589000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1472119000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1528460000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1473757000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1527750000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1559245000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1510578000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1522303000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1243878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232492000.0</v>
       </c>
       <c r="AO58">
         <v>1232492000.0</v>
       </c>
       <c r="AP58">
+        <v>1232492000.0</v>
+      </c>
+      <c r="AQ58">
         <v>1269887000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1079644000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1168481000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1001085000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>792491000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>759196000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>757854000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>745368000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>393870000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>414356000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>431987000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>412006000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>414680000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>443765000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>421284000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>403142000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>306027000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>322528000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>108801000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>105807000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>104274000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>106433000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>95006000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>101775000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>97800000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>96706000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>98587000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>84015000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>80153000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>89442000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>86584000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>73447000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>76664000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>76478000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>62584000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>58793000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>61369000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>52493000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>48228000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>47408000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>45386000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>41558000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>32764000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>104055000.0</v>
       </c>
-      <c r="CH58"/>
       <c r="CI58"/>
       <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>15144000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>82104000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>93947000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>93588000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>119705000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>84503000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>75212000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>84725000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>99819000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>147488000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>166076000.0</v>
       </c>
-      <c r="AO59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP59"/>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -17672,724 +17805,732 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>-524101000.0</v>
+      </c>
+      <c r="C60">
         <v>-530729000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-571256000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-583490000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-557515000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-554468000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-570989000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-550146000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-636018000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-552543000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-614183000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-623145000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-662417000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-613311000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-507660000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-494922000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-463452000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-382804000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-450816000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-449371000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-404788000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-364931000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-414427000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-407476000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-404333000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-180524000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-75602000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>131812000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>128937000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>128187000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>82104000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>93662000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>93301000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>119434000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>84245000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>74999000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>84404000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>99496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147175000.0</v>
       </c>
       <c r="AN60">
         <v>147175000.0</v>
       </c>
       <c r="AO60">
+        <v>147175000.0</v>
+      </c>
+      <c r="AP60">
         <v>165725000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>151425000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>157667000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>109688000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>248907000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>234944000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>256192000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>211771000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>232457000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>272395000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>260288000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>206715000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>189561000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>201684000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>209895000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>199186000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>189287000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>281940000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>267823000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>360177000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>450093000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>424970000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>389331000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>404742000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>376114000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>367032000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>346554000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>309738000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>285534000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>252178000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>231082000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>253885000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>242505000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>226815000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>207633000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>187890000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>176060000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>162290000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>145560000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>132672000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>123984000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>109635000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>101875000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>96090000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-38069000.0</v>
       </c>
-      <c r="CH60"/>
       <c r="CI60"/>
       <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60">
         <v>26863000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-1363550000.0</v>
       </c>
       <c r="N61">
         <v>-1363550000.0</v>
       </c>
       <c r="O61">
         <v>-1363550000.0</v>
       </c>
       <c r="P61">
         <v>-1363550000.0</v>
       </c>
       <c r="Q61">
+        <v>-1363550000.0</v>
+      </c>
+      <c r="R61">
         <v>-1363956000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1364336000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1365079000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1368595000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1368721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1368723000.0</v>
       </c>
       <c r="W61">
         <v>-1368723000.0</v>
       </c>
       <c r="X61">
+        <v>-1368723000.0</v>
+      </c>
+      <c r="Y61">
         <v>-1376496000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1377022000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1275057000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-969833000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-737447000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-708140000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-696499000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-685801000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-685577000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-675536000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-638414000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-627002000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-588365000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-597000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-598343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-549499000.0</v>
       </c>
       <c r="AN61">
         <v>-549499000.0</v>
       </c>
       <c r="AO61">
+        <v>-549499000.0</v>
+      </c>
+      <c r="AP61">
         <v>-548549000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-550766000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-546879000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-547448000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-412132000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-408220000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-414104000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-418968000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-423101000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-384530000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-387533000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-389870000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-398301000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-382366000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-398617000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-376241000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-378941000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-281164000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-282844000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-176019000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-85377000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-86052000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-86263000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-30370000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-29637000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-28396000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-30495000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-30787000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-29881000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-27537000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-27111000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-788000.0</v>
       </c>
-      <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>10893000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>11974000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>12565000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>129909000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>131483000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>119834000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>84783000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>79593000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>71120000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>64250000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>65510000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>71209000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>69106000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>69682000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>68201000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>65507000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>63182000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>52366000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>53371000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>91426000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>86151000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>87805000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>85478000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>83841000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>45412000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>42604000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>41824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64949000.0</v>
       </c>
       <c r="AN62">
         <v>64949000.0</v>
       </c>
       <c r="AO62">
+        <v>64949000.0</v>
+      </c>
+      <c r="AP62">
         <v>65301000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>64871000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>64833000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>65120000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>57738000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>12698000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>9466000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>10109000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>11160000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>5741000.0</v>
       </c>
-      <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18464,51 +18605,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>1785635000.0</v>
       </c>
       <c r="C2">
         <v>1695062000.0</v>
       </c>
       <c r="D2">
         <v>1640625000.0</v>
       </c>
       <c r="E2">
         <v>1492726000.0</v>
       </c>
       <c r="F2">
         <v>1299889000.0</v>
       </c>
       <c r="G2">
         <v>1248871000.0</v>
       </c>
       <c r="H2">
         <v>1401344000.0</v>
       </c>
       <c r="I2">
         <v>1279799000.0</v>
       </c>
@@ -18547,51 +18688,51 @@
       </c>
       <c r="U2">
         <v>89971000.0</v>
       </c>
       <c r="V2">
         <v>49858000.0</v>
       </c>
       <c r="W2">
         <v>36528000.0</v>
       </c>
       <c r="X2">
         <v>23837000.0</v>
       </c>
       <c r="Y2">
         <v>15024000.0</v>
       </c>
       <c r="Z2">
         <v>7804000.0</v>
       </c>
       <c r="AA2">
         <v>3774000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>141131000.0</v>
       </c>
       <c r="C3">
         <v>151764000.0</v>
       </c>
       <c r="D3">
         <v>162428000.0</v>
       </c>
       <c r="E3">
         <v>175681000.0</v>
       </c>
       <c r="F3">
         <v>173212000.0</v>
       </c>
       <c r="G3">
         <v>167943000.0</v>
       </c>
       <c r="H3">
         <v>173771000.0</v>
       </c>
       <c r="I3">
         <v>169005000.0</v>
       </c>
@@ -18628,82 +18769,82 @@
       </c>
       <c r="U3">
         <v>14874000.0</v>
       </c>
       <c r="V3">
         <v>7786000.0</v>
       </c>
       <c r="W3">
         <v>5902000.0</v>
       </c>
       <c r="X3">
         <v>4209000.0</v>
       </c>
       <c r="Y3">
         <v>2103000.0</v>
       </c>
       <c r="Z3">
         <v>-19000.0</v>
       </c>
       <c r="AA3">
         <v>2434000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
         <v>212190000.0</v>
       </c>
       <c r="C5">
         <v>248268000.0</v>
       </c>
       <c r="D5">
         <v>82571000.0</v>
       </c>
       <c r="E5">
         <v>108761000.0</v>
       </c>
       <c r="F5">
         <v>55814000.0</v>
       </c>
       <c r="G5">
         <v>78843000.0</v>
       </c>
       <c r="H5">
         <v>190083000.0</v>
       </c>
       <c r="I5">
         <v>119409000.0</v>
       </c>
@@ -18740,51 +18881,51 @@
       </c>
       <c r="U5">
         <v>27205000.0</v>
       </c>
       <c r="V5">
         <v>18865000.0</v>
       </c>
       <c r="W5">
         <v>-15667000.0</v>
       </c>
       <c r="X5">
         <v>3326000.0</v>
       </c>
       <c r="Y5">
         <v>1124000.0</v>
       </c>
       <c r="Z5">
         <v>91000.0</v>
       </c>
       <c r="AA5">
         <v>-7325000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>353321000.0</v>
       </c>
       <c r="C6">
         <v>400032000.0</v>
       </c>
       <c r="D6">
         <v>244999000.0</v>
       </c>
       <c r="E6">
         <v>284442000.0</v>
       </c>
       <c r="F6">
         <v>229026000.0</v>
       </c>
       <c r="G6">
         <v>246786000.0</v>
       </c>
       <c r="H6">
         <v>363854000.0</v>
       </c>
       <c r="I6">
         <v>288414000.0</v>
       </c>
@@ -18821,115 +18962,115 @@
       </c>
       <c r="U6">
         <v>42079000.0</v>
       </c>
       <c r="V6">
         <v>26651000.0</v>
       </c>
       <c r="W6">
         <v>-9765000.0</v>
       </c>
       <c r="X6">
         <v>7535000.0</v>
       </c>
       <c r="Y6">
         <v>3227000.0</v>
       </c>
       <c r="Z6">
         <v>91000.0</v>
       </c>
       <c r="AA6">
         <v>-7325000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-5752000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>1617444000.0</v>
       </c>
       <c r="C9">
         <v>1596794000.0</v>
       </c>
       <c r="D9">
         <v>1439002000.0</v>
       </c>
       <c r="E9">
         <v>1394829000.0</v>
       </c>
       <c r="F9">
         <v>1276072000.0</v>
       </c>
       <c r="G9">
         <v>1232487000.0</v>
       </c>
       <c r="H9">
         <v>1349732000.0</v>
       </c>
       <c r="I9">
         <v>1312742000.0</v>
       </c>
@@ -18968,51 +19109,51 @@
       </c>
       <c r="U9">
         <v>165962000.0</v>
       </c>
       <c r="V9">
         <v>102291000.0</v>
       </c>
       <c r="W9">
         <v>54357000.0</v>
       </c>
       <c r="X9">
         <v>34947000.0</v>
       </c>
       <c r="Y9">
         <v>20407000.0</v>
       </c>
       <c r="Z9">
         <v>9047000.0</v>
       </c>
       <c r="AA9">
         <v>2346000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>96959000.0</v>
       </c>
       <c r="C10">
         <v>128446000.0</v>
       </c>
       <c r="D10">
         <v>-30222000.0</v>
       </c>
       <c r="E10">
         <v>9331000.0</v>
       </c>
       <c r="F10">
         <v>-63554000.0</v>
       </c>
       <c r="G10">
         <v>3003000.0</v>
       </c>
       <c r="H10">
         <v>126912000.0</v>
       </c>
       <c r="I10">
         <v>66366000.0</v>
       </c>
@@ -19051,51 +19192,51 @@
       </c>
       <c r="U10">
         <v>30023000.0</v>
       </c>
       <c r="V10">
         <v>20018000.0</v>
       </c>
       <c r="W10">
         <v>-16135000.0</v>
       </c>
       <c r="X10">
         <v>3290000.0</v>
       </c>
       <c r="Y10">
         <v>1220000.0</v>
       </c>
       <c r="Z10">
         <v>110000.0</v>
       </c>
       <c r="AA10">
         <v>-12040000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>84107000.0</v>
       </c>
       <c r="C11">
         <v>-49362000.0</v>
       </c>
       <c r="D11">
         <v>155493000.0</v>
       </c>
       <c r="E11">
         <v>59901000.0</v>
       </c>
       <c r="F11">
         <v>18903000.0</v>
       </c>
       <c r="G11">
         <v>-80992000.0</v>
       </c>
       <c r="H11">
         <v>33432000.0</v>
       </c>
       <c r="I11">
         <v>19578000.0</v>
       </c>
@@ -19132,51 +19273,51 @@
       <c r="T11">
         <v>4261000.0</v>
       </c>
       <c r="U11">
         <v>2880000.0</v>
       </c>
       <c r="V11">
         <v>783000.0</v>
       </c>
       <c r="W11">
         <v>84000.0</v>
       </c>
       <c r="X11">
         <v>-150000.0</v>
       </c>
       <c r="Y11">
         <v>747000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>2281000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>115231000.0</v>
       </c>
       <c r="C12">
         <v>119822000.0</v>
       </c>
       <c r="D12">
         <v>112793000.0</v>
       </c>
       <c r="E12">
         <v>99430000.0</v>
       </c>
       <c r="F12">
         <v>119368000.0</v>
       </c>
       <c r="G12">
         <v>75840000.0</v>
       </c>
       <c r="H12">
         <v>63171000.0</v>
       </c>
       <c r="I12">
         <v>53043000.0</v>
       </c>
@@ -19215,92 +19356,92 @@
       </c>
       <c r="U12">
         <v>1828000.0</v>
       </c>
       <c r="V12">
         <v>1256000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>37171000.0</v>
       </c>
       <c r="I13">
         <v>75230000.0</v>
       </c>
       <c r="J13">
         <v>37464000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>17306000.0</v>
       </c>
       <c r="M13">
         <v>3429000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>2100000.0</v>
       </c>
       <c r="C14">
         <v>-4126000.0</v>
       </c>
       <c r="D14">
         <v>263000.0</v>
       </c>
       <c r="E14">
         <v>3761000.0</v>
       </c>
       <c r="F14">
         <v>71120000.0</v>
       </c>
       <c r="G14">
         <v>69106000.0</v>
       </c>
       <c r="H14">
         <v>-1572000.0</v>
       </c>
       <c r="I14">
         <v>3055000.0</v>
       </c>
@@ -19311,51 +19452,51 @@
       <c r="L14">
         <v>65652000.0</v>
       </c>
       <c r="M14">
         <v>2900000.0</v>
       </c>
       <c r="N14">
         <v>380000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>14952000.0</v>
       </c>
       <c r="C15">
         <v>173682000.0</v>
       </c>
       <c r="D15">
         <v>-185978000.0</v>
       </c>
       <c r="E15">
         <v>-54331000.0</v>
       </c>
       <c r="F15">
         <v>-85229000.0</v>
       </c>
       <c r="G15">
         <v>83365000.0</v>
       </c>
       <c r="H15">
         <v>95052000.0</v>
       </c>
       <c r="I15">
         <v>43733000.0</v>
       </c>
@@ -19394,51 +19535,51 @@
       </c>
       <c r="U15">
         <v>27143000.0</v>
       </c>
       <c r="V15">
         <v>19235000.0</v>
       </c>
       <c r="W15">
         <v>-16219000.0</v>
       </c>
       <c r="X15">
         <v>3440000.0</v>
       </c>
       <c r="Y15">
         <v>473000.0</v>
       </c>
       <c r="Z15">
         <v>110000.0</v>
       </c>
       <c r="AA15">
         <v>-12040000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-185978000.0</v>
       </c>
       <c r="E16">
         <v>-54331000.0</v>
       </c>
       <c r="F16">
         <v>-77711000.0</v>
       </c>
       <c r="G16">
         <v>83365000.0</v>
       </c>
       <c r="H16">
         <v>95052000.0</v>
       </c>
       <c r="I16">
         <v>43733000.0</v>
       </c>
       <c r="J16">
         <v>-71711000.0</v>
       </c>
       <c r="K16"/>
@@ -19463,51 +19604,51 @@
       <c r="R16">
         <v>67741000.0</v>
       </c>
       <c r="S16">
         <v>55686000.0</v>
       </c>
       <c r="T16">
         <v>39831000.0</v>
       </c>
       <c r="U16">
         <v>27143000.0</v>
       </c>
       <c r="V16">
         <v>16889000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>3440000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17">
         <v>12852000.0</v>
       </c>
       <c r="C17">
         <v>177808000.0</v>
       </c>
       <c r="D17">
         <v>-185715000.0</v>
       </c>
       <c r="E17">
         <v>-50570000.0</v>
       </c>
       <c r="F17">
         <v>-74939000.0</v>
       </c>
       <c r="G17">
         <v>83995000.0</v>
       </c>
       <c r="H17">
         <v>93480000.0</v>
       </c>
       <c r="I17">
         <v>46788000.0</v>
       </c>
@@ -19524,102 +19665,102 @@
       <c r="N17">
         <v>46020000.0</v>
       </c>
       <c r="O17">
         <v>31345000.0</v>
       </c>
       <c r="P17">
         <v>43994000.0</v>
       </c>
       <c r="Q17">
         <v>82109000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>-115231000.0</v>
       </c>
       <c r="C18">
         <v>-119822000.0</v>
       </c>
       <c r="D18">
         <v>-112793000.0</v>
       </c>
       <c r="E18">
         <v>-99430000.0</v>
       </c>
       <c r="F18">
         <v>-119368000.0</v>
       </c>
       <c r="G18">
         <v>-75840000.0</v>
       </c>
       <c r="H18">
         <v>-63171000.0</v>
       </c>
       <c r="I18">
         <v>-53043000.0</v>
       </c>
       <c r="J18">
         <v>-43977000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>-38196000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>25262000.0</v>
       </c>
       <c r="E19">
         <v>61463000.0</v>
       </c>
       <c r="F19">
         <v>-60178000.0</v>
       </c>
       <c r="G19">
         <v>22874000.0</v>
       </c>
       <c r="H19">
         <v>26476000.0</v>
       </c>
       <c r="I19">
         <v>-38391000.0</v>
       </c>
       <c r="J19">
         <v>10362000.0</v>
       </c>
       <c r="K19"/>
@@ -19632,102 +19773,102 @@
       <c r="N19">
         <v>-24334000.0</v>
       </c>
       <c r="O19">
         <v>-1973000.0</v>
       </c>
       <c r="P19">
         <v>-2158000.0</v>
       </c>
       <c r="Q19">
         <v>-1762000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>49366000.0</v>
       </c>
       <c r="E20">
         <v>13603000.0</v>
       </c>
       <c r="F20">
         <v>1641000.0</v>
       </c>
       <c r="G20">
         <v>114385000.0</v>
       </c>
       <c r="H20">
         <v>19557000.0</v>
       </c>
       <c r="I20">
         <v>15236000.0</v>
       </c>
       <c r="J20">
         <v>36256000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>31222000.0</v>
       </c>
       <c r="M20">
         <v>3202000.0</v>
       </c>
       <c r="N20">
         <v>30841000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>226270000.0</v>
       </c>
       <c r="C21">
         <v>247351000.0</v>
       </c>
       <c r="D21">
         <v>57309000.0</v>
       </c>
       <c r="E21">
         <v>47298000.0</v>
       </c>
       <c r="F21">
         <v>123510000.0</v>
       </c>
       <c r="G21">
         <v>55969000.0</v>
       </c>
       <c r="H21">
         <v>163607000.0</v>
       </c>
       <c r="I21">
         <v>157800000.0</v>
       </c>
@@ -19766,82 +19907,82 @@
       </c>
       <c r="U21">
         <v>27205000.0</v>
       </c>
       <c r="V21">
         <v>18865000.0</v>
       </c>
       <c r="W21">
         <v>-15667000.0</v>
       </c>
       <c r="X21">
         <v>3326000.0</v>
       </c>
       <c r="Y21">
         <v>1124000.0</v>
       </c>
       <c r="Z21">
         <v>91000.0</v>
       </c>
       <c r="AA21">
         <v>-7325000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>3176809000.0</v>
       </c>
       <c r="C23">
         <v>3044505000.0</v>
       </c>
       <c r="D23">
         <v>3022318000.0</v>
       </c>
       <c r="E23">
         <v>2840257000.0</v>
       </c>
       <c r="F23">
         <v>2452451000.0</v>
       </c>
       <c r="G23">
         <v>2425389000.0</v>
       </c>
       <c r="H23">
         <v>2587469000.0</v>
       </c>
       <c r="I23">
         <v>2434741000.0</v>
       </c>
@@ -19878,131 +20019,131 @@
       </c>
       <c r="U23">
         <v>228728000.0</v>
       </c>
       <c r="V23">
         <v>133284000.0</v>
       </c>
       <c r="W23">
         <v>106552000.0</v>
       </c>
       <c r="X23">
         <v>55458000.0</v>
       </c>
       <c r="Y23">
         <v>34307000.0</v>
       </c>
       <c r="Z23">
         <v>16760000.0</v>
       </c>
       <c r="AA23">
         <v>13445000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
         <v>141131000.0</v>
       </c>
       <c r="C25">
         <v>151764000.0</v>
       </c>
       <c r="D25">
         <v>162428000.0</v>
       </c>
       <c r="E25">
         <v>175681000.0</v>
       </c>
       <c r="F25">
         <v>173212000.0</v>
       </c>
       <c r="G25">
         <v>167943000.0</v>
       </c>
       <c r="H25">
         <v>173771000.0</v>
       </c>
       <c r="I25">
         <v>169005000.0</v>
       </c>
       <c r="J25">
         <v>158400000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
         <v>334035000.0</v>
       </c>
       <c r="C26">
         <v>321968000.0</v>
       </c>
       <c r="D26">
         <v>302257000.0</v>
       </c>
       <c r="E26">
         <v>292845000.0</v>
       </c>
       <c r="F26">
         <v>253060000.0</v>
       </c>
       <c r="G26">
         <v>253252000.0</v>
       </c>
       <c r="H26">
         <v>236797000.0</v>
       </c>
       <c r="I26">
         <v>245758000.0</v>
       </c>
@@ -20041,51 +20182,51 @@
       </c>
       <c r="U26">
         <v>27176000.0</v>
       </c>
       <c r="V26">
         <v>15628000.0</v>
       </c>
       <c r="W26">
         <v>10839000.0</v>
       </c>
       <c r="X26">
         <v>8515000.0</v>
       </c>
       <c r="Y26">
         <v>4897000.0</v>
       </c>
       <c r="Z26">
         <v>2209000.0</v>
       </c>
       <c r="AA26">
         <v>2191000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
         <v>814018000.0</v>
       </c>
       <c r="C27">
         <v>789872000.0</v>
       </c>
       <c r="D27">
         <v>773970000.0</v>
       </c>
       <c r="E27">
         <v>789241000.0</v>
       </c>
       <c r="F27">
         <v>648391000.0</v>
       </c>
       <c r="G27">
         <v>574041000.0</v>
       </c>
       <c r="H27">
         <v>713863000.0</v>
       </c>
       <c r="I27">
         <v>714654000.0</v>
       </c>
@@ -20112,51 +20253,51 @@
         <v>271838000.0</v>
       </c>
       <c r="R27">
         <v>216574000.0</v>
       </c>
       <c r="S27">
         <v>159143000.0</v>
       </c>
       <c r="T27">
         <v>127975000.0</v>
       </c>
       <c r="U27">
         <v>87887000.0</v>
       </c>
       <c r="V27">
         <v>51174000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
         <v>218531000.0</v>
       </c>
       <c r="C28">
         <v>205737000.0</v>
       </c>
       <c r="D28">
         <v>209246000.0</v>
       </c>
       <c r="E28">
         <v>196458000.0</v>
       </c>
       <c r="F28">
         <v>174587000.0</v>
       </c>
       <c r="G28">
         <v>183054000.0</v>
       </c>
       <c r="H28">
         <v>162652000.0</v>
       </c>
       <c r="I28">
         <v>176958000.0</v>
       </c>
@@ -20195,51 +20336,51 @@
       </c>
       <c r="U28">
         <v>23694000.0</v>
       </c>
       <c r="V28">
         <v>16624000.0</v>
       </c>
       <c r="W28">
         <v>38185000.0</v>
       </c>
       <c r="X28">
         <v>23106000.0</v>
       </c>
       <c r="Y28">
         <v>14386000.0</v>
       </c>
       <c r="Z28">
         <v>6747000.0</v>
       </c>
       <c r="AA28">
         <v>7480000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
         <v>84107000.0</v>
       </c>
       <c r="C29">
         <v>-49362000.0</v>
       </c>
       <c r="D29">
         <v>155493000.0</v>
       </c>
       <c r="E29">
         <v>59901000.0</v>
       </c>
       <c r="F29">
         <v>18903000.0</v>
       </c>
       <c r="G29">
         <v>-80992000.0</v>
       </c>
       <c r="H29">
         <v>33432000.0</v>
       </c>
       <c r="I29">
         <v>19578000.0</v>
       </c>
@@ -20248,51 +20389,51 @@
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>15684000.0</v>
       </c>
       <c r="M29">
         <v>10441000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>1391174000.0</v>
       </c>
       <c r="C30">
         <v>1349443000.0</v>
       </c>
       <c r="D30">
         <v>1381693000.0</v>
       </c>
       <c r="E30">
         <v>1347531000.0</v>
       </c>
       <c r="F30">
         <v>1152562000.0</v>
       </c>
       <c r="G30">
         <v>1176518000.0</v>
       </c>
       <c r="H30">
         <v>1186125000.0</v>
       </c>
       <c r="I30">
         <v>1154942000.0</v>
       </c>
@@ -20329,51 +20470,51 @@
       </c>
       <c r="U30">
         <v>138757000.0</v>
       </c>
       <c r="V30">
         <v>83426000.0</v>
       </c>
       <c r="W30">
         <v>70024000.0</v>
       </c>
       <c r="X30">
         <v>31621000.0</v>
       </c>
       <c r="Y30">
         <v>19283000.0</v>
       </c>
       <c r="Z30">
         <v>8956000.0</v>
       </c>
       <c r="AA30">
         <v>9671000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
         <v>-129311000.0</v>
       </c>
       <c r="C31">
         <v>-118905000.0</v>
       </c>
       <c r="D31">
         <v>-87531000.0</v>
       </c>
       <c r="E31">
         <v>-37967000.0</v>
       </c>
       <c r="F31">
         <v>-187064000.0</v>
       </c>
       <c r="G31">
         <v>-52966000.0</v>
       </c>
       <c r="H31">
         <v>-36695000.0</v>
       </c>
       <c r="I31">
         <v>-91434000.0</v>
       </c>
@@ -20412,51 +20553,51 @@
       </c>
       <c r="U31">
         <v>2818000.0</v>
       </c>
       <c r="V31">
         <v>1153000.0</v>
       </c>
       <c r="W31">
         <v>-468000.0</v>
       </c>
       <c r="X31">
         <v>-36000.0</v>
       </c>
       <c r="Y31">
         <v>96000.0</v>
       </c>
       <c r="Z31">
         <v>19000.0</v>
       </c>
       <c r="AA31">
         <v>-4715000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>3403079000.0</v>
       </c>
       <c r="C32">
         <v>3291856000.0</v>
       </c>
       <c r="D32">
         <v>3079627000.0</v>
       </c>
       <c r="E32">
         <v>2887555000.0</v>
       </c>
       <c r="F32">
         <v>2575961000.0</v>
       </c>
       <c r="G32">
         <v>2481358000.0</v>
       </c>
       <c r="H32">
         <v>2751076000.0</v>
       </c>
       <c r="I32">
         <v>2592541000.0</v>
       </c>
@@ -20514,924 +20655,931 @@
       <c r="AA32">
         <v>6120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN32"/>
+  <dimension ref="A1:CO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="CM1" t="s">
         <v>185</v>
       </c>
       <c r="CN1" t="s">
         <v>186</v>
       </c>
+      <c r="CO1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>477012000.0</v>
+      </c>
+      <c r="C2">
         <v>554484000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>460476000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>456683000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>416960000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>489256000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>422736000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>428188000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>404668000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>463423000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>398783000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>412589000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>394908000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>455393000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>377735000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>382348000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>347452000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>423937000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>338989000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>323774000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>296533000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>380738000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>298844000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>231190000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>309598000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>394018000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>325665000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>344677000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>342700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>411496000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>302471000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>316550000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>319209000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>360285000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>283755000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>277958000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>268482000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>276366000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>213050000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>213731000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>228877000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>190170000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>199571000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>157283000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>156218000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>125540000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>156620000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>130220000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>133610999.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>100903000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>120789000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95790000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>99009000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>99107000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>114150000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>88027000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>88672000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>88808000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>99661000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>78064000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>75401000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>70738000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>78834000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>62833000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>59795000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>59659000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>67876000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>52865000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>49825000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>46583000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50692000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>44844000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>43515000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>40960000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39896000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>29752000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25744000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24168000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>23072000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16986000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14656000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12225000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11677000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11223000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10078000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8407000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6820000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6346000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6708000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5707000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5076000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
-        <v>36618000.0</v>
+        <v>37406000.0</v>
       </c>
       <c r="C3">
         <v>36618000.0</v>
       </c>
       <c r="D3">
+        <v>36618000.0</v>
+      </c>
+      <c r="E3">
         <v>36074000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34300000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35211000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35546000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35661000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37072000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39089000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>39942000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>40861000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39751000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40874000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>40942000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>42284000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43651000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>45314000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>44432000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>44516000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>42809000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>43597000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>42290000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>41212000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41840000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>42356000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>42535000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44217000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44334000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>44502000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>40718000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>41885000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>43437000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>41299000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42384000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>42616000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43402000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>36977000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>35405000.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>35401000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>34454000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>31805000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>30258000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>27744000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22402000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>22895000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24459000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>22936000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16881000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>16840000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>15625000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17332000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16169000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16166000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14658000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>16062000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16089000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14169000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13107000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12926000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12604000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12886000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12211000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11665000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>11444000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10989000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10314000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9722000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9345000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8588000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8058000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7424000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6701000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5985000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5083000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4761000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3963000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3497000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2653000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2211000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1953000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1809000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1813000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-48639000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>10147000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>9722000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>28770000.0</v>
       </c>
-      <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -21568,634 +21716,641 @@
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>51749000.0</v>
+      </c>
+      <c r="C5">
         <v>89824000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>52424000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41114000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>31119000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>111931000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>28026000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>63153000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35587000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>107637000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>41891000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>67775000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10820000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16186000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9430000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4052000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16116000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>98820000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30109000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-34984000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5912000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76996000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27232000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9566000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-65199000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>112555000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>41053000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>58455000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>27120000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>100244000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4264000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9062000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15069000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>64977000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>30301000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-21129000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-48525000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>64254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29940000.0</v>
       </c>
       <c r="AN5">
         <v>-29940000.0</v>
       </c>
       <c r="AO5">
+        <v>-29940000.0</v>
+      </c>
+      <c r="AP5">
         <v>34199000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-26534000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>75299000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>21327000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5088000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>12632000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>69743000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>28994000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6265000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5123000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>49313000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3583000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3612000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9993000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>32731000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-275000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6021000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6327000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>34990000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10279000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>15952000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>25160000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>38026000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>12180000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>13176000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>17911000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>29988000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>14724000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>16245000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>15848000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>20791000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9831000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11338000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>11116000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>11798000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6907000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>5025000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7442000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8524000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6214000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4675000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5141000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5654000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3395000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2174000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2015000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>377000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-20233000.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>89155000.0</v>
+      </c>
+      <c r="C6">
         <v>126442000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>89042000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>77188000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>65419000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>147142000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>63572000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>98814000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>72659000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>146726000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>81833000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>108636000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28931000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>57060000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>50372000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38232000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27535000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>144134000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>74541000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9532000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36897000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>120593000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>69522000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>31646000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-23359000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>154911000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>83588000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>102672000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71454000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>144746000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>44982000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>50947000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>58506000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>106276000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>72685000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21487000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5123000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>101231000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5465000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>69600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7920000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>107104000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>51585000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>32832000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>35034000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>92638000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>53453000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>29201000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22004000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>66153000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>19208000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20944000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26162000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>48897000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14383000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>22083000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>22416000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>49159000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>23386000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28878000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>37764000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>50912000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>24391000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>24841000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>29355000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>40977000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>25038000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>25967000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>25193000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>29379000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>17889000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>18762000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>17817000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>17783000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11990000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9786000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>11405000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12021000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8867000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6886000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7094000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7463000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5208000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-46465000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>12162000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>10099000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8537000.0</v>
       </c>
-      <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -22332,90 +22487,91 @@
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>114114000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -22552,1206 +22708,1221 @@
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>409197000.0</v>
+      </c>
+      <c r="C9">
         <v>487718000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>402801000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>412800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>372508000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>449903000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>382233000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>404423000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>375920000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>457940000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>358511000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>376257000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>347256000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>389809000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>325680000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>340480000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>309960000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>425779000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>318610000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>311421000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>276829000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>400166000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>287656000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>197916000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>288362000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>426315000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>308294000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>330037000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>319114000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>414071000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>286510000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>314584000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>316860000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>401769000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>279529000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>286298000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>282103000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>300485000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>230663000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>229982000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>250328000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>246647000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>296703000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>218465000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>224250000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>214361000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>283285000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>203712000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>204544000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>185282000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>250018000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>179299000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>181057000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>188577000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>234162000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>163389000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>161741000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>168826000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>200201000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>134296000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>133390000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>132929000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>155230000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>107654000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>104508000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>106370000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>126736000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>92226000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>85343000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>80940000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>88211000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>69388000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>66893000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>64819000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>65121000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>49701000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>46805000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>45180000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>40962000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>33017000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>30626000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>29378000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>24689000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>17598000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>15603000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>14996000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>12717000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>11041000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>36152000.0</v>
       </c>
-      <c r="CL9">
-[...1 lines deleted...]
-      </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
+      <c r="CO9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>26352000.0</v>
+      </c>
+      <c r="C10">
         <v>62827000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24358000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13458000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4123999.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>82766000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3389000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33277000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5429000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>77049000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12691000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-41335000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-12411000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-15376000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-28178000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-40363000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>73451000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4421000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-72211000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-34914000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46855000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3284000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-37356000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-82461000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>96854000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25966000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>42656000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10333000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>83436000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9513000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5718000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2417000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>52448000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17219000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-33987000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-60109000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>54623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39844000.0</v>
       </c>
       <c r="AN10">
         <v>-39844000.0</v>
       </c>
       <c r="AO10">
+        <v>-39844000.0</v>
+      </c>
+      <c r="AP10">
         <v>24380000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-36625000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>65138999.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13201000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2109000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9501000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>66712000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>25649000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3459000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2340000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>46880000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1227000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1105000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8130000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>31149000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1562000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5253000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5745000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>34568000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10279000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>15952000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25160000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>37937000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12073000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>13062000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>17788000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>29823000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14341000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15919000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15506000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20438000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9238000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>11386000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>12438000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12624000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7644000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5726000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8277000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>9263000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6756000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5244000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5527000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6025000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3222000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1934000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1955000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>256000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-20280000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1540000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1075000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>611000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>64000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>11709000.0</v>
+      </c>
+      <c r="C11">
         <v>13337000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17838000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>41817000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12144000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>21151000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8995000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-84889000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10610000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16795000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8122000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11524000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8475000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>126129000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9365000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3693000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>29529000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17298000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9381000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4772000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3927000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12954000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6794000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5649000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1039000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-93795000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6115000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9461000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4091000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>14399000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5481000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-79000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4019000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>21825000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6187000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>526000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-17431000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>19601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9814000.0</v>
       </c>
       <c r="AN11">
         <v>-9814000.0</v>
       </c>
       <c r="AO11">
+        <v>-9814000.0</v>
+      </c>
+      <c r="AP11">
         <v>7211000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-854000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6148000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3179000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2783000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1576000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3850000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2232000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2771000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>999000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6005000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>815000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2264000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8189000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>134000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1402000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5471000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2871000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2107000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1555000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2243000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3923000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1292000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1412000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1621000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2875000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1365000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1222000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1340000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1889000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>965000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1057000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>985000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1455000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>765000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>329000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>892000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>951000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>708000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-360000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>263000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>559000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>321000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>81000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-280000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>152000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>131000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>28000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-143000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>143000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>25397000.0</v>
+      </c>
+      <c r="C12">
         <v>26997000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28066000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>27656000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26995000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29165000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31415000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29876000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30158000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30588000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28875000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30515000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28597000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24806000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24126000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>24247000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25369000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25688000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29709000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29002000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30141000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30516000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27790000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17262000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15701000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15087000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15799000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16787000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16808000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13777000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14780000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12652000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12529000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13082000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12858000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11584000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9904000.0</v>
       </c>
       <c r="AN12">
         <v>9904000.0</v>
       </c>
       <c r="AO12">
+        <v>9904000.0</v>
+      </c>
+      <c r="AP12">
         <v>9819000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10091000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10160000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8126000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7197000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3131000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3031000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3345000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2807000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1725000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1566000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1577000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1620000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1283000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1264000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1204000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>768000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>677000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>426000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BJ12">
         <v>100000.0</v>
       </c>
       <c r="BK12">
+        <v>100000.0</v>
+      </c>
+      <c r="BL12">
         <v>89000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>107000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>114000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>123000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>165000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>383000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>326000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>342000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>353000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>380000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>829500.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>404000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>421000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>500.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>438000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>446000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>482000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>462000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>434000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>337000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>259000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>226000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>192000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>75000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>72000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>51000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>49000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>34000.0</v>
       </c>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
+      <c r="CO12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>4727000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24722000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>858000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6590000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19614000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23770,205 +23941,206 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>-804000.0</v>
+      </c>
+      <c r="C14">
         <v>-146000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1117000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3041000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-218000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-558000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-165000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3165000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1203000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2149000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-15000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1413000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-484000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1460000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1266000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1925000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1364000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1738000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>71120000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>209000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1614000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>677000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>69106000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1384000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>426000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-180000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-952000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-288000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-355000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1661000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>663000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>688000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-1165000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-256000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>927000.0</v>
       </c>
       <c r="AN14">
         <v>927000.0</v>
       </c>
       <c r="AO14">
+        <v>927000.0</v>
+      </c>
+      <c r="AP14">
         <v>-239000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3100000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>328000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>749000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1190000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>686000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>747000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>277000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>414000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-34000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
@@ -24048,785 +24220,792 @@
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>13839000.0</v>
+      </c>
+      <c r="C15">
         <v>49344000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7637000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-25318000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8238000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>61057000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12549000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>115001000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3978000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>58105000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4554000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>28789000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-49326000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-140000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-25441000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-30605000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-71817000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>54789000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6698000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-67711000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-39050000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32287000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10755000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-42005000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-84884000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>190223000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20031000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>34147000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6530000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69014000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-14639000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7300000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2265000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>29935000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23363000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-34702000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-42934000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>35028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29103000.0</v>
       </c>
       <c r="AN15">
         <v>-29103000.0</v>
       </c>
       <c r="AO15">
+        <v>-29103000.0</v>
+      </c>
+      <c r="AP15">
         <v>16930000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-32671000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>59319000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10771000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3702000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8611000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>63609000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>23694000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1034000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1375000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>40875000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>412000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2305000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5866000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22960000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1696000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3851000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>274000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>31697000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8172000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14397000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>22917000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>34014000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10781000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>11650000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16167000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>26948000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>12976000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>14697000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14166000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>18549000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8273000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10329000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11453000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11169000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6879000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5397000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7385000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8312000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6048000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5604000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5264000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5466000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2901000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1853000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2235000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>104000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-20411000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1512000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1215000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>468000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>245000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>4554000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28789000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-49326000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-140000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-25441000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-30605000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-71817000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>54789000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2329000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-60193000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-39050000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32287000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-10755000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-42005000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-84884000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>190223000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20031000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34147000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6530000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69014000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-14639000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-2265000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29935000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>23363000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-34702000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-42934000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>35028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29103000.0</v>
       </c>
       <c r="AN16">
         <v>-29103000.0</v>
       </c>
       <c r="AO16">
+        <v>-29103000.0</v>
+      </c>
+      <c r="AP16">
         <v>19314000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-33363000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>58388000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10771000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-3702000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8611000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>63609000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>23694000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1034000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1375000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>40875000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>412000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2305000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5866000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22960000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1696000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3851000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>274000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>31697000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8172000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>14397000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>22917000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34014000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10781000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>11650000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>16167000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>26948000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>12976000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>14697000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14166000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>18550000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8273000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10329000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>11453000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>11170000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6879000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5397000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7386000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8312000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>6048000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5603000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5264000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>5466000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>556000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1853000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2235000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>104000.0</v>
       </c>
-      <c r="CJ16">
-[...1 lines deleted...]
-      </c>
       <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
         <v>1512000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1215000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>468000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>245000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17">
+        <v>14643000.0</v>
+      </c>
+      <c r="C17">
         <v>49490000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>6520000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-28359000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8020000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>61615000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12384000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>118166000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5181000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>60254000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4569000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>27376000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-49810000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-138540000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24741000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-40898000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-69892000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>56153000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4067000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-59921000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-38841000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>33901000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10078000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-43005000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-83500000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>190649000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>19851000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>33195000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6242000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>69037000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-14994000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5639000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1602000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>30623000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>23406000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-34513000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-42678000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>35022000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-29103000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-30030000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>19553000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-36463000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>58060000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9261000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-4892000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7925000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>62862000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>23417000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>688000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2399000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>41742000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1191000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3192000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>6446000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>23278000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1571000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3851000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>274000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>31697000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>8172000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>14397000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>22917000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>34014000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>10781000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -24864,140 +25043,145 @@
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-25397000.0</v>
+      </c>
+      <c r="C18">
         <v>-26997000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28066000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-27656000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26995000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29165000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31415000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29876000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30158000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-30588000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-29200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-28875000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-30515000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-28597000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24806000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24126000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24247000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25369000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-25688000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29709000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29002000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30141000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-30516000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-27790000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-17262000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15701000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15087000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15799000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16787000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25016,384 +25200,384 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>13880000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1377000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-17392000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>27397000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14106000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>12321000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>12839000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>22197000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-44011000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>9785000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17198000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-8754000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6297000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>22537000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-9040000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>15674000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9090000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2495000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>9629000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>10252000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-12789000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1558000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-7732000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-16312000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-11473000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-6582000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>30549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2132000.0</v>
       </c>
       <c r="AN19">
         <v>-2132000.0</v>
       </c>
       <c r="AO19">
+        <v>-2132000.0</v>
+      </c>
+      <c r="AP19">
         <v>18169000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-9003000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>7690000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>9242000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-10126000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>8291000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>9855000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>12114000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-13479000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1174000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4076000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-5605000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-433000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-320000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-628000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-592000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-3781000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-1362000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>2452000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>533000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-1047000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-403000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-159000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-153000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>6224000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>30115000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>11207000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1820000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>10185000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3420000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>307000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-309000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-73000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-382000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2182000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-86000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>8537000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>101761000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1897000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2190000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>10495000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>7866000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1026000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>170000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>550000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2331000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>11501000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>854000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1910000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>34346000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-70892000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>35446000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-31222000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>31222000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>30841000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>3202000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>30841000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
@@ -25476,366 +25660,370 @@
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>88096000.0</v>
+        <v>51982000.0</v>
       </c>
       <c r="C21">
-        <v>48971000.0</v>
+        <v>89401000.0</v>
       </c>
       <c r="D21">
+        <v>49269000.0</v>
+      </c>
+      <c r="E21">
         <v>65441000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40541000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>80949000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39339000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>66334000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39238000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>107679000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>53895000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12197000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33578000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-17967000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-27185000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-28437000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>85981000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16939000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9027000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15697000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>94194000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>35986000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3269000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-87736000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>121595000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25379000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49365000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29615000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>90615000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5988000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>21851000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16626999.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>72709000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>46613000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9656000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-41943000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>33705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27808000.0</v>
       </c>
       <c r="AN21">
         <v>-27808000.0</v>
       </c>
       <c r="AO21">
+        <v>-27808000.0</v>
+      </c>
+      <c r="AP21">
         <v>16030000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-17531000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>67609000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12085000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>15236000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4341000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>59888000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16859000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>19744000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5239000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>52522000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8409000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2528000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9733000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>33040999.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>234000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5102000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7784000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>32542000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9746000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16999000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>25563000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>38185000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>12333000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13905000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>17812000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>30726000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14406000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>15111000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15986000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>20653000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>9831000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11338000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>11116000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>11798000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6907000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5025000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7442000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8524000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6214000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4675000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5141000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5654000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3395000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2174000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2015000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>377000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-20233000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1631000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1090000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>582000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -25972,332 +26160,338 @@
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
-        <v>954106000.0</v>
+        <v>834227000.0</v>
       </c>
       <c r="C23">
-        <v>814306000.0</v>
+        <v>952801000.0</v>
       </c>
       <c r="D23">
+        <v>814008000.0</v>
+      </c>
+      <c r="E23">
         <v>804042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>748927000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>858210000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>765630000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>766277000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>741350000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>813684000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>723194000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>734951000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>754361000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>811624000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>721382000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>750013000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>685849000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>763735000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>640660000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>626168000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>589059000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>686710000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>550514000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>432375000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>685696000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>698738000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>608580000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>625349000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>632199000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>734952000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>594969000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>609283000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>619442000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>689345000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>516671000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>573912000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>592528000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>543146000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>471521000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>40563000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>463175000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>454348000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>428665000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>363663000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>365232000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>335560000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>380017000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>317073000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>318411000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>280946000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>318285000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>266680000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>277341000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>278271000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>315899000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>75762000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>245311000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>249850000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>267320000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>202614000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>191792000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>178104000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>195879000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>158154000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>150398000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>148217000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>163886000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>130685000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>120057000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>111537000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>118250000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>104401000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>99070000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>94663000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>93219000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>72546000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>67524000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>61906000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>55510000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>43789000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>40607000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>36462000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>30712000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>25503000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>73291000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>12912000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>11025000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9324000.0</v>
       </c>
-      <c r="CK23">
-[...1 lines deleted...]
-      </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26346,1216 +26540,1231 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
-        <v>36618000.0</v>
+        <v>37406000.0</v>
       </c>
       <c r="C25">
         <v>36618000.0</v>
       </c>
       <c r="D25">
+        <v>36618000.0</v>
+      </c>
+      <c r="E25">
         <v>36074000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35211000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35546000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35661000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>37072000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>39089000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>39942000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40861000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>39751000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>40874000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40942000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>42284000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>43651000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45314000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44432000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44516000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>42809000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43597000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>42290000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41212000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>41840000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>42356000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>42535000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>44217000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>44334000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>44502000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>40718000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>41885000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>43437000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>41299000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>42384000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>42616000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>43402000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>36977000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>35405000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>35401000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>34454000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>31805000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>30258000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>27744000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22402000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22895000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>24459000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>22936000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16881000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16840000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>15625000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>17332000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16169000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16166000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14658000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>16062000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>16089000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14169000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13107000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12926000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12767000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12969000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>12128000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11665000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>11399000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>10989000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>10314000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9722000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>9345000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8588000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8058000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7424000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6701000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5985000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5083000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4761000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3963000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3532000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2618000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2211000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1953000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1809000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1813000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>86890000.0</v>
+      </c>
+      <c r="C26">
         <v>89077000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>84886000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>86184000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>83112000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>82878000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>81861000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>83887000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>83790000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>79961000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>74330000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>71772000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>78287000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>77723000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>74475000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>80010000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>75291000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>70267000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>67277000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>66962999.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>62572000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>65036000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>58489000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>57965000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>67693000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>64427000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>63167000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>62256000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>59656000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>56707000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>57063000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>63160000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>61267000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>59228000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>62103000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>64702000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>63236000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>56282000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>59010000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>62078000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>57546000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>54597000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>51880000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>51086000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>55519000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>48311000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>46625000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>43905000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>48789000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>42434000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>42874000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>42247000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>44153000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>43004000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>40045000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>37657000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>37000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>35696000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>29792000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>26674000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>25366000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>22766000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>22287000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>23207000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>20617000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>19601000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>20497000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>17672000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>16221000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>15646000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>15246000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>13808000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>13205000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>11390000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>11124000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>9108000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>8071000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>7158000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>6430000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>5518000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>4972000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>4110000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>3570000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>2976000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>2883000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>2834000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2618000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2504000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>2522000.0</v>
       </c>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>208516000.0</v>
+      </c>
+      <c r="C27">
         <v>246161000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>210398000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>192994000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>193316000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>223861000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>203847000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>194250000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>191591000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>211843000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>192188000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>180658000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>187234000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>205148000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>200930000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>211310000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>194618000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>208616000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>174697000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>173447000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>154472000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>182322000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>138150000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>90985000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>148803000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>173336000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>160917000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>151327000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>170202000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>210661000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>182788000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>168185000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>179591000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>200785000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>166093000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>159622000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>167284000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>151358000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>132668000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>133707000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>124655000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>142671000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>122135000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>118063000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>120795000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>139058000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>111827000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>103332000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>109118000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>124128000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>102433000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>101789000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>109966000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>134364000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>99997000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>90928000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>97622000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>110644000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>76344000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>71292000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>66602000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>76411000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>57533000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>55498000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>54530000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>60013000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>46533000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>42015000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>39644000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>42683000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>34801000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>60086900.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>33732000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>34123000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>33100.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>26453000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>23589000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>21338000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>16507000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>14473000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>14299000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>12836000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>9566000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>58922000.0</v>
+      </c>
+      <c r="C28">
         <v>60196000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>53996000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59114000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>50549000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>56936000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51932000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>54349000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54254000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48793000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>48341000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>50905000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52578000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49791000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>54072000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52296000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50888000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46726000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46548000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>47320000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>42476000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42979000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>41812000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>42373000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>45148000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>51910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42123000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>42367000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>37753000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>40216000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41176000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>45863000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>44103000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>44988000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>39613000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>49907000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41132000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>41415000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>40333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>195712000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>36672000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>35649000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>36543000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32869999.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>32856000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33402000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>34114000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>27444000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>21063000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>28491000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>30494000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>26210000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32587000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25874000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>26712000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>25501000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>28711000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>27724000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>27223000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21532000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>19733000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>17998000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18347000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14581000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14488000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14427000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13615000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11996000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9664000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9629000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>10948000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15905700.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8581000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8076000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>9300.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7255000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6991000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4670000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4778000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6506000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5828000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2629000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1661000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>13429000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12981000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12340000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>10274000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8569000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8363000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7355000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7334000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>11709000.0</v>
+      </c>
+      <c r="C29">
         <v>13337000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17838000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41817000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12144000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21151000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-84889000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10610000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16795000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8122000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11524000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8475000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>126129000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9365000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3693000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29529000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17298000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9381000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4772000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3927000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12954000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6794000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5649000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1039000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-93795000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6115000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9461000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4091000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27574,882 +27783,892 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
-        <v>399622000.0</v>
+        <v>357215000.0</v>
       </c>
       <c r="C30">
-        <v>353830000.0</v>
+        <v>398317000.0</v>
       </c>
       <c r="D30">
+        <v>353532000.0</v>
+      </c>
+      <c r="E30">
         <v>347359000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>331967000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>368954000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>342894000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>338089000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>336682000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>350261000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>324411000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>322362000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>359453000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>356231000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>343647000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>367665000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>338397000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>339798000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>301671000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>302394000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>292526000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>305972000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>251670000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>201185000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>376098000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>304720000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>282915000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>280672000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>289499000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>323456000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>292498000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>292733000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>300233000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>329060000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>232916000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>295954000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>324046000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>266780000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>258471000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>257790000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>234298000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>264178000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>229094000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>206380000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>209014000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>210020000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>223397000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>186853000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>184800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>180043000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>197496000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>170890000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>178332000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>179164000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>201749000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>163789000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>156639000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>161042000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>167659000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>124550000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>116391000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>107366000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>117045000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>95321000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>90603000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>88558000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>96010000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>77820000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>70232000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>64954000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>67558000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>59557000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>55555000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>53703000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>53323000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>42794000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>41780000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>37738000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>32438000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26803000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>25951000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>24237000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>19035000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14203000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>62068000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2834000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2618000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2504000.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
-        <v>-25269000.0</v>
+        <v>-25630000.0</v>
       </c>
       <c r="C31">
-        <v>-24613000.0</v>
+        <v>-26574000.0</v>
       </c>
       <c r="D31">
+        <v>-24911000.0</v>
+      </c>
+      <c r="E31">
         <v>-51983000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-36417000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1817000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-42728000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-33057000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-33809000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-30630000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-21409000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14995000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29138000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-45989000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2591000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-993000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11926000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-12530000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12518000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-81238000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-19217000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-47339000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-39270000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-34087000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5275000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-24741000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>587000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6709000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-19282000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7179000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3525000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-27569000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-14209999.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-20261000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-29394000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-24331000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-18166000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>20918000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12036000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>46570000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>8350000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-19094000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2470000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1116000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-17345000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5160000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>6824000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>8790000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-16285000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2899000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5642000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7182000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1423000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1603000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1891999.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1796000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>151000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2039000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2026000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>533000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1047000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-403000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-248000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-260000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-843000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-24000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-903000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-65000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>808000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-480000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-215000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-593000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>48000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1322000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>826000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>737000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>701000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>835000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>739000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>542000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>569000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>386000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>371000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-173000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-240000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-60000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-121000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-47000.0</v>
       </c>
-      <c r="CK31">
-[...1 lines deleted...]
-      </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>886209000.0</v>
+      </c>
+      <c r="C32">
         <v>1042202000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>863277000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>869483000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>789468000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>939159000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>804969000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>832611000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>780588000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>921363000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>757294000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>788846000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>742164000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>845202000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>703415000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>722828000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>657412000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>849716000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>657599000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>635195000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>573362000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>780904000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>586500000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>429106000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>597960000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>820333000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>633959000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>674714000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>661814000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>825567000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>588981000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>631134000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>636069000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>762054000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>563284000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>564256000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>550585000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>576851000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>443713000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>436817000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>479205000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>436817000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>496274000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>375748000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>380468000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>339901000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>439905000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>333932000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>338155000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>286185000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>370807000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>275089000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>280066000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>287684000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>348312000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>251416000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>250413000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>257634000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>299862000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>212360000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>208791000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>203667000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>234064000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>170487000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>164303000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>166029000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>194612000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>145091000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>135168000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>127523000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>138903000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>114232000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>110408000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>105779000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>105017000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>79453000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>72549000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>69348000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>64034000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>50003000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>45282000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>41603000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>36366000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>28898000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>26826000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>25074000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>21124000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>17861000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>16546000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>16161000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>13644000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>12433000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28544,51 +28763,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>203775000.0</v>
       </c>
       <c r="C2">
         <v>130313000.0</v>
       </c>
       <c r="D2">
         <v>277053000.0</v>
       </c>
       <c r="E2">
         <v>183023000.0</v>
       </c>
       <c r="F2">
         <v>45021000.0</v>
       </c>
       <c r="G2">
         <v>35279000.0</v>
       </c>
       <c r="H2">
         <v>44227000.0</v>
       </c>
       <c r="I2">
         <v>25697000.0</v>
       </c>
@@ -28619,51 +28838,51 @@
       <c r="R2">
         <v>133988000.0</v>
       </c>
       <c r="S2">
         <v>103145000.0</v>
       </c>
       <c r="T2">
         <v>69464000.0</v>
       </c>
       <c r="U2">
         <v>64653000.0</v>
       </c>
       <c r="V2">
         <v>26402000.0</v>
       </c>
       <c r="W2">
         <v>20060000.0</v>
       </c>
       <c r="X2">
         <v>3149000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>153117000</v>
       </c>
       <c r="C3">
         <v>54927000</v>
       </c>
       <c r="D3">
         <v>111559000</v>
       </c>
       <c r="E3">
         <v>119337000</v>
       </c>
       <c r="F3">
         <v>99461000</v>
       </c>
       <c r="G3">
         <v>94459000</v>
       </c>
       <c r="H3">
         <v>119279000</v>
       </c>
       <c r="I3">
         <v>102085000</v>
       </c>
@@ -28696,51 +28915,51 @@
       </c>
       <c r="S3">
         <v>76286000</v>
       </c>
       <c r="T3">
         <v>69686000</v>
       </c>
       <c r="U3">
         <v>67034000</v>
       </c>
       <c r="V3">
         <v>27585000</v>
       </c>
       <c r="W3">
         <v>18629000</v>
       </c>
       <c r="X3">
         <v>18080000</v>
       </c>
       <c r="Y3">
         <v>1571000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-150542000.0</v>
       </c>
       <c r="E4">
         <v>108967000.0</v>
       </c>
       <c r="F4">
         <v>138002000.0</v>
       </c>
       <c r="G4">
         <v>9742000.0</v>
       </c>
       <c r="H4">
         <v>-8948000.0</v>
       </c>
       <c r="I4">
         <v>18530000.0</v>
       </c>
       <c r="J4">
         <v>-51729000.0</v>
       </c>
       <c r="K4"/>
@@ -28751,51 +28970,51 @@
         <v>41076000.0</v>
       </c>
       <c r="N4">
         <v>12443000.0</v>
       </c>
       <c r="O4">
         <v>-12138000.0</v>
       </c>
       <c r="P4">
         <v>-174349000.0</v>
       </c>
       <c r="Q4">
         <v>73825000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>1768000.0</v>
       </c>
       <c r="E5">
         <v>-5989000.0</v>
       </c>
       <c r="F5">
         <v>-2606000.0</v>
       </c>
       <c r="G5">
         <v>11946000.0</v>
       </c>
       <c r="H5">
         <v>4475000.0</v>
       </c>
       <c r="I5">
         <v>4931000.0</v>
       </c>
       <c r="J5">
         <v>-11521000.0</v>
       </c>
       <c r="K5"/>
@@ -28806,51 +29025,51 @@
         <v>542000.0</v>
       </c>
       <c r="N5">
         <v>-15336000.0</v>
       </c>
       <c r="O5">
         <v>10802000.0</v>
       </c>
       <c r="P5">
         <v>-11329000.0</v>
       </c>
       <c r="Q5">
         <v>10422000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>30207000.0</v>
       </c>
       <c r="C6">
         <v>73462000.0</v>
       </c>
       <c r="D6">
         <v>-146740000.0</v>
       </c>
       <c r="E6">
         <v>94030000.0</v>
       </c>
       <c r="F6">
         <v>138002000.0</v>
       </c>
       <c r="G6">
         <v>9742000.0</v>
       </c>
       <c r="H6">
         <v>-8948000.0</v>
       </c>
       <c r="I6">
         <v>18530000.0</v>
       </c>
@@ -28881,51 +29100,51 @@
       </c>
       <c r="S6">
         <v>30843000.0</v>
       </c>
       <c r="T6">
         <v>33681000.0</v>
       </c>
       <c r="U6">
         <v>4811000.0</v>
       </c>
       <c r="V6">
         <v>38251000.0</v>
       </c>
       <c r="W6">
         <v>6342000.0</v>
       </c>
       <c r="X6">
         <v>16911000.0</v>
       </c>
       <c r="Y6">
         <v>406000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>19639000.0</v>
       </c>
       <c r="C7">
         <v>52754000.0</v>
       </c>
       <c r="D7">
         <v>-37943000.0</v>
       </c>
       <c r="E7">
         <v>75355000.0</v>
       </c>
       <c r="F7">
         <v>54887000.0</v>
       </c>
       <c r="G7">
         <v>39496000.0</v>
       </c>
       <c r="H7">
         <v>28300000.0</v>
       </c>
       <c r="I7">
         <v>-35425000.0</v>
       </c>
@@ -28954,51 +29173,51 @@
       <c r="R7">
         <v>23724000.0</v>
       </c>
       <c r="S7">
         <v>21428000.0</v>
       </c>
       <c r="T7">
         <v>11157000.0</v>
       </c>
       <c r="U7">
         <v>818000.0</v>
       </c>
       <c r="V7">
         <v>2555000.0</v>
       </c>
       <c r="W7">
         <v>4057000.0</v>
       </c>
       <c r="X7">
         <v>2209000.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>-4243000.0</v>
       </c>
       <c r="E8">
         <v>-18119000.0</v>
       </c>
       <c r="F8">
         <v>-11474000.0</v>
       </c>
       <c r="G8">
         <v>26659000.0</v>
       </c>
       <c r="H8">
         <v>-4186000.0</v>
       </c>
       <c r="I8">
         <v>-5123000.0</v>
       </c>
       <c r="J8">
         <v>4701000.0</v>
       </c>
       <c r="K8"/>
@@ -29009,51 +29228,51 @@
         <v>2057000.0</v>
       </c>
       <c r="N8">
         <v>4008000.0</v>
       </c>
       <c r="O8">
         <v>-1520000.0</v>
       </c>
       <c r="P8">
         <v>-1405000.0</v>
       </c>
       <c r="Q8">
         <v>-3454000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>3619000.0</v>
       </c>
       <c r="C9">
         <v>161000.0</v>
       </c>
       <c r="D9">
         <v>-4243000.0</v>
       </c>
       <c r="E9">
         <v>-18119000.0</v>
       </c>
       <c r="F9">
         <v>-11474000.0</v>
       </c>
       <c r="G9">
         <v>26659000.0</v>
       </c>
       <c r="H9">
         <v>-4186000.0</v>
       </c>
       <c r="I9">
         <v>-5123000.0</v>
       </c>
@@ -29080,51 +29299,51 @@
       </c>
       <c r="Q9">
         <v>-3454000.0</v>
       </c>
       <c r="R9">
         <v>-3727000.0</v>
       </c>
       <c r="S9">
         <v>276000.0</v>
       </c>
       <c r="T9">
         <v>-1257000.0</v>
       </c>
       <c r="U9">
         <v>-3124000.0</v>
       </c>
       <c r="V9">
         <v>-266000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>-7052000.0</v>
       </c>
       <c r="C10">
         <v>11778000.0</v>
       </c>
       <c r="D10">
         <v>11352000.0</v>
       </c>
       <c r="E10">
         <v>-44089000.0</v>
       </c>
       <c r="F10">
         <v>16382000.0</v>
       </c>
       <c r="G10">
         <v>-18328000.0</v>
       </c>
       <c r="H10">
         <v>-3627000.0</v>
       </c>
       <c r="I10">
         <v>-7068000.0</v>
       </c>
@@ -29155,51 +29374,51 @@
       <c r="R10">
         <v>-2224000.0</v>
       </c>
       <c r="S10">
         <v>-1921000.0</v>
       </c>
       <c r="T10">
         <v>-1309000.0</v>
       </c>
       <c r="U10">
         <v>298000.0</v>
       </c>
       <c r="V10">
         <v>-1030000.0</v>
       </c>
       <c r="W10">
         <v>-316000.0</v>
       </c>
       <c r="X10">
         <v>-46000.0</v>
       </c>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-46820000.0</v>
       </c>
       <c r="E11">
         <v>109977000.0</v>
       </c>
       <c r="F11">
         <v>29367000.0</v>
       </c>
       <c r="G11">
         <v>19219000.0</v>
       </c>
       <c r="H11">
         <v>31638000.0</v>
       </c>
       <c r="I11">
         <v>-20762000.0</v>
       </c>
       <c r="J11">
         <v>4661000.0</v>
       </c>
       <c r="K11"/>
@@ -29210,51 +29429,51 @@
         <v>37270000.0</v>
       </c>
       <c r="N11">
         <v>15460000.0</v>
       </c>
       <c r="O11">
         <v>12223000.0</v>
       </c>
       <c r="P11">
         <v>31103000.0</v>
       </c>
       <c r="Q11">
         <v>3385000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>191519000.0</v>
       </c>
       <c r="E12">
         <v>22831000.0</v>
       </c>
       <c r="F12">
         <v>114833000.0</v>
       </c>
       <c r="G12">
         <v>47010000.0</v>
       </c>
       <c r="H12">
         <v>35544000.0</v>
       </c>
       <c r="I12">
         <v>16603000.0</v>
       </c>
       <c r="J12">
         <v>32705000.0</v>
       </c>
       <c r="K12"/>
@@ -29265,100 +29484,100 @@
         <v>6686000.0</v>
       </c>
       <c r="N12">
         <v>29905000.0</v>
       </c>
       <c r="O12">
         <v>25272000.0</v>
       </c>
       <c r="P12">
         <v>17495000.0</v>
       </c>
       <c r="Q12">
         <v>20847000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>27586000.0</v>
       </c>
       <c r="F13">
         <v>20612000.0</v>
       </c>
       <c r="G13">
         <v>48712000.0</v>
       </c>
       <c r="H13">
         <v>16278000.0</v>
       </c>
       <c r="I13">
         <v>-45016000.0</v>
       </c>
       <c r="J13">
         <v>-20150000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>6261000.0</v>
       </c>
       <c r="M13">
         <v>49893000.0</v>
       </c>
       <c r="N13">
         <v>-14821000.0</v>
       </c>
       <c r="O13">
         <v>22000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>141131000.0</v>
       </c>
       <c r="C14">
         <v>151764000.0</v>
       </c>
       <c r="D14">
         <v>162428000.0</v>
       </c>
       <c r="E14">
         <v>175681000.0</v>
       </c>
       <c r="F14">
         <v>173212000.0</v>
       </c>
       <c r="G14">
         <v>167943000.0</v>
       </c>
       <c r="H14">
         <v>173771000.0</v>
       </c>
       <c r="I14">
         <v>169005000.0</v>
       </c>
@@ -29391,51 +29610,51 @@
       </c>
       <c r="S14">
         <v>35713000.0</v>
       </c>
       <c r="T14">
         <v>25193000.0</v>
       </c>
       <c r="U14">
         <v>14874000.0</v>
       </c>
       <c r="V14">
         <v>7786000.0</v>
       </c>
       <c r="W14">
         <v>5902000.0</v>
       </c>
       <c r="X14">
         <v>4209000.0</v>
       </c>
       <c r="Y14">
         <v>2103000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>4121000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>2280000.0</v>
       </c>
       <c r="G15">
         <v>1785990000.0</v>
       </c>
       <c r="H15">
         <v>1140607000.0</v>
       </c>
       <c r="I15">
         <v>1205995000.0</v>
       </c>
       <c r="J15">
         <v>737075000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
@@ -29446,51 +29665,51 @@
         <v>118000.0</v>
       </c>
       <c r="N15">
         <v>482800000.0</v>
       </c>
       <c r="O15">
         <v>113712000.0</v>
       </c>
       <c r="P15">
         <v>408500000.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>233982000.0</v>
       </c>
       <c r="C16">
         <v>203775000.0</v>
       </c>
       <c r="D16">
         <v>130313000.0</v>
       </c>
       <c r="E16">
         <v>277053000.0</v>
       </c>
       <c r="F16">
         <v>183023000.0</v>
       </c>
       <c r="G16">
         <v>45021000.0</v>
       </c>
       <c r="H16">
         <v>35279000.0</v>
       </c>
       <c r="I16">
         <v>44227000.0</v>
       </c>
@@ -29523,102 +29742,102 @@
       </c>
       <c r="S16">
         <v>133988000.0</v>
       </c>
       <c r="T16">
         <v>103145000.0</v>
       </c>
       <c r="U16">
         <v>69464000.0</v>
       </c>
       <c r="V16">
         <v>64653000.0</v>
       </c>
       <c r="W16">
         <v>26402000.0</v>
       </c>
       <c r="X16">
         <v>20060000.0</v>
       </c>
       <c r="Y16">
         <v>406000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2969000.0</v>
       </c>
       <c r="G17">
         <v>-3583000.0</v>
       </c>
       <c r="H17">
         <v>-1866000.0</v>
       </c>
       <c r="I17">
         <v>2507000.0</v>
       </c>
       <c r="J17">
         <v>788000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>-2640000.0</v>
       </c>
       <c r="M17">
         <v>-8922000.0</v>
       </c>
       <c r="N17">
         <v>1239000.0</v>
       </c>
       <c r="O17">
         <v>36000.0</v>
       </c>
       <c r="P17">
         <v>-3555000.0</v>
       </c>
       <c r="Q17">
         <v>3804000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>144953000.0</v>
       </c>
       <c r="C18">
         <v>295794999.0</v>
       </c>
       <c r="D18">
         <v>18730000.0</v>
       </c>
       <c r="E18">
         <v>100199000.0</v>
       </c>
       <c r="F18">
         <v>165760000.0</v>
       </c>
       <c r="G18">
         <v>243985000.0</v>
       </c>
       <c r="H18">
         <v>211816000.0</v>
       </c>
       <c r="I18">
         <v>90247000.0</v>
       </c>
@@ -29649,51 +29868,51 @@
       </c>
       <c r="S18">
         <v>43765000.0</v>
       </c>
       <c r="T18">
         <v>18045000.0</v>
       </c>
       <c r="U18">
         <v>-12794000.0</v>
       </c>
       <c r="V18">
         <v>7052000.0</v>
       </c>
       <c r="W18">
         <v>-25300000.0</v>
       </c>
       <c r="X18">
         <v>-8911000.0</v>
       </c>
       <c r="Y18">
         <v>2422000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
         <v>-140757000.0</v>
       </c>
       <c r="C19">
         <v>-54614000.0</v>
       </c>
       <c r="D19">
         <v>8080000.0</v>
       </c>
       <c r="E19">
         <v>151200000.0</v>
       </c>
       <c r="F19">
         <v>-203581000.0</v>
       </c>
       <c r="G19">
         <v>29791000.0</v>
       </c>
       <c r="H19">
         <v>-420166000.0</v>
       </c>
       <c r="I19">
         <v>-10594000.0</v>
       </c>
@@ -29708,94 +29927,94 @@
         <v>6346000.0</v>
       </c>
       <c r="N19">
         <v>-8613000.0</v>
       </c>
       <c r="O19">
         <v>-13265000.0</v>
       </c>
       <c r="P19">
         <v>529000.0</v>
       </c>
       <c r="Q19">
         <v>9570000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20">
         <v>1375000.0</v>
       </c>
       <c r="C20">
         <v>2102000.0</v>
       </c>
       <c r="D20">
         <v>327000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>6000.0</v>
       </c>
       <c r="H20">
         <v>3403000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>-21151000.0</v>
       </c>
       <c r="C21">
         <v>-48558000.0</v>
       </c>
       <c r="D21">
         <v>-58091000.0</v>
       </c>
       <c r="E21">
         <v>-52022000.0</v>
       </c>
       <c r="F21">
         <v>255827000.0</v>
       </c>
       <c r="G21">
         <v>122575000.0</v>
       </c>
       <c r="H21">
         <v>173119000.0</v>
       </c>
       <c r="I21">
         <v>-86471000.0</v>
       </c>
@@ -29810,51 +30029,51 @@
         <v>48457000.0</v>
       </c>
       <c r="N21">
         <v>206649000.0</v>
       </c>
       <c r="O21">
         <v>8051000.0</v>
       </c>
       <c r="P21">
         <v>227181000.0</v>
       </c>
       <c r="Q21">
         <v>-5222000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>12852000.0</v>
       </c>
       <c r="C22">
         <v>173682000.0</v>
       </c>
       <c r="D22">
         <v>-185715000.0</v>
       </c>
       <c r="E22">
         <v>-50570000.0</v>
       </c>
       <c r="F22">
         <v>-74939000.0</v>
       </c>
       <c r="G22">
         <v>83995000.0</v>
       </c>
       <c r="H22">
         <v>93480000.0</v>
       </c>
       <c r="I22">
         <v>46788000.0</v>
       </c>
@@ -29887,51 +30106,51 @@
       </c>
       <c r="S22">
         <v>55686000.0</v>
       </c>
       <c r="T22">
         <v>39831000.0</v>
       </c>
       <c r="U22">
         <v>27143000.0</v>
       </c>
       <c r="V22">
         <v>19235000.0</v>
       </c>
       <c r="W22">
         <v>-16219000.0</v>
       </c>
       <c r="X22">
         <v>3440000.0</v>
       </c>
       <c r="Y22">
         <v>473000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-38370000.0</v>
       </c>
       <c r="C23">
         <v>-19114000.0</v>
       </c>
       <c r="D23">
         <v>-111103000.0</v>
       </c>
       <c r="E23">
         <v>-51331000.0</v>
       </c>
       <c r="F23">
         <v>-29419000.0</v>
       </c>
       <c r="G23">
         <v>3501630000.0</v>
       </c>
       <c r="H23">
         <v>-41695000.0</v>
       </c>
       <c r="I23">
         <v>12443000.0</v>
       </c>
@@ -29962,51 +30181,51 @@
       </c>
       <c r="S23">
         <v>5427000.0</v>
       </c>
       <c r="T23">
         <v>-2090000.0</v>
       </c>
       <c r="U23">
         <v>-991000.0</v>
       </c>
       <c r="V23">
         <v>-1387000.0</v>
       </c>
       <c r="W23">
         <v>-255000.0</v>
       </c>
       <c r="X23">
         <v>24226000.0</v>
       </c>
       <c r="Y23">
         <v>406000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-61013000.0</v>
       </c>
       <c r="C24">
         <v>-34742000.0</v>
       </c>
       <c r="D24">
         <v>-53405000.0</v>
       </c>
       <c r="E24">
         <v>37154000.0</v>
       </c>
       <c r="F24">
         <v>66364000.0</v>
       </c>
       <c r="G24">
         <v>-46188000.0</v>
       </c>
       <c r="H24">
         <v>49765000.0</v>
       </c>
       <c r="I24">
         <v>-2178000.0</v>
       </c>
@@ -30037,51 +30256,51 @@
       <c r="R24">
         <v>177000.0</v>
       </c>
       <c r="S24">
         <v>-7168000.0</v>
       </c>
       <c r="T24">
         <v>-6946000.0</v>
       </c>
       <c r="U24">
         <v>256000.0</v>
       </c>
       <c r="V24">
         <v>-2656000.0</v>
       </c>
       <c r="W24">
         <v>-1908000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-2907000.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>23598000.0</v>
       </c>
       <c r="C25">
         <v>1380000.0</v>
       </c>
       <c r="D25">
         <v>34485000.0</v>
       </c>
       <c r="E25">
         <v>-53575000.0</v>
       </c>
       <c r="F25">
         <v>85311000.0</v>
       </c>
       <c r="G25">
         <v>119000000.0</v>
       </c>
       <c r="H25">
         <v>6990000.0</v>
       </c>
       <c r="I25">
         <v>-24463000.0</v>
       </c>
@@ -30112,51 +30331,51 @@
       </c>
       <c r="S25">
         <v>-7711000.0</v>
       </c>
       <c r="T25">
         <v>-1168000.0</v>
       </c>
       <c r="U25">
         <v>1350000.0</v>
       </c>
       <c r="V25">
         <v>-7000.0</v>
       </c>
       <c r="W25">
         <v>9000.0</v>
       </c>
       <c r="X25">
         <v>-162000.0</v>
       </c>
       <c r="Y25">
         <v>1417000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
         <v>-77775000.0</v>
       </c>
       <c r="C26">
         <v>-156982000.0</v>
       </c>
       <c r="D26">
         <v>-4448000.0</v>
       </c>
       <c r="E26">
         <v>-3219000.0</v>
       </c>
       <c r="F26">
         <v>-2280000.0</v>
       </c>
       <c r="G26">
         <v>-627056000.0</v>
       </c>
       <c r="H26">
         <v>-55567000.0</v>
       </c>
       <c r="I26">
         <v>-94710000.0</v>
       </c>
@@ -30177,51 +30396,51 @@
       </c>
       <c r="O26">
         <v>-64351000.0</v>
       </c>
       <c r="P26">
         <v>-309701000.0</v>
       </c>
       <c r="Q26">
         <v>-56935000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-45518000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-9117000.0</v>
       </c>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
         <v>58879000.0</v>
       </c>
       <c r="C27">
         <v>65584000.0</v>
       </c>
       <c r="D27">
         <v>42122000.0</v>
       </c>
       <c r="E27">
         <v>49766000.0</v>
       </c>
       <c r="F27">
         <v>37034000.0</v>
       </c>
       <c r="G27">
         <v>34874000.0</v>
       </c>
       <c r="H27">
         <v>21716000.0</v>
       </c>
       <c r="I27">
         <v>50466000.0</v>
       </c>
@@ -30246,51 +30465,51 @@
       </c>
       <c r="Q27">
         <v>21677000.0</v>
       </c>
       <c r="R27">
         <v>22380000.0</v>
       </c>
       <c r="S27">
         <v>19473000.0</v>
       </c>
       <c r="T27">
         <v>14747000.0</v>
       </c>
       <c r="U27">
         <v>8765000.0</v>
       </c>
       <c r="V27">
         <v>4850000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-135921000.0</v>
       </c>
       <c r="C28">
         <v>-222552000.0</v>
       </c>
       <c r="D28">
         <v>-177106000.0</v>
       </c>
       <c r="E28">
         <v>-106572000.0</v>
       </c>
       <c r="F28">
         <v>224128000.0</v>
       </c>
       <c r="G28">
         <v>-258255000.0</v>
       </c>
       <c r="H28">
         <v>81989000.0</v>
       </c>
       <c r="I28">
         <v>-177757000.0</v>
       </c>
@@ -30323,51 +30542,51 @@
       </c>
       <c r="S28">
         <v>-31243000.0</v>
       </c>
       <c r="T28">
         <v>2980000.0</v>
       </c>
       <c r="U28">
         <v>12716000.0</v>
       </c>
       <c r="V28">
         <v>74851000.0</v>
       </c>
       <c r="W28">
         <v>33534000.0</v>
       </c>
       <c r="X28">
         <v>25802000.0</v>
       </c>
       <c r="Y28">
         <v>406000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>298070000.0</v>
       </c>
       <c r="C29">
         <v>350722000.0</v>
       </c>
       <c r="D29">
         <v>130289000.0</v>
       </c>
       <c r="E29">
         <v>219536000.0</v>
       </c>
       <c r="F29">
         <v>265221000.0</v>
       </c>
       <c r="G29">
         <v>338444000.0</v>
       </c>
       <c r="H29">
         <v>331095000.0</v>
       </c>
       <c r="I29">
         <v>192332000.0</v>
       </c>
@@ -30400,51 +30619,51 @@
       </c>
       <c r="S29">
         <v>120051000.0</v>
       </c>
       <c r="T29">
         <v>87731000.0</v>
       </c>
       <c r="U29">
         <v>54240000.0</v>
       </c>
       <c r="V29">
         <v>34637000.0</v>
       </c>
       <c r="W29">
         <v>-6671000.0</v>
       </c>
       <c r="X29">
         <v>9169000.0</v>
       </c>
       <c r="Y29">
         <v>3993000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-140757000.0</v>
       </c>
       <c r="C30">
         <v>-54614000.0</v>
       </c>
       <c r="D30">
         <v>-103725000.0</v>
       </c>
       <c r="E30">
         <v>-3997000.0</v>
       </c>
       <c r="F30">
         <v>-354316000.0</v>
       </c>
       <c r="G30">
         <v>-66864000.0</v>
       </c>
       <c r="H30">
         <v>-420166000.0</v>
       </c>
       <c r="I30">
         <v>-10594000.0</v>
       </c>
@@ -30496,4440 +30715,4483 @@
       <c r="Y30">
         <v>-4478000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="CL1" t="s">
         <v>185</v>
       </c>
       <c r="CM1" t="s">
         <v>186</v>
       </c>
+      <c r="CN1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>258038000.0</v>
+      </c>
+      <c r="C2">
         <v>200505000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233982000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>182997000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>224429000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>152951000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>203775000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>154338000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>274208000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125199000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>130313000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>114990000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>111279000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>132100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>277053000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>161512000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>231159000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>193231000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>183023000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36364000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36883000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40229000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>45021000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>228265000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36917000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31234000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>35279000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44258000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48264000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48068000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44227000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>49878000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40064000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>42800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25697000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>43467000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>49588000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77426000.0</v>
       </c>
       <c r="AN2">
         <v>77426000.0</v>
       </c>
       <c r="AO2">
+        <v>77426000.0</v>
+      </c>
+      <c r="AP2">
         <v>76726000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>73201000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>93816000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>103584000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>134212000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>77881000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>60921000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>62508000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>46545000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>62310000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>64651000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50065000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>51306000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>64728000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>59319000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>62203000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>52137000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>67470000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>161092000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>236552000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>208065000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>173106000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>168982000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>162727000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>162585000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>159125000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>141445000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>133988000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>107744000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>97892000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>127346000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>103145000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>98576000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>90182000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>66489000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>69464000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>63856000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>57065000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>60006000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>64653000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>59558000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>66108000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26856000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26402000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>23261117</v>
+      </c>
+      <c r="C3">
         <v>7894000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>43639000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20813000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>41135000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43095000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17001000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25430000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25505000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25337000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36962000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17096948</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12206591</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14910087</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27088000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27320000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33344000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34410000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24263000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>31404000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24822000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20048000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23187000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11889718</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10349013</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24847000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26664000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26686000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31883000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>28429000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>32281000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>24860000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20159000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>27651000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29415000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25957000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>30246000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27801000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>27657000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19319000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>25957000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25200000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>26418000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29660000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>30563000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20277000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>22238000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>20308000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20584000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14833000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27241000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19466000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14862000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13676000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>29809000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>29069000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14710000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9945000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14698000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12769000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>9872000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5846000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12244000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>15938000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>29210000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>24537000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>32350000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21745000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>23879000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>14748000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>29005000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>15822000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15548000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>16041000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>20445000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>17652000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>19077000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>15646000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>18274000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>14037000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11637000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>7016000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5607000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3325000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>18629000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
         <v>13374000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>15101000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-2234000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-25335000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-138074000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>124624000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-63793000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>37928000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>10208000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>146659000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-519000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3346000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-4792000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-184570000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>192674000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>5683000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4045000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-8979000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-4006000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>196000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3841000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-5651000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>9814000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2736000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>17103000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-17770000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-6121000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-4037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23801000.0</v>
       </c>
       <c r="AN4">
         <v>-23801000.0</v>
       </c>
       <c r="AO4">
+        <v>-23801000.0</v>
+      </c>
+      <c r="AP4">
         <v>700000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>3525000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-20615000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-9768000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-30628000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>56331000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>16960000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1587000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>15963000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-15765000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-2341000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>14586000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1241000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-13422000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>5409000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2884000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>10066000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-15333000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-93622000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-75460000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>28487000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>34959000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>4124000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>6255000.0</v>
       </c>
-      <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>6839000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8105000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16327000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3151000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12787000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8807000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5137000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4832000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7848000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5164000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2445000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2523000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1641000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12560000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2992000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>737000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9793000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3079000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9180000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>783000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2608000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-329000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>719000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7149000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-13910000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16679000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671000.0</v>
       </c>
       <c r="AN5">
         <v>671000.0</v>
       </c>
       <c r="AO5">
+        <v>671000.0</v>
+      </c>
+      <c r="AP5">
         <v>-12012000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1875000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1570000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17522000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3326000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2049000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16787000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6119000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3648000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8667000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4198000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3532000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11661000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4391000.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-5375000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1480000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6239000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1195000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>7052000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2914000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1339000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-883000.0</v>
       </c>
-      <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-69040000.0</v>
+      </c>
+      <c r="C6">
         <v>57533000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-33477000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>50985000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-41432000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>71478000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-50824000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>49437000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-119870000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>149009000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5114000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15323000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3711000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-20821000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-144953000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>115541000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-69647000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37928000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10208000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>146659000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-519000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3346000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4792000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-183244000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>191348000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5683000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4045000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8979000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4006000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>196000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3841000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5651000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9814000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2736000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17103000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-17770000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6121000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4037000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-23801000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-24402000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3525000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-20615000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9768000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-30628000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>56331000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16960000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1587000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>15963000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-15765000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2341000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14586000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1241000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-13422000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5409000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2884000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>10066000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-15333000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-93622000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-75460000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28487000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>34959000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4124000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6255000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>142000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3460000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17680000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7457000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>26244000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>9852000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-29454000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>24201000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4569000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>8394000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>23693000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-2975000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5608000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6791000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2941000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4647000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5095000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6550000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>39252000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>454000.0</v>
       </c>
-      <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-74773249.0</v>
+      </c>
+      <c r="C7">
         <v>63279000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-30060000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24228000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-50393000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>92201000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-46397000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>47089000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-47980000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>60260000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6615000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10321994.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6143722.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3127157.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-38444000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>81498000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-48648000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>38447000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4058000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18049000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-59171000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>43653000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>52356000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22025095.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-32057684.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>45283000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4199000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>18718000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-52029000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>62191000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-580000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-10169000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-78067000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>60302000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-7491000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-14167000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-12196000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>38258000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-10711000.0</v>
       </c>
-      <c r="AN7"/>
-      <c r="AO7">
+      <c r="AO7"/>
+      <c r="AP7">
         <v>18267000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-17544000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>45434000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4094000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>15791000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-41205000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>54758000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>12840000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>9505000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12365000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>32464000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-26695000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>14961000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-25119000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>43595000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-12457000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3489000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-15001000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>32954000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4900000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>3971000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-7053000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>20837000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-9353000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2416000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2057000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>14838000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4413000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>7958000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4179000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>10873000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>6776000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-270000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-4644000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>17061000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-990000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3738000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>4048000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>123000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>385000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1198000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-329000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>3375000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1689000.0</v>
       </c>
-      <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>597000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>625000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3995000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-9460000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-355000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-4662000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5953000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-7149000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-21125000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>23910000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1811000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-12448000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>12909000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>21990000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1645000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-6595000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>9626000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1946000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-4575000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-7291000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>9573000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1760000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-7617000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-8839000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1267000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>2612000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2917000.0</v>
       </c>
       <c r="AN8">
         <v>2917000.0</v>
       </c>
       <c r="AO8">
+        <v>2917000.0</v>
+      </c>
+      <c r="AP8">
         <v>4396000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>3999000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>4314000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-5943000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>2912000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>6086000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-4375000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-2566000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1715000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>3707000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1398000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2812000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-367000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1601000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-2421000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-333000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>1023000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>148000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-2885000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>309000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-1511000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-1128000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>561000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-1376000.0</v>
       </c>
-      <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>-3828663.0</v>
+      </c>
+      <c r="C9">
         <v>15925000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12648000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1134000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3010000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13270000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-7775000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6590000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8950000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4730000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2209000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>602732.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>482440.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3958259.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-9460000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-355000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4662000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5953000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7149000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1823000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4608000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1811000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12448000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12897160.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21881811.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1645000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-6595000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9626000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1946000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4575000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-7291000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9573000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1760000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7617000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8839000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1267000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2612000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2095000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2917000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-6766000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4396000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3999000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4314000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5943000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2912000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6086000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4375000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2566000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1715000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3707000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1403000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2812000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-367000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1601000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2421000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-333000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1023000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>148000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2885000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>309000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1511000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1128000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>561000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1376000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>857000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1496000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-307000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2781000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2045000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>979000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-1282000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-811000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>1344000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-446000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-2593000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>-531000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-405000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>119000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>139000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>-7449045.0</v>
+      </c>
+      <c r="C10">
         <v>2547000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10635000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>247000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-737000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3747000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10309000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4772000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1697000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5710000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-401000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14507503.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23734334.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10008532.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36434000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12125000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8637000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11583000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11744000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4472000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3621000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3111000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10433462.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2833209.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4270000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6410000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5450000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>377000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1862000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11316000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5036000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4747000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1628000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8985000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1563000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2949000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220000.0</v>
       </c>
       <c r="AN10">
         <v>-1220000.0</v>
       </c>
       <c r="AO10">
+        <v>-1220000.0</v>
+      </c>
+      <c r="AP10">
         <v>1305000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1771000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1377000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1710000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2290000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1055000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2759000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-497000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1407000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>915000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-687000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>124000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>618000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1747000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2027000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-863000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>462000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1175000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-45000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-442000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>199000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>323000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1490000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-498000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-568000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>676000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1391000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-941000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-1077000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>784000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1269000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-359000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-449000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>316000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-708000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-468000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>99000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>174000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-198000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>223000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-441000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-364000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-87000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-138000.0</v>
       </c>
-      <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-22209000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-31195000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-25434000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5510000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4299000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>74117000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-26542000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>61120000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10290000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18777000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-62931000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>44288000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>65392000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19290000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-70728000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>54190000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16467000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-6151000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-53539000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>74084000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>17244000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-22170000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-79390000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>65572000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15226000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-12003000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-28538000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>58281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13079000.0</v>
       </c>
       <c r="AN11">
         <v>-13079000.0</v>
       </c>
       <c r="AO11">
+        <v>-13079000.0</v>
+      </c>
+      <c r="AP11">
         <v>12588000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-21439000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>48048000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>402000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>25885000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-51672000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>63941000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-884000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>15316000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-20635000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>40588000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-19809000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11178000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-40128000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>52434000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-11261000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>479000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-17787000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>42157000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6254000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1438000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-9128000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>20536000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-6585000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>4373000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3390000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15708000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>175429000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3008000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-5357000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26694000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11515000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-14252000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43901000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-28677000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29336000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21113000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34114000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>92672000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-76096000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3680000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12495000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>18433000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7540000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2924000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21622000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8762000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28139000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-41920000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11528000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9171000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14936000.0</v>
       </c>
       <c r="AN12">
         <v>14936000.0</v>
       </c>
       <c r="AO12">
+        <v>14936000.0</v>
+      </c>
+      <c r="AP12">
         <v>2592000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43412000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>209000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-8121000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4625000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12448000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-2291000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-8096000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17405000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-2715000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4680000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10535000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2096000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11219000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5812000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6145000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2745000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8176000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2238000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4336000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4681000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4985000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6029000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5152000.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>18204000.0</v>
       </c>
       <c r="M13">
+        <v>18204000.0</v>
+      </c>
+      <c r="N13">
         <v>38625000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-33790000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>19463000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19861000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1891000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3045000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12661000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10305000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-18041000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19727000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>29231000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>42742000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-38000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15728000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>28242000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3786000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14028000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17651000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>16441000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-28112000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-49924000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>21066000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11954000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-20150000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>16679000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-14961000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-4456000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>6261000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>49893000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-14821000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>22000000.0</v>
       </c>
-      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
-        <v>36618000.0</v>
+        <v>37405999.0</v>
       </c>
       <c r="C14">
         <v>36618000.0</v>
       </c>
       <c r="D14">
+        <v>36618000.0</v>
+      </c>
+      <c r="E14">
         <v>36074000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35211000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35546000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35661000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37072000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39089000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39942000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40861000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39751000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40874000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40942000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42284000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43651000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45314000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>44432000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>44516000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42809000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43597000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>42290000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41212000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41840000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42356000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>42535000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>44217000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44334000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>44502000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40718000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41885000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>43437000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41299000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42384000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42616000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>43402000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>36977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35405000.0</v>
       </c>
       <c r="AN14">
         <v>35405000.0</v>
       </c>
       <c r="AO14">
+        <v>35405000.0</v>
+      </c>
+      <c r="AP14">
         <v>35401000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34454000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>31805000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30258000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27744000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22402000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22895000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24459000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22936000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16881000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>16840000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15625000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17332000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16169000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16166000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14658000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>16062000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>16089000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14169000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>13107000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12926000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12604000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12969000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12128000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>11665000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>11399000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10989000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10314000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9722000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9345000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8588000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8058000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7424000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6701000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5985000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5083000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4761000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3963000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3532000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2618000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2211000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1953000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1809000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1813000.0</v>
       </c>
-      <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>8404000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>298624.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>214229000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>233440000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>447842000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>590508000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>279159000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>131817000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>179532000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>360000000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>360000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>246009000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>55000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>214999000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>118000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>26000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>92000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>373800000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>34000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>24500000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16000000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
         <v>189000000.0</v>
       </c>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>161500000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>188998000.0</v>
+      </c>
+      <c r="C16">
         <v>258038000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>200505000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>233982000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>182997000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>224429000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>152951000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>203775000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>154338000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>274208000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>125199000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>130313000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>114990000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>111279000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>132100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>277053000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>161512000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>231159000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>193231000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>183023000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36364000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>36883000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>40229000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45021000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>228265000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36917000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31234000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>35279000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44258000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48264000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>48068000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>44227000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>49878000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>40064000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>42800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25697000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43467000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49588000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>53625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77426000.0</v>
       </c>
       <c r="AO16">
         <v>77426000.0</v>
       </c>
       <c r="AP16">
+        <v>77426000.0</v>
+      </c>
+      <c r="AQ16">
         <v>76726000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>73201000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>93816000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>103584000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>134212000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>77881000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>60921000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>62508000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>46545000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>62310000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>64651000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>50065000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>51306000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>64728000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>59319000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>62203000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>52137000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>67470000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>161092000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>236552000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>208065000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>173106000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>168982000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>162727000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>162585000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>159125000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>141445000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>133988000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>107744000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>97892000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>127346000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>103145000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>98576000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>90182000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>66489000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>69464000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>63856000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>57065000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>60006000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>64653000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>59558000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>66108000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>26856000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>26402000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-2310000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2827000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-758000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-398000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1535000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2590000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1597000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2927000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2329000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4582000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>919000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-979000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1352000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-454000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3184000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2301000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1547000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1843000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4001000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>838000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601000.0</v>
       </c>
       <c r="AN17">
         <v>601000.0</v>
       </c>
       <c r="AO17">
+        <v>601000.0</v>
+      </c>
+      <c r="AP17">
         <v>-1571000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1148000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1121000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1096000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2906000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5240000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3216000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-3372000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-209000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>148000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>353000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>947000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-354000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1036000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>738000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>688000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1464000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>816000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-1106000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1801000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>828000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>1277000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-602000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>2301000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-39037090.0</v>
+      </c>
+      <c r="C18">
         <v>156767000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18580000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>86659000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31440000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>133424000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12617000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>99665000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17078000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>149609000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5292000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>47511080.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2553410.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>66591550.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-52339000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>60500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-81539000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>108934000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12304000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14869000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-62042000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>130439000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>82494000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>43064960.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7306010.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>177345000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>36241000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>81939000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14903000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>154841000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-10061000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>22839000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-52268000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>132712000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-13036000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7135000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-21261000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>77258000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-18057000.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>26181000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1341000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>107541000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3943000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5899000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-18707000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>115986000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>32312000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>29950000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11691000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>67786000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-19589000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>21832000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-5541000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>58724000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-22419000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4631000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-325000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>66441000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>17772000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>26435000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>27804000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>61631000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2864000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1321000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>8287000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>25547000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>10704000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3920000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>4800000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>15104000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>12773000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>3120000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>992000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>17572000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-3639000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-7829000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>2885000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-4177000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3673000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-242000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1897000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>5530000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-133000.0</v>
       </c>
-      <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-42818000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-36592000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-41104000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-37559000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-25502000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9905000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-14314000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19569000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10826000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>32000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>27780000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>22377000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-74077000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>57521000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>66679000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>15120000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-203581000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-24470000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55593000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-21084000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2059000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>27732000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-24453000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-29363000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-38612000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-32046000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>6346000.0</v>
       </c>
-      <c r="AK19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL19"/>
       <c r="AM19">
         <v>6346000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AN19">
         <v>6346000.0</v>
       </c>
-      <c r="AP19"/>
+      <c r="AO19"/>
+      <c r="AP19">
+        <v>6346000.0</v>
+      </c>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>6346000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>1010000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-4629000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4894000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-100000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-612000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-12653000.0</v>
       </c>
-      <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>529000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>4430000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>3240000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>1900000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20">
+        <v>197000.0</v>
+      </c>
+      <c r="C20">
         <v>780000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>508000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>6000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>369000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1327000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>687000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>82000.0</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -34962,2580 +35224,2611 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-6270000.0</v>
+      </c>
+      <c r="C21">
         <v>-6023000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5735000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5740000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6153000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5676000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3582000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-26194000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-48357000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3097000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3358000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3279000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5774000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3483000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3858000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6637000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>675781000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>62380000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-90067000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-85728000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-515260000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>301560000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>135601000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>200674000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-56776000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>22205000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>174926000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>32764000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3796000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>106155000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-125775000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-63055000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-20647000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9278000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>191416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999000.0</v>
       </c>
       <c r="AN21">
         <v>999000.0</v>
       </c>
       <c r="AO21">
+        <v>999000.0</v>
+      </c>
+      <c r="AP21">
         <v>-20297000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>145390000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-111208000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>139498000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>77896000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>77169000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-102335000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-4273000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>244799000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-3546000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-65467000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>30863000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>53000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6681000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-28887000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>30204000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>101903000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-20077000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>145355000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>-4889000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-333000.0</v>
       </c>
-      <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>13839000.0</v>
+      </c>
+      <c r="C22">
         <v>49490000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6520000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-25318000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8020000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>61615000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12549000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>118166000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3978000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>60254000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4569000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28789000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-49326000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-140000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24741000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-31871000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-69892000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>56153000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4960000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-59921000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-38841000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33901000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10078000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-42005000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-84884000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>190649000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19851000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33195000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6242000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>69037000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-14994000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5639000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1602000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30623000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>23406000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-34513000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-42678000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>35022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30030000.0</v>
       </c>
       <c r="AN22">
         <v>-30030000.0</v>
       </c>
       <c r="AO22">
+        <v>-30030000.0</v>
+      </c>
+      <c r="AP22">
         <v>17169000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-36463000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>58060000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9261000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4892000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7925000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>62862000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>23417000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>688000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1341000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>40875000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>412000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2305000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5866000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22960000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1696000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3851000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>274000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>31697000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8172000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14397000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>22917000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>34014000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10781000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11650000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>16167000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26948000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12976000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>14697000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14166000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18550000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8273000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10329000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11453000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11170000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6879000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5397000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7386000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8312000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6048000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5604000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5264000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5466000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2901000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1853000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2235000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>104000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1512000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1215000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>468000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>245000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-4033015.0</v>
+      </c>
+      <c r="C23">
         <v>-26338929.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6703000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1927000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3243000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10986000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-22214000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4431000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3946000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1784000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8953000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1135206.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-8694232.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-199997.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2052000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-43719000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4865000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3714000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10188000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2221000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10997000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6661000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>270733703.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>167969573.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4302000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1796000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>219898000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>234224000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>402273000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2579000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>547679000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>276155000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>130826000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3752000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2491000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>341140000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>79451000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-7549000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4679000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>240137000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>53277000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2315000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-18678000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3076000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3615000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1192000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1338000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2488000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-786000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1168000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>36508000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22223000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15354000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1345000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>193019000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-713000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>160497000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-941000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-586000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-462000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-952000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1138000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-381000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>293000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>757000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-539000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2851000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3953000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1377000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-826000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-2275000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>185000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-808000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-803000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-801000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-794000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-568000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1172000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-612000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>601000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1087000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-289000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>1808797.0</v>
+      </c>
+      <c r="C24">
         <v>-15152000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-16465000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-15779000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-16312000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-16579000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13001000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2218000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>496142.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-13595000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5636000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2628199.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>558875.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1252176.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-8341000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3237000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1631000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-61305000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-14557000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-220366000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-18524000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>850000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-12701000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2147030.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28754309.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>394000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1573000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11926000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>488000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-242000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>713000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>287000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1796000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1287000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1956000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1674000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11302000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>785000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-8133000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1710000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6108000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2324000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2075000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4855000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-5124000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-3970000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-3624000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>561000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7632000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-7543000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>137000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2386000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2521000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-512000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1750000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>179120000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2695000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-184822000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1771000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-6495000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-1600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1413000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1791000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-6516000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>177000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-1675000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5319000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-5319000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-1573000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-5915000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-1031000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-4189000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>60000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>983000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-787000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1736000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-869000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-30653000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-414000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>7751607.0</v>
+      </c>
+      <c r="C25">
         <v>-2355000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5584000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18178662.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18719000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-27303000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2606000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1731000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1309000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6977000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5948035.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15623697.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>58763401.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-12615000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13885000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8669000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14190000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-16831000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>42463000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8606000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21380000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12862000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30910921.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>96671094.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20086000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6904000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9910000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1947000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-7877000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9361000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-6686000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5105000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-32243000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29683000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28001000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-17130000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>21528000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>-19577000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>40357000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1716000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-12254000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1218000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6234000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4590000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-9681000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13322000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4947000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2345000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4374000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1549000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3320000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>266000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1067000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5865000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>204000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-108000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2112000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>515000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-143000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-55000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-909000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1917000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-704000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-9172000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-4380000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6098000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5488000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1185000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3523000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3801000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3041000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3555000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3018000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1800000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1268000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2323000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2181000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>330000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
+        <v>-22053628.0</v>
+      </c>
+      <c r="C26">
         <v>-25403908.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2726000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20841000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3947000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-42367000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-10620000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-56253000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-100949351.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1784000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8404000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-639000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1439000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-158000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2212000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-121000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-319000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2579000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2280000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-9662000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5592000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1723527.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-86492169.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-305690000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-231883000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-28915262.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-12074000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-13909803.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1766000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-679000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-39571000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-14465000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-40674000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5861000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>74000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-50008000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-7549000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4705000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>153467000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-11263000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-14411000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-127793000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-29351000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>10345000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3937000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>845000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-42016000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>4932000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>667000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3496000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-28061000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-11515000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-24775000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>891000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-100056000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>819000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-118557000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-91088000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1811000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-1477000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-55458000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>661000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>1405000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-44898000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-620000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2228000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-645000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-795000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-788000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>14630000.0</v>
+      </c>
+      <c r="C27">
         <v>16831000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14793000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16189000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12684000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14373000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15633000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17085000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18397000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17649000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12453000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10717000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8734000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12040000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10631000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13551000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12704000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12505000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11006000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13963000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9545000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5243000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8283000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12135000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8892000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8433000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5414000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7766000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7754000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-2720000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8916000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>16748000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>13492000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13314000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6912000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12982000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12797000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11277000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11571000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>5619000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5897000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6066000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6190000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5311000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6638000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6384000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5742000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5936000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5592000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>7873000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8385000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>8141000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>8170000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>8350000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>8267000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>8411000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>7416000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4863000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4723000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4965000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5117000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6224000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5371000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>5480000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>5143000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6447000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>5310000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>4594000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4596000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>5488000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>11706000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>3041000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>117000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>71000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>286000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1268000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>4837000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>13000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-32215673.0</v>
+      </c>
+      <c r="C28">
         <v>-56965000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28508000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-58660000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-35416000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-65046000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-110351000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12090000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-35065000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-53556744.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14054447.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5483282.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11780000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7826000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49389000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-39006000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10351000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>354313000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>61569000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-99775000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-91979000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-220748408.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>170435157.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-174385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-33005000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-79911000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12039000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>118218000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31643000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25593000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>61577000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-138282000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-75459000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-18538000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6861000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>122805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6550000.0</v>
       </c>
       <c r="AN28">
         <v>-6550000.0</v>
       </c>
       <c r="AO28">
+        <v>-6550000.0</v>
+      </c>
+      <c r="AP28">
         <v>-23650000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>138626000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-124642000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>16011000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>48228000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>80278000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-98720000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4620000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>201596000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>407000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-65586000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>33191000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-22719000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-6845000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-53441000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>29750000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6899000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-19971000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>25865000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-91960000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1224000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1448000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-60145000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-810000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>855000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5245000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-944000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3897000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9365000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4626000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-46721000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1487000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>84000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>268000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2670000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-42000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2721000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6135000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1292000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2568000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5965000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3443000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>64424000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1019000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>33534000.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>25802000.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-15775973.0</v>
+      </c>
+      <c r="C29">
         <v>164661000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25059000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107472000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9695000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>176519000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4384000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>125095000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8427000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>174946000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>42254000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>64608028.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14760000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>81501637.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-25251000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>87820000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-48195000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>143344000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36567000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46273000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-37220000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>150487000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>105681000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>54954678.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17655023.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>202192000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>62905000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>108625000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>16980000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>183270000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>22220000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>47699000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-32109000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>160363000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>16379000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33092000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8985000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>105059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9600000.0</v>
       </c>
       <c r="AN29">
         <v>9600000.0</v>
       </c>
       <c r="AO29">
+        <v>9600000.0</v>
+      </c>
+      <c r="AP29">
         <v>52138000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>23859000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>133959000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>25717000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>36462000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1570000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>138224000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>52620000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>50534000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3142000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>95027000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-123000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>36694000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>8135000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>88533000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6650000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19341000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>9620000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>81139000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>30541000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>36307000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>33650000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>73875000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>18802000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>30531000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>32824000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>57897000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>32449000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>27799000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>19548000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>44109000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>28595000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>18668000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>17033000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>38017000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>14013000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>11248000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>18531000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>14097000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>10364000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>11395000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>8913000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>11137000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3192000.0</v>
       </c>
-      <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>9169000.0</v>
       </c>
-      <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-16789016.0</v>
+      </c>
+      <c r="C30">
         <v>-50733000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-42818000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36592000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-41104000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-37559000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-25502000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9905000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14314000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19569000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10826000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4027861.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7977277.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-102451922.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-101043000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44630000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28654000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-64100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13181000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-253169000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-24470000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55593000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21084000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19109171.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6203765.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-24453000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29363000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-38612000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-32046000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-299940000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-49568000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-24573000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-21955000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-26364000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>62298000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-24283000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22805000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-227249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27452000.0</v>
       </c>
       <c r="AN30">
         <v>-27452000.0</v>
       </c>
       <c r="AO30">
+        <v>-27452000.0</v>
+      </c>
+      <c r="AP30">
         <v>-26219000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-160108000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-28811000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-50400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-131370000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20277000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-19328000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-46215000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-235958000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-19462000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-32135000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-19429000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-14862000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-13676000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-30421000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-39972000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14710000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5798000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-199520000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-12240000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-9872000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1416000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-9004000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-14038000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-29210000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-34164000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-38846000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-21645000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-11660000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-13867000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-26913000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-5155000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-14099000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-9487000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-17241000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-17229000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-8436000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-17741000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-18467000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-17533000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-12393000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-19018000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-36260000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3739000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>