--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -35766,72 +35766,72 @@
       <c r="I23">
         <v>-4431000.0</v>
       </c>
       <c r="J23">
         <v>-3946000.0</v>
       </c>
       <c r="K23">
         <v>-1784000.0</v>
       </c>
       <c r="L23">
         <v>-8953000.0</v>
       </c>
       <c r="M23">
         <v>-1135206.0</v>
       </c>
       <c r="N23">
         <v>-8694232.0</v>
       </c>
       <c r="O23">
         <v>-199997.0</v>
       </c>
       <c r="P23">
         <v>-3900000.0</v>
       </c>
       <c r="Q23">
-        <v>-2052000.0</v>
+        <v>-1931000.0</v>
       </c>
       <c r="R23">
         <v>-43719000.0</v>
       </c>
       <c r="S23">
         <v>-4865000.0</v>
       </c>
       <c r="T23">
-        <v>-3714000.0</v>
+        <v>-1135000.0</v>
       </c>
       <c r="U23">
         <v>-10188000.0</v>
       </c>
       <c r="V23">
-        <v>-2221000.0</v>
+        <v>-2220000.0</v>
       </c>
       <c r="W23">
         <v>-10997000.0</v>
       </c>
       <c r="X23">
-        <v>-6661000.0</v>
+        <v>-5603000.0</v>
       </c>
       <c r="Y23">
         <v>270733703.0</v>
       </c>
       <c r="Z23">
         <v>167969573.0</v>
       </c>
       <c r="AA23">
         <v>-4302000.0</v>
       </c>
       <c r="AB23">
         <v>-1796000.0</v>
       </c>
       <c r="AC23">
         <v>219898000.0</v>
       </c>
       <c r="AD23">
         <v>234224000.0</v>
       </c>
       <c r="AE23">
         <v>402273000.0</v>
       </c>
       <c r="AF23">
         <v>-2579000.0</v>
       </c>
@@ -35997,51 +35997,51 @@
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
     </row>
     <row r="24" spans="1:92">
       <c r="A24" t="s">
         <v>209</v>
       </c>
       <c r="B24">
         <v>1808797.0</v>
       </c>
       <c r="C24">
         <v>-15152000.0</v>
       </c>
       <c r="D24">
         <v>-16465000.0</v>
       </c>
       <c r="E24">
         <v>-15779000.0</v>
       </c>
       <c r="F24">
-        <v>-16312000.0</v>
+        <v>-15654000.0</v>
       </c>
       <c r="G24">
         <v>-16579000.0</v>
       </c>
       <c r="H24">
         <v>-13001000.0</v>
       </c>
       <c r="I24">
         <v>2218000.0</v>
       </c>
       <c r="J24">
         <v>496142.0</v>
       </c>
       <c r="K24">
         <v>-13595000.0</v>
       </c>
       <c r="L24">
         <v>5636000.0</v>
       </c>
       <c r="M24">
         <v>2628199.0</v>
       </c>
       <c r="N24">
         <v>558875.0</v>
       </c>