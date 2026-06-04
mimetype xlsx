--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4461,620 +4464,626 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>100800000.0</v>
+      </c>
+      <c r="C2">
         <v>100600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>96000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>96200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>82100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>85900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>116800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>96900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>114900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>114700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>85900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>99800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-1142400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>82600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>104600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>82600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>121500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>108100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>112800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>110300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>98700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>111300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>137300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>96500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>109000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>123500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>94600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>80700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>74300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>100800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>52200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>54500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>48700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>80700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>77900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>63600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>70500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>97600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>66300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>69500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>109400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>59300000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>48100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>55300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>85400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>62800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>61200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>60500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>57100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>52600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>92500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>56000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>52300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>64700000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>95700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>80200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>69600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>69400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>98900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>93500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>66600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>80800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>104900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>69700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>47500000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>56600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>73000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>60800000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>48700000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>66200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>82400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>53200000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>65600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>79400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>57300000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>43900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>53400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>72600000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5126,52 +5135,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5223,323 +5233,327 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-101800000.0</v>
+      </c>
+      <c r="C5">
         <v>-101200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-107900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-96600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-126500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-129900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-96400000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-103600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-91700000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-104700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-90600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-104600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-106300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-115300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-79500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-104400000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-116200000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-296200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-323500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-303800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-356500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-362300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-365300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-192200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-228500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-178200000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-196200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-210900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-189500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-180900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-92900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-77900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-52000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-97400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-90500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-104900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-79600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-75600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-73600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-108300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-90200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-53000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-65000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>38600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>19500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>34500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>46500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>29800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>45200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>57600000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>66800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>45500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>58400000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>40800000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>38300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>63500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>59000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>46000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>33300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>22800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>35300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>31200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>35000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>21000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-6000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-800000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>34700000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>51400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>45600000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>53500000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>49800000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>46600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>38500000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>35800000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>43900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>48600000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>40900000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>41700000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>44300000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>35000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>39100000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>38300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>30300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>24800000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>27300000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>25500000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5591,70 +5605,73 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>12300000.0</v>
+      </c>
+      <c r="C7">
         <v>13300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15300000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>16400000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
@@ -5696,77 +5713,80 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>400000.0</v>
       </c>
       <c r="C8">
         <v>400000.0</v>
       </c>
       <c r="D8">
         <v>400000.0</v>
       </c>
       <c r="E8">
         <v>400000.0</v>
       </c>
       <c r="F8">
         <v>400000.0</v>
       </c>
       <c r="G8">
         <v>400000.0</v>
       </c>
       <c r="H8">
         <v>400000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>400000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
@@ -5807,71 +5827,72 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>33</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>431900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>430000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>427100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>426600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>424300000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
@@ -5914,346 +5935,350 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>74100000.0</v>
+      </c>
+      <c r="C10">
         <v>46700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>79400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>58000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>249700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>146100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>67200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>109800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>18000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>23900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>43800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>27000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>44500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>36600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>39100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>33900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>48900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>77400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>432200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>92700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>85200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>119100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>233700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>313800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>266800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>220000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>304000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>283400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>159600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>123900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>196400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>175500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>100100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>116400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>147600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>183600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>130300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>123400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>158000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>177600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>91100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>68900000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>112400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>118500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>66300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>117400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>34600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>40700000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>102800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>12100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>31300000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>35400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>58100000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>100800000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>47100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>23800000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>55500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>67000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8300000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>54900000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>71300000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2600000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>35</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>46700000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>59700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>79400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>49500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45800000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
@@ -6296,381 +6321,385 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>74100000.0</v>
+      </c>
+      <c r="C12">
         <v>46700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>79400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>45800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20200000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>40000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>38300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>58000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>249700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>146100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>46100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>67200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>109800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>44500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>39100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>33900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>48900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>77400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>432200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>92700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>85200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>58400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>119100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>233700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>313800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>266800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>220000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>304000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>283400000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>159600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>123900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>196400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>175500000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>100100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>116400000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>147600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>183600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>130300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>123400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>158000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>177600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>91100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>68900000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>112400000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>118500000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>13200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>66300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>117400000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>34600000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>40700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>102800000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12100000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>31300000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>35400000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8400000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>58100000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>100800000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>47100000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>23800000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>55500000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>67000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9700000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8300000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>54900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>71300000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2600000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>400000.0</v>
       </c>
       <c r="C13">
         <v>400000.0</v>
       </c>
       <c r="D13">
         <v>400000.0</v>
       </c>
       <c r="E13">
         <v>400000.0</v>
       </c>
       <c r="F13">
         <v>400000.0</v>
       </c>
       <c r="G13">
         <v>400000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="H13">
         <v>400000.0</v>
       </c>
+      <c r="I13"/>
       <c r="J13">
         <v>400000.0</v>
       </c>
       <c r="K13">
         <v>400000.0</v>
       </c>
       <c r="L13">
         <v>400000.0</v>
       </c>
       <c r="M13">
         <v>400000.0</v>
       </c>
       <c r="N13">
         <v>400000.0</v>
       </c>
       <c r="O13">
         <v>400000.0</v>
       </c>
       <c r="P13">
         <v>400000.0</v>
       </c>
       <c r="Q13">
         <v>400000.0</v>
       </c>
       <c r="R13">
         <v>400000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="S13">
         <v>400000.0</v>
       </c>
+      <c r="T13"/>
       <c r="U13">
         <v>400000.0</v>
       </c>
       <c r="V13">
         <v>400000.0</v>
       </c>
       <c r="W13">
         <v>400000.0</v>
       </c>
       <c r="X13">
         <v>400000.0</v>
       </c>
       <c r="Y13">
         <v>400000.0</v>
       </c>
       <c r="Z13">
         <v>400000.0</v>
       </c>
       <c r="AA13">
         <v>400000.0</v>
       </c>
       <c r="AB13">
         <v>400000.0</v>
       </c>
       <c r="AC13">
@@ -6829,344 +6858,350 @@
       <c r="CB13">
         <v>400000.0</v>
       </c>
       <c r="CC13">
         <v>400000.0</v>
       </c>
       <c r="CD13">
         <v>400000.0</v>
       </c>
       <c r="CE13">
         <v>400000.0</v>
       </c>
       <c r="CF13">
         <v>400000.0</v>
       </c>
       <c r="CG13">
         <v>400000.0</v>
       </c>
       <c r="CH13">
         <v>400000.0</v>
       </c>
       <c r="CI13">
         <v>400000.0</v>
       </c>
       <c r="CJ13">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="CK13">
         <v>300000.0</v>
       </c>
       <c r="CL13">
         <v>300000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>300000.0</v>
+      </c>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>42297000.0</v>
+      </c>
+      <c r="C14">
         <v>42267000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42019000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41859000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41521000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41441000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41369000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41362545.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41306000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41205000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41152000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41142000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41110000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39751000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34164000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34154000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34113000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34089000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34063000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34078000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34012000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33977000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33947000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33915000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33892000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33886000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33884000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>33883000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33874000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33853000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33851000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>33850000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>33836000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33828000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33825000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33823000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33803000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33793000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33789000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33787000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33748000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33714000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33708000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33701000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33649000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33617000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33601000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33549000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>33520000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>33487000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>33484000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33411000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33309000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33225000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>33138000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>33118000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>33058000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33035000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32931000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>32922000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>32866000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>32835000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32785000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32754000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>32678000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>32668000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>32609000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>32601000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>32538000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>32493000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>32439000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>32480000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32442000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>32992482.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>32988064.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>32257415.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>32767941.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>32578962.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>32660605.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>32011226.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>32375610.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32121621.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>31593768.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>31430900.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>32323129.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>31140713.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>32273436.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>30516370.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>32174309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30029932.0</v>
       </c>
       <c r="CM14">
         <v>30029932.0</v>
       </c>
       <c r="CN14">
+        <v>30029932.0</v>
+      </c>
+      <c r="CO14">
         <v>35987434.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>36176300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7218,261 +7253,263 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1700000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-116800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>59200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>200800000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-916700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>207000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1057400000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>87000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-108100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-112800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-126200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-110300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-98700000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-111300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-137300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-96500000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-123500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-94600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-80700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-74300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-100800000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-52200000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-54500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-48700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-80700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-77900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-63600000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-70500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-97600000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-75900000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>70400000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>68000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>56500000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-48100000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>36800000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>-61200000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>52400000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>45000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>47200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>39700000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>34100000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35400000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>40000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>35900000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>21100000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>31800000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>39800000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>32300000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>37500000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>35000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13700000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>37400000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>33800000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7524,52 +7561,53 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7621,52 +7659,53 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7718,1091 +7757,1106 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
         <v>6000000.0</v>
       </c>
       <c r="C20">
         <v>6000000.0</v>
       </c>
       <c r="D20">
+        <v>6000000.0</v>
+      </c>
+      <c r="E20">
         <v>6100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5800000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="I20">
         <v>5900000.0</v>
       </c>
       <c r="J20">
+        <v>5900000.0</v>
+      </c>
+      <c r="K20">
         <v>97200000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>88800000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>103300000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>56900000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>56800000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>56400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>57300000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>57900000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>57700000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>58200000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>56400000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>55700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>260700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>264900000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>274700000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>54700000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>332100000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>356400000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>350900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>350800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>345200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>355000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>402800000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>405000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>421600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>403200000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>417200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>412200000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>60600000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>61400000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>61800000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>58100000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>60000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>64100000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>63100000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>68500000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>71000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>73800000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>20500000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>4300000.0</v>
+      </c>
+      <c r="C21">
         <v>23700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>80100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>82000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>100800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>102000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>119500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119900000.0</v>
       </c>
       <c r="L21">
         <v>119900000.0</v>
       </c>
       <c r="M21">
+        <v>119900000.0</v>
+      </c>
+      <c r="N21">
         <v>44900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>45300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>47200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48400000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>48200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>269000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49900000.0</v>
       </c>
       <c r="V21">
         <v>49900000.0</v>
       </c>
       <c r="W21">
+        <v>49900000.0</v>
+      </c>
+      <c r="X21">
         <v>83500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>86000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>88600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>51100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>104200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>111300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>113200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>115900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>120400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>125000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>138000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>143600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>150900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>149800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>155400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>157600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>85200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>87000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>88300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>85300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>93600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>98900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>99100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>106100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>110000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>114900000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>70700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>72500000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>74200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>73800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>73500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>74700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>60200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>58800000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>58400000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>57500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>58000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>55800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>56300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>18400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>19000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19300000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>19700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>20000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>20400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20100000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>21000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21500000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21800000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>22200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>20700000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>20900000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>21200000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21500000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>22000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>22300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>22500000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>22800000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>23100000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>23400000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>23600000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23900000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>171300000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>172000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>172700000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>178700000.0</v>
+      </c>
+      <c r="C22">
         <v>258400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>312000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>264700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>220700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>367100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>414100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>407500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>367700000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>392500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>399500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>340100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>261700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>301000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>313300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>268900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>210700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>307700000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>321700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>289000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>219900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>298700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>385500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>325100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>254200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>228700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>337100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>309000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>226100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>266600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>312000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>247700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>217200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>289900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>336000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>287900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>237700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>280600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>272600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>240900000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>211100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>275300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>268700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>224300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>151400000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>199000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>217800000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>159800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>94100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>180700000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>236300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>184900000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>135000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>229700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>227300000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>215200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>187200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>207200000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>185800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>168800000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>128400000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>205000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>242500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>215600000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>211100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>273200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>261200000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>201600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>135100000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>123300000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>143800000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>108500000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>64800000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>128400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>155400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>119900000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>92800000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>146100000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>144700000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>106200000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>79200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>81500000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>119500000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>91100000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>58700000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>96300000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>113400000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>82700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>56800000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>96700000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>1365300000.0</v>
+      </c>
+      <c r="C23">
         <v>1526700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1519400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1537400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1531900000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1720900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1640100000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>1652100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1805300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1816900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1732600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1784700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1764700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1652400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1577000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1647200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1693100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1630900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1972500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1905000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2261500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2157800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2085800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2110800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2438200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2329800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2320900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2308600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2367900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2353000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2274300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2412800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2571000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2446800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2297900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2323300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2466500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2102400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1656600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1651900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1624800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1528700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1530300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1551500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1637200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1546500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1541200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1379200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1404800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1312300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1284900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1289900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1300600000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1238000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1192000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1230300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1205500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1125100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1129800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1132600000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1114300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1001300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>968500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1026800000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1003800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>898500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>836400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>817900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>822600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>752800000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>701800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>799700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>820000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>721600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>674400000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>691200000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>715500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>670600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>664000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>701700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>750300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>686000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>666700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>707300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>723900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>641700000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>646700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>676800000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>686500000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>713000000.0</v>
+      </c>
+      <c r="C24">
         <v>883600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>832200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>825300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>797600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>965700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>910000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>868800000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
@@ -8843,71 +8897,72 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>49</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>890000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>839800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>833400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>797600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>965700000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
@@ -8950,52 +9005,53 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9047,52 +9103,53 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9144,352 +9201,358 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>-61800000.0</v>
+      </c>
+      <c r="C28">
         <v>850200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>788000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>761200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>758100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>928600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>913700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>862300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>837200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>875400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>766600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>663000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>576000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>686000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>901500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>838700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>877300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>984600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>917300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1126500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1141200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1298500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1311500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1219300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1184000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1277900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1385200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1328300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1256000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1337700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1304100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1244200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1206000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1325900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1290500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1221700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1182500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1247600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>780400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>657500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>632200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>664500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>504400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>390800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>311600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>359600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>407400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>324300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>194300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>319000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>355600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>284100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>305800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>382200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>366800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>336500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>298100000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>352400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>360300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>326700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>308100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>395600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>418900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>376400000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>371300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>477200000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>478500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>426400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>368600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>461100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>496200000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>468300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>474000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>594700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>585500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>533300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>531800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>578100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>563900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>519500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>480400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>568800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>566300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>509000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>501200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>573400000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>567900000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>525600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>513700000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>600700000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>987200000.0</v>
+      </c>
+      <c r="C29">
         <v>1144100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1066300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1075100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1044100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1237400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1234100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1227200000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
@@ -9530,327 +9593,331 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>223300000.0</v>
+      </c>
+      <c r="C30">
         <v>278600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>179600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>202100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>274600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>261700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>126100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>92300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>143000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>129300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>159700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>202200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>167200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>108600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>197300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>199700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>132800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>91000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>158600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>185100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>194200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>168600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>225000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>223400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>216000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>178500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>241300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>311600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>213000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>174600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>275000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>344500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>209600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>176300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>226300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>320900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>115100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>71900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>134800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>147800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>138100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>90500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>143600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>213000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>145300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>100700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>158400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>211900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>96900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>72900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>149300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>143700000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>110000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>85000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>120600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>152500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>136400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>105600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>138400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>197200000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>97400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>74500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>123700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>167500000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>96900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>70100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>97800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>210400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>131900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>80400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>164300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>206600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>96800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>64500000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>116900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>114000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>73800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>57600000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>86700000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>183000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>74700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>59300000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>111100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>143000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>64500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>54000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>86000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>117400000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -9902,77 +9969,80 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>261500000.0</v>
+      </c>
+      <c r="C32">
         <v>388500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>306600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>305500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>257700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>402800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>370300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>358600000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
@@ -10013,352 +10083,358 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>857200000.0</v>
+      </c>
+      <c r="C33">
         <v>894500000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>946700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>966800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>966600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1023300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1052300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1048200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1054000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1177495961.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1215900000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1200500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1083900000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1080000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1081500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1097700000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1125000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1107900000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1099500000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1089200000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1095900000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1505200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1472400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1465400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1484600000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1658200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1634400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1695700000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1689400000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1646700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1707900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1727500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1816300000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1833500000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1814700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1758400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1775200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1751500000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1241600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1220200000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1192100000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1112500000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>974500000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>959300000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>920900000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>934400000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>935600000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>942200000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>823000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>827400000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>822900000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>803800000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>805800000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>793700000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>767100000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>729300000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>721300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>689700000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>666700000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>682500000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>669000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>592900000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>567500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>539900000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>538800000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>520400000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>488300000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>463000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>428900000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>432100000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>443700000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>448500000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>447800000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>454300000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>449200000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>441900000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>429900000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>431700000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>422200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>422300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415900000.0</v>
       </c>
       <c r="CD33">
         <v>415900000.0</v>
       </c>
       <c r="CE33">
+        <v>415900000.0</v>
+      </c>
+      <c r="CF33">
         <v>443200000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>441800000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>450500000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>457900000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>452100000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>451900000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>460200000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>466100000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>73500000.0</v>
+      </c>
+      <c r="C34">
         <v>73400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>126000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>133100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>136000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>141400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>140000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>126500000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
@@ -10399,600 +10475,607 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>844500000.0</v>
+      </c>
+      <c r="C35">
         <v>1022500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1019700000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1022500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>987800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1163100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1106500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1054700000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1063500000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1141200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1021300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>949900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1023300000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1036200000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1154200000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1086700000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1136500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1207700000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1142400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1358200000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1388300000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1586500000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1531900000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1481200000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1490000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1624100000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1592400000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1521600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1483800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1544400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1568900000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1518300000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1492600000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1608400000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1447800000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1350200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1296100000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1377400000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1300800000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>844100000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>813600000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>814300000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>732700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>739400000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>740000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>745900000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>760300000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>754600000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>588700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>593000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>596400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>598300000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>597200000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>597800000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>586600000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>583500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>435300000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>432100000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>589600000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>599100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>597300000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>583900000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>594700000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>593700000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>597000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>596100000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>578500000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>576100000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>552500000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>542600000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>562800000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>569600000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>627500000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>659500000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>642700000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>629500000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>632700000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>661600000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>641600000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>646200000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>646700000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>690000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>675500000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>651900000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>658800000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>677400000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>660500000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>695100000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>698000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>716600000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
         <v>98600000.0</v>
       </c>
       <c r="C36">
+        <v>98600000.0</v>
+      </c>
+      <c r="D36">
         <v>147300000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>162300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>160100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>158800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>157800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>153600000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>152600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>157800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>154700000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>160200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>155200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>157400000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>156500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>142300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>147900000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>154300000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>147400000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>144600000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>527900000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>159000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>143000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>144400000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>642600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>150300000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>152000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>152800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>103500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>150900000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>146000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>126100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>122200000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>77500000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>64500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>69100000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>64500000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>60700000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>57200000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>55500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>52000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>58000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>59800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>59100000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>58900000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>63300000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>61600000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>76100000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>57100000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>78000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>75400000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>76300000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>73800000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>66600000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>64000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>63700000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>58800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>57400000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>59900000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>57000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>40700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>41000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>40100000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>40000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>36900000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>37000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>34000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>29500000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>28600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32800000.0</v>
       </c>
       <c r="BT36">
         <v>32800000.0</v>
       </c>
       <c r="BU36">
+        <v>32800000.0</v>
+      </c>
+      <c r="BV36">
         <v>34000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>35300000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>31700000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>33200000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>31900000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>35600000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>34300000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>33100000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>27900000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>27300000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>32100000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>31200000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>31600000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>31400000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>30000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>30300000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>31000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>31400000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11044,715 +11127,723 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>98600000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>500000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>162300000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>160100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>158800000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>500000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>4039.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>100000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>100000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
+      <c r="CP38"/>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>32000000.0</v>
+      </c>
+      <c r="C39">
         <v>48500000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20900000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>24400000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>20500000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>26900000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>34400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>47400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>28400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>33400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>38200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29700000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>35400000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>44300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>54600000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>69300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>57500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>48900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>477000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>387800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>261900000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>71600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>59500000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>37200000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>309900000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>118400000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>117300000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>108000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>116000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>84000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>83700000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>59800000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>66500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>47400000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>41400000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>35200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>36100000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>40900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>30900000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>28700000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>30800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>28300000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>22500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>21800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>23900000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>27800000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>34500000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>20300000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>25200000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>32300000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>26900000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>24300000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>33400000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>17200000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>14900000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>17600000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>25800000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12800000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>14900000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>19200000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>28100000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>26100000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>34700000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>29200000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>38900000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>35400000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>38700000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>22200000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>21600000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>23700000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>20000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>18600000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>18200000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>16800000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>16200000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>16300000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>21500000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>19800000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>19100000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>22800000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>24800000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>19000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>20000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>17000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3400000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3200000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2500000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3700000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
+      <c r="CP39"/>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>139000000.0</v>
+      </c>
+      <c r="C40">
         <v>136200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>156100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>188300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>200800000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>183900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>109100000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>93500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>111300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>136300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>123100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>110000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>98700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>117300000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>103500000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>109600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>97600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1337800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>341300000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>288200000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>198600000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>114900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>101700000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>103700000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>189500000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>112700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>103800000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>100300000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>96400000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>80400000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>77300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>88700000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>86500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>101000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>90300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>104000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>136600000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>73600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>69600000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>72000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>70400000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>88700000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>71800000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>79800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>91800000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>78100000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>71100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>70400000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>76800000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>126000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>125200000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>109300000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>72200000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>94300000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>87200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>83300000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>77400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>59700000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>54700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>63400000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>71500000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>55300000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>50100000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>63300000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>62900000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>44800000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>36600000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>49200000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>82700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>52400000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>34000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>45000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>56100000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>39700000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>43300000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>35400000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>42900000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>35900000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>28800000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>31800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>53500000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>32300000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>42800000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>35000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>46500000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>30400000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>39500000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>33800000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>40600000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -11804,325 +11895,329 @@
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>421900000.0</v>
+      </c>
+      <c r="C42">
         <v>420300000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>419200000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>416400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>416000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>413900000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>410400000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>409600000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>415500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>404400000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>401100000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>397600000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>395800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>144800000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>140800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>138200000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>134200000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>293100000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>129500000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>126900000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>122600000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>120100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>118500000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>116300000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>113900000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>111600000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>110900000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>108200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>107200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>103400000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>102400000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>100800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>99600000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>98300000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>97000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>95600000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>94100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>93000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>91700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>90200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>88500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>86700000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>84900000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>83000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>79200000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>76400000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>73600000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>69900000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>66800000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>65900000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>61300000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>52400000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>50500000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>40800000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>38800000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>35000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>32900000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>26400000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>24700000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>21700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>17800000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>16200000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>12700000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>10200000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>6500000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>38700000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>23100000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>700000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-3400000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-4900000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-3800000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-2500000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-4000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-5400000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-4100000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-5100000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-5900000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-5700000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-6000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-5600000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-5700000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-6500000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-6800000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-5400000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-8300000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-7900000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-7100000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-200000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>4900000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12174,52 +12269,53 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12271,77 +12367,80 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>1948700000.0</v>
+      </c>
+      <c r="C45">
         <v>1978300000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1953600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1964300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1939400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1918300000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1959800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1940100000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
@@ -12382,346 +12481,350 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>748300000.0</v>
+      </c>
+      <c r="C46">
         <v>766200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>770100000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>773800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>774500000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>778600000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>806500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>787900000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>793500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>802995961.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>852500000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>817100000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>782600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>774800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>776600000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>802500000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>821100000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>814300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>830500000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>833800000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>845000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>851700000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>944800000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>948000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>953800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>884900000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1023500000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1051500000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1048200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1052000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1067100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1077500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1124800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1138100000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1140000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1116800000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1109400000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1092300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>907600000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>890500000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>865100000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>800700000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>762900000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>736500000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>699600000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>700900000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>691300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>691900000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>676200000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>677300000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>670700000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>654600000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>656000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>645200000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>640300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>606500000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>599200000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>573400000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>551300000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>566800000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>555700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>533800000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>507800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>480800000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>479500000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>463800000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>431300000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>408600000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>379300000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>383100000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>389900000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>394200000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396800000.0</v>
       </c>
       <c r="BW46">
         <v>396800000.0</v>
       </c>
       <c r="BX46">
+        <v>396800000.0</v>
+      </c>
+      <c r="BY46">
         <v>387800000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>376800000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>374600000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>366200000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>367200000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>365700000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>366100000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>388300000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>387500000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>395500000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>402900000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>398200000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>250300000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>257200000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>262000000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>71</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>766200000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>770100000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>773800000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>774500000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>778600000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
@@ -12764,325 +12867,329 @@
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
+      <c r="CP47"/>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-46300000.0</v>
+      </c>
+      <c r="C48">
         <v>-59000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-77600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-70400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-53400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-21400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>50400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>81300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>135600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>220900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>225800000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>192000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>219900000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>235300000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>239200000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>252300000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>269600000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48">
+      <c r="T48"/>
+      <c r="U48">
         <v>352900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>319500000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>559100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>560100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>587000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>610100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>595600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>576000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>589800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>626400000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>643500000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>616900000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>628600000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>660800000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>672500000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>701300000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>693700000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>724600000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>727500000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>653500000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>667900000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>685200000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>659100000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>623100000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>618500000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>627700000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>589500000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>529200000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>461600000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>482500000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>452500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>412500000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>415500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>423100000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>395000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>381600000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>388700000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>395800000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>372500000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>343600000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>324000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>325000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>283600000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>235500000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>229200000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>231000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>185000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>134400000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>120400000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>118100000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>68300000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-700000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-20500000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-14500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-54500000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-93100000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-91700000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-79300000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-95400000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-112800000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-106000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-95100000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-115500000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-121200000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-110000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-103100000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-118800000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-131900000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-150400000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-144500000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-174800000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13134,71 +13241,72 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>10000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8700000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7500000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6300000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
@@ -13239,622 +13347,629 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>12300000.0</v>
+      </c>
+      <c r="C51">
         <v>896900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>847700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>840600000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>807600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>974400000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>933900000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>877200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>913700000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>805300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>721000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>825700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>832100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>947600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>885900000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>922200000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1004900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>935400000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1152800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1184000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1309100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1345600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1286500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1293800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1295900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1409100000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1348700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1299800000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1364700000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1340200000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1285000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1250500000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1362500000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1329600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1255600000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1231400000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1325000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1212600000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>750200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>717400000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>722900000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>623500000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>624500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>625400000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>626400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>627400000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>628300000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>477700000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>478600000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>479500000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>480500000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>481300000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>482300000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>483200000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>484100000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>481700000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>482700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>483700000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>484700000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>485700000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>486700000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>487800000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>488800000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>489800000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>490700000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>491700000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>492700000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>486000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>495700000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>508000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>509000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>576800000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>606800000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>587500000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>564600000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>567200000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>585500000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>572300000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>577600000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>581200000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>615900000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>590100000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>564500000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>568200000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>583100000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>576200000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>580500000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>585000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>603300000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>6400000.0</v>
+      </c>
+      <c r="C52">
         <v>6900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12700000.0</v>
       </c>
-      <c r="H52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I52"/>
       <c r="J52">
         <v>5000000.0</v>
       </c>
       <c r="K52">
         <v>5000000.0</v>
       </c>
       <c r="L52">
         <v>5000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="M52">
+        <v>5000000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
         <v>832100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>947600000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>885900000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>1004900000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>935400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1152800000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>10000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>56400000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>39000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>40100000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>50900000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>72800000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>74200000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>43500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>28200000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>29900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>32300000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>32100000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>55400000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>82800000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>116500000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>130200000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>8500000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AP52">
         <v>4900000.0</v>
       </c>
       <c r="AQ52">
-        <v>3900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="AR52">
         <v>3900000.0</v>
       </c>
       <c r="AS52">
         <v>3900000.0</v>
       </c>
       <c r="AT52">
         <v>3900000.0</v>
       </c>
       <c r="AU52">
         <v>3900000.0</v>
       </c>
       <c r="AV52">
         <v>3900000.0</v>
       </c>
       <c r="AW52">
         <v>3900000.0</v>
       </c>
       <c r="AX52">
         <v>3900000.0</v>
       </c>
       <c r="AY52">
         <v>3900000.0</v>
       </c>
       <c r="AZ52">
         <v>3900000.0</v>
       </c>
       <c r="BA52">
         <v>3900000.0</v>
       </c>
       <c r="BB52">
         <v>3900000.0</v>
       </c>
       <c r="BC52">
         <v>3900000.0</v>
       </c>
       <c r="BD52">
         <v>3900000.0</v>
       </c>
       <c r="BE52">
+        <v>3900000.0</v>
+      </c>
+      <c r="BF52">
         <v>155500000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="BH52">
         <v>4200000.0</v>
       </c>
       <c r="BI52">
         <v>4200000.0</v>
       </c>
       <c r="BJ52">
         <v>4200000.0</v>
       </c>
       <c r="BK52">
-        <v>4100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="BL52">
         <v>4100000.0</v>
       </c>
       <c r="BM52">
         <v>4100000.0</v>
       </c>
       <c r="BN52">
         <v>4100000.0</v>
       </c>
       <c r="BO52">
         <v>4100000.0</v>
       </c>
       <c r="BP52">
         <v>4100000.0</v>
       </c>
       <c r="BQ52">
         <v>4100000.0</v>
       </c>
       <c r="BR52">
         <v>4100000.0</v>
       </c>
       <c r="BS52">
         <v>4100000.0</v>
       </c>
       <c r="BT52">
         <v>4100000.0</v>
       </c>
       <c r="BU52">
         <v>4100000.0</v>
       </c>
       <c r="BV52">
         <v>4100000.0</v>
       </c>
       <c r="BW52">
+        <v>4100000.0</v>
+      </c>
+      <c r="BX52">
         <v>2800000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2900000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3100000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3400000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3300000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3400000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3500000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>100000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>200000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>300000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>400000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>500000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>600000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>700000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>800000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>20000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>24000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
@@ -13880,52 +13995,53 @@
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13977,1152 +14093,1165 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>1365300000.0</v>
+      </c>
+      <c r="C55">
         <v>1526700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1519400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1537400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1531900000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1720900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1640100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1595200000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1652100000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1805300000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1816900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1732600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1784700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1764700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1652400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1577000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1647200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1693100000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1630900000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1972500000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1905000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2261500000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2157800000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2085800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2110800000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2438200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2329800000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2320900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2308600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2367900000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2353000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2274300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2412800000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2571000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2446800000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2297900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2323300000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2466500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2102400000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1656600000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1651900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1624800000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1528700000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1530300000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1551500000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1637200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1546500000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1541200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1379200000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1404800000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1312300000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1284900000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1289900000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1300600000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1238000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1192000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1230300000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1205500000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1125100000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1129800000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1132600000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1114300000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1001300000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>968500000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1026800000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1003800000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>898500000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>836400000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>817900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>822600000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>752800000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>701800000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>799700000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>820000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>721600000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>674400000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>691200000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>715500000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>670600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>664000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>701700000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>750300000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>686000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>666700000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>707300000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>723900000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>641700000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>646700000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>676800000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>686500000.0</v>
       </c>
-      <c r="CM55"/>
       <c r="CN55"/>
       <c r="CO55"/>
+      <c r="CP55"/>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>508100000.0</v>
+      </c>
+      <c r="C56">
         <v>632200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>572200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>570600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>565300000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>697600000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>587300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>547000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>598100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>627800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>600900000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>532100000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>700800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>684700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>570900000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>479300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>522200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>585200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>531400000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>883300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>809100000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>756300000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>685400000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>620400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>626200000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>780000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>695400000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>625200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>619200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>721200000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>645100000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>546800000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>596500000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>737500000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>632100000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>539500000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>548100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>715000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>860800000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>436400000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>459800000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>512300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>554200000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>571000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>630600000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>702700000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>610900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>599000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>556200000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>577400000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>489400000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>481100000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>484100000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>506900000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>470900000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>462700000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>509000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>515800000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>458400000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>447300000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>463600000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>521400000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>433800000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>428600000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>488000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>483400000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>410200000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>373400000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>389000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>390500000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>309100000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>253300000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>351900000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>365700000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>272400000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>232500000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>261300000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>283800000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>248400000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>241700000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>285800000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>334400000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>242800000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>224900000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>256800000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>266000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>189600000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>194800000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>216600000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>220400000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>246600000.0</v>
+      </c>
+      <c r="C57">
         <v>243700000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>265600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>265100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>307600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>294800000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>217000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>188400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>200900000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>204300000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>274600000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>246000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>276000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>218700000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>233000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>189400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>224200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>197400000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>195400000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>427700000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>393400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>296700000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>301800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>261000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>259300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>296400000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>277900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>276400000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>286000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>283300000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>252900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>205500000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>251100000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>268000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>251000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>254000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>297100000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>372000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>134300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>128100000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>136100000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>170800000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>176000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>140100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>165400000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>237700000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>170200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>212400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>218200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>257600000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>190600000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>179600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>171600000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>199300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>161800000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>135100000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>305400000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>326800000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>126800000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>118100000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>129200000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>182600000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>121200000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>109700000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>152900000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>184600000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>146500000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>116400000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>152200000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>215500000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>160500000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>104700000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>143200000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>165100000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>127200000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>93700000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>104000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>119000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>103200000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>80800000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>114400000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>139400000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>93500000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>96200000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>117500000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>134900000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>90300000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>84000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>95900000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>114000000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
+      <c r="CP57"/>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1091100000.0</v>
+      </c>
+      <c r="C58">
         <v>1266200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1285300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1287600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1295400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1457900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1323500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1243100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1264400000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1345500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1295900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1195900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1299300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1254900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1387200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1276100000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1360700000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1405100000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1337800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1785900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1781700000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1883200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1833700000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1742200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1749300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1920500000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1870300000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1798000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1769800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1827700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1821800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1723800000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1743700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1876400000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1698800000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1604200000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1593200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1749400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1435100000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>972200000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>949700000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>985100000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>908700000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>879500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>905400000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>983600000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>930500000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>967000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>806900000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>850600000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>787000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>777900000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>768800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>797100000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>748400000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>718600000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>740700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>758900000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>716400000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>717200000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>726500000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>766500000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>715900000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>703400000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>749900000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>780700000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>725000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>692500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>704700000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>758100000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>723300000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>674300000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>770700000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>824600000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>769900000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>723200000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>736700000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>780600000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>744800000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>727000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>761100000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>829400000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>769000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>748100000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>776300000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>812300000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>750800000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>779100000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>793900000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>830600000.0</v>
       </c>
-      <c r="CM58"/>
       <c r="CN58"/>
       <c r="CO58"/>
+      <c r="CP58"/>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15174,327 +15303,331 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>274200000.0</v>
+      </c>
+      <c r="C60">
         <v>260500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>234100000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>249800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>236500000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>263000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>316600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>352100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>387700000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>459800000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>521000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>536700000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>485400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>509800000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>265200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>300900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>286500000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>288000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>293100000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>186600000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>123300000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>378300000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>324100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>343600000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>361500000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>517700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>459500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>522900000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>538800000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>540200000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>531200000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>550500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>669100000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>694600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>748000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>693700000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>730100000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>717100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>667300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>684400000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>702200000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>639700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>620000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>650800000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>646100000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>653600000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>616000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>574200000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>572300000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>554200000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>525300000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>507000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>521100000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>503500000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>489600000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>473400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>489600000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>446600000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>408700000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>412600000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>406100000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>347800000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>285400000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>265100000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>276900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>223100000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>173500000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>143900000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>113200000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>64500000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>29500000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>27500000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>29000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-4600000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-48300000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-48800000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-45500000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-65100000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-74200000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-63000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-59400000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-79100000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-83000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-81400000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-69000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-88400000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-109100000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-132400000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-117100000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-144100000.0</v>
       </c>
-      <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
+      <c r="CP60"/>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15546,52 +15679,53 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15643,50 +15777,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15783,51 +15918,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>1053200000.0</v>
       </c>
       <c r="C2">
         <v>922400000.0</v>
       </c>
       <c r="D2">
         <v>972700000.0</v>
       </c>
       <c r="E2">
         <v>1045400000.0</v>
       </c>
       <c r="F2">
         <v>666200000.0</v>
       </c>
       <c r="G2">
         <v>785100000.0</v>
       </c>
       <c r="H2">
         <v>852600000.0</v>
       </c>
       <c r="I2">
         <v>895600000.0</v>
       </c>
@@ -15861,51 +15996,51 @@
       <c r="S2">
         <v>811500000.0</v>
       </c>
       <c r="T2">
         <v>645300000.0</v>
       </c>
       <c r="U2">
         <v>487600000.0</v>
       </c>
       <c r="V2">
         <v>543000000.0</v>
       </c>
       <c r="W2">
         <v>460100000.0</v>
       </c>
       <c r="X2">
         <v>453600000.0</v>
       </c>
       <c r="Y2">
         <v>376700000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>103200000.0</v>
       </c>
       <c r="C3">
         <v>105000000.0</v>
       </c>
       <c r="D3">
         <v>98600000.0</v>
       </c>
       <c r="E3">
         <v>112800000.0</v>
       </c>
       <c r="F3">
         <v>94900000.0</v>
       </c>
       <c r="G3">
         <v>137900000.0</v>
       </c>
       <c r="H3">
         <v>137900000.0</v>
       </c>
       <c r="I3">
         <v>136900000.0</v>
       </c>
@@ -15941,81 +16076,81 @@
       </c>
       <c r="T3">
         <v>40000000.0</v>
       </c>
       <c r="U3">
         <v>41900000.0</v>
       </c>
       <c r="V3">
         <v>45900000.0</v>
       </c>
       <c r="W3">
         <v>43600000.0</v>
       </c>
       <c r="X3">
         <v>44300000.0</v>
       </c>
       <c r="Y3">
         <v>39000000.0</v>
       </c>
       <c r="Z3">
         <v>-408000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>14800000.0</v>
       </c>
       <c r="C5">
         <v>-118700000.0</v>
       </c>
       <c r="D5">
         <v>83100000.0</v>
       </c>
       <c r="E5">
         <v>55400000.0</v>
       </c>
       <c r="F5">
         <v>78200000.0</v>
       </c>
       <c r="G5">
         <v>107200000.0</v>
       </c>
       <c r="H5">
         <v>107700000.0</v>
       </c>
       <c r="I5">
         <v>91600000.0</v>
       </c>
@@ -16051,51 +16186,51 @@
       </c>
       <c r="T5">
         <v>134700000.0</v>
       </c>
       <c r="U5">
         <v>119400000.0</v>
       </c>
       <c r="V5">
         <v>142900000.0</v>
       </c>
       <c r="W5">
         <v>179900000.0</v>
       </c>
       <c r="X5">
         <v>98000000.0</v>
       </c>
       <c r="Y5">
         <v>85300000.0</v>
       </c>
       <c r="Z5">
         <v>881700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>118000000.0</v>
       </c>
       <c r="C6">
         <v>-13700000.0</v>
       </c>
       <c r="D6">
         <v>181700000.0</v>
       </c>
       <c r="E6">
         <v>168200000.0</v>
       </c>
       <c r="F6">
         <v>173100000.0</v>
       </c>
       <c r="G6">
         <v>245100000.0</v>
       </c>
       <c r="H6">
         <v>245600000.0</v>
       </c>
       <c r="I6">
         <v>228500000.0</v>
       </c>
@@ -16131,119 +16266,119 @@
       </c>
       <c r="T6">
         <v>174700000.0</v>
       </c>
       <c r="U6">
         <v>161300000.0</v>
       </c>
       <c r="V6">
         <v>188800000.0</v>
       </c>
       <c r="W6">
         <v>223500000.0</v>
       </c>
       <c r="X6">
         <v>142300000.0</v>
       </c>
       <c r="Y6">
         <v>124300000.0</v>
       </c>
       <c r="Z6">
         <v>473700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>700000.0</v>
       </c>
       <c r="E8">
         <v>12500000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>190700000.0</v>
       </c>
       <c r="C9">
         <v>195000000.0</v>
       </c>
       <c r="D9">
         <v>232000000.0</v>
       </c>
       <c r="E9">
         <v>199800000.0</v>
       </c>
       <c r="F9">
         <v>170000000.0</v>
       </c>
       <c r="G9">
         <v>219800000.0</v>
       </c>
       <c r="H9">
         <v>232500000.0</v>
       </c>
       <c r="I9">
         <v>183900000.0</v>
       </c>
@@ -16279,51 +16414,51 @@
       </c>
       <c r="T9">
         <v>212000000.0</v>
       </c>
       <c r="U9">
         <v>173100000.0</v>
       </c>
       <c r="V9">
         <v>199300000.0</v>
       </c>
       <c r="W9">
         <v>235000000.0</v>
       </c>
       <c r="X9">
         <v>147000000.0</v>
       </c>
       <c r="Y9">
         <v>125900000.0</v>
       </c>
       <c r="Z9">
         <v>509200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-53700000.0</v>
       </c>
       <c r="C10">
         <v>-188200000.0</v>
       </c>
       <c r="D10">
         <v>27600000.0</v>
       </c>
       <c r="E10">
         <v>200000.0</v>
       </c>
       <c r="F10">
         <v>33900000.0</v>
       </c>
       <c r="G10">
         <v>44500000.0</v>
       </c>
       <c r="H10">
         <v>49400000.0</v>
       </c>
       <c r="I10">
         <v>40400000.0</v>
       </c>
@@ -16359,51 +16494,51 @@
       </c>
       <c r="T10">
         <v>80100000.0</v>
       </c>
       <c r="U10">
         <v>69800000.0</v>
       </c>
       <c r="V10">
         <v>42600000.0</v>
       </c>
       <c r="W10">
         <v>52000000.0</v>
       </c>
       <c r="X10">
         <v>35600000.0</v>
       </c>
       <c r="Y10">
         <v>30300000.0</v>
       </c>
       <c r="Z10">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>26100000.0</v>
       </c>
       <c r="C11">
         <v>17900000.0</v>
       </c>
       <c r="D11">
         <v>17100000.0</v>
       </c>
       <c r="E11">
         <v>33500000.0</v>
       </c>
       <c r="F11">
         <v>13900000.0</v>
       </c>
       <c r="G11">
         <v>1900000.0</v>
       </c>
       <c r="H11">
         <v>9100000.0</v>
       </c>
       <c r="I11">
         <v>8300000.0</v>
       </c>
@@ -16439,51 +16574,51 @@
       </c>
       <c r="T11">
         <v>100000.0</v>
       </c>
       <c r="U11">
         <v>14800000.0</v>
       </c>
       <c r="V11">
         <v>15800000.0</v>
       </c>
       <c r="W11">
         <v>4200000.0</v>
       </c>
       <c r="X11">
         <v>8400000.0</v>
       </c>
       <c r="Y11">
         <v>11400000.0</v>
       </c>
       <c r="Z11">
         <v>443500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>68500000.0</v>
       </c>
       <c r="C12">
         <v>69500000.0</v>
       </c>
       <c r="D12">
         <v>55500000.0</v>
       </c>
       <c r="E12">
         <v>55200000.0</v>
       </c>
       <c r="F12">
         <v>44300000.0</v>
       </c>
       <c r="G12">
         <v>62700000.0</v>
       </c>
       <c r="H12">
         <v>58300000.0</v>
       </c>
       <c r="I12">
         <v>51200000.0</v>
       </c>
@@ -16517,121 +16652,121 @@
       <c r="S12">
         <v>41600000.0</v>
       </c>
       <c r="T12">
         <v>54600000.0</v>
       </c>
       <c r="U12">
         <v>49600000.0</v>
       </c>
       <c r="V12">
         <v>96200000.0</v>
       </c>
       <c r="W12">
         <v>75300000.0</v>
       </c>
       <c r="X12">
         <v>62400000.0</v>
       </c>
       <c r="Y12">
         <v>55000000.0</v>
       </c>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>67100000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>5300000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>200000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>-79800000.0</v>
       </c>
       <c r="C15">
         <v>-206100000.0</v>
       </c>
       <c r="D15">
         <v>10500000.0</v>
       </c>
       <c r="E15">
         <v>-21100000.0</v>
       </c>
       <c r="F15">
         <v>-213800000.0</v>
       </c>
       <c r="G15">
         <v>63100000.0</v>
       </c>
       <c r="H15">
         <v>60800000.0</v>
       </c>
       <c r="I15">
         <v>64800000.0</v>
       </c>
@@ -16667,229 +16802,229 @@
       </c>
       <c r="T15">
         <v>80000000.0</v>
       </c>
       <c r="U15">
         <v>55000000.0</v>
       </c>
       <c r="V15">
         <v>30900000.0</v>
       </c>
       <c r="W15">
         <v>49800000.0</v>
       </c>
       <c r="X15">
         <v>27200000.0</v>
       </c>
       <c r="Y15">
         <v>18900000.0</v>
       </c>
       <c r="Z15">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>-79800000.0</v>
       </c>
       <c r="C16">
         <v>-206300000.0</v>
       </c>
       <c r="D16">
         <v>10200000.0</v>
       </c>
       <c r="E16">
         <v>-21400000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>-79800000.0</v>
       </c>
       <c r="C17">
         <v>-206100000.0</v>
       </c>
       <c r="D17">
         <v>10500000.0</v>
       </c>
       <c r="E17">
         <v>-33300000.0</v>
       </c>
       <c r="F17">
         <v>20000000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-67200000.0</v>
       </c>
       <c r="C18">
         <v>-68500000.0</v>
       </c>
       <c r="D18">
         <v>-50200000.0</v>
       </c>
       <c r="E18">
         <v>-54400000.0</v>
       </c>
       <c r="F18">
         <v>-44100000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>25300000.0</v>
       </c>
       <c r="C21">
         <v>-116800000.0</v>
       </c>
       <c r="D21">
         <v>77400000.0</v>
       </c>
       <c r="E21">
         <v>45400000.0</v>
       </c>
       <c r="F21">
         <v>77800000.0</v>
       </c>
       <c r="G21">
         <v>103000000.0</v>
       </c>
       <c r="H21">
         <v>119600000.0</v>
       </c>
       <c r="I21">
         <v>79500000.0</v>
       </c>
@@ -16925,81 +17060,81 @@
       </c>
       <c r="T21">
         <v>144300000.0</v>
       </c>
       <c r="U21">
         <v>119400000.0</v>
       </c>
       <c r="V21">
         <v>142900000.0</v>
       </c>
       <c r="W21">
         <v>118800000.0</v>
       </c>
       <c r="X21">
         <v>95600000.0</v>
       </c>
       <c r="Y21">
         <v>77600000.0</v>
       </c>
       <c r="Z21">
         <v>473700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>1218600000.0</v>
       </c>
       <c r="C23">
         <v>1234200000.0</v>
       </c>
       <c r="D23">
         <v>1127300000.0</v>
       </c>
       <c r="E23">
         <v>1199800000.0</v>
       </c>
       <c r="F23">
         <v>758400000.0</v>
       </c>
       <c r="G23">
         <v>901900000.0</v>
       </c>
       <c r="H23">
         <v>965500000.0</v>
       </c>
       <c r="I23">
         <v>1000000000.0</v>
       </c>
@@ -17035,181 +17170,181 @@
       </c>
       <c r="T23">
         <v>713000000.0</v>
       </c>
       <c r="U23">
         <v>541300000.0</v>
       </c>
       <c r="V23">
         <v>599400000.0</v>
       </c>
       <c r="W23">
         <v>576300000.0</v>
       </c>
       <c r="X23">
         <v>505000000.0</v>
       </c>
       <c r="Y23">
         <v>425000000.0</v>
       </c>
       <c r="Z23">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>103200000.0</v>
       </c>
       <c r="C25">
         <v>105000000.0</v>
       </c>
       <c r="D25">
         <v>98600000.0</v>
       </c>
       <c r="E25">
         <v>112800000.0</v>
       </c>
       <c r="F25">
         <v>94900000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>113300000.0</v>
       </c>
       <c r="C28">
         <v>137800000.0</v>
       </c>
       <c r="D28">
         <v>150200000.0</v>
       </c>
       <c r="E28">
         <v>36100000.0</v>
       </c>
       <c r="F28">
         <v>92200000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>167400000.0</v>
       </c>
       <c r="K28">
         <v>124900000.0</v>
       </c>
@@ -17239,91 +17374,91 @@
       </c>
       <c r="T28">
         <v>67700000.0</v>
       </c>
       <c r="U28">
         <v>53700000.0</v>
       </c>
       <c r="V28">
         <v>56400000.0</v>
       </c>
       <c r="W28">
         <v>58900000.0</v>
       </c>
       <c r="X28">
         <v>49000000.0</v>
       </c>
       <c r="Y28">
         <v>40600000.0</v>
       </c>
       <c r="Z28">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>26100000.0</v>
       </c>
       <c r="C29">
         <v>17900000.0</v>
       </c>
       <c r="D29">
         <v>17100000.0</v>
       </c>
       <c r="E29">
         <v>33500000.0</v>
       </c>
       <c r="F29">
         <v>13900000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>165400000.0</v>
       </c>
       <c r="C30">
         <v>311800000.0</v>
       </c>
       <c r="D30">
         <v>154600000.0</v>
       </c>
       <c r="E30">
         <v>154400000.0</v>
       </c>
       <c r="F30">
         <v>92200000.0</v>
       </c>
       <c r="G30">
         <v>116800000.0</v>
       </c>
       <c r="H30">
         <v>112900000.0</v>
       </c>
       <c r="I30">
         <v>104400000.0</v>
       </c>
@@ -17359,51 +17494,51 @@
       </c>
       <c r="T30">
         <v>67700000.0</v>
       </c>
       <c r="U30">
         <v>53700000.0</v>
       </c>
       <c r="V30">
         <v>56400000.0</v>
       </c>
       <c r="W30">
         <v>116200000.0</v>
       </c>
       <c r="X30">
         <v>51400000.0</v>
       </c>
       <c r="Y30">
         <v>48300000.0</v>
       </c>
       <c r="Z30">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>-79000000.0</v>
       </c>
       <c r="C31">
         <v>-71400000.0</v>
       </c>
       <c r="D31">
         <v>-49800000.0</v>
       </c>
       <c r="E31">
         <v>-45200000.0</v>
       </c>
       <c r="F31">
         <v>-43900000.0</v>
       </c>
       <c r="G31">
         <v>-58500000.0</v>
       </c>
       <c r="H31">
         <v>-70200000.0</v>
       </c>
       <c r="I31">
         <v>-39100000.0</v>
       </c>
@@ -17439,51 +17574,51 @@
       </c>
       <c r="T31">
         <v>-64200000.0</v>
       </c>
       <c r="U31">
         <v>-49600000.0</v>
       </c>
       <c r="V31">
         <v>-100300000.0</v>
       </c>
       <c r="W31">
         <v>-66800000.0</v>
       </c>
       <c r="X31">
         <v>-60000000.0</v>
       </c>
       <c r="Y31">
         <v>-47300000.0</v>
       </c>
       <c r="Z31">
         <v>-473700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>1243900000.0</v>
       </c>
       <c r="C32">
         <v>1117400000.0</v>
       </c>
       <c r="D32">
         <v>1204700000.0</v>
       </c>
       <c r="E32">
         <v>1245200000.0</v>
       </c>
       <c r="F32">
         <v>836200000.0</v>
       </c>
       <c r="G32">
         <v>1004900000.0</v>
       </c>
       <c r="H32">
         <v>1085100000.0</v>
       </c>
       <c r="I32">
         <v>1079500000.0</v>
       </c>
@@ -17538,907 +17673,916 @@
       <c r="Z32">
         <v>509200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>370200000.0</v>
+      </c>
+      <c r="C2">
         <v>332900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>189100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>173400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>417800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>272900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>189300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>170300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>292200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>270600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>189500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>173000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>325900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>282400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>211000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>180800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>383900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>271600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-141200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>169200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>317100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>321100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>223700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>135600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>261800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>358300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>264900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>199400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>331100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>371900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>251100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>204200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>372500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>333900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>214600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>183100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>306200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>332800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>134400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>128200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>243100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>191000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>164700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>133100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>279800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>291600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>90700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>149100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>329700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>280400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>138900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>131900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>292400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>197500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>144800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>140000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>232500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>219200000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>158100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>135600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>283000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>249300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>122600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>139100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>243000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>195000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>115700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>104500000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>193800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>243000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>160600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>124900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>283000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>236600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>107000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>102100000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>199600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>152600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>94000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>88100000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>152900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>165600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>83300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>76600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>194100000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>165100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>85800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>178500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>144800000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>79200000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>70000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>159600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>28200000.0</v>
+      </c>
+      <c r="C3">
         <v>26400000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26700000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26800000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26600000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>26800000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>25500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25900000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23900000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27900000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28300000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-4100000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>30100000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>34600000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34300000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35600000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34900000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>33100000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33900000.0</v>
       </c>
       <c r="AB3">
         <v>33900000.0</v>
       </c>
       <c r="AC3">
+        <v>33900000.0</v>
+      </c>
+      <c r="AD3">
         <v>35000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>33300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35300000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>34300000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33100000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>32700000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>28000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28400000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27600000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21800000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19900000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20500000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="AS3">
         <v>19100000.0</v>
       </c>
       <c r="AT3">
+        <v>19100000.0</v>
+      </c>
+      <c r="AU3">
         <v>20800000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>20000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18400000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17300000.0</v>
       </c>
       <c r="BB3">
         <v>17300000.0</v>
       </c>
       <c r="BC3">
+        <v>17300000.0</v>
+      </c>
+      <c r="BD3">
         <v>15700000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15800000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15700000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15900000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="BI3">
         <v>16400000.0</v>
       </c>
       <c r="BJ3">
+        <v>16400000.0</v>
+      </c>
+      <c r="BK3">
         <v>15700000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12200000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12100000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10900000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10600000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10200000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10600000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10100000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10700000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>11600000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9800000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9700000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>10200000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>10700000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>10200000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>10600000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>10400000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11200000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10900000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>11800000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11400000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10700000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10400000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11100000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-16900000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-17100000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-14400000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-11600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18488,612 +18632,619 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>56000000.0</v>
+      </c>
+      <c r="C5">
         <v>34500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-31700000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-37500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-55800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-46000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>73600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>50300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>72000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>90600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>76800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>30400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>76700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>33000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>41500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>125400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>75500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>77500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>45100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>88200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>109400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>126100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>70100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>83500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>23200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>67900000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>42900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14400000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>59800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>61500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>50300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>22500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>84000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>77200000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>31400000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>20300000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>89000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>95100000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>43200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>28900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>95700000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>115600000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>53100000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>14400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>80000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>69400000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>16300000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>49000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>44500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>16900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>7200000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>50800000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>65400000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>10700000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>8600000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>57300000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>53300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>12600000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>7100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>57600000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>25200000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>35000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>33100000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>64700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>84200000.0</v>
+      </c>
+      <c r="C6">
         <v>60900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>40000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5100000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>-10700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-30300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>29600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>32200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>72200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>49400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>43200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-50100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>30400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>108200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>84600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>49300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>40400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>105100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>125700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>67000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>34500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>63700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>110100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>64400000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>37500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>65000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>109800000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>65700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>69900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>153000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>39400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>33900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>95400000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>98000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>64700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>44300000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>107300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>130200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>146100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>88500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>103100000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>41200000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>35500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>85200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>60200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>30100000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>28200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>75500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>77400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>66300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>38900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>100400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>92900000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>43600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>32300000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>101100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>107100000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>54100000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>39500000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>105900000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>126200000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>63100000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>24500000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>90700000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>81000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>26100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19300000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>59200000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>55200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>27100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>17800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>61200000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>77400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>19500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>69100000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>64700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>23300000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>68700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8300000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>17900000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18700000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>53100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19143,54 +19294,55 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19240,1199 +19392,1214 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>83000000.0</v>
+      </c>
+      <c r="C9">
         <v>63200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>76800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>34300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>71800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>71100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>34600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>85200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>70000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>38400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>64600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>59900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-68600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>30200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>108400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>100000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>58700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>84100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>142000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>76400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>45800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>72600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>114600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>71400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>65400000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>124000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>76100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>44900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>81600000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>110400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>45200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>41300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>102600000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>98300000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>68000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>50600000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>113200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>141800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>149800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>37500000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>92300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>107000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>45800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>41900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>91300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>69600000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>36200000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38500000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>82800000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>86900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>71000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>44300000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>107600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>107000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>53400000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>39900000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>114600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>117200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>66600000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>55000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>115300000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>145300000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>76800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>37100000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>97000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>89500000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>32500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>25400000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>64600000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>58500000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>29600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>20000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>65000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>78600000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>24200000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>21100000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>73300000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>70900000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>25900000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>20100000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>72000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>57300000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>17900000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>18700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>53100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>28700000.0</v>
+      </c>
+      <c r="C10">
         <v>16400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-4000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-22200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-50800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-10900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-54800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-71700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-41700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>55400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-12700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>63300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>108100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>69700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>72100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>39700000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>82800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>103700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>120600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>65700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>78800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>63500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>38400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>54800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>56400000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>45300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>17300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>78300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>71000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>26100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>15000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>83100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>89400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>37200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>22300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>88200000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>112000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>43600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>68000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>45900000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-3900000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>35100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>32600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-4300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>37700000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-8100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-7500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>41400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>27900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-6700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-8200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>41700000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>23300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-10400000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-7200000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>29900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>16000000.0</v>
+      </c>
+      <c r="C11">
         <v>-2200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9800000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2500000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-15900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-6900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-42800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>55100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>30400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2700000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>15400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4400000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7800000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4400000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>67700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-12500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>20000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>13700000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6700000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>22200000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>23200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>32700000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2500000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>15500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>20400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2400000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>17100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>8300000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>800000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1600000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12500000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>10700000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>21800000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9900000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6800000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3700000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>24200000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>26900000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11500000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>8200000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>26600000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>31900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14900000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1800000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>18900000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-4500000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-3700000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-700000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>9000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6400000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1500000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-2200000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9100000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7800000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-3300000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-7300000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>18800000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>8000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-12200000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-2300000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>11400000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7400000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-2800000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-600000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>17900000.0</v>
+      </c>
+      <c r="C12">
         <v>18100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="R12">
         <v>13900000.0</v>
       </c>
       <c r="S12">
+        <v>13900000.0</v>
+      </c>
+      <c r="T12">
         <v>4300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17700000.0</v>
       </c>
       <c r="AA12">
         <v>17700000.0</v>
       </c>
       <c r="AB12">
+        <v>17700000.0</v>
+      </c>
+      <c r="AC12">
         <v>16800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13400000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13700000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="AQ12">
         <v>5400000.0</v>
       </c>
       <c r="AR12">
+        <v>5400000.0</v>
+      </c>
+      <c r="AS12">
         <v>5300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5700000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4400000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="AZ12">
         <v>4400000.0</v>
       </c>
       <c r="BA12">
         <v>4400000.0</v>
       </c>
       <c r="BB12">
+        <v>4400000.0</v>
+      </c>
+      <c r="BC12">
         <v>4500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4500000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5700000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="BL12">
         <v>5300000.0</v>
       </c>
       <c r="BM12">
+        <v>5300000.0</v>
+      </c>
+      <c r="BN12">
         <v>5900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5700000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6600000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7500000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>9200000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9500000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>23500000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13500000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13900000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>10200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>13100000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11500000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>13100000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>48300000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>19400000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>15900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>25400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>18700000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15300000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>15900000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>16900000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17100000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>600000.0</v>
+      </c>
+      <c r="C13">
         <v>19900000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>300000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="H13">
         <v>200000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>200000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
@@ -20473,54 +20640,55 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -20570,352 +20738,356 @@
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>12700000.0</v>
+      </c>
+      <c r="C15">
         <v>18600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-7200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-17000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-32000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-48300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-43600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-38900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-75300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>36400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-12100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-88800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>57100000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-214400000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>34000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>56100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-11800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>51000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>12800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4400000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>32000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>21500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>97600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>9100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>49700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>58400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>13200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>60600000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>80500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>87900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>50200000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>58400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>10600000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>46400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>30100000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9400000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>39900000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>43900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>34600000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>14000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>56500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>61100000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>19300000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>58900000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>62500000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>14100000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>61600000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>80100000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>28700000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1600000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>49100000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>50400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6700000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3200000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>26100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>26200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2300000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-2100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>28600000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>13400000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-4400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-700000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>22600000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>19900000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5500000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-5900000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>30300000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>15900000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-7600000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-6600000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>25500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>18600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-7200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-17000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-32000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23600000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
@@ -20958,77 +21130,80 @@
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>12700000.0</v>
+      </c>
+      <c r="C17">
         <v>18600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-7200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-32000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-48300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-43600000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
@@ -21069,77 +21244,80 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-17300000.0</v>
+      </c>
+      <c r="C18">
         <v>-17800000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17000000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
@@ -21180,54 +21358,55 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21277,54 +21456,55 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21374,335 +21554,339 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>56000000.0</v>
+      </c>
+      <c r="C21">
         <v>36600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-29800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-39300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-53600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3900000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-53500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>54400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>54300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>96200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>68300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>32600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2800000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>80400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>31400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>41400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>65300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>19500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>74300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>71900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>40800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>84700000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>107600000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>123000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13400000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>67000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>80300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>23100000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14700000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>67500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>61400000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>60000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>48600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>84600000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>82700000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>32700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>92700000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>96100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>44700000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>34800000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>94600000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>121200000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>56000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>18900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>78100000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>69400000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>16300000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9600000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>49000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>44500000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>16900000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7200000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>50800000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>65400000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>10700000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8600000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>57300000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>47400000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>12000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7100000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>57600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>40200000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6700000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>7200000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>41500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21752,333 +21936,337 @@
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>397200000.0</v>
+      </c>
+      <c r="C23">
         <v>359500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>215500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>198700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>497700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>306700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>238600000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>403300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>395300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>229700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>208200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>363200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>324500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>243400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>218200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>428500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>311100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>156300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>198500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>349500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>366700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>265000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>165500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>291600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>404100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>311200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>241100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>370500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>418200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>289900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>243900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>411300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>377500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>259300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>222000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>346400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>377900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>160100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>154000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>271400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>217400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>191900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>159700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>308300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>325800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>117500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>173200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>355000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>307100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>161600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>159100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>316200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>224900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>166900000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>163000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>253900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>246100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>180500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>157800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>306000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>273600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>143300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>160600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>264900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>216100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>137600000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>124700000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>214500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>267100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>181400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>143100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>301900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>256700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>123200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>117900000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>215200000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>166600000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>106700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>100900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>167100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>178800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>96800000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>89100000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>210100000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>188600000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>99700000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>89800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>192900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>161900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>90400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>81500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>171200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22128,77 +22316,80 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>28200000.0</v>
+      </c>
+      <c r="C25">
         <v>26400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26100000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -22239,54 +22430,55 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22336,54 +22528,55 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22433,324 +22626,330 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>27000000.0</v>
+      </c>
+      <c r="C28">
         <v>26600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27500000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>45600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>41300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>41800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>43100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>45800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>46300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>41700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>39400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>46300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>38800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>39700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>38800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>43600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>44700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>38900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>40200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>25700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25800000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>28300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>26400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>27200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>26600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>28500000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>34200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>24100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>25300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>26700000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>22700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>27200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>23800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>27400000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>22100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>23000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>21400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>26900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>22400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>23000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>24300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>20700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>21500000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>21100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>21900000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>20200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>24100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>20800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18900000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>20100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>16200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>15600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>12800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>14100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>13100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>16000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>18600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>13300000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>14400000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>16000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32700000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
@@ -22791,891 +22990,901 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>27000000.0</v>
+      </c>
+      <c r="C30">
         <v>26600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>197000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>111100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>124700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-15100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>45800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>46300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>39700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>43600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>44700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>38900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>40200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>45100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>34200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>26800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>26700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>22700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>27200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>23800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>27400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>21400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26900000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22200000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>24300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>20700000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21900000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>21100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>24100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20800000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>18200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>20100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15800000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15600000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12700000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>12800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>14200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>16000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>23500000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>13900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>13000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14400000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>17100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>11200000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>11500000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-27300000.0</v>
+      </c>
+      <c r="C31">
         <v>-20200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-16000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-29500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-19100000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14400000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-21000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-18600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>11800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15600000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-18100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-23300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-18100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-15500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-17100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-13600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>42800000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7300000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>200000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-11600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1300000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4300000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3800000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3900000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7600000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-6600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3600000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3300000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4800000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6300000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-11700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6600000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3400000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-9600000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-6700000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7500000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-12500000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6400000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-9200000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-12400000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-15500000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10100000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-23500000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-13300000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-13500000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-13900000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-11900000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-13100000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-11500000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-13100000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-48300000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-18800000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-16100000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-15900000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-19500000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-18700000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-15300000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-15900000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-16900000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-17100000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-14400000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-11600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>453200000.0</v>
+      </c>
+      <c r="C32">
         <v>396100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>227500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>214600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>494600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>307200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>208800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>202900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>364000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>341700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>233600000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>207600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>411100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>352400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>249400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>214700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>448500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>331500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-209800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>199400000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>425500000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>421100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>282400000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>175200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>345900000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>500300000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>341300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>245200000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>403700000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>486500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>322500000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>246700000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>437900000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>457900000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>290700000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>228000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>387800000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>443200000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>179600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>169500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>345700000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>289300000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>232700000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>183700000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>393000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>433400000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>240500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>186600000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>422000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>387400000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>184700000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>173800000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>383700000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>267100000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>181000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>178500000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>315300000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>306100000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>229100000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>179900000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>390600000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>356300000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>176000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>179000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>357600000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>312200000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>182300000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>159500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>309100000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>388300000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>237400000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>162000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>380000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>326100000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>139500000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>127500000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>264200000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>211100000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>123600000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>108100000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>217900000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>244200000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>107500000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>97700000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>267400000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>236000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>111700000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>96900000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>250500000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>202100000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>97100000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>88700000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>212700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -23774,51 +23983,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>20200000.0</v>
       </c>
       <c r="C2">
         <v>38700000.0</v>
       </c>
       <c r="D2">
         <v>46100000.0</v>
       </c>
       <c r="E2">
         <v>21000000.0</v>
       </c>
       <c r="F2">
         <v>21000000.0</v>
       </c>
       <c r="G2">
         <v>34700000.0</v>
       </c>
       <c r="H2">
         <v>27000000.0</v>
       </c>
       <c r="I2">
         <v>36600000.0</v>
       </c>
@@ -23854,51 +24063,51 @@
       </c>
       <c r="T2">
         <v>7400000.0</v>
       </c>
       <c r="U2">
         <v>47100000.0</v>
       </c>
       <c r="V2">
         <v>9700000.0</v>
       </c>
       <c r="W2">
         <v>2600000.0</v>
       </c>
       <c r="X2">
         <v>11900000.0</v>
       </c>
       <c r="Y2">
         <v>15900000.0</v>
       </c>
       <c r="Z2">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>69700000</v>
       </c>
       <c r="C3">
         <v>114200000</v>
       </c>
       <c r="D3">
         <v>154300000</v>
       </c>
       <c r="E3">
         <v>96600000</v>
       </c>
       <c r="F3">
         <v>63800000</v>
       </c>
       <c r="G3">
         <v>84900000</v>
       </c>
       <c r="H3">
         <v>98100000</v>
       </c>
       <c r="I3">
         <v>96800000</v>
       </c>
@@ -23934,111 +24143,111 @@
       </c>
       <c r="T3">
         <v>48000000</v>
       </c>
       <c r="U3">
         <v>36400000</v>
       </c>
       <c r="V3">
         <v>31800000</v>
       </c>
       <c r="W3">
         <v>26900000</v>
       </c>
       <c r="X3">
         <v>20600000</v>
       </c>
       <c r="Y3">
         <v>19500000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>39500000.0</v>
       </c>
       <c r="C6">
         <v>-18500000.0</v>
       </c>
       <c r="D6">
         <v>-7400000.0</v>
       </c>
       <c r="E6">
         <v>25100000.0</v>
       </c>
       <c r="F6">
         <v>-2900000.0</v>
       </c>
       <c r="G6">
         <v>-24100000.0</v>
       </c>
       <c r="H6">
         <v>-9000000.0</v>
       </c>
       <c r="I6">
         <v>-9600000.0</v>
       </c>
@@ -24074,51 +24283,51 @@
       </c>
       <c r="T6">
         <v>4700000.0</v>
       </c>
       <c r="U6">
         <v>-39700000.0</v>
       </c>
       <c r="V6">
         <v>37400000.0</v>
       </c>
       <c r="W6">
         <v>7100000.0</v>
       </c>
       <c r="X6">
         <v>-9300000.0</v>
       </c>
       <c r="Y6">
         <v>-4000000.0</v>
       </c>
       <c r="Z6">
         <v>-26200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>109200000.0</v>
       </c>
       <c r="C7">
         <v>-66900000.0</v>
       </c>
       <c r="D7">
         <v>-22600000.0</v>
       </c>
       <c r="E7">
         <v>-11300000.0</v>
       </c>
       <c r="F7">
         <v>38600000.0</v>
       </c>
       <c r="G7">
         <v>-46300000.0</v>
       </c>
       <c r="H7">
         <v>-56300000.0</v>
       </c>
       <c r="I7">
         <v>-17500000.0</v>
       </c>
@@ -24154,81 +24363,81 @@
       </c>
       <c r="T7">
         <v>-47700000.0</v>
       </c>
       <c r="U7">
         <v>-10100000.0</v>
       </c>
       <c r="V7">
         <v>-43800000.0</v>
       </c>
       <c r="W7">
         <v>-100000.0</v>
       </c>
       <c r="X7">
         <v>-18200000.0</v>
       </c>
       <c r="Y7">
         <v>18700000.0</v>
       </c>
       <c r="Z7">
         <v>106400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>-11400000.0</v>
       </c>
       <c r="C9">
         <v>9000000.0</v>
       </c>
       <c r="D9">
         <v>39100000.0</v>
       </c>
       <c r="E9">
         <v>-56100000.0</v>
       </c>
       <c r="F9">
         <v>74500000.0</v>
       </c>
       <c r="G9">
         <v>19500000.0</v>
       </c>
       <c r="H9">
         <v>-31300000.0</v>
       </c>
       <c r="I9">
         <v>16400000.0</v>
       </c>
@@ -24262,51 +24471,51 @@
       <c r="S9">
         <v>-11500000.0</v>
       </c>
       <c r="T9">
         <v>-89200000.0</v>
       </c>
       <c r="U9">
         <v>71200000.0</v>
       </c>
       <c r="V9">
         <v>-50000000.0</v>
       </c>
       <c r="W9">
         <v>-23900000.0</v>
       </c>
       <c r="X9">
         <v>-18500000.0</v>
       </c>
       <c r="Y9">
         <v>-5900000.0</v>
       </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>87300000.0</v>
       </c>
       <c r="C10">
         <v>-15900000.0</v>
       </c>
       <c r="D10">
         <v>-81000000.0</v>
       </c>
       <c r="E10">
         <v>5300000.0</v>
       </c>
       <c r="F10">
         <v>-51900000.0</v>
       </c>
       <c r="G10">
         <v>-77000000.0</v>
       </c>
       <c r="H10">
         <v>-39800000.0</v>
       </c>
       <c r="I10">
         <v>-15600000.0</v>
       </c>
@@ -24340,141 +24549,141 @@
       <c r="S10">
         <v>-5700000.0</v>
       </c>
       <c r="T10">
         <v>22700000.0</v>
       </c>
       <c r="U10">
         <v>-64400000.0</v>
       </c>
       <c r="V10">
         <v>13000000.0</v>
       </c>
       <c r="W10">
         <v>1900000.0</v>
       </c>
       <c r="X10">
         <v>4300000.0</v>
       </c>
       <c r="Y10">
         <v>3800000.0</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>103200000.0</v>
       </c>
       <c r="C14">
         <v>105000000.0</v>
       </c>
       <c r="D14">
         <v>98600000.0</v>
       </c>
       <c r="E14">
         <v>112800000.0</v>
       </c>
       <c r="F14">
         <v>94900000.0</v>
       </c>
       <c r="G14">
         <v>137900000.0</v>
       </c>
       <c r="H14">
         <v>136900000.0</v>
       </c>
       <c r="I14">
         <v>129600000.0</v>
       </c>
@@ -24508,63 +24717,63 @@
       <c r="S14">
         <v>41400000.0</v>
       </c>
       <c r="T14">
         <v>41300000.0</v>
       </c>
       <c r="U14">
         <v>41900000.0</v>
       </c>
       <c r="V14">
         <v>45900000.0</v>
       </c>
       <c r="W14">
         <v>43600000.0</v>
       </c>
       <c r="X14">
         <v>44300000.0</v>
       </c>
       <c r="Y14">
         <v>39000000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>12600000.0</v>
+        <v>-12600000.0</v>
       </c>
       <c r="D15">
-        <v>24900000.0</v>
+        <v>-24900000.0</v>
       </c>
       <c r="E15">
-        <v>20800000.0</v>
+        <v>-20800000.0</v>
       </c>
       <c r="F15">
         <v>73100000.0</v>
       </c>
       <c r="G15">
         <v>99100000.0</v>
       </c>
       <c r="H15">
         <v>98100000.0</v>
       </c>
       <c r="I15">
         <v>97700000.0</v>
       </c>
       <c r="J15">
         <v>97500000.0</v>
       </c>
       <c r="K15">
         <v>94100000.0</v>
       </c>
       <c r="L15">
         <v>89400000.0</v>
       </c>
       <c r="M15">
         <v>80700000.0</v>
       </c>
@@ -24586,51 +24795,51 @@
       <c r="S15">
         <v>44300000.0</v>
       </c>
       <c r="T15">
         <v>42000000.0</v>
       </c>
       <c r="U15">
         <v>39500000.0</v>
       </c>
       <c r="V15">
         <v>34700000.0</v>
       </c>
       <c r="W15">
         <v>28700000.0</v>
       </c>
       <c r="X15">
         <v>103700000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>59700000.0</v>
       </c>
       <c r="C16">
         <v>20200000.0</v>
       </c>
       <c r="D16">
         <v>38700000.0</v>
       </c>
       <c r="E16">
         <v>46100000.0</v>
       </c>
       <c r="F16">
         <v>18100000.0</v>
       </c>
       <c r="G16">
         <v>10600000.0</v>
       </c>
       <c r="H16">
         <v>18000000.0</v>
       </c>
       <c r="I16">
         <v>27000000.0</v>
       </c>
@@ -24666,81 +24875,81 @@
       </c>
       <c r="T16">
         <v>12100000.0</v>
       </c>
       <c r="U16">
         <v>7400000.0</v>
       </c>
       <c r="V16">
         <v>47100000.0</v>
       </c>
       <c r="W16">
         <v>9700000.0</v>
       </c>
       <c r="X16">
         <v>2600000.0</v>
       </c>
       <c r="Y16">
         <v>11900000.0</v>
       </c>
       <c r="Z16">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>128000000.0</v>
       </c>
       <c r="C18">
         <v>-99800000.0</v>
       </c>
       <c r="D18">
         <v>-48300000.0</v>
       </c>
       <c r="E18">
         <v>23800000.0</v>
       </c>
       <c r="F18">
         <v>90900000.0</v>
       </c>
       <c r="G18">
         <v>90300000.0</v>
       </c>
       <c r="H18">
         <v>61500000.0</v>
       </c>
       <c r="I18">
         <v>85500000.0</v>
       </c>
@@ -24776,169 +24985,169 @@
       </c>
       <c r="T18">
         <v>70500000.0</v>
       </c>
       <c r="U18">
         <v>59200000.0</v>
       </c>
       <c r="V18">
         <v>56100000.0</v>
       </c>
       <c r="W18">
         <v>72800000.0</v>
       </c>
       <c r="X18">
         <v>48500000.0</v>
       </c>
       <c r="Y18">
         <v>62900000.0</v>
       </c>
       <c r="Z18">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-116100000.0</v>
       </c>
       <c r="D19">
         <v>-177900000.0</v>
       </c>
       <c r="E19">
         <v>-79900000.0</v>
       </c>
       <c r="F19">
         <v>284200000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>240700000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>-77000000.0</v>
       </c>
       <c r="C21">
         <v>111600000.0</v>
       </c>
       <c r="D21">
         <v>-144700000.0</v>
       </c>
       <c r="E21">
         <v>9900000.0</v>
       </c>
       <c r="F21">
         <v>-365800000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>-79800000.0</v>
       </c>
       <c r="C22">
         <v>-206100000.0</v>
       </c>
       <c r="D22">
         <v>10500000.0</v>
       </c>
       <c r="E22">
         <v>-21100000.0</v>
       </c>
       <c r="F22">
         <v>-213800000.0</v>
       </c>
       <c r="G22">
         <v>63100000.0</v>
       </c>
       <c r="H22">
         <v>60800000.0</v>
       </c>
       <c r="I22">
         <v>64800000.0</v>
       </c>
@@ -24974,51 +25183,51 @@
       </c>
       <c r="T22">
         <v>80000000.0</v>
       </c>
       <c r="U22">
         <v>55000000.0</v>
       </c>
       <c r="V22">
         <v>30900000.0</v>
       </c>
       <c r="W22">
         <v>49800000.0</v>
       </c>
       <c r="X22">
         <v>27200000.0</v>
       </c>
       <c r="Y22">
         <v>18900000.0</v>
       </c>
       <c r="Z22">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-31300000.0</v>
       </c>
       <c r="C23">
         <v>-15900000.0</v>
       </c>
       <c r="D23">
         <v>-7100000.0</v>
       </c>
       <c r="E23">
         <v>-3700000.0</v>
       </c>
       <c r="F23">
         <v>-700000.0</v>
       </c>
       <c r="G23">
         <v>-2900000.0</v>
       </c>
       <c r="H23">
         <v>-14100000.0</v>
       </c>
       <c r="I23">
         <v>-2700000.0</v>
       </c>
@@ -25054,51 +25263,51 @@
       </c>
       <c r="T23">
         <v>-9200000.0</v>
       </c>
       <c r="U23">
         <v>2200000.0</v>
       </c>
       <c r="V23">
         <v>-3400000.0</v>
       </c>
       <c r="W23">
         <v>-100000.0</v>
       </c>
       <c r="X23">
         <v>3800000.0</v>
       </c>
       <c r="Y23">
         <v>7500000.0</v>
       </c>
       <c r="Z23">
         <v>-43300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>19700000.0</v>
       </c>
       <c r="C24">
         <v>-1900000.0</v>
       </c>
       <c r="D24">
         <v>-4700000.0</v>
       </c>
       <c r="E24">
         <v>1800000.0</v>
       </c>
       <c r="F24">
         <v>3600000.0</v>
       </c>
       <c r="G24">
         <v>-1300000.0</v>
       </c>
       <c r="H24">
         <v>-2300000.0</v>
       </c>
       <c r="I24">
         <v>-2800000.0</v>
       </c>
@@ -25134,51 +25343,51 @@
       </c>
       <c r="T24">
         <v>-300000.0</v>
       </c>
       <c r="U24">
         <v>-4400000.0</v>
       </c>
       <c r="V24">
         <v>32600000.0</v>
       </c>
       <c r="W24">
         <v>900000.0</v>
       </c>
       <c r="X24">
         <v>-25000000.0</v>
       </c>
       <c r="Y24">
         <v>400000.0</v>
       </c>
       <c r="Z24">
         <v>-34000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>57500000.0</v>
       </c>
       <c r="C25">
         <v>177000000.0</v>
       </c>
       <c r="D25">
         <v>3900000.0</v>
       </c>
       <c r="E25">
         <v>5700000.0</v>
       </c>
       <c r="F25">
         <v>256500000.0</v>
       </c>
       <c r="G25">
         <v>143800000.0</v>
       </c>
       <c r="H25">
         <v>162500000.0</v>
       </c>
       <c r="I25">
         <v>142300000.0</v>
       </c>
@@ -25214,101 +25423,101 @@
       </c>
       <c r="T25">
         <v>42600000.0</v>
       </c>
       <c r="U25">
         <v>32000000.0</v>
       </c>
       <c r="V25">
         <v>63700000.0</v>
       </c>
       <c r="W25">
         <v>29000000.0</v>
       </c>
       <c r="X25">
         <v>15400000.0</v>
       </c>
       <c r="Y25">
         <v>7700000.0</v>
       </c>
       <c r="Z25">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
         <v>-1400000.0</v>
       </c>
       <c r="C26">
         <v>-2100000.0</v>
       </c>
       <c r="D26">
         <v>-1700000.0</v>
       </c>
       <c r="E26">
         <v>-2000000.0</v>
       </c>
       <c r="F26">
         <v>-1300000.0</v>
       </c>
       <c r="G26">
         <v>-1100000.0</v>
       </c>
       <c r="H26">
         <v>-300000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>3200000.0</v>
       </c>
       <c r="R26">
         <v>100800000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-18200000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
         <v>10200000.0</v>
       </c>
       <c r="C27">
         <v>8100000.0</v>
       </c>
       <c r="D27">
         <v>20600000.0</v>
       </c>
       <c r="E27">
         <v>15700000.0</v>
       </c>
       <c r="F27">
         <v>7700000.0</v>
       </c>
       <c r="G27">
         <v>9400000.0</v>
       </c>
       <c r="H27">
         <v>6300000.0</v>
       </c>
       <c r="I27">
         <v>7800000.0</v>
       </c>
@@ -25336,51 +25545,51 @@
       <c r="Q27">
         <v>5300000.0</v>
       </c>
       <c r="R27">
         <v>4500000.0</v>
       </c>
       <c r="S27">
         <v>3300000.0</v>
       </c>
       <c r="T27">
         <v>2600000.0</v>
       </c>
       <c r="U27">
         <v>2400000.0</v>
       </c>
       <c r="V27">
         <v>63100000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-108300000.0</v>
       </c>
       <c r="C28">
         <v>83100000.0</v>
       </c>
       <c r="D28">
         <v>64000000.0</v>
       </c>
       <c r="E28">
         <v>-14300000.0</v>
       </c>
       <c r="F28">
         <v>-439600000.0</v>
       </c>
       <c r="G28">
         <v>-96200000.0</v>
       </c>
       <c r="H28">
         <v>-50500000.0</v>
       </c>
       <c r="I28">
         <v>-85900000.0</v>
       </c>
@@ -25416,51 +25625,51 @@
       </c>
       <c r="T28">
         <v>-59100000.0</v>
       </c>
       <c r="U28">
         <v>-96200000.0</v>
       </c>
       <c r="V28">
         <v>-53800000.0</v>
       </c>
       <c r="W28">
         <v>-71200000.0</v>
       </c>
       <c r="X28">
         <v>-36300000.0</v>
       </c>
       <c r="Y28">
         <v>-69800000.0</v>
       </c>
       <c r="Z28">
         <v>-43300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>197700000.0</v>
       </c>
       <c r="C29">
         <v>14400000.0</v>
       </c>
       <c r="D29">
         <v>106000000.0</v>
       </c>
       <c r="E29">
         <v>120400000.0</v>
       </c>
       <c r="F29">
         <v>154700000.0</v>
       </c>
       <c r="G29">
         <v>175200000.0</v>
       </c>
       <c r="H29">
         <v>159600000.0</v>
       </c>
       <c r="I29">
         <v>182300000.0</v>
       </c>
@@ -25496,51 +25705,51 @@
       </c>
       <c r="T29">
         <v>118500000.0</v>
       </c>
       <c r="U29">
         <v>95600000.0</v>
       </c>
       <c r="V29">
         <v>87900000.0</v>
       </c>
       <c r="W29">
         <v>99700000.0</v>
       </c>
       <c r="X29">
         <v>69100000.0</v>
       </c>
       <c r="Y29">
         <v>82400000.0</v>
       </c>
       <c r="Z29">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-50000000.0</v>
       </c>
       <c r="C30">
         <v>-116100000.0</v>
       </c>
       <c r="D30">
         <v>-177900000.0</v>
       </c>
       <c r="E30">
         <v>-79900000.0</v>
       </c>
       <c r="F30">
         <v>284200000.0</v>
       </c>
       <c r="G30">
         <v>-88200000.0</v>
       </c>
       <c r="H30">
         <v>-100400000.0</v>
       </c>
       <c r="I30">
         <v>-99600000.0</v>
       </c>
@@ -25595,873 +25804,882 @@
       <c r="Z30">
         <v>-34000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>46700000.0</v>
+      </c>
+      <c r="C2">
         <v>59700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>79400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38300000.0</v>
       </c>
       <c r="I2">
         <v>38300000.0</v>
       </c>
       <c r="J2">
+        <v>38300000.0</v>
+      </c>
+      <c r="K2">
         <v>38700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>249700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>146100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>44900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>63600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>67200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>109800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>39100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>48900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>77400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>432200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>92700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>85200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>119100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>233700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>313800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>266800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>220000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>304000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>283400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>159600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>123900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>196400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>175500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>100100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>116400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>147600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>183600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>130300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>123400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>158000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>177600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>91100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>112400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>118500000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>66300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>117400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>34600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>40700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>102800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12100000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>35400000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>58100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>100800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>47100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>23800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>55500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>67000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9700000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8300000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>54900000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>71300000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>18200000</v>
+      </c>
+      <c r="C3">
         <v>22800000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15900000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20900000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>30000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>77300000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35200000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>29400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27800000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2800000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20800000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18200000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20200000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17400000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25300000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>26500000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>21800000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28300000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>21500000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24600000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20100000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29100000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>23000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>25400000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>21000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>33500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>53900000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>51000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>43800000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>63200000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>64600000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>48100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>41700000</v>
       </c>
       <c r="AT3">
         <v>41700000</v>
       </c>
       <c r="AU3">
+        <v>41700000</v>
+      </c>
+      <c r="AV3">
         <v>34500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>25000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>39600000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27600000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>36500000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>32000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>34500000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34400000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>30000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>40900000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>22800000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>27000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>35000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>31100000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>22100000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>23900000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>40500000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>24500000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>19700000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9400000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>31300000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>16500000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>11300000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12600000</v>
       </c>
       <c r="BW3">
         <v>12600000</v>
       </c>
       <c r="BX3">
+        <v>12600000</v>
+      </c>
+      <c r="BY3">
         <v>13900000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>8900000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>11900000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>8600000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6600000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9300000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12700000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>9300000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5600000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4200000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>10500000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>7800000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4700000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3900000</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26507,54 +26725,55 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26600,590 +26819,597 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>27400000.0</v>
+      </c>
+      <c r="C6">
         <v>-13000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-25500000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6">
         <v>-400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-191700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>103600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>100000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-35500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-10000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>42600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-33100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>75100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>16800000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-9100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-28500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-354800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>339500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-60700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-114600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-80100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>47000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46800000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-84000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>20600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>123800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>35700000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-72500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>20900000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>75400000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-16300000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-31200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-36000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>53300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-34600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-19600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>86500000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>22200000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-43500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-6100000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>105000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>300000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-53100000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-51100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>82800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>22800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-28900000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-62100000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>90700000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10100000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-29300000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-4100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>28000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-49700000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-42700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>53700000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23300000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-31700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-11500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>57300000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1400000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-46600000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-16400000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>68700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>150200000.0</v>
+      </c>
+      <c r="C7">
         <v>-93600000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-27900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>143800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-93600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-42200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-79600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>136300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-31300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-54200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-16500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>120000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-58700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9200000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>117200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-89200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-84400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-34600000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>165300000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-38400000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-63900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-35100000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>77500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-47200000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-65400000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-31000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>123700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-8000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-68300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-7800000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>79100000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-8400000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-76400000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>27800000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>25300000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-37900000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-64700000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-43600000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>35200000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>18700000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-76100000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-25800000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>84200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>18100000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-72800000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>15900000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>59800000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-36900000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6600000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-11100000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>19400000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-14900000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-47000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-12100000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>92200000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-13200000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-35900000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2700000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>64600000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-42900000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-54200000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-66700000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>37200000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-23100000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-42200000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3500000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>79700000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-62600000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-41400000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>18000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>38300000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-17400000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-37700000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-24700000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>69700000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-46500000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-42900000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>800000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>44800000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-16600000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-32400000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5100000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27229,590 +27455,597 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>52600000.0</v>
+      </c>
+      <c r="C9">
         <v>-98800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-25600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>78000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-61300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27800000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>24700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-37600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-34800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>64800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-34000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-60600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-68800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>63700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>84500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-91500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-28200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>52100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>87100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-121300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-46600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>64600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>72000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-99800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-39500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>86800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>68900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-139300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-28500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>97900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-110500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-44600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>63200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>15000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-11100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-48700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>53800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>65000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-68400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-43900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>60700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>47200000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-116900000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-22900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>76300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-8200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-43400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-22800000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>34900000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>43100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-24700000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-30600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>33000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>64600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-99000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-21900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>48100000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>43400000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-70100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-26100000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>29200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>111000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-84100000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-52500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>84400000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>40700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-110500000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-30700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>54100000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-2100000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-39900000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-16200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>30000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>97300000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-117300000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-14900000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>50900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>31300000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-78600000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-7700000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>30800000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>69600000.0</v>
+      </c>
+      <c r="C10">
         <v>51700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-50700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-45300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>144200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>39100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-54600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-72200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>39000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-60900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>96300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-62700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-74700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>60700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-58200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-65000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>29800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-35700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-80500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>44300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-66300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-66100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>71300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-42100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-51300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>62000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-32700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-30900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>66700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-12300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-48900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-71700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>42400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-60900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-62200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>85000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>53700000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-49300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-51700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>93000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-7300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-8800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-29800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>22100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-21400000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-20500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-40200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>79000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>39100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-24900000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>62900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-12800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-58000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-63600000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-12500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13100000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-37800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-43400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>62400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>27000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-32800000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-24700000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>53200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-2400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-38300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-26000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>35800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-27000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-32700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>36900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17400000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-29100000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-26000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>39600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -27858,54 +28091,55 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -27951,54 +28185,55 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28044,853 +28279,861 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>28200000.0</v>
+      </c>
+      <c r="C14">
         <v>26400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>26500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26600000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>26800000.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>25900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12200000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>23900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>83200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>94900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33900000.0</v>
       </c>
       <c r="AB14">
         <v>33900000.0</v>
       </c>
       <c r="AC14">
+        <v>33900000.0</v>
+      </c>
+      <c r="AD14">
         <v>35000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>34000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33100000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="AS14">
         <v>19100000.0</v>
       </c>
       <c r="AT14">
+        <v>19100000.0</v>
+      </c>
+      <c r="AU14">
         <v>20800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17300000.0</v>
       </c>
       <c r="BB14">
         <v>17300000.0</v>
       </c>
       <c r="BC14">
+        <v>17300000.0</v>
+      </c>
+      <c r="BD14">
         <v>15700000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15800000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15700000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15900000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="BI14">
         <v>16400000.0</v>
       </c>
       <c r="BJ14">
+        <v>16400000.0</v>
+      </c>
+      <c r="BK14">
         <v>15700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12100000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10900000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10200000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10600000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9300000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10500000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>11000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11600000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9800000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9700000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>10200000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10700000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10200000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>10600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10400000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>11200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10900000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>11800000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11400000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>10700000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10400000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>11100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>100000.0</v>
       </c>
       <c r="E15">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
         <v>100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6300000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="N15">
         <v>6300000.0</v>
       </c>
       <c r="O15">
+        <v>6300000.0</v>
+      </c>
+      <c r="P15">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="Q15">
         <v>5200000.0</v>
       </c>
       <c r="R15">
+        <v>5200000.0</v>
+      </c>
+      <c r="S15">
         <v>5300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>24600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>24100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24700000.0</v>
       </c>
       <c r="X15">
         <v>24700000.0</v>
       </c>
       <c r="Y15">
+        <v>24700000.0</v>
+      </c>
+      <c r="Z15">
         <v>24800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24600000.0</v>
       </c>
       <c r="AC15">
         <v>24600000.0</v>
       </c>
       <c r="AD15">
+        <v>24600000.0</v>
+      </c>
+      <c r="AE15">
         <v>24300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="AG15">
         <v>24500000.0</v>
       </c>
       <c r="AH15">
+        <v>24500000.0</v>
+      </c>
+      <c r="AI15">
         <v>24200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>24500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>24400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22400000.0</v>
       </c>
       <c r="AQ15">
         <v>22400000.0</v>
       </c>
       <c r="AR15">
+        <v>22400000.0</v>
+      </c>
+      <c r="AS15">
         <v>22200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>22400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20200000.0</v>
       </c>
       <c r="AV15">
         <v>20200000.0</v>
       </c>
       <c r="AW15">
         <v>20200000.0</v>
       </c>
       <c r="AX15">
+        <v>20200000.0</v>
+      </c>
+      <c r="AY15">
         <v>18200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18300000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16600000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="BE15">
         <v>16600000.0</v>
       </c>
       <c r="BF15">
-        <v>15000000.0</v>
+        <v>16600000.0</v>
       </c>
       <c r="BG15">
         <v>15000000.0</v>
       </c>
       <c r="BH15">
         <v>15000000.0</v>
       </c>
       <c r="BI15">
+        <v>15000000.0</v>
+      </c>
+      <c r="BJ15">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BK15">
         <v>13000000.0</v>
       </c>
       <c r="BL15">
+        <v>13000000.0</v>
+      </c>
+      <c r="BM15">
         <v>13100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>12900000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="BQ15">
         <v>11800000.0</v>
       </c>
       <c r="BR15">
-        <v>11100000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="BS15">
         <v>11100000.0</v>
       </c>
       <c r="BT15">
         <v>11100000.0</v>
       </c>
       <c r="BU15">
+        <v>11100000.0</v>
+      </c>
+      <c r="BV15">
         <v>11000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="BX15">
         <v>10500000.0</v>
       </c>
       <c r="BY15">
+        <v>10500000.0</v>
+      </c>
+      <c r="BZ15">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="CA15">
         <v>9900000.0</v>
       </c>
       <c r="CB15">
         <v>9900000.0</v>
       </c>
       <c r="CC15">
+        <v>9900000.0</v>
+      </c>
+      <c r="CD15">
         <v>9800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>8800000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="CG15">
         <v>8600000.0</v>
       </c>
       <c r="CH15">
-        <v>7700000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="CI15">
         <v>7700000.0</v>
       </c>
       <c r="CJ15">
+        <v>7700000.0</v>
+      </c>
+      <c r="CK15">
         <v>7600000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>74100000.0</v>
+      </c>
+      <c r="C16">
         <v>46700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>79400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38300000.0</v>
       </c>
       <c r="J16">
         <v>38300000.0</v>
       </c>
       <c r="K16">
+        <v>38300000.0</v>
+      </c>
+      <c r="L16">
         <v>38700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>249700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>146100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>47200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>44900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>53600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>63600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>21000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>67200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>109800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>36100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>44500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>48900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>77400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>432200000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>92700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>85200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>119100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>233700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>313800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>266800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>220000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>304000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>283400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>159600000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>123900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>196400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>175500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>100100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>116400000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>147600000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>183600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>130300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>123400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>158000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>177600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>91100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>68900000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>112400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>118500000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13500000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>66300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>117400000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>34600000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11800000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>40700000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>102800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>12100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>31300000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35400000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7400000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8400000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>58100000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>100800000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>47100000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>23800000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>55500000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>67000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9700000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8300000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>54900000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>71300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28936,342 +29179,346 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>179200000.0</v>
+      </c>
+      <c r="C18">
         <v>-59800000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>172900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-33600000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>56200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-100900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-90700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-57800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>118000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-56200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>131200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>182000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-35300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-65600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>203300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>41700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-35800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-44800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>106900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-36300000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>150000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-12900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-41900000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-14700000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>104200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>26700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-96700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>48800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-20400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-81700000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-58300000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>80700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>71500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-66600000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-22900000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>135700000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>56600000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-61300000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>28000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>92300000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12500000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-17800000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-15800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>66900000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10600000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-16100000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-3700000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>154100000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>38100000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-34100000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>11700000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>113400000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>9900000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-44300000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-43400000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>102600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>46400000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-18400000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>21500000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>136800000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>18800000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-35500000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>15700000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>71500000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>4400000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-24700000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-23800000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>103300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5100000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-42600000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7200000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>86400000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2400000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-29400000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>2000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>97800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>1200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22200000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-21100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15300000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
@@ -29308,67 +29555,68 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
@@ -29405,77 +29653,80 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-171500000.0</v>
+      </c>
+      <c r="C21">
         <v>50700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-167300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>57500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2600000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -29512,2307 +29763,2333 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>12700000.0</v>
+      </c>
+      <c r="C22">
         <v>18600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-32000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-48300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-43600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-38900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-75300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-21600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-12100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-88800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>57100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-214400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3300000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>34000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>56100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>51000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>32000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>97600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9100000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>49700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>58400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13200000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>60600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>80500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>87900000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>50200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>58400000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15400000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10600000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>46400000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>30100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9500000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>39900000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>43900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34600000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>14000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>56500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>61100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>19300000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>58900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>62500000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14100000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>61600000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>80100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>28700000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>49100000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>50400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6700000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-3200000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>26100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26200000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2300000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-2100000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>28600000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13400000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-4400000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-700000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>22600000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>19900000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5500000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-5900000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-2600000.0</v>
+      </c>
+      <c r="C23">
         <v>-3600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-21400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4400000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1300000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-13300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="AC23">
         <v>-300000.0</v>
       </c>
       <c r="AD23">
+        <v>-300000.0</v>
+      </c>
+      <c r="AE23">
         <v>-1700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-13800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>200000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>2200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-6400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3100000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6600000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>-1900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-4500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-4600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-900000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>700000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-1400000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1400000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>300000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>400000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-10100000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-21100000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>14000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-14000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-10200000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>22900000.0</v>
+      </c>
+      <c r="C24">
         <v>-500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-400000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-200000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="L24">
         <v>-2200000.0</v>
       </c>
       <c r="M24">
+        <v>-2200000.0</v>
+      </c>
+      <c r="N24">
         <v>-100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-52300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>54900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="W24">
         <v>-1000000.0</v>
       </c>
       <c r="X24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y24">
         <v>-700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-700000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AI24">
         <v>-1100000.0</v>
       </c>
       <c r="AJ24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AK24">
         <v>-1400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-300000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-5500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-700000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-400000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-500000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>86100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>10700000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-85900000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11600000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>100000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9200000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>5100000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8300000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-400000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-300000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>8300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3800000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-100000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-300000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="BM24">
         <v>-300000.0</v>
       </c>
       <c r="BN24">
+        <v>-300000.0</v>
+      </c>
+      <c r="BO24">
         <v>-600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-3900000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-100000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>200000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-300000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-500000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1800000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-1100000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>36100000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-3200000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-300000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CJ24">
         <v>100000.0</v>
       </c>
       <c r="CK24">
         <v>100000.0</v>
       </c>
+      <c r="CL24">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>10400000.0</v>
+      </c>
+      <c r="C25">
         <v>4800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>47700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-5800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>104100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>28500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>30200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-30900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-48000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>294500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>40900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>42000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>49800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>42300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>44100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>35300000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>36000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>29800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>32300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>24500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>23700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>24700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>17600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>20300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-55600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22100000.0</v>
       </c>
       <c r="AX25">
         <v>22100000.0</v>
       </c>
       <c r="AY25">
+        <v>22100000.0</v>
+      </c>
+      <c r="AZ25">
         <v>20400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>50900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>35600000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>65600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>51300000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>32600000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>20500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BL25">
         <v>12900000.0</v>
       </c>
       <c r="BM25">
+        <v>12900000.0</v>
+      </c>
+      <c r="BN25">
         <v>13100000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>14700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11400000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>16000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10600000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>18600000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9200000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8800000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8600000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8700000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>8300000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>7600000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7400000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>38000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8600000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>10100000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>7200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CK25">
         <v>6100000.0</v>
       </c>
+      <c r="CL25">
+        <v>6100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-700000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-100000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-1000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-100000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-1300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-500000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-100000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>300000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-100000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-200000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>2600000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>1100000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>100000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>97500000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2100000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>2200000.0</v>
+      </c>
+      <c r="C27">
         <v>2300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1800000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-4900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11900000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3500000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-1200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2700000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2200000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2400000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2300000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1100000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4200000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>900000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1200000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1200000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1500000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1600000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1700000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1200000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1200000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1500000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1100000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1500000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3100000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1800000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="BF27">
         <v>1700000.0</v>
       </c>
       <c r="BG27">
+        <v>1700000.0</v>
+      </c>
+      <c r="BH27">
         <v>1500000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1600000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1700000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1200000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="BM27">
         <v>1400000.0</v>
       </c>
       <c r="BN27">
+        <v>1400000.0</v>
+      </c>
+      <c r="BO27">
         <v>4500000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1200000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1300000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>800000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3300000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1100000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-500000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1700000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2600000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="BY27">
         <v>600000.0</v>
       </c>
       <c r="BZ27">
+        <v>600000.0</v>
+      </c>
+      <c r="CA27">
         <v>2400000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-700000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-6400000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7100000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>37600000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-174400000.0</v>
+      </c>
+      <c r="C28">
         <v>47100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-169900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-55600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>100900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>74100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-113000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>117700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>55500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-43900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-89200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>63300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-264200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-140300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>33400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-28900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-122800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-24700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-90000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-136800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>47800000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-132000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-101100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>437700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-28700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>81700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23200000.0</v>
       </c>
       <c r="AR28">
         <v>-23200000.0</v>
       </c>
       <c r="AS28">
+        <v>-23200000.0</v>
+      </c>
+      <c r="AT28">
         <v>-21100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-19700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-20400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>123900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-19200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-19900000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-16300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-11300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-18900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-16200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-17200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-11200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-15800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-14700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-14000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-18800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-11700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-11600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-11000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-12700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-11300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-18300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-21900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-12000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-85100000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-43300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-7400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-19600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-35800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-22300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-20200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-50400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-16800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>10500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-18500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-29000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-6700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-17500000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-17200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-29800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>197400000.0</v>
+      </c>
+      <c r="C29">
         <v>-37000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>186900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>86200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-52300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>147400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-28400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>160200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-42400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>200200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-45400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5300000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>228600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>68200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-14000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-16500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>128400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>25300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-16200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8600000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>173000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>20200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-16500000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>19900000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>125200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>60200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-42800000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>57300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>92600000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>42800000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-17100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-10200000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>122400000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>113200000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-32100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1100000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>160700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>96200000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-33700000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>47000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>128800000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>19500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>16700000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>18600000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>96900000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>51500000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6700000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>23300000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>170800000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>73100000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-3000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>33800000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>137300000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>50400000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-19800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-23700000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>112000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>77700000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1900000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>32800000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>145500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>31400000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-22900000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>29600000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>80400000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>16300000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-16100000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-17200000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>112600000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>17800000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-33300000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>12800000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>90600000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>12900000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-21600000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>6700000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>101700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>4700000.0</v>
+      </c>
+      <c r="C30">
         <v>-23300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-22200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21100000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-30400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-49300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-79500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-56300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-29500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-20100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-47200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-41200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>289300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-25900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-27200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-22400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-29000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-25100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-30000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-23600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-34200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-26500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-36000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-311500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-55300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-56500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-44500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-180100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-65000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-48600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41700000.0</v>
       </c>
       <c r="AT30">
         <v>-41700000.0</v>
       </c>
       <c r="AU30">
+        <v>-41700000.0</v>
+      </c>
+      <c r="AV30">
         <v>-24200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-109900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-37400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-27500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-31400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-23700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34800000.0</v>
       </c>
       <c r="BD30">
         <v>-34800000.0</v>
       </c>
       <c r="BE30">
+        <v>-34800000.0</v>
+      </c>
+      <c r="BF30">
         <v>-30300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-32600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-28400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-72400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-35300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-31500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-22400000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-24200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-41100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-24700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-23600000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-9500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-31300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16600000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-10300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-8500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-12600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12900000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-13900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-16500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12400000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-10400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-7700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-10300000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23400000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-12500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5900000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-9900000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-7700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-4600000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-3800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>