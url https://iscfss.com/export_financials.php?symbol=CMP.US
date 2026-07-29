--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -7260,51 +7260,53 @@
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1600000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>1700000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>-116800000.0</v>
       </c>
       <c r="M16">
         <v>21000000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>59200000.0</v>
       </c>
       <c r="P16">
         <v>63400000.0</v>
       </c>
       <c r="Q16">
         <v>200800000.0</v>
@@ -11531,51 +11533,51 @@
       </c>
       <c r="CJ39">
         <v>3400000.0</v>
       </c>
       <c r="CK39">
         <v>3200000.0</v>
       </c>
       <c r="CL39">
         <v>2500000.0</v>
       </c>
       <c r="CM39">
         <v>3700000.0</v>
       </c>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
     </row>
     <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
         <v>139000000.0</v>
       </c>
       <c r="C40">
-        <v>136200000.0</v>
+        <v>134600000.0</v>
       </c>
       <c r="D40">
         <v>156100000.0</v>
       </c>
       <c r="E40">
         <v>188300000.0</v>
       </c>
       <c r="F40">
         <v>200800000.0</v>
       </c>
       <c r="G40">
         <v>183900000.0</v>
       </c>
       <c r="H40">
         <v>109100000.0</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>93500000.0</v>
       </c>
       <c r="K40">
         <v>111300000.0</v>
       </c>
       <c r="L40">
         <v>136300000.0</v>
@@ -18311,51 +18313,51 @@
       <c r="L3">
         <v>25900000.0</v>
       </c>
       <c r="M3">
         <v>24300000.0</v>
       </c>
       <c r="N3">
         <v>24500000.0</v>
       </c>
       <c r="O3">
         <v>23900000.0</v>
       </c>
       <c r="P3">
         <v>30500000.0</v>
       </c>
       <c r="Q3">
         <v>27000000.0</v>
       </c>
       <c r="R3">
         <v>27900000.0</v>
       </c>
       <c r="S3">
         <v>28300000.0</v>
       </c>
       <c r="T3">
-        <v>-4100000.0</v>
+        <v>94900000.0</v>
       </c>
       <c r="U3">
         <v>30100000.0</v>
       </c>
       <c r="V3">
         <v>34600000.0</v>
       </c>
       <c r="W3">
         <v>34300000.0</v>
       </c>
       <c r="X3">
         <v>35600000.0</v>
       </c>
       <c r="Y3">
         <v>34900000.0</v>
       </c>
       <c r="Z3">
         <v>33100000.0</v>
       </c>
       <c r="AA3">
         <v>35100000.0</v>
       </c>
       <c r="AB3">
         <v>33900000.0</v>
       </c>
@@ -18639,51 +18641,51 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>160</v>
       </c>
       <c r="B5">
-        <v>56000000.0</v>
+        <v>46600000.0</v>
       </c>
       <c r="C5">
         <v>34500000.0</v>
       </c>
       <c r="D5">
         <v>13300000.0</v>
       </c>
       <c r="E5">
         <v>2700000.0</v>
       </c>
       <c r="F5">
         <v>-4200000.0</v>
       </c>
       <c r="G5">
         <v>3000000.0</v>
       </c>
       <c r="H5">
         <v>-31700000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-37500000.0</v>
       </c>
       <c r="K5">
         <v>-55800000.0</v>
@@ -18921,51 +18923,51 @@
       </c>
       <c r="CK5">
         <v>7100000.0</v>
       </c>
       <c r="CL5">
         <v>57600000.0</v>
       </c>
       <c r="CM5">
         <v>25200000.0</v>
       </c>
       <c r="CN5">
         <v>35000000.0</v>
       </c>
       <c r="CO5">
         <v>33100000.0</v>
       </c>
       <c r="CP5">
         <v>64700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>161</v>
       </c>
       <c r="B6">
-        <v>84200000.0</v>
+        <v>74800000.0</v>
       </c>
       <c r="C6">
         <v>60900000.0</v>
       </c>
       <c r="D6">
         <v>40000000.0</v>
       </c>
       <c r="E6">
         <v>25900000.0</v>
       </c>
       <c r="F6">
         <v>22300000.0</v>
       </c>
       <c r="G6">
         <v>29800000.0</v>
       </c>
       <c r="H6">
         <v>-5100000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-10700000.0</v>
       </c>
       <c r="K6">
         <v>-30300000.0</v>
@@ -18973,51 +18975,51 @@
       <c r="L6">
         <v>29600000.0</v>
       </c>
       <c r="M6">
         <v>32200000.0</v>
       </c>
       <c r="N6">
         <v>72200000.0</v>
       </c>
       <c r="O6">
         <v>49400000.0</v>
       </c>
       <c r="P6">
         <v>45900000.0</v>
       </c>
       <c r="Q6">
         <v>28600000.0</v>
       </c>
       <c r="R6">
         <v>43200000.0</v>
       </c>
       <c r="S6">
         <v>48900000.0</v>
       </c>
       <c r="T6">
-        <v>-50100000.0</v>
+        <v>48900000.0</v>
       </c>
       <c r="U6">
         <v>30400000.0</v>
       </c>
       <c r="V6">
         <v>108200000.0</v>
       </c>
       <c r="W6">
         <v>84600000.0</v>
       </c>
       <c r="X6">
         <v>49300000.0</v>
       </c>
       <c r="Y6">
         <v>40400000.0</v>
       </c>
       <c r="Z6">
         <v>105100000.0</v>
       </c>
       <c r="AA6">
         <v>125700000.0</v>
       </c>
       <c r="AB6">
         <v>67000000.0</v>
       </c>
@@ -24723,57 +24725,57 @@
       <c r="U14">
         <v>41900000.0</v>
       </c>
       <c r="V14">
         <v>45900000.0</v>
       </c>
       <c r="W14">
         <v>43600000.0</v>
       </c>
       <c r="X14">
         <v>44300000.0</v>
       </c>
       <c r="Y14">
         <v>39000000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>201</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-12600000.0</v>
+        <v>12600000.0</v>
       </c>
       <c r="D15">
-        <v>-24900000.0</v>
+        <v>24900000.0</v>
       </c>
       <c r="E15">
-        <v>-20800000.0</v>
+        <v>20800000.0</v>
       </c>
       <c r="F15">
         <v>73100000.0</v>
       </c>
       <c r="G15">
         <v>99100000.0</v>
       </c>
       <c r="H15">
         <v>98100000.0</v>
       </c>
       <c r="I15">
         <v>97700000.0</v>
       </c>
       <c r="J15">
         <v>97500000.0</v>
       </c>
       <c r="K15">
         <v>94100000.0</v>
       </c>
       <c r="L15">
         <v>89400000.0</v>
       </c>
       <c r="M15">
         <v>80700000.0</v>
       </c>
@@ -25186,51 +25188,51 @@
       </c>
       <c r="U22">
         <v>55000000.0</v>
       </c>
       <c r="V22">
         <v>30900000.0</v>
       </c>
       <c r="W22">
         <v>49800000.0</v>
       </c>
       <c r="X22">
         <v>27200000.0</v>
       </c>
       <c r="Y22">
         <v>18900000.0</v>
       </c>
       <c r="Z22">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
-        <v>-31300000.0</v>
+        <v>-29900001.0</v>
       </c>
       <c r="C23">
         <v>-15900000.0</v>
       </c>
       <c r="D23">
         <v>-7100000.0</v>
       </c>
       <c r="E23">
         <v>-3700000.0</v>
       </c>
       <c r="F23">
         <v>-700000.0</v>
       </c>
       <c r="G23">
         <v>-2900000.0</v>
       </c>
       <c r="H23">
         <v>-14100000.0</v>
       </c>
       <c r="I23">
         <v>-2700000.0</v>
       </c>
       <c r="J23">
         <v>-14600000.0</v>
       </c>
@@ -30042,63 +30044,63 @@
       </c>
       <c r="CG22">
         <v>-700000.0</v>
       </c>
       <c r="CH22">
         <v>22600000.0</v>
       </c>
       <c r="CI22">
         <v>19900000.0</v>
       </c>
       <c r="CJ22">
         <v>5500000.0</v>
       </c>
       <c r="CK22">
         <v>-5900000.0</v>
       </c>
       <c r="CL22">
         <v>30300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
-        <v>-2600000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="C23">
-        <v>-3600000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="D23">
-        <v>-2900000.0</v>
+        <v>-2800000.0</v>
       </c>
       <c r="E23">
-        <v>-21400000.0</v>
+        <v>-21200000.0</v>
       </c>
       <c r="F23">
-        <v>-2600000.0</v>
+        <v>-1900000.0</v>
       </c>
       <c r="G23">
         <v>-4400000.0</v>
       </c>
       <c r="H23">
         <v>-1300000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>-13300000.0</v>
       </c>
       <c r="K23">
         <v>-800000.0</v>
       </c>
       <c r="L23">
         <v>-700000.0</v>
       </c>
       <c r="M23">
         <v>-4300000.0</v>
       </c>
       <c r="N23">
         <v>-1500000.0</v>
       </c>
       <c r="O23">
         <v>-600000.0</v>
@@ -30837,66 +30839,70 @@
         <v>8600000.0</v>
       </c>
       <c r="CG25">
         <v>7000000.0</v>
       </c>
       <c r="CH25">
         <v>10100000.0</v>
       </c>
       <c r="CI25">
         <v>7200000.0</v>
       </c>
       <c r="CJ25">
         <v>9600000.0</v>
       </c>
       <c r="CK25">
         <v>6100000.0</v>
       </c>
       <c r="CL25">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>211</v>
       </c>
-      <c r="B26"/>
-      <c r="C26"/>
+      <c r="B26">
+        <v>-500000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1200000.0</v>
+      </c>
       <c r="D26">
         <v>-100000.0</v>
       </c>
       <c r="E26">
         <v>-200000.0</v>
       </c>
       <c r="F26">
         <v>-700000.0</v>
       </c>
       <c r="G26">
         <v>-400000.0</v>
       </c>
       <c r="H26">
-        <v>-100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>-1000000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>-100000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26">
         <v>-1300000.0</v>
       </c>
       <c r="O26">
         <v>-300000.0</v>
       </c>
       <c r="P26">
         <v>-100000.0</v>
       </c>
       <c r="Q26">
         <v>-1400000.0</v>
       </c>
       <c r="R26">
         <v>-500000.0</v>
       </c>