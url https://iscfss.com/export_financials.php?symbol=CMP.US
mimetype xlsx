--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -4464,626 +4467,632 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>92400000.0</v>
+      </c>
+      <c r="C2">
         <v>100800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>100600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>96000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>85900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>116800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>96900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>114900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>114700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>114000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99800000.0</v>
       </c>
-      <c r="T2">
-[...1 lines deleted...]
-      </c>
       <c r="U2">
+        <v>90000000.0</v>
+      </c>
+      <c r="V2">
         <v>82600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>104600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>121500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>112800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>86500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>110300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>98700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>111300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>137300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>109000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>123500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>94600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>80700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>74300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>100800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>52200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>54500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>48700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>80700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>77900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>63600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>70500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>97600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>75900000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>66300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>69500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>59300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>48100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>55300000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>85400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>62800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>43200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>61200000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>86800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>60500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>57100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>52600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>92500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>56000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>52300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>64700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>95700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>80200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>69600000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>69400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>98900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>93500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>66600000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>80800000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>104900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>69700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>47500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>56600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>73000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>60800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>48700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>66200000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>82400000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>59700000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>53200000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>65600000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>79400000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>57300000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>43900000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>53400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>72600000.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5136,52 +5145,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5234,326 +5244,332 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-110000000.0</v>
+      </c>
+      <c r="C5">
         <v>-101800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-101200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-107900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-96600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-126500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-129900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-96400000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-103600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-91700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-104700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-90600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-104600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-106300000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-115300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-79500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-104400000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-116200000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5">
+        <v>-110499999.0</v>
+      </c>
+      <c r="V5">
         <v>-296200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-323500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-303800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-356500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-362300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-365300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-192200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-228500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-178200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-196200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-210900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-189500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-180900000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-92900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-77900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-52000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-97400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-90500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-104900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-79600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-75600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-73600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-108300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-90200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-53000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-65000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-15500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>38600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>34500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>46500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>29800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>45200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>57600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>66800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>45500000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>58400000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>40800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>38300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>63500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>59000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>46000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>33300000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>22800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>35300000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>31200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>35000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>21000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-6000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-800000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>34700000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>51400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>45600000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>53500000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>49800000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>46600000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>38500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>35800000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>43900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>48600000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>40900000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>41700000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>44300000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>35000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>39100000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>38300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>30300000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>24800000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>27300000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>25500000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5606,73 +5622,76 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>58000000.0</v>
+      </c>
+      <c r="C7">
         <v>12300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13300000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15300000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>16400000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
@@ -5714,80 +5733,83 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>400000.0</v>
       </c>
       <c r="C8">
         <v>400000.0</v>
       </c>
       <c r="D8">
         <v>400000.0</v>
       </c>
       <c r="E8">
         <v>400000.0</v>
       </c>
       <c r="F8">
         <v>400000.0</v>
       </c>
       <c r="G8">
         <v>400000.0</v>
       </c>
       <c r="H8">
         <v>400000.0</v>
       </c>
       <c r="I8">
         <v>400000.0</v>
       </c>
-      <c r="J8"/>
+      <c r="J8">
+        <v>400000.0</v>
+      </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
@@ -5828,72 +5850,73 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>431900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>430000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>427100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>426600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>424300000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
@@ -5936,350 +5959,354 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>56300000.0</v>
+      </c>
+      <c r="C10">
         <v>74100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>79400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>49500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>40000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>249700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>146100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>46100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>47200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>44900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>67200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>109800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>36100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>44500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>33900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>48900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>77400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>432200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>92700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>85200000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>58400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>119100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>233700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>313800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>266800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>220000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>304000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>283400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>159600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>123900000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>196400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>175500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>100100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>116400000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>147600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>183600000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>130300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>123400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>158000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>177600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>91100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>68900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>112400000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>118500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>66300000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>117400000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>34600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11800000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>40700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>102800000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12100000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>31300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>35400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8400000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>58100000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>100800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>47100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>23800000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>55500000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>67000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8300000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>54900000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>71300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2600000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>46700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>59700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>79400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45800000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
@@ -6322,384 +6349,390 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>56300000.0</v>
+      </c>
+      <c r="C12">
         <v>74100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>46700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>79400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20200000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>40000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>58000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>146100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>47200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>42800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>67200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>109800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43800000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>40800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>36600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>39100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>33900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>48900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>77400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>432200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>92700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>85200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>58400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>119100000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>233700000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>313800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>266800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>220000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>304000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>283400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>159600000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>123900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>196400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>175500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>100100000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>116400000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>147600000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>183600000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>130300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>123400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>158000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>177600000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>91100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>68900000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>112400000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>118500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>13500000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>13200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>66300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>117400000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>34600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11800000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>40700000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>102800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12100000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>31300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>35400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7400000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8400000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>58100000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>100800000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>47100000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>23800000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>55500000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>67000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9700000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>8300000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>54900000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>71300000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2600000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>400000.0</v>
       </c>
       <c r="C13">
         <v>400000.0</v>
       </c>
       <c r="D13">
         <v>400000.0</v>
       </c>
       <c r="E13">
         <v>400000.0</v>
       </c>
       <c r="F13">
         <v>400000.0</v>
       </c>
       <c r="G13">
         <v>400000.0</v>
       </c>
       <c r="H13">
         <v>400000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="I13">
         <v>400000.0</v>
       </c>
+      <c r="J13"/>
       <c r="K13">
         <v>400000.0</v>
       </c>
       <c r="L13">
         <v>400000.0</v>
       </c>
       <c r="M13">
         <v>400000.0</v>
       </c>
       <c r="N13">
         <v>400000.0</v>
       </c>
       <c r="O13">
         <v>400000.0</v>
       </c>
       <c r="P13">
         <v>400000.0</v>
       </c>
       <c r="Q13">
         <v>400000.0</v>
       </c>
       <c r="R13">
         <v>400000.0</v>
       </c>
       <c r="S13">
         <v>400000.0</v>
       </c>
-      <c r="T13"/>
+      <c r="T13">
+        <v>400000.0</v>
+      </c>
       <c r="U13">
         <v>400000.0</v>
       </c>
       <c r="V13">
         <v>400000.0</v>
       </c>
       <c r="W13">
         <v>400000.0</v>
       </c>
       <c r="X13">
         <v>400000.0</v>
       </c>
       <c r="Y13">
         <v>400000.0</v>
       </c>
       <c r="Z13">
         <v>400000.0</v>
       </c>
       <c r="AA13">
         <v>400000.0</v>
       </c>
       <c r="AB13">
         <v>400000.0</v>
       </c>
       <c r="AC13">
@@ -6861,347 +6894,353 @@
       <c r="CC13">
         <v>400000.0</v>
       </c>
       <c r="CD13">
         <v>400000.0</v>
       </c>
       <c r="CE13">
         <v>400000.0</v>
       </c>
       <c r="CF13">
         <v>400000.0</v>
       </c>
       <c r="CG13">
         <v>400000.0</v>
       </c>
       <c r="CH13">
         <v>400000.0</v>
       </c>
       <c r="CI13">
         <v>400000.0</v>
       </c>
       <c r="CJ13">
         <v>400000.0</v>
       </c>
       <c r="CK13">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="CL13">
         <v>300000.0</v>
       </c>
       <c r="CM13">
         <v>300000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>300000.0</v>
+      </c>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>42246000.0</v>
+      </c>
+      <c r="C14">
         <v>42297000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42267000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42019000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41859000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41521000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>41441000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41369000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41362545.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41306000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41205000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41152000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41142000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41110000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39751000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34164000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34154000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34113000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34089000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34063000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34078000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34012000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33977000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33947000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33915000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33892000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33886000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>33884000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33883000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>33874000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33853000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>33851000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>33850000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33836000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33828000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33825000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33823000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33803000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33793000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33789000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33787000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33748000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33714000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33708000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33701000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33649000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33617000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33601000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>33549000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>33520000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>33487000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33484000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33411000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33309000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>33225000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>33138000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>33118000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33058000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>33035000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>32931000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>32922000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>32866000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32835000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32785000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>32754000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>32678000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>32668000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>32609000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>32601000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>32538000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>32493000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>32439000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32480000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>32442000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>32992482.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>32988064.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>32257415.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>32767941.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>32578962.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>32660605.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>32011226.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32375610.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>32121621.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>31593768.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>31430900.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>32323129.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>31140713.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>32273436.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>30516370.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>32174309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30029932.0</v>
       </c>
       <c r="CN14">
         <v>30029932.0</v>
       </c>
       <c r="CO14">
+        <v>30029932.0</v>
+      </c>
+      <c r="CP14">
         <v>35987434.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>36176300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7254,264 +7293,266 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1600000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>1700000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-116800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>59200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>63400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>200800000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-916700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>207000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1057400000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>87000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>80000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-108100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-112800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-126200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-110300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-98700000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-111300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-137300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-96500000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-123500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-94600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-80700000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-74300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-100800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-52200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-54500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-48700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-80700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-77900000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-63600000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-70500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-97600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-75900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>70400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>68000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56500000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>-48100000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>36800000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>-61200000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>52400000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>45000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>47200000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>39700000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>34100000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>35400000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>40000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>35900000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>21100000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>31800000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>39800000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>32300000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>37500000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>35000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13700000.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>37400000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>33800000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7564,52 +7605,53 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7662,52 +7704,53 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7760,1106 +7803,1123 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
         <v>6000000.0</v>
       </c>
       <c r="C20">
         <v>6000000.0</v>
       </c>
       <c r="D20">
         <v>6000000.0</v>
       </c>
       <c r="E20">
+        <v>6000000.0</v>
+      </c>
+      <c r="F20">
         <v>6100000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5900000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5800000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="J20">
         <v>5900000.0</v>
       </c>
       <c r="K20">
+        <v>5900000.0</v>
+      </c>
+      <c r="L20">
         <v>97200000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>88800000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>103300000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>56900000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>56800000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>56400000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>57300000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>57900000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>57700000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20">
+        <v>57800000.0</v>
+      </c>
+      <c r="V20">
         <v>58200000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>56400000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>55700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>260700000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>264900000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>274700000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>54700000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>332100000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>356400000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>350900000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>350800000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>345200000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>355000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>402800000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>405000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>421600000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>403200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>417200000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>412200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>60600000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>61400000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>61800000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>58100000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>60000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>64100000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>63100000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>68500000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>71000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>73800000.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>20500000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>4000000.0</v>
+      </c>
+      <c r="C21">
         <v>4300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>80100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>82000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>100800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>102000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>119500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119900000.0</v>
       </c>
       <c r="M21">
         <v>119900000.0</v>
       </c>
       <c r="N21">
+        <v>119900000.0</v>
+      </c>
+      <c r="O21">
         <v>44900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>45400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>47200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>48400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48200000.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>48800000.0</v>
+      </c>
+      <c r="V21">
         <v>49800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49900000.0</v>
       </c>
       <c r="W21">
         <v>49900000.0</v>
       </c>
       <c r="X21">
+        <v>49900000.0</v>
+      </c>
+      <c r="Y21">
         <v>83500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>86000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>88600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>51100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>104200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>111300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>113200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>115900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>120400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>125000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>138000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>143600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>150900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>149800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>155400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>157600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>87000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>88300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>85300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>93600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>98900000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>99100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>106100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>110000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>114900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>70700000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>72500000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>74200000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>73800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>73500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>74700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>60200000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>58800000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>58400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>57500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>58000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>55800000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>56300000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18400000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18700000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>19300000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>19700000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>20000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20400000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20100000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>20400000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21500000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>21800000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>22200000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>20700000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>20900000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21200000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21500000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>22000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>22300000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>22500000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>22800000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>23100000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>23400000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23600000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>23900000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>171300000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>172000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>172700000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>257200000.0</v>
+      </c>
+      <c r="C22">
         <v>178700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>258400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>312000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>264700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>220700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>367100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>414100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>407500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>367700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>392500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>399500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>340100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>261700000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>301000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>313300000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>268900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>210700000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>307700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>321700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>289000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>219900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>298700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>385500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>325100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>254200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>228700000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>337100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>309000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>226100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>266600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>312000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>247700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>217200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>289900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>336000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>287900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>237700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>280600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>272600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>240900000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>211100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>275300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>268700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>224300000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>151400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>199000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>217800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>159800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>94100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>180700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>236300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>184900000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>135000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>229700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>227300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>215200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>187200000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>207200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>185800000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>168800000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>128400000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>205000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>242500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>215600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>211100000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>273200000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>261200000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>201600000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>135100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>123300000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>143800000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>108500000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>64800000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>128400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>155400000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>119900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>92800000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>146100000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>144700000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>106200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>79200000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>81500000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>119500000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>91100000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>58700000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>96300000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>113400000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>82700000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>56800000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>96700000.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>1353500000.0</v>
+      </c>
+      <c r="C23">
         <v>1365300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1526700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1519400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1537400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1531900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1720900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1640100000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>1652100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1805300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1816900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1732600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1784700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1764700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1652400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1577000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1647200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1693100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1630900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1972500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1905000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2261500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2157800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2085800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2110800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2438200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2329800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2320900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2308600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2367900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2353000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2274300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2412800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2571000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2446800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2297900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2323300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2466500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2102400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1656600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1651900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1624800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1528700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1530300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1551500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1637200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1546500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1541200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1379200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1404800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1312300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1284900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1289900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1300600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1238000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1192000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1230300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1205500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1125100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1129800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1132600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1114300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1001300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>968500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1026800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1003800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>898500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>836400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>817900000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>822600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>752800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>701800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>799700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>820000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>721600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>674400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>691200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>715500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>670600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>664000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>701700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>750300000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>686000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>666700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>707300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>723900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>641700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>646700000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>676800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>686500000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>716600000.0</v>
+      </c>
+      <c r="C24">
         <v>713000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>883600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>832200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>825300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>797600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>965700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>910000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>868800000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
@@ -8900,72 +8960,73 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>890000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>839800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>833400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>797600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>965700000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
@@ -9008,52 +9069,53 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9106,52 +9168,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9204,358 +9267,364 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>671800000.0</v>
+      </c>
+      <c r="C28">
         <v>-61800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>850200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>788000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>761200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>758100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>928600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>913700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>862300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>837200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>875400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>766600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>663000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>576000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>686000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>901500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>838700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>877300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>984600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>917300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1126500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1141200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1298500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1311500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1219300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1184000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1277900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1385200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1328300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1256000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1337700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1304100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1244200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1206000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1325900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1290500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1221700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1182500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1247600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>780400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>657500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>632200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>664500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>504400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>390800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>311600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>359600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>407400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>324300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>194300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>319000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>355600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>284100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>305800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>382200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>366800000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>336500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>298100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>352400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>360300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>326700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>308100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>395600000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>418900000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>376400000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>371300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>477200000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>478500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>426400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>368600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>461100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>496200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>468300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>474000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>594700000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>585500000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>533300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>531800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>578100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>563900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>519500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>480400000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>568800000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>566300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>509000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>501200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>573400000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>567900000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>525600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>513700000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>600700000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>980100000.0</v>
+      </c>
+      <c r="C29">
         <v>987200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1144100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1066300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1075100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1044100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1237400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1234100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1227200000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
@@ -9596,330 +9665,334 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>149900000.0</v>
+      </c>
+      <c r="C30">
         <v>223300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>278600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>179600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>202100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>274600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>261700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>126100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>92300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>143000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>168600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>129300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>95800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>159700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>202200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>167200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>108600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>197300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>199700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>132800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>91000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>158600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>185100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>194200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>168600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>225000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>223400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>216000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>178500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>241300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>311600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>213000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>174600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>275000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>344500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>209600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>176300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>226300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>320900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>115100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71900000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>134800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>147800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>138100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>90500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>143600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>213000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>145300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>100700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>158400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>211900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>96900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>72900000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>149300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>143700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>110000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>85000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>120600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>152500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>136400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>105600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>138400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>197200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>97400000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>74500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>123700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>167500000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>96900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>70100000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>97800000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>210400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>131900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>80400000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>164300000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>206600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>96800000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>64500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>116900000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>114000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>73800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>57600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>86700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>183000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>74700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>59300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>111100000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>143000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>64500000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>54000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>86000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>117400000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -9972,80 +10045,83 @@
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>251200000.0</v>
+      </c>
+      <c r="C32">
         <v>261500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>388500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>306600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>305500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>257700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>402800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>370300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>358600000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
@@ -10086,358 +10162,364 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>854400000.0</v>
+      </c>
+      <c r="C33">
         <v>857200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>894500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>946700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>966800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>966600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1023300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1052300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1048200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1054000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1177495961.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1215900000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1200500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1083900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1080000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1081500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1097700000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1125000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1107900000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1099500000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1089200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1095900000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1505200000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1472400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1465400000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1484600000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1658200000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1634400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1695700000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1689400000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1646700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1707900000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1727500000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1816300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1833500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1814700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1758400000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1775200000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1751500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1241600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1220200000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1192100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1112500000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>974500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>959300000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>920900000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>934400000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>935600000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>942200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>823000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>827400000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>822900000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>803800000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>805800000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>793700000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>767100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>729300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>721300000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>689700000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>666700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>682500000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>669000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>592900000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>567500000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>539900000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>538800000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>520400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>488300000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>463000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>428900000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>432100000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>443700000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>448500000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>447800000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>454300000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>449200000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>441900000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>429900000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>431700000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>422200000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>422300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415900000.0</v>
       </c>
       <c r="CE33">
         <v>415900000.0</v>
       </c>
       <c r="CF33">
+        <v>415900000.0</v>
+      </c>
+      <c r="CG33">
         <v>443200000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>441800000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>450500000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>457900000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>452100000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>451900000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>460200000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>466100000.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>21000000.0</v>
+      </c>
+      <c r="C34">
         <v>73500000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>73400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>126000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>133100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>136000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>141400000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>140000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>126500000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
@@ -10478,606 +10560,615 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>842100000.0</v>
+      </c>
+      <c r="C35">
         <v>844500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1022500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1019700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1022500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>987800000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1163100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1106500000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1054700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1063500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1141200000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1021300000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>949900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1023300000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1036200000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1154200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1086700000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1136500000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1207700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1142400000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1358200000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1388300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1586500000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1531900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1481200000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1490000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1624100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1592400000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1521600000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1483800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1544400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1568900000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1518300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1492600000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1608400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1447800000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1350200000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1296100000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1377400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1300800000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>844100000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>813600000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>814300000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>732700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>739400000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>740000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>745900000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>760300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>754600000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>588700000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>593000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>596400000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>598300000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>597200000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>597800000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>586600000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>583500000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>435300000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>432100000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>589600000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>599100000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>597300000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>583900000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>594700000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>593700000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>597000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>596100000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>578500000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>576100000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>552500000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>542600000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>562800000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>569600000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>627500000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>659500000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>642700000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>629500000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>632700000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>661600000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>641600000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>646200000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>646700000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>690000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>675500000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>651900000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>658800000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>677400000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>660500000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>695100000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>698000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>716600000.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>98600000.0</v>
+        <v>97300000.0</v>
       </c>
       <c r="C36">
         <v>98600000.0</v>
       </c>
       <c r="D36">
+        <v>98600000.0</v>
+      </c>
+      <c r="E36">
         <v>147300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>162300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>160100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>158800000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>157800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>153600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>152600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>157800000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>154700000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>160200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>155200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>157400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>156500000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>142300000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>147900000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>154300000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36">
+        <v>108000000.0</v>
+      </c>
+      <c r="V36">
         <v>147400000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>144600000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>527900000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>159000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>143000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>144400000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>642600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>150300000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>152000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>152800000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>103500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>150900000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>146000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>126100000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>122200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>77500000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>64500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>69100000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>64500000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>60700000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>57200000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>55500000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>52000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>58000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>59800000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>59100000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>58900000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>63300000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>61600000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>76100000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>57100000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>78000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>75400000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>76300000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>73800000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>66600000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>64000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>63700000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>58800000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>57400000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>59900000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>57000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>40700000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>41000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>40100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>40000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>36900000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>37000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>34000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>29500000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>28600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32800000.0</v>
       </c>
       <c r="BU36">
         <v>32800000.0</v>
       </c>
       <c r="BV36">
+        <v>32800000.0</v>
+      </c>
+      <c r="BW36">
         <v>34000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>35300000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>31700000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>33200000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>31900000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>35600000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>34300000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>33100000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>27900000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>27300000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>32100000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>31200000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>31600000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>31400000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>30000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>30300000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>31000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>31400000.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11130,722 +11221,730 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>98600000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>500000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>162300000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>160100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>158800000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>500000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>4039.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>100000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>100000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
+      <c r="CQ38"/>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>35700000.0</v>
+      </c>
+      <c r="C39">
         <v>32000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>48500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20900000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24400000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>23000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>47400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>28400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>33400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29700000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>35400000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>44300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>54600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>69300000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>57500000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
+        <v>58800000.0</v>
+      </c>
+      <c r="V39">
         <v>477000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>387800000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>261900000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>71600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>59500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>37200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>309900000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>118400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>117300000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>108000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>116000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>84000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>83700000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>59800000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>66500000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>47400000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>41400000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>35200000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>36100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>40900000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>30900000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>28700000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>30800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>28300000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>22500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>21800000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>23900000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>27800000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>34500000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>20300000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>25200000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>32300000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>26900000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>24300000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>33400000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>17200000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>14900000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>17600000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>25800000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>12800000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>14900000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>19200000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>28100000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>25000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>26100000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>34700000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>29200000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>38900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>35400000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>38700000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>22200000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>21600000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>23700000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>20000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>18600000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>18200000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>16800000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>16200000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>16300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>21500000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>19800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>19100000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>22800000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>24800000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>19000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>20000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3400000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3200000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2500000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3700000.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>149900000.0</v>
+      </c>
+      <c r="C40">
         <v>139000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>134600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>156100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>188300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>200800000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>183900000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>109100000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>93500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>111300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>136300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>123100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>110000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>98700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>117300000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103500000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>109600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>97600000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
+        <v>105400000.0</v>
+      </c>
+      <c r="V40">
         <v>341300000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>288200000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>198600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>114900000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>101700000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>103700000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>189500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>112700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>103800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>100300000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>96400000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>80400000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>77300000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>88700000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>86500000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>101000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>90300000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>104000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>136600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>73600000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>69600000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>72000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>70400000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>88700000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>71800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>79800000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>91800000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>78100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>71100000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>70400000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>76800000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>126000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>125200000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>109300000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>72200000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>94300000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>87200000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>83300000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>77400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>59700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>54700000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>63400000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>71500000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>55300000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>50100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>63300000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>62900000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>44800000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>36600000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>49200000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>82700000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>52400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>34000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>45000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>56100000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>39700000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>43300000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>35400000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>42900000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>35900000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>28800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>31800000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>53500000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>32300000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>42800000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>35000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>46500000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>30400000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>39500000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>33800000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>40600000.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -11898,328 +11997,332 @@
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>425100000.0</v>
+      </c>
+      <c r="C42">
         <v>421900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>420300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>419200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>416400000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>416000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>413900000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>410400000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>409600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>415500000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>404400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>401100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>397600000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>395800000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>144800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>140800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>138200000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>134200000.0</v>
       </c>
-      <c r="T42">
-[...1 lines deleted...]
-      </c>
       <c r="U42">
+        <v>130800000.0</v>
+      </c>
+      <c r="V42">
         <v>129500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>126900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>122600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>120100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>118500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>116300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>113900000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>111600000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>110900000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>108200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>107200000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>103400000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>102400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>100800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>99600000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>98300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>97000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>95600000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>94100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>93000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>91700000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>90200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>88500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>86700000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>84900000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>83000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>79200000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>76400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>73600000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>69900000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>66800000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>65900000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>61300000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>52400000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>50500000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>40800000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>38800000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>35000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>32900000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>26400000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>24700000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>21700000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>17800000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>16200000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>12700000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>10200000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>6500000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>38700000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>23100000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>700000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-3400000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-4900000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-3800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-2500000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-4000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-5400000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-4100000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-5100000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-5900000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-5700000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-6000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-5600000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-5700000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-6500000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-6800000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-5400000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-8300000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-7900000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-7100000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-200000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>4900000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12272,52 +12375,53 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12370,80 +12474,83 @@
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>1991600000.0</v>
+      </c>
+      <c r="C45">
         <v>1948700000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1978300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1953600000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1964300000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1939400000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1918300000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1959800000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1940100000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
@@ -12484,350 +12591,354 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>747100000.0</v>
+      </c>
+      <c r="C46">
         <v>748300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>766200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>770100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>773800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>774500000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>778600000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>806500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>787900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>793500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>802995961.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>852500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>817100000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>782600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>774800000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>776600000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>802500000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>821100000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>814300000.0</v>
       </c>
-      <c r="T46">
-[...1 lines deleted...]
-      </c>
       <c r="U46">
+        <v>879100000.0</v>
+      </c>
+      <c r="V46">
         <v>833800000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>845000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>851700000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>944800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>948000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>953800000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>884900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1023500000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1051500000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1048200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1052000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1067100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1077500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1124800000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1138100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1140000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1116800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1109400000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1092300000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>907600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>890500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>865100000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>800700000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>762900000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>736500000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>699600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>700900000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>691300000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>691900000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>676200000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>677300000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>670700000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>654600000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>656000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>645200000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>640300000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>606500000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>599200000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>573400000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>551300000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>566800000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>555700000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>533800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>507800000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>480800000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>479500000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>463800000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>431300000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>408600000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>379300000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>383100000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>389900000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>394200000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396800000.0</v>
       </c>
       <c r="BX46">
         <v>396800000.0</v>
       </c>
       <c r="BY46">
+        <v>396800000.0</v>
+      </c>
+      <c r="BZ46">
         <v>387800000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>376800000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>374600000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>366200000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>367200000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>365700000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>366100000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>388300000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>387500000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>395500000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>402900000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>398200000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>250300000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>257200000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>262000000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>766200000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>770100000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>773800000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>774500000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>778600000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
@@ -12870,328 +12981,334 @@
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-52000000.0</v>
+      </c>
+      <c r="C48">
         <v>-46300000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-59000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-77600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-70400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-53400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-21400000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>50400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>81300000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>135600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>220900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>225800000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>192000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>219900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>235300000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>239200000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>252300000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>269600000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48">
+        <v>272400000.0</v>
+      </c>
+      <c r="V48">
         <v>352900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>319500000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>559100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>560100000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>587000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>610100000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>595600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>576000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>589800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>626400000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>643500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>616900000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>628600000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>660800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>672500000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>701300000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>693700000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>724600000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>727500000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>653500000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>667900000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>685200000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>659100000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>623100000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>618500000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>627700000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>589500000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>529200000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>461600000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>482500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>452500000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>412500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>415500000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>423100000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>395000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>381600000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>388700000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>395800000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>372500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>343600000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>324000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>325000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>283600000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>235500000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>229200000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>231000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>185000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>134400000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>120400000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>118100000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>68300000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-700000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-20500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-14500000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-54500000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-93100000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-91700000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-79300000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-95400000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-112800000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-106000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-95100000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-115500000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-121200000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-110000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-103100000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-118800000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-131900000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-150400000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-144500000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-174800000.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13244,72 +13361,73 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>10000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8700000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7500000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6300000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
@@ -13350,629 +13468,636 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>728100000.0</v>
+      </c>
+      <c r="C51">
         <v>12300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>896900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>847700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>840600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>807600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>974400000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>933900000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>877200000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>913700000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>805300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>721000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>825700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>832100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>947600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>885900000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>922200000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1004900000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>935400000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1152800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1184000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1309100000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1345600000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1286500000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1293800000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1295900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1409100000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1348700000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1299800000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1364700000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1340200000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1285000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1250500000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1362500000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1329600000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1255600000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1231400000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1325000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1212600000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>750200000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>717400000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>722900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>623500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>624500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>625400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>626400000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>627400000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>628300000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>477700000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>478600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>479500000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>480500000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>481300000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>482300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>483200000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>484100000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>481700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>482700000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>483700000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>484700000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>485700000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>486700000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>487800000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>488800000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>489800000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>490700000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>491700000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>492700000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>486000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>495700000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>508000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>509000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>576800000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>606800000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>587500000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>564600000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>567200000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>585500000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>572300000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>577600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>581200000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>615900000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>590100000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>564500000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>568200000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>583100000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>576200000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>580500000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>585000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>603300000.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>5600000.0</v>
+      </c>
+      <c r="C52">
         <v>6400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7200000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8700000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12700000.0</v>
       </c>
-      <c r="I52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J52"/>
       <c r="K52">
         <v>5000000.0</v>
       </c>
       <c r="L52">
         <v>5000000.0</v>
       </c>
       <c r="M52">
         <v>5000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="N52">
+        <v>5000000.0</v>
+      </c>
+      <c r="O52"/>
+      <c r="P52">
         <v>832100000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>947600000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>885900000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1004900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>935400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1152800000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>10000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>56400000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>39000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>40100000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>50900000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>72800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>74200000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>43500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>28200000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>29900000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>32300000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>32100000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>55400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>82800000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>116500000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>130200000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>8500000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AQ52">
         <v>4900000.0</v>
       </c>
       <c r="AR52">
-        <v>3900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="AS52">
         <v>3900000.0</v>
       </c>
       <c r="AT52">
         <v>3900000.0</v>
       </c>
       <c r="AU52">
         <v>3900000.0</v>
       </c>
       <c r="AV52">
         <v>3900000.0</v>
       </c>
       <c r="AW52">
         <v>3900000.0</v>
       </c>
       <c r="AX52">
         <v>3900000.0</v>
       </c>
       <c r="AY52">
         <v>3900000.0</v>
       </c>
       <c r="AZ52">
         <v>3900000.0</v>
       </c>
       <c r="BA52">
         <v>3900000.0</v>
       </c>
       <c r="BB52">
         <v>3900000.0</v>
       </c>
       <c r="BC52">
         <v>3900000.0</v>
       </c>
       <c r="BD52">
         <v>3900000.0</v>
       </c>
       <c r="BE52">
         <v>3900000.0</v>
       </c>
       <c r="BF52">
+        <v>3900000.0</v>
+      </c>
+      <c r="BG52">
         <v>155500000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="BI52">
         <v>4200000.0</v>
       </c>
       <c r="BJ52">
         <v>4200000.0</v>
       </c>
       <c r="BK52">
         <v>4200000.0</v>
       </c>
       <c r="BL52">
-        <v>4100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="BM52">
         <v>4100000.0</v>
       </c>
       <c r="BN52">
         <v>4100000.0</v>
       </c>
       <c r="BO52">
         <v>4100000.0</v>
       </c>
       <c r="BP52">
         <v>4100000.0</v>
       </c>
       <c r="BQ52">
         <v>4100000.0</v>
       </c>
       <c r="BR52">
         <v>4100000.0</v>
       </c>
       <c r="BS52">
         <v>4100000.0</v>
       </c>
       <c r="BT52">
         <v>4100000.0</v>
       </c>
       <c r="BU52">
         <v>4100000.0</v>
       </c>
       <c r="BV52">
         <v>4100000.0</v>
       </c>
       <c r="BW52">
         <v>4100000.0</v>
       </c>
       <c r="BX52">
+        <v>4100000.0</v>
+      </c>
+      <c r="BY52">
         <v>2800000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2900000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>3000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3100000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3400000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3300000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3400000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>3500000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>100000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>200000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>300000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>400000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>500000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>600000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>700000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>800000.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>20000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>24000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
@@ -13998,52 +14123,53 @@
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14096,1164 +14222,1177 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>1353500000.0</v>
+      </c>
+      <c r="C55">
         <v>1365300000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1526700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1519400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1537400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1531900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1720900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1640100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1595200000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1652100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1805300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1816900000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1732600000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1784700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1764700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1652400000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1577000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1647200000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1693100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1630900000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1972500000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1905000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2261500000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2157800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2085800000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2110800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2438200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2329800000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2320900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2308600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2367900000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2353000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2274300000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2412800000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2571000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2446800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2297900000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2323300000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2466500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2102400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1656600000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1651900000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1624800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1528700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1530300000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1551500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1637200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1546500000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1541200000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1379200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1404800000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1312300000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1284900000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1289900000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1300600000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1238000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1192000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1230300000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1205500000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1125100000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1129800000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1132600000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1114300000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1001300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>968500000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1026800000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1003800000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>898500000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>836400000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>817900000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>822600000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>752800000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>701800000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>799700000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>820000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>721600000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>674400000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>691200000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>715500000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>670600000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>664000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>701700000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>750300000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>686000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>666700000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>707300000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>723900000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>641700000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>646700000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>676800000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>686500000.0</v>
       </c>
-      <c r="CN55"/>
       <c r="CO55"/>
       <c r="CP55"/>
+      <c r="CQ55"/>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>499100000.0</v>
+      </c>
+      <c r="C56">
         <v>508100000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>632200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>572200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>570600000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>565300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>697600000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>587300000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>547000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>598100000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>627800000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>600900000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>532100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>700800000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>684700000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>570900000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>479300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>522200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>585200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>531400000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>883300000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>809100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>756300000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>685400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>620400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>626200000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>780000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>695400000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>625200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>619200000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>721200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>645100000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>546800000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>596500000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>737500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>632100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>539500000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>548100000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>715000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>860800000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>436400000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>459800000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>512300000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>554200000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>571000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>630600000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>702700000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>610900000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>599000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>556200000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>577400000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>489400000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>481100000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>484100000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>506900000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>470900000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>462700000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>509000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>515800000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>458400000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>447300000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>463600000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>521400000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>433800000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>428600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>488000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>483400000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>410200000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>373400000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>389000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>390500000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>309100000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>253300000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>351900000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>365700000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>272400000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>232500000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>261300000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>283800000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>248400000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>241700000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>285800000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>334400000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>242800000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>224900000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>256800000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>266000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>189600000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>194800000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>216600000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>220400000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>247900000.0</v>
+      </c>
+      <c r="C57">
         <v>246600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>243700000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>265600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>265100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>307600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>294800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>217000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>188400000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>200900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>204300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>274600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>246000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>276000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>218700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>233000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>189400000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>224200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>197400000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>195400000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>427700000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>393400000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>296700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>301800000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>261000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>259300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>296400000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>277900000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>276400000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>286000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>283300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>252900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>205500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>251100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>268000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>251000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>254000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>297100000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>372000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>134300000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>128100000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>136100000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>170800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>176000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>140100000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>165400000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>237700000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>170200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>212400000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>218200000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>257600000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>190600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>179600000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>171600000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>199300000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>161800000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>135100000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>305400000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>326800000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>126800000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>118100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>129200000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>182600000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>121200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>109700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>152900000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>184600000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>146500000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>116400000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>152200000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>215500000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>160500000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>104700000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>143200000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>165100000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>127200000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>93700000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>104000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>119000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>103200000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>80800000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>114400000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>139400000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>93500000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>96200000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>117500000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>134900000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>90300000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>84000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>95900000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>114000000.0</v>
       </c>
-      <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1090000000.0</v>
+      </c>
+      <c r="C58">
         <v>1091100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1266200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1285300000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1287600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1295400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1457900000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1323500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1243100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1264400000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1345500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1295900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1195900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1299300000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1254900000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1387200000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1276100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1360700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1405100000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1337800000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1785900000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1781700000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1883200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1833700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1742200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1749300000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1920500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1870300000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1798000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1769800000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1827700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1821800000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1723800000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1743700000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1876400000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1698800000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1604200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1593200000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1749400000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1435100000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>972200000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>949700000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>985100000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>908700000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>879500000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>905400000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>983600000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>930500000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>967000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>806900000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>850600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>787000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>777900000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>768800000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>797100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>748400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>718600000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>740700000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>758900000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>716400000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>717200000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>726500000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>766500000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>715900000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>703400000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>749900000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>780700000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>725000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>692500000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>704700000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>758100000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>723300000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>674300000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>770700000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>824600000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>769900000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>723200000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>736700000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>780600000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>744800000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>727000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>761100000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>829400000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>769000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>748100000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>776300000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>812300000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>750800000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>779100000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>793900000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>830600000.0</v>
       </c>
-      <c r="CN58"/>
       <c r="CO58"/>
       <c r="CP58"/>
+      <c r="CQ58"/>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15306,330 +15445,334 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>263500000.0</v>
+      </c>
+      <c r="C60">
         <v>274200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>260500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>234100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>249800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>236500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>263000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>316600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>352100000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>387700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>459800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>521000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>536700000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>485400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>509800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>265200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>300900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>286500000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>288000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>293100000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>186600000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>123300000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>378300000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>324100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>343600000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>361500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>517700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>459500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>522900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>538800000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>540200000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>531200000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>550500000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>669100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>694600000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>748000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>693700000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>730100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>717100000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>667300000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>684400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>702200000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>639700000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>620000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>650800000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>646100000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>653600000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>616000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>574200000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>572300000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>554200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>525300000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>507000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>521100000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>503500000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>489600000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>473400000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>489600000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>446600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>408700000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>412600000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>406100000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>347800000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>285400000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>265100000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>276900000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>223100000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>173500000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>143900000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>113200000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>64500000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>29500000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>27500000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>29000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-4600000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-48300000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-48800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-45500000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-65100000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-74200000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-63000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-59400000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-79100000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-83000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-81400000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-69000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-88400000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-109100000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-132400000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-117100000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-144100000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
+      <c r="CQ60"/>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15682,52 +15825,53 @@
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15780,50 +15924,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15920,51 +16065,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>1053200000.0</v>
       </c>
       <c r="C2">
         <v>922400000.0</v>
       </c>
       <c r="D2">
         <v>972700000.0</v>
       </c>
       <c r="E2">
         <v>1045400000.0</v>
       </c>
       <c r="F2">
         <v>666200000.0</v>
       </c>
       <c r="G2">
         <v>785100000.0</v>
       </c>
       <c r="H2">
         <v>852600000.0</v>
       </c>
       <c r="I2">
         <v>895600000.0</v>
       </c>
@@ -15998,51 +16143,51 @@
       <c r="S2">
         <v>811500000.0</v>
       </c>
       <c r="T2">
         <v>645300000.0</v>
       </c>
       <c r="U2">
         <v>487600000.0</v>
       </c>
       <c r="V2">
         <v>543000000.0</v>
       </c>
       <c r="W2">
         <v>460100000.0</v>
       </c>
       <c r="X2">
         <v>453600000.0</v>
       </c>
       <c r="Y2">
         <v>376700000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>103200000.0</v>
       </c>
       <c r="C3">
         <v>105000000.0</v>
       </c>
       <c r="D3">
         <v>98600000.0</v>
       </c>
       <c r="E3">
         <v>112800000.0</v>
       </c>
       <c r="F3">
         <v>94900000.0</v>
       </c>
       <c r="G3">
         <v>137900000.0</v>
       </c>
       <c r="H3">
         <v>137900000.0</v>
       </c>
       <c r="I3">
         <v>136900000.0</v>
       </c>
@@ -16078,81 +16223,81 @@
       </c>
       <c r="T3">
         <v>40000000.0</v>
       </c>
       <c r="U3">
         <v>41900000.0</v>
       </c>
       <c r="V3">
         <v>45900000.0</v>
       </c>
       <c r="W3">
         <v>43600000.0</v>
       </c>
       <c r="X3">
         <v>44300000.0</v>
       </c>
       <c r="Y3">
         <v>39000000.0</v>
       </c>
       <c r="Z3">
         <v>-408000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>14800000.0</v>
       </c>
       <c r="C5">
         <v>-118700000.0</v>
       </c>
       <c r="D5">
         <v>83100000.0</v>
       </c>
       <c r="E5">
         <v>55400000.0</v>
       </c>
       <c r="F5">
         <v>78200000.0</v>
       </c>
       <c r="G5">
         <v>107200000.0</v>
       </c>
       <c r="H5">
         <v>107700000.0</v>
       </c>
       <c r="I5">
         <v>91600000.0</v>
       </c>
@@ -16188,51 +16333,51 @@
       </c>
       <c r="T5">
         <v>134700000.0</v>
       </c>
       <c r="U5">
         <v>119400000.0</v>
       </c>
       <c r="V5">
         <v>142900000.0</v>
       </c>
       <c r="W5">
         <v>179900000.0</v>
       </c>
       <c r="X5">
         <v>98000000.0</v>
       </c>
       <c r="Y5">
         <v>85300000.0</v>
       </c>
       <c r="Z5">
         <v>881700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>118000000.0</v>
       </c>
       <c r="C6">
         <v>-13700000.0</v>
       </c>
       <c r="D6">
         <v>181700000.0</v>
       </c>
       <c r="E6">
         <v>168200000.0</v>
       </c>
       <c r="F6">
         <v>173100000.0</v>
       </c>
       <c r="G6">
         <v>245100000.0</v>
       </c>
       <c r="H6">
         <v>245600000.0</v>
       </c>
       <c r="I6">
         <v>228500000.0</v>
       </c>
@@ -16268,119 +16413,119 @@
       </c>
       <c r="T6">
         <v>174700000.0</v>
       </c>
       <c r="U6">
         <v>161300000.0</v>
       </c>
       <c r="V6">
         <v>188800000.0</v>
       </c>
       <c r="W6">
         <v>223500000.0</v>
       </c>
       <c r="X6">
         <v>142300000.0</v>
       </c>
       <c r="Y6">
         <v>124300000.0</v>
       </c>
       <c r="Z6">
         <v>473700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>700000.0</v>
       </c>
       <c r="E8">
         <v>12500000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>190700000.0</v>
       </c>
       <c r="C9">
         <v>195000000.0</v>
       </c>
       <c r="D9">
         <v>232000000.0</v>
       </c>
       <c r="E9">
         <v>199800000.0</v>
       </c>
       <c r="F9">
         <v>170000000.0</v>
       </c>
       <c r="G9">
         <v>219800000.0</v>
       </c>
       <c r="H9">
         <v>232500000.0</v>
       </c>
       <c r="I9">
         <v>183900000.0</v>
       </c>
@@ -16416,51 +16561,51 @@
       </c>
       <c r="T9">
         <v>212000000.0</v>
       </c>
       <c r="U9">
         <v>173100000.0</v>
       </c>
       <c r="V9">
         <v>199300000.0</v>
       </c>
       <c r="W9">
         <v>235000000.0</v>
       </c>
       <c r="X9">
         <v>147000000.0</v>
       </c>
       <c r="Y9">
         <v>125900000.0</v>
       </c>
       <c r="Z9">
         <v>509200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>-53700000.0</v>
       </c>
       <c r="C10">
         <v>-188200000.0</v>
       </c>
       <c r="D10">
         <v>27600000.0</v>
       </c>
       <c r="E10">
         <v>200000.0</v>
       </c>
       <c r="F10">
         <v>33900000.0</v>
       </c>
       <c r="G10">
         <v>44500000.0</v>
       </c>
       <c r="H10">
         <v>49400000.0</v>
       </c>
       <c r="I10">
         <v>40400000.0</v>
       </c>
@@ -16496,51 +16641,51 @@
       </c>
       <c r="T10">
         <v>80100000.0</v>
       </c>
       <c r="U10">
         <v>69800000.0</v>
       </c>
       <c r="V10">
         <v>42600000.0</v>
       </c>
       <c r="W10">
         <v>52000000.0</v>
       </c>
       <c r="X10">
         <v>35600000.0</v>
       </c>
       <c r="Y10">
         <v>30300000.0</v>
       </c>
       <c r="Z10">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>26100000.0</v>
       </c>
       <c r="C11">
         <v>17900000.0</v>
       </c>
       <c r="D11">
         <v>17100000.0</v>
       </c>
       <c r="E11">
         <v>33500000.0</v>
       </c>
       <c r="F11">
         <v>13900000.0</v>
       </c>
       <c r="G11">
         <v>1900000.0</v>
       </c>
       <c r="H11">
         <v>9100000.0</v>
       </c>
       <c r="I11">
         <v>8300000.0</v>
       </c>
@@ -16576,51 +16721,51 @@
       </c>
       <c r="T11">
         <v>100000.0</v>
       </c>
       <c r="U11">
         <v>14800000.0</v>
       </c>
       <c r="V11">
         <v>15800000.0</v>
       </c>
       <c r="W11">
         <v>4200000.0</v>
       </c>
       <c r="X11">
         <v>8400000.0</v>
       </c>
       <c r="Y11">
         <v>11400000.0</v>
       </c>
       <c r="Z11">
         <v>443500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>68500000.0</v>
       </c>
       <c r="C12">
         <v>69500000.0</v>
       </c>
       <c r="D12">
         <v>55500000.0</v>
       </c>
       <c r="E12">
         <v>55200000.0</v>
       </c>
       <c r="F12">
         <v>44300000.0</v>
       </c>
       <c r="G12">
         <v>62700000.0</v>
       </c>
       <c r="H12">
         <v>58300000.0</v>
       </c>
       <c r="I12">
         <v>51200000.0</v>
       </c>
@@ -16645,130 +16790,130 @@
       <c r="P12">
         <v>21000000.0</v>
       </c>
       <c r="Q12">
         <v>22700000.0</v>
       </c>
       <c r="R12">
         <v>25800000.0</v>
       </c>
       <c r="S12">
         <v>41600000.0</v>
       </c>
       <c r="T12">
         <v>54600000.0</v>
       </c>
       <c r="U12">
         <v>49600000.0</v>
       </c>
       <c r="V12">
         <v>96200000.0</v>
       </c>
       <c r="W12">
         <v>75300000.0</v>
       </c>
       <c r="X12">
-        <v>62400000.0</v>
+        <v>56300000.0</v>
       </c>
       <c r="Y12">
         <v>55000000.0</v>
       </c>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>67100000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>5300000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>200000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>-79800000.0</v>
       </c>
       <c r="C15">
         <v>-206100000.0</v>
       </c>
       <c r="D15">
         <v>10500000.0</v>
       </c>
       <c r="E15">
         <v>-21100000.0</v>
       </c>
       <c r="F15">
         <v>-213800000.0</v>
       </c>
       <c r="G15">
         <v>63100000.0</v>
       </c>
       <c r="H15">
         <v>60800000.0</v>
       </c>
       <c r="I15">
         <v>64800000.0</v>
       </c>
@@ -16804,229 +16949,229 @@
       </c>
       <c r="T15">
         <v>80000000.0</v>
       </c>
       <c r="U15">
         <v>55000000.0</v>
       </c>
       <c r="V15">
         <v>30900000.0</v>
       </c>
       <c r="W15">
         <v>49800000.0</v>
       </c>
       <c r="X15">
         <v>27200000.0</v>
       </c>
       <c r="Y15">
         <v>18900000.0</v>
       </c>
       <c r="Z15">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>-79800000.0</v>
       </c>
       <c r="C16">
         <v>-206300000.0</v>
       </c>
       <c r="D16">
         <v>10200000.0</v>
       </c>
       <c r="E16">
         <v>-21400000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>-79800000.0</v>
       </c>
       <c r="C17">
         <v>-206100000.0</v>
       </c>
       <c r="D17">
         <v>10500000.0</v>
       </c>
       <c r="E17">
         <v>-33300000.0</v>
       </c>
       <c r="F17">
         <v>20000000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-67200000.0</v>
       </c>
       <c r="C18">
         <v>-68500000.0</v>
       </c>
       <c r="D18">
         <v>-50200000.0</v>
       </c>
       <c r="E18">
         <v>-54400000.0</v>
       </c>
       <c r="F18">
         <v>-44100000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>25300000.0</v>
       </c>
       <c r="C21">
         <v>-116800000.0</v>
       </c>
       <c r="D21">
         <v>77400000.0</v>
       </c>
       <c r="E21">
         <v>45400000.0</v>
       </c>
       <c r="F21">
         <v>77800000.0</v>
       </c>
       <c r="G21">
         <v>103000000.0</v>
       </c>
       <c r="H21">
         <v>119600000.0</v>
       </c>
       <c r="I21">
         <v>79500000.0</v>
       </c>
@@ -17062,81 +17207,81 @@
       </c>
       <c r="T21">
         <v>144300000.0</v>
       </c>
       <c r="U21">
         <v>119400000.0</v>
       </c>
       <c r="V21">
         <v>142900000.0</v>
       </c>
       <c r="W21">
         <v>118800000.0</v>
       </c>
       <c r="X21">
         <v>95600000.0</v>
       </c>
       <c r="Y21">
         <v>77600000.0</v>
       </c>
       <c r="Z21">
         <v>473700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>1218600000.0</v>
       </c>
       <c r="C23">
         <v>1234200000.0</v>
       </c>
       <c r="D23">
         <v>1127300000.0</v>
       </c>
       <c r="E23">
         <v>1199800000.0</v>
       </c>
       <c r="F23">
         <v>758400000.0</v>
       </c>
       <c r="G23">
         <v>901900000.0</v>
       </c>
       <c r="H23">
         <v>965500000.0</v>
       </c>
       <c r="I23">
         <v>1000000000.0</v>
       </c>
@@ -17172,181 +17317,181 @@
       </c>
       <c r="T23">
         <v>713000000.0</v>
       </c>
       <c r="U23">
         <v>541300000.0</v>
       </c>
       <c r="V23">
         <v>599400000.0</v>
       </c>
       <c r="W23">
         <v>576300000.0</v>
       </c>
       <c r="X23">
         <v>505000000.0</v>
       </c>
       <c r="Y23">
         <v>425000000.0</v>
       </c>
       <c r="Z23">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>103200000.0</v>
       </c>
       <c r="C25">
         <v>105000000.0</v>
       </c>
       <c r="D25">
         <v>98600000.0</v>
       </c>
       <c r="E25">
         <v>112800000.0</v>
       </c>
       <c r="F25">
         <v>94900000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>113300000.0</v>
       </c>
       <c r="C28">
         <v>137800000.0</v>
       </c>
       <c r="D28">
         <v>150200000.0</v>
       </c>
       <c r="E28">
         <v>36100000.0</v>
       </c>
       <c r="F28">
         <v>92200000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>167400000.0</v>
       </c>
       <c r="K28">
         <v>124900000.0</v>
       </c>
@@ -17376,91 +17521,91 @@
       </c>
       <c r="T28">
         <v>67700000.0</v>
       </c>
       <c r="U28">
         <v>53700000.0</v>
       </c>
       <c r="V28">
         <v>56400000.0</v>
       </c>
       <c r="W28">
         <v>58900000.0</v>
       </c>
       <c r="X28">
         <v>49000000.0</v>
       </c>
       <c r="Y28">
         <v>40600000.0</v>
       </c>
       <c r="Z28">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>26100000.0</v>
       </c>
       <c r="C29">
         <v>17900000.0</v>
       </c>
       <c r="D29">
         <v>17100000.0</v>
       </c>
       <c r="E29">
         <v>33500000.0</v>
       </c>
       <c r="F29">
         <v>13900000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>165400000.0</v>
       </c>
       <c r="C30">
         <v>311800000.0</v>
       </c>
       <c r="D30">
         <v>154600000.0</v>
       </c>
       <c r="E30">
         <v>154400000.0</v>
       </c>
       <c r="F30">
         <v>92200000.0</v>
       </c>
       <c r="G30">
         <v>116800000.0</v>
       </c>
       <c r="H30">
         <v>112900000.0</v>
       </c>
       <c r="I30">
         <v>104400000.0</v>
       </c>
@@ -17496,51 +17641,51 @@
       </c>
       <c r="T30">
         <v>67700000.0</v>
       </c>
       <c r="U30">
         <v>53700000.0</v>
       </c>
       <c r="V30">
         <v>56400000.0</v>
       </c>
       <c r="W30">
         <v>116200000.0</v>
       </c>
       <c r="X30">
         <v>51400000.0</v>
       </c>
       <c r="Y30">
         <v>48300000.0</v>
       </c>
       <c r="Z30">
         <v>35500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-79000000.0</v>
       </c>
       <c r="C31">
         <v>-71400000.0</v>
       </c>
       <c r="D31">
         <v>-49800000.0</v>
       </c>
       <c r="E31">
         <v>-45200000.0</v>
       </c>
       <c r="F31">
         <v>-43900000.0</v>
       </c>
       <c r="G31">
         <v>-58500000.0</v>
       </c>
       <c r="H31">
         <v>-70200000.0</v>
       </c>
       <c r="I31">
         <v>-39100000.0</v>
       </c>
@@ -17576,51 +17721,51 @@
       </c>
       <c r="T31">
         <v>-64200000.0</v>
       </c>
       <c r="U31">
         <v>-49600000.0</v>
       </c>
       <c r="V31">
         <v>-100300000.0</v>
       </c>
       <c r="W31">
         <v>-66800000.0</v>
       </c>
       <c r="X31">
         <v>-60000000.0</v>
       </c>
       <c r="Y31">
         <v>-47300000.0</v>
       </c>
       <c r="Z31">
         <v>-473700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>1243900000.0</v>
       </c>
       <c r="C32">
         <v>1117400000.0</v>
       </c>
       <c r="D32">
         <v>1204700000.0</v>
       </c>
       <c r="E32">
         <v>1245200000.0</v>
       </c>
       <c r="F32">
         <v>836200000.0</v>
       </c>
       <c r="G32">
         <v>1004900000.0</v>
       </c>
       <c r="H32">
         <v>1085100000.0</v>
       </c>
       <c r="I32">
         <v>1079500000.0</v>
       </c>
@@ -17675,916 +17820,925 @@
       <c r="Z32">
         <v>509200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>177400000.0</v>
+      </c>
+      <c r="C2">
         <v>370200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>332900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>189100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>173400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>417800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>272900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>189300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>170300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>292200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>270600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>189500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>173000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>325900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>282400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>211000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>180800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>383900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>271600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-141200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>169200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>317100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>321100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>223700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>135600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>261800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>358300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>264900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>199400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>331100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>371900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>251100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>204200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>372500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>333900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>214600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>183100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>306200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>332800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>134400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>128200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>243100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>191000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>164700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>133100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>279800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>291600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>90700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>149100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>329700000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>280400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>138900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>131900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>292400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>197500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>144800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>140000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>232500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>219200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>158100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>135600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>283000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>249300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>122600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>139100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>243000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>195000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>115700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>104500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>193800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>243000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>160600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>124900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>283000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>236600000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>107000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>102100000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>199600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>152600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>94000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>88100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>152900000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>165600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>83300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>76600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>194100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>165100000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>85800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>76800000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>178500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>144800000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>79200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>70000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>159600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>17700000.0</v>
+      </c>
+      <c r="C3">
         <v>28200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26800000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>26600000.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>26800000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>25500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30500000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28300000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>94900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>30100000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34300000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35600000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>33100000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33900000.0</v>
       </c>
       <c r="AC3">
         <v>33900000.0</v>
       </c>
       <c r="AD3">
+        <v>33900000.0</v>
+      </c>
+      <c r="AE3">
         <v>35000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33300000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>34000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>35300000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>34300000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>33100000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32700000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>28400000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>27600000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21800000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19900000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20500000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="AT3">
         <v>19100000.0</v>
       </c>
       <c r="AU3">
+        <v>19100000.0</v>
+      </c>
+      <c r="AV3">
         <v>20800000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>20000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18800000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18400000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>19600000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17300000.0</v>
       </c>
       <c r="BC3">
         <v>17300000.0</v>
       </c>
       <c r="BD3">
+        <v>17300000.0</v>
+      </c>
+      <c r="BE3">
         <v>15700000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15800000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15700000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>15900000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="BJ3">
         <v>16400000.0</v>
       </c>
       <c r="BK3">
+        <v>16400000.0</v>
+      </c>
+      <c r="BL3">
         <v>15700000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12200000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>12000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12100000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10900000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10600000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10200000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10600000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10100000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>10700000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11600000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9800000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>9700000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>10200000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>10700000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>10200000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>10600000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>10400000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>12000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>11200000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10900000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11800000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>11400000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10700000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>10400000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>11100000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-16900000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-17100000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-14400000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-11600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18635,618 +18789,625 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>15300000.0</v>
+      </c>
+      <c r="C5">
         <v>46600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>34500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2700000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31700000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-37500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-55800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-46000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>73600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>50300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>72000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>90600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>33100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>76800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>30400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>30700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>76700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>33000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>41500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>125400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>17600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>75500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>77500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>45100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>25200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>88200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>109400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>126100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>70100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>83500000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23200000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>67900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>42900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>12400000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>59800000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>61500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>50300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>84000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>77200000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>31400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>20300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>89000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>95100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>43200000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>28900000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>95700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>115600000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>53100000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>80000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>69400000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>16300000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>9600000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>49000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>44500000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>16900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>7200000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>50800000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>65400000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>10700000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8600000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>57300000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>53300000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>12600000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>7100000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>57600000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>25200000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>35000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>33100000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>64700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>33000000.0</v>
+      </c>
+      <c r="C6">
         <v>74800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>60900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>29800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5100000.0</v>
       </c>
-      <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6">
         <v>-10700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-30300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>32200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72200000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>49400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>45900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>43200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48900000.0</v>
       </c>
       <c r="T6">
         <v>48900000.0</v>
       </c>
       <c r="U6">
+        <v>48900000.0</v>
+      </c>
+      <c r="V6">
         <v>30400000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>108200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>84600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>49300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>40400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>105100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>125700000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>67000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>34500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>63700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>110100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>64400000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>37500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>65000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>109800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>65700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32400000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>69900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>153000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>39400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>33900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>95400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>98000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>64700000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>44300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>107300000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>130200000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>146100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>88500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>103100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>41200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>35500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>85200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>60200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>30100000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>75500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>77400000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>66300000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>38900000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>100400000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>92900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>43600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>32300000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>101100000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>107100000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>54100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>39500000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>105900000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>126200000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>63100000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>24500000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>90700000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>81000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>26100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>19300000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>59200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>55200000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>27100000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>17800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>61200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>77400000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>21900000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>19500000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>69100000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>64700000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>23300000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>17500000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>68700000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8300000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>17900000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>18700000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>53100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19297,54 +19458,55 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19395,1214 +19557,1229 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>37900000.0</v>
+      </c>
+      <c r="C9">
         <v>83000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>76800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>71800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>34600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>85200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>70000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>38400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>64600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>59900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-68600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>108400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>100000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>58700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>84100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>142000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>76400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>45800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>114600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>71400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>42500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>65400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>124000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>76100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>44900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>81600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>110400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>45200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>41300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>102600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>98300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>68000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>50600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>113200000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>141800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>149800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>37500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>92300000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>107000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>45800000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>41900000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>91300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>69600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>36200000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>38500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>82800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>86900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>71000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>44300000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>107600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>107000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>53400000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>39900000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>114600000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>117200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>66600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>55000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>115300000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>145300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>76800000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>37100000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>97000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>89500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>32500000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>25400000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>64600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>58500000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>29600000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>20000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>65000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>78600000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>24200000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>21100000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>73300000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>70900000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>25900000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>20100000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>72000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>57300000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>17900000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>18700000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>53100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>700000.0</v>
+      </c>
+      <c r="C10">
         <v>28700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-22200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-50800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-54800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-71700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>33500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-41700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>57900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-16200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>58800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-12700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>63300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>27800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>108100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7300000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>69700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>72100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>39700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>82800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>103700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>120600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1800000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>65700000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>78800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>63500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>38400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>56400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>45300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>78300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>71000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>26100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>83100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>89400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>22300000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>88200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>112000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>43600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>68000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-3900000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>35100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>32600000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-4300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>37700000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>17100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-8100000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-7500000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>41400000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>27900000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-6700000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-8200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>41700000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>23300000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-10400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-7200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>29900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>6400000.0</v>
+      </c>
+      <c r="C11">
         <v>16000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3200000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2500000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-15900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3600000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-42800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>55100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>16000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4800000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5100000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>67700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-12500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>20000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12700000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>22200000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>23200000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>32700000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>15500000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>20400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3400000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2400000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8300000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>800000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1600000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14900000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3300000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>21800000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9900000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3700000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>24200000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>26900000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11500000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>8200000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>26600000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>31900000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>14900000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1800000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>18900000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-4500000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-3700000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-700000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>9000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6400000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1500000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-2200000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9100000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7800000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-3300000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-7300000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>18800000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-12200000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-2300000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>11400000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>7400000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-2800000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-600000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>14600000.0</v>
+      </c>
+      <c r="C12">
         <v>17900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18100000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13900000.0</v>
       </c>
       <c r="S12">
         <v>13900000.0</v>
       </c>
       <c r="T12">
+        <v>13900000.0</v>
+      </c>
+      <c r="U12">
         <v>4300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17700000.0</v>
       </c>
       <c r="AB12">
         <v>17700000.0</v>
       </c>
       <c r="AC12">
+        <v>17700000.0</v>
+      </c>
+      <c r="AD12">
         <v>16800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="AR12">
         <v>5400000.0</v>
       </c>
       <c r="AS12">
+        <v>5400000.0</v>
+      </c>
+      <c r="AT12">
         <v>5300000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="BA12">
         <v>4400000.0</v>
       </c>
       <c r="BB12">
         <v>4400000.0</v>
       </c>
       <c r="BC12">
+        <v>4400000.0</v>
+      </c>
+      <c r="BD12">
         <v>4500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4200000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5100000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5200000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5700000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="BM12">
         <v>5300000.0</v>
       </c>
       <c r="BN12">
+        <v>5300000.0</v>
+      </c>
+      <c r="BO12">
         <v>5900000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9500000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>23500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13300000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13500000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13900000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>10200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>13100000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11500000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>13100000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>48300000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>19400000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16700000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15900000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25400000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>18700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>15300000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>15900000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>16900000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>17100000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14400000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>500000.0</v>
+      </c>
+      <c r="C13">
         <v>600000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13700000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>300000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="I13">
         <v>200000.0</v>
       </c>
-      <c r="J13"/>
+      <c r="J13">
+        <v>200000.0</v>
+      </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
@@ -20643,54 +20820,55 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -20741,356 +20919,360 @@
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-5700000.0</v>
+      </c>
+      <c r="C15">
         <v>12700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-32000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-48300000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-43600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-38900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-75300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-21600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-7900000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-12100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2400000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-88800000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>57100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-214400000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32300000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>34000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>56100000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10600000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-11800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>51000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>32000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>21500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>97600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>49700000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>58400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>27000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>60600000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>80500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>87900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>50200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>58400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15400000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>46400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>30100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>9500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>39900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>43900000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>34600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>14000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>56500000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>61100000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>19300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>11300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>58900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>62500000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>25700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>14100000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>61600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>80100000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>28700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1600000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>49100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>50400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6700000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-3200000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>26100000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>26200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2300000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-2100000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>28600000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>13400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-4400000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-700000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>22600000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>19900000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5500000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-5900000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>30300000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15900000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-7600000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-6600000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>25500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>18600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-7200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-32000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-23600000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
@@ -21133,80 +21315,83 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-5700000.0</v>
+      </c>
+      <c r="C17">
         <v>12700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>18600000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-32000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-23600000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-48300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-43600000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
@@ -21247,80 +21432,83 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-14100000.0</v>
+      </c>
+      <c r="C18">
         <v>-17300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
@@ -21361,54 +21549,55 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21459,54 +21648,55 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21557,338 +21747,342 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>10900000.0</v>
+      </c>
+      <c r="C21">
         <v>56000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-39300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-53600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-53500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>76000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>54400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>96200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>33200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>68300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>32600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>80400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>41400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>65300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>19500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>15500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>74300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>71900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>84700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>107600000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>123000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>67000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>80300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>23100000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>67500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>42200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14100000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>61400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>60000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>48600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>22100000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>84600000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>82700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>32700000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>18400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>92700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>96100000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>44700000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>34800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>94600000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>121200000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>56000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>18900000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>78100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>69400000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>16300000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9600000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>49000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>44500000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>16900000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7200000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>50800000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>65400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>10700000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8600000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>57300000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>47400000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>12000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>7100000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>57600000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>40200000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>6700000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>7200000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>41500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21939,336 +22133,340 @@
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>204400000.0</v>
+      </c>
+      <c r="C23">
         <v>397200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>359500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>215500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>198700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>497700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>306700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>238600000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>403300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>395300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>229700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>208200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>363200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>324500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>243400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>218200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>428500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>311100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>156300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>198500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>349500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>366700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>265000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>165500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>291600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>404100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>311200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>241100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>370500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>418200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>289900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>243900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>411300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>377500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>259300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>222000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>346400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>377900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>160100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>154000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>271400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>217400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>191900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>159700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>308300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>325800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>117500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>173200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>355000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>307100000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>161600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>159100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>316200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>224900000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>166900000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>163000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>253900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>246100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>180500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>157800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>306000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>273600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>143300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>160600000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>264900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>216100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>137600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>124700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>214500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>267100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>181400000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>143100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>301900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>256700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>123200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>117900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>215200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>166600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>106700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>100900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>167100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>178800000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>96800000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>89100000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>210100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>188600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>99700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>89800000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>192900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>161900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>90400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>81500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>171200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22319,80 +22517,83 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>25600000.0</v>
+      </c>
+      <c r="C25">
         <v>28200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26100000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
@@ -22433,54 +22634,55 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22531,54 +22733,55 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22629,330 +22832,336 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>27000000.0</v>
       </c>
       <c r="C28">
+        <v>27000000.0</v>
+      </c>
+      <c r="D28">
         <v>26600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27500000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>45600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>41300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>41800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>43100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>45800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>46300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41700000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>39400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>46300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>38800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>44700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>38900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>40200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>45100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>28300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>27200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>26600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>28500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>34200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>26700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>23800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>27400000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>22100000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>21400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>26900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22400000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>23000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>24300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>21900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>21100000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>21900000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>20700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>24100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>18900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>16200000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>15800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>15600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>14000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>12700000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12800000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14200000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13200000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>14100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>13100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>16000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>13300000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>12600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14400000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>6400000.0</v>
+      </c>
+      <c r="C29">
         <v>16000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>32700000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
@@ -22993,900 +23202,910 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>27000000.0</v>
       </c>
       <c r="C30">
+        <v>27000000.0</v>
+      </c>
+      <c r="D30">
         <v>26600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>197000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>111100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>124700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>42100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-15100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>45600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>46300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>41700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>46300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>39700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>44700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>38900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>40200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>45100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>25800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>26400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27200000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>26600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>26800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>24100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>26700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>22100000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>21400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>26900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>23000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>24300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>21900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20700000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>24100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>20800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>20100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16200000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>14000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>12700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>14200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13200000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>12500000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>16000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>23500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>13900000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>13000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>14400000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>17100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>11200000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-10200000.0</v>
+      </c>
+      <c r="C31">
         <v>-27300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20200000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29500000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-21000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-18100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16300000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>11800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-15600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-18100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-20800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-23300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-20700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-18100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-15500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-17100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-13900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>42800000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4600000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4100000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3900000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11600000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1300000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1500000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4300000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1700000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3800000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3900000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-7600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-6600000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3600000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3300000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-6300000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-11700000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-6600000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3400000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-9600000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-6700000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7500000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-12500000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6400000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-9200000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-12400000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-15500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10100000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-23500000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-13300000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-13500000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-13900000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-11900000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-13100000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-11500000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-13100000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-48300000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-18800000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-16100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-15900000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-19500000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-18700000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-15300000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-15900000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-16900000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-17100000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-14400000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-11600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>215300000.0</v>
+      </c>
+      <c r="C32">
         <v>453200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>396100000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>227500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>214600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>494600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>307200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>208800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>202900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>364000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>341700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>233600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>207600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>411100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>352400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>249400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>214700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>448500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>331500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-209800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>199400000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>425500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>421100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>282400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>175200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>345900000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>500300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>341300000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>245200000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>403700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>486500000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>322500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>246700000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>437900000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>457900000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>290700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>228000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>387800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>443200000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>179600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>169500000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>345700000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>289300000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>232700000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>183700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>393000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>433400000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>240500000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>186600000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>422000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>387400000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>184700000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>173800000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>383700000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>267100000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>181000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>178500000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>315300000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>306100000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>229100000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>179900000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>390600000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>356300000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>176000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>179000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>357600000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>312200000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>182300000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>159500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>309100000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>388300000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>237400000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>162000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>380000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>326100000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>139500000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>127500000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>264200000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>211100000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>123600000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>108100000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>217900000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>244200000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>107500000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>97700000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>267400000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>236000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>111700000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>96900000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>250500000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>202100000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>97100000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>88700000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>212700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -23985,63 +24204,63 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>20200000.0</v>
       </c>
       <c r="C2">
         <v>38700000.0</v>
       </c>
       <c r="D2">
         <v>46100000.0</v>
       </c>
       <c r="E2">
-        <v>21000000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="F2">
         <v>21000000.0</v>
       </c>
       <c r="G2">
         <v>34700000.0</v>
       </c>
       <c r="H2">
         <v>27000000.0</v>
       </c>
       <c r="I2">
         <v>36600000.0</v>
       </c>
       <c r="J2">
         <v>77400000.0</v>
       </c>
       <c r="K2">
         <v>58400000.0</v>
       </c>
       <c r="L2">
         <v>266800000.0</v>
       </c>
       <c r="M2">
         <v>159600000.0</v>
       </c>
@@ -24065,51 +24284,51 @@
       </c>
       <c r="T2">
         <v>7400000.0</v>
       </c>
       <c r="U2">
         <v>47100000.0</v>
       </c>
       <c r="V2">
         <v>9700000.0</v>
       </c>
       <c r="W2">
         <v>2600000.0</v>
       </c>
       <c r="X2">
         <v>11900000.0</v>
       </c>
       <c r="Y2">
         <v>15900000.0</v>
       </c>
       <c r="Z2">
         <v>21000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>69700000</v>
       </c>
       <c r="C3">
         <v>114200000</v>
       </c>
       <c r="D3">
         <v>154300000</v>
       </c>
       <c r="E3">
         <v>96600000</v>
       </c>
       <c r="F3">
         <v>63800000</v>
       </c>
       <c r="G3">
         <v>84900000</v>
       </c>
       <c r="H3">
         <v>98100000</v>
       </c>
       <c r="I3">
         <v>96800000</v>
       </c>
@@ -24145,129 +24364,129 @@
       </c>
       <c r="T3">
         <v>48000000</v>
       </c>
       <c r="U3">
         <v>36400000</v>
       </c>
       <c r="V3">
         <v>31800000</v>
       </c>
       <c r="W3">
         <v>26900000</v>
       </c>
       <c r="X3">
         <v>20600000</v>
       </c>
       <c r="Y3">
         <v>19500000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>39500000.0</v>
       </c>
       <c r="C6">
         <v>-18500000.0</v>
       </c>
       <c r="D6">
         <v>-7400000.0</v>
       </c>
       <c r="E6">
-        <v>25100000.0</v>
+        <v>35500000.0</v>
       </c>
       <c r="F6">
         <v>-2900000.0</v>
       </c>
       <c r="G6">
-        <v>-24100000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="H6">
         <v>-9000000.0</v>
       </c>
       <c r="I6">
         <v>-9600000.0</v>
       </c>
       <c r="J6">
         <v>-40800000.0</v>
       </c>
       <c r="K6">
         <v>19000000.0</v>
       </c>
       <c r="L6">
         <v>-208400000.0</v>
       </c>
       <c r="M6">
         <v>107200000.0</v>
       </c>
       <c r="N6">
         <v>59500000.0</v>
       </c>
       <c r="O6">
         <v>-30200000.0</v>
       </c>
@@ -24285,69 +24504,69 @@
       </c>
       <c r="T6">
         <v>4700000.0</v>
       </c>
       <c r="U6">
         <v>-39700000.0</v>
       </c>
       <c r="V6">
         <v>37400000.0</v>
       </c>
       <c r="W6">
         <v>7100000.0</v>
       </c>
       <c r="X6">
         <v>-9300000.0</v>
       </c>
       <c r="Y6">
         <v>-4000000.0</v>
       </c>
       <c r="Z6">
         <v>-26200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>109200000.0</v>
       </c>
       <c r="C7">
         <v>-66900000.0</v>
       </c>
       <c r="D7">
         <v>-22600000.0</v>
       </c>
       <c r="E7">
         <v>-11300000.0</v>
       </c>
       <c r="F7">
         <v>38600000.0</v>
       </c>
       <c r="G7">
-        <v>-46300000.0</v>
+        <v>-42600000.0</v>
       </c>
       <c r="H7">
         <v>-56300000.0</v>
       </c>
       <c r="I7">
         <v>-17500000.0</v>
       </c>
       <c r="J7">
         <v>-6900000.0</v>
       </c>
       <c r="K7">
         <v>-31700000.0</v>
       </c>
       <c r="L7">
         <v>-111000000.0</v>
       </c>
       <c r="M7">
         <v>1000000.0</v>
       </c>
       <c r="N7">
         <v>21000000.0</v>
       </c>
       <c r="O7">
         <v>-35200000.0</v>
       </c>
@@ -24365,81 +24584,81 @@
       </c>
       <c r="T7">
         <v>-47700000.0</v>
       </c>
       <c r="U7">
         <v>-10100000.0</v>
       </c>
       <c r="V7">
         <v>-43800000.0</v>
       </c>
       <c r="W7">
         <v>-100000.0</v>
       </c>
       <c r="X7">
         <v>-18200000.0</v>
       </c>
       <c r="Y7">
         <v>18700000.0</v>
       </c>
       <c r="Z7">
         <v>106400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>-11400000.0</v>
       </c>
       <c r="C9">
         <v>9000000.0</v>
       </c>
       <c r="D9">
         <v>39100000.0</v>
       </c>
       <c r="E9">
         <v>-56100000.0</v>
       </c>
       <c r="F9">
         <v>74500000.0</v>
       </c>
       <c r="G9">
         <v>19500000.0</v>
       </c>
       <c r="H9">
         <v>-31300000.0</v>
       </c>
       <c r="I9">
         <v>16400000.0</v>
       </c>
@@ -24473,51 +24692,51 @@
       <c r="S9">
         <v>-11500000.0</v>
       </c>
       <c r="T9">
         <v>-89200000.0</v>
       </c>
       <c r="U9">
         <v>71200000.0</v>
       </c>
       <c r="V9">
         <v>-50000000.0</v>
       </c>
       <c r="W9">
         <v>-23900000.0</v>
       </c>
       <c r="X9">
         <v>-18500000.0</v>
       </c>
       <c r="Y9">
         <v>-5900000.0</v>
       </c>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>87300000.0</v>
       </c>
       <c r="C10">
         <v>-15900000.0</v>
       </c>
       <c r="D10">
         <v>-81000000.0</v>
       </c>
       <c r="E10">
         <v>5300000.0</v>
       </c>
       <c r="F10">
         <v>-51900000.0</v>
       </c>
       <c r="G10">
         <v>-77000000.0</v>
       </c>
       <c r="H10">
         <v>-39800000.0</v>
       </c>
       <c r="I10">
         <v>-15600000.0</v>
       </c>
@@ -24551,159 +24770,159 @@
       <c r="S10">
         <v>-5700000.0</v>
       </c>
       <c r="T10">
         <v>22700000.0</v>
       </c>
       <c r="U10">
         <v>-64400000.0</v>
       </c>
       <c r="V10">
         <v>13000000.0</v>
       </c>
       <c r="W10">
         <v>1900000.0</v>
       </c>
       <c r="X10">
         <v>4300000.0</v>
       </c>
       <c r="Y10">
         <v>3800000.0</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>103200000.0</v>
       </c>
       <c r="C14">
         <v>105000000.0</v>
       </c>
       <c r="D14">
         <v>98600000.0</v>
       </c>
       <c r="E14">
         <v>112800000.0</v>
       </c>
       <c r="F14">
         <v>94900000.0</v>
       </c>
       <c r="G14">
-        <v>137900000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="H14">
         <v>136900000.0</v>
       </c>
       <c r="I14">
         <v>129600000.0</v>
       </c>
       <c r="J14">
         <v>122200000.0</v>
       </c>
       <c r="K14">
         <v>90300000.0</v>
       </c>
       <c r="L14">
         <v>78300000.0</v>
       </c>
       <c r="M14">
         <v>78000000.0</v>
       </c>
       <c r="N14">
         <v>73000000.0</v>
       </c>
       <c r="O14">
         <v>64500000.0</v>
       </c>
@@ -24719,51 +24938,51 @@
       <c r="S14">
         <v>41400000.0</v>
       </c>
       <c r="T14">
         <v>41300000.0</v>
       </c>
       <c r="U14">
         <v>41900000.0</v>
       </c>
       <c r="V14">
         <v>45900000.0</v>
       </c>
       <c r="W14">
         <v>43600000.0</v>
       </c>
       <c r="X14">
         <v>44300000.0</v>
       </c>
       <c r="Y14">
         <v>39000000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>12600000.0</v>
       </c>
       <c r="D15">
         <v>24900000.0</v>
       </c>
       <c r="E15">
         <v>20800000.0</v>
       </c>
       <c r="F15">
         <v>73100000.0</v>
       </c>
       <c r="G15">
         <v>99100000.0</v>
       </c>
       <c r="H15">
         <v>98100000.0</v>
       </c>
       <c r="I15">
         <v>97700000.0</v>
       </c>
@@ -24797,69 +25016,69 @@
       <c r="S15">
         <v>44300000.0</v>
       </c>
       <c r="T15">
         <v>42000000.0</v>
       </c>
       <c r="U15">
         <v>39500000.0</v>
       </c>
       <c r="V15">
         <v>34700000.0</v>
       </c>
       <c r="W15">
         <v>28700000.0</v>
       </c>
       <c r="X15">
         <v>103700000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>59700000.0</v>
       </c>
       <c r="C16">
         <v>20200000.0</v>
       </c>
       <c r="D16">
         <v>38700000.0</v>
       </c>
       <c r="E16">
         <v>46100000.0</v>
       </c>
       <c r="F16">
         <v>18100000.0</v>
       </c>
       <c r="G16">
-        <v>10600000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="H16">
         <v>18000000.0</v>
       </c>
       <c r="I16">
         <v>27000000.0</v>
       </c>
       <c r="J16">
         <v>36600000.0</v>
       </c>
       <c r="K16">
         <v>77400000.0</v>
       </c>
       <c r="L16">
         <v>58400000.0</v>
       </c>
       <c r="M16">
         <v>266800000.0</v>
       </c>
       <c r="N16">
         <v>159600000.0</v>
       </c>
       <c r="O16">
         <v>100100000.0</v>
       </c>
@@ -24877,99 +25096,99 @@
       </c>
       <c r="T16">
         <v>12100000.0</v>
       </c>
       <c r="U16">
         <v>7400000.0</v>
       </c>
       <c r="V16">
         <v>47100000.0</v>
       </c>
       <c r="W16">
         <v>9700000.0</v>
       </c>
       <c r="X16">
         <v>2600000.0</v>
       </c>
       <c r="Y16">
         <v>11900000.0</v>
       </c>
       <c r="Z16">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>128000000.0</v>
       </c>
       <c r="C18">
         <v>-99800000.0</v>
       </c>
       <c r="D18">
         <v>-48300000.0</v>
       </c>
       <c r="E18">
         <v>23800000.0</v>
       </c>
       <c r="F18">
         <v>90900000.0</v>
       </c>
       <c r="G18">
-        <v>90300000.0</v>
+        <v>90299999.0</v>
       </c>
       <c r="H18">
         <v>61500000.0</v>
       </c>
       <c r="I18">
         <v>85500000.0</v>
       </c>
       <c r="J18">
         <v>37100000.0</v>
       </c>
       <c r="K18">
         <v>-14900000.0</v>
       </c>
       <c r="L18">
         <v>-79700000.0</v>
       </c>
       <c r="M18">
         <v>117700000.0</v>
       </c>
       <c r="N18">
         <v>115600000.0</v>
       </c>
       <c r="O18">
         <v>20800000.0</v>
       </c>
@@ -24987,169 +25206,169 @@
       </c>
       <c r="T18">
         <v>70500000.0</v>
       </c>
       <c r="U18">
         <v>59200000.0</v>
       </c>
       <c r="V18">
         <v>56100000.0</v>
       </c>
       <c r="W18">
         <v>72800000.0</v>
       </c>
       <c r="X18">
         <v>48500000.0</v>
       </c>
       <c r="Y18">
         <v>62900000.0</v>
       </c>
       <c r="Z18">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-116100000.0</v>
       </c>
       <c r="D19">
         <v>-177900000.0</v>
       </c>
       <c r="E19">
         <v>-79900000.0</v>
       </c>
       <c r="F19">
         <v>284200000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>240700000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>-77000000.0</v>
       </c>
       <c r="C21">
         <v>111600000.0</v>
       </c>
       <c r="D21">
         <v>-144700000.0</v>
       </c>
       <c r="E21">
         <v>9900000.0</v>
       </c>
       <c r="F21">
         <v>-365800000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>-79800000.0</v>
       </c>
       <c r="C22">
         <v>-206100000.0</v>
       </c>
       <c r="D22">
         <v>10500000.0</v>
       </c>
       <c r="E22">
         <v>-21100000.0</v>
       </c>
       <c r="F22">
         <v>-213800000.0</v>
       </c>
       <c r="G22">
         <v>63100000.0</v>
       </c>
       <c r="H22">
         <v>60800000.0</v>
       </c>
       <c r="I22">
         <v>64800000.0</v>
       </c>
@@ -25185,149 +25404,149 @@
       </c>
       <c r="T22">
         <v>80000000.0</v>
       </c>
       <c r="U22">
         <v>55000000.0</v>
       </c>
       <c r="V22">
         <v>30900000.0</v>
       </c>
       <c r="W22">
         <v>49800000.0</v>
       </c>
       <c r="X22">
         <v>27200000.0</v>
       </c>
       <c r="Y22">
         <v>18900000.0</v>
       </c>
       <c r="Z22">
         <v>-443500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>-29900001.0</v>
+        <v>-29900000.0</v>
       </c>
       <c r="C23">
-        <v>-15900000.0</v>
+        <v>-13800000.0</v>
       </c>
       <c r="D23">
-        <v>-7100000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="E23">
-        <v>-3700000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="F23">
-        <v>-700000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="G23">
         <v>-2900000.0</v>
       </c>
       <c r="H23">
         <v>-14100000.0</v>
       </c>
       <c r="I23">
         <v>-2700000.0</v>
       </c>
       <c r="J23">
-        <v>-14600000.0</v>
+        <v>-14900000.0</v>
       </c>
       <c r="K23">
-        <v>-8000000.0</v>
+        <v>-8700000.0</v>
       </c>
       <c r="L23">
-        <v>3000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="M23">
         <v>-2300000.0</v>
       </c>
       <c r="N23">
         <v>10600000.0</v>
       </c>
       <c r="O23">
         <v>5100000.0</v>
       </c>
       <c r="P23">
         <v>8600000.0</v>
       </c>
       <c r="Q23">
         <v>1000000.0</v>
       </c>
       <c r="R23">
         <v>-1100000.0</v>
       </c>
       <c r="S23">
         <v>-500000.0</v>
       </c>
       <c r="T23">
         <v>-9200000.0</v>
       </c>
       <c r="U23">
         <v>2200000.0</v>
       </c>
       <c r="V23">
         <v>-3400000.0</v>
       </c>
       <c r="W23">
         <v>-100000.0</v>
       </c>
       <c r="X23">
         <v>3800000.0</v>
       </c>
       <c r="Y23">
         <v>7500000.0</v>
       </c>
       <c r="Z23">
         <v>-43300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>19700000.0</v>
       </c>
       <c r="C24">
         <v>-1900000.0</v>
       </c>
       <c r="D24">
         <v>-4700000.0</v>
       </c>
       <c r="E24">
         <v>1800000.0</v>
       </c>
       <c r="F24">
         <v>3600000.0</v>
       </c>
       <c r="G24">
-        <v>-1300000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="H24">
         <v>-2300000.0</v>
       </c>
       <c r="I24">
         <v>-2800000.0</v>
       </c>
       <c r="J24">
         <v>-4900000.0</v>
       </c>
       <c r="K24">
         <v>-3200000.0</v>
       </c>
       <c r="L24">
         <v>-1400000.0</v>
       </c>
       <c r="M24">
         <v>22500000.0</v>
       </c>
       <c r="N24">
         <v>16600000.0</v>
       </c>
       <c r="O24">
         <v>7300000.0</v>
       </c>
@@ -25345,69 +25564,69 @@
       </c>
       <c r="T24">
         <v>-300000.0</v>
       </c>
       <c r="U24">
         <v>-4400000.0</v>
       </c>
       <c r="V24">
         <v>32600000.0</v>
       </c>
       <c r="W24">
         <v>900000.0</v>
       </c>
       <c r="X24">
         <v>-25000000.0</v>
       </c>
       <c r="Y24">
         <v>400000.0</v>
       </c>
       <c r="Z24">
         <v>-34000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>57500000.0</v>
       </c>
       <c r="C25">
         <v>177000000.0</v>
       </c>
       <c r="D25">
-        <v>3900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="E25">
         <v>5700000.0</v>
       </c>
       <c r="F25">
         <v>256500000.0</v>
       </c>
       <c r="G25">
-        <v>143800000.0</v>
+        <v>24300000.0</v>
       </c>
       <c r="H25">
         <v>162500000.0</v>
       </c>
       <c r="I25">
         <v>142300000.0</v>
       </c>
       <c r="J25">
         <v>126900000.0</v>
       </c>
       <c r="K25">
         <v>42700000.0</v>
       </c>
       <c r="L25">
         <v>83700000.0</v>
       </c>
       <c r="M25">
         <v>15500000.0</v>
       </c>
       <c r="N25">
         <v>81600000.0</v>
       </c>
       <c r="O25">
         <v>89100000.0</v>
       </c>
@@ -25425,110 +25644,110 @@
       </c>
       <c r="T25">
         <v>42600000.0</v>
       </c>
       <c r="U25">
         <v>32000000.0</v>
       </c>
       <c r="V25">
         <v>63700000.0</v>
       </c>
       <c r="W25">
         <v>29000000.0</v>
       </c>
       <c r="X25">
         <v>15400000.0</v>
       </c>
       <c r="Y25">
         <v>7700000.0</v>
       </c>
       <c r="Z25">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-1400000.0</v>
       </c>
       <c r="C26">
         <v>-2100000.0</v>
       </c>
       <c r="D26">
         <v>-1700000.0</v>
       </c>
       <c r="E26">
         <v>-2000000.0</v>
       </c>
       <c r="F26">
-        <v>-1300000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="G26">
         <v>-1100000.0</v>
       </c>
       <c r="H26">
         <v>-300000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>3200000.0</v>
       </c>
       <c r="R26">
         <v>100800000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-18200000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>10200000.0</v>
       </c>
       <c r="C27">
         <v>8100000.0</v>
       </c>
       <c r="D27">
-        <v>20600000.0</v>
+        <v>21100000.0</v>
       </c>
       <c r="E27">
         <v>15700000.0</v>
       </c>
       <c r="F27">
         <v>7700000.0</v>
       </c>
       <c r="G27">
         <v>9400000.0</v>
       </c>
       <c r="H27">
         <v>6300000.0</v>
       </c>
       <c r="I27">
         <v>7800000.0</v>
       </c>
       <c r="J27">
         <v>5000000.0</v>
       </c>
       <c r="K27">
         <v>4900000.0</v>
       </c>
       <c r="L27">
         <v>6100000.0</v>
       </c>
@@ -25547,51 +25766,51 @@
       <c r="Q27">
         <v>5300000.0</v>
       </c>
       <c r="R27">
         <v>4500000.0</v>
       </c>
       <c r="S27">
         <v>3300000.0</v>
       </c>
       <c r="T27">
         <v>2600000.0</v>
       </c>
       <c r="U27">
         <v>2400000.0</v>
       </c>
       <c r="V27">
         <v>63100000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-108300000.0</v>
       </c>
       <c r="C28">
         <v>83100000.0</v>
       </c>
       <c r="D28">
         <v>64000000.0</v>
       </c>
       <c r="E28">
         <v>-14300000.0</v>
       </c>
       <c r="F28">
         <v>-439600000.0</v>
       </c>
       <c r="G28">
         <v>-96200000.0</v>
       </c>
       <c r="H28">
         <v>-50500000.0</v>
       </c>
       <c r="I28">
         <v>-85900000.0</v>
       </c>
@@ -25627,51 +25846,51 @@
       </c>
       <c r="T28">
         <v>-59100000.0</v>
       </c>
       <c r="U28">
         <v>-96200000.0</v>
       </c>
       <c r="V28">
         <v>-53800000.0</v>
       </c>
       <c r="W28">
         <v>-71200000.0</v>
       </c>
       <c r="X28">
         <v>-36300000.0</v>
       </c>
       <c r="Y28">
         <v>-69800000.0</v>
       </c>
       <c r="Z28">
         <v>-43300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>197700000.0</v>
       </c>
       <c r="C29">
         <v>14400000.0</v>
       </c>
       <c r="D29">
         <v>106000000.0</v>
       </c>
       <c r="E29">
         <v>120400000.0</v>
       </c>
       <c r="F29">
         <v>154700000.0</v>
       </c>
       <c r="G29">
         <v>175200000.0</v>
       </c>
       <c r="H29">
         <v>159600000.0</v>
       </c>
       <c r="I29">
         <v>182300000.0</v>
       </c>
@@ -25707,51 +25926,51 @@
       </c>
       <c r="T29">
         <v>118500000.0</v>
       </c>
       <c r="U29">
         <v>95600000.0</v>
       </c>
       <c r="V29">
         <v>87900000.0</v>
       </c>
       <c r="W29">
         <v>99700000.0</v>
       </c>
       <c r="X29">
         <v>69100000.0</v>
       </c>
       <c r="Y29">
         <v>82400000.0</v>
       </c>
       <c r="Z29">
         <v>72100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-50000000.0</v>
       </c>
       <c r="C30">
         <v>-116100000.0</v>
       </c>
       <c r="D30">
         <v>-177900000.0</v>
       </c>
       <c r="E30">
         <v>-79900000.0</v>
       </c>
       <c r="F30">
         <v>284200000.0</v>
       </c>
       <c r="G30">
         <v>-88200000.0</v>
       </c>
       <c r="H30">
         <v>-100400000.0</v>
       </c>
       <c r="I30">
         <v>-99600000.0</v>
       </c>
@@ -25806,882 +26025,891 @@
       <c r="Z30">
         <v>-34000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>74100000.0</v>
+      </c>
+      <c r="C2">
         <v>46700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>79400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38300000.0</v>
       </c>
       <c r="J2">
         <v>38300000.0</v>
       </c>
       <c r="K2">
+        <v>38300000.0</v>
+      </c>
+      <c r="L2">
         <v>38700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>58000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>249700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>146100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>47200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
+        <v>18100000.0</v>
+      </c>
+      <c r="U2">
+        <v>26300000.0</v>
+      </c>
+      <c r="V2">
+        <v>42800000.0</v>
+      </c>
+      <c r="W2">
         <v>21000000.0</v>
       </c>
-      <c r="T2">
-[...8 lines deleted...]
-      <c r="W2">
+      <c r="X2">
         <v>34100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>40800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>44500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>33900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>48900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>432200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>92700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>85200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>58400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>119100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>233700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>313800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>266800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>220000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>304000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>283400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>159600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>123900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>196400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>175500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>100100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>116400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>147600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>183600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>130300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>123400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>158000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>177600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>91100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>68900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>112400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>118500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>66300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>117400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>34600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11800000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>40700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>102800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12100000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>31300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>35400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8400000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>58100000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>100800000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>47100000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23800000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>55500000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>67000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9700000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8300000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>54900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>71300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>21100000</v>
+      </c>
+      <c r="C3">
         <v>18200000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14700000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>30000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>48600000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>77300000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35200000</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
+        <v>23800000</v>
+      </c>
+      <c r="P3">
         <v>19900000</v>
       </c>
-      <c r="P3">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
+        <v>27700000</v>
+      </c>
+      <c r="R3">
         <v>25400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14500000</v>
       </c>
-      <c r="T3">
-[...1 lines deleted...]
-      </c>
       <c r="U3">
+        <v>32800000</v>
+      </c>
+      <c r="V3">
         <v>20800000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18200000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>22000000</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
+        <v>20199999</v>
+      </c>
+      <c r="Z3">
         <v>17400000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26500000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21800000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>28300000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>21500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24600000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>20100000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29100000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>23000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>33100000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25400000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>34600000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>21000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33500000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>53900000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>51000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>43800000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>63200000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>64600000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>48100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>41700000</v>
       </c>
       <c r="AU3">
         <v>41700000</v>
       </c>
       <c r="AV3">
+        <v>41700000</v>
+      </c>
+      <c r="AW3">
         <v>34500000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>24000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>39600000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>27600000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>19000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>36500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>32000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34500000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>34400000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>30000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>40900000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>22800000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16700000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>35000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>31100000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>22100000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>23900000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>40500000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>24500000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>19700000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9400000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>31300000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16500000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>11300000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12600000</v>
       </c>
       <c r="BX3">
         <v>12600000</v>
       </c>
       <c r="BY3">
+        <v>12600000</v>
+      </c>
+      <c r="BZ3">
         <v>13900000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>8900000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>11900000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>8600000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6600000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9300000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>12700000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>9300000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5600000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4200000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10500000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>7800000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4700000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3900000</v>
       </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26728,54 +26956,55 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26822,596 +27051,603 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-17800000.0</v>
+      </c>
+      <c r="C6">
         <v>27400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>25600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25500000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-19300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-191700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>103600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>100000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24600000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>-35500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="U6">
-        <v>-10000000.0</v>
+        <v>-8200000.0</v>
       </c>
       <c r="V6">
-        <v>42600000.0</v>
+        <v>-16500000.0</v>
       </c>
       <c r="W6">
+        <v>21800000.0</v>
+      </c>
+      <c r="X6">
         <v>-13100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-33100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>75100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-23400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5200000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-15000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-28500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-354800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>339500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>26800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-60700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-114600000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-80100000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>47000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>46800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-84000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>20600000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>123800000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>35700000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-72500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20900000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>75400000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-16300000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-31200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-36000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>53300000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>6900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-34600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-19600000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>86500000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>22200000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-43500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-6100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>105000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-53100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-51100000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>82800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>22800000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-28900000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-62100000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>90700000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-29300000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-4100000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>28000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-49700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-42700000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>53700000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>23300000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-31700000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-11500000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>57300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1400000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-46600000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-16400000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>68700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-16200000.0</v>
+      </c>
+      <c r="C7">
         <v>150200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-93600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-27900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>143800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-93600000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-42200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-79600000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>130699999.0</v>
+      </c>
+      <c r="P7">
         <v>-31300000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
+        <v>-56100000.0</v>
+      </c>
+      <c r="R7">
+        <v>-16500000.0</v>
+      </c>
+      <c r="S7">
+        <v>120000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-58700000.0</v>
+      </c>
+      <c r="U7">
+        <v>-79700000.0</v>
+      </c>
+      <c r="V7">
+        <v>100000.0</v>
+      </c>
+      <c r="W7">
+        <v>126300000.0</v>
+      </c>
+      <c r="X7">
+        <v>-89200000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-92100000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-34600000.0</v>
+      </c>
+      <c r="AA7">
+        <v>165300000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-34800000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-63900000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-35100000.0</v>
+      </c>
+      <c r="AE7">
+        <v>77500000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-47200000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-65400000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>123700000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-68300000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-7800000.0</v>
+      </c>
+      <c r="AM7">
+        <v>79100000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-76400000.0</v>
+      </c>
+      <c r="AP7">
+        <v>27800000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>25300000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-37900000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-64700000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-43600000.0</v>
+      </c>
+      <c r="AU7">
+        <v>35200000.0</v>
+      </c>
+      <c r="AV7">
+        <v>18700000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-76100000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-25800000.0</v>
+      </c>
+      <c r="AY7">
+        <v>84200000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>18100000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-72800000.0</v>
+      </c>
+      <c r="BB7">
+        <v>15900000.0</v>
+      </c>
+      <c r="BC7">
+        <v>59800000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-36900000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-6600000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-11100000.0</v>
+      </c>
+      <c r="BG7">
+        <v>19400000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-14900000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-12100000.0</v>
+      </c>
+      <c r="BK7">
+        <v>92200000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-13200000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-35900000.0</v>
+      </c>
+      <c r="BN7">
+        <v>2700000.0</v>
+      </c>
+      <c r="BO7">
+        <v>64600000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-42900000.0</v>
+      </c>
+      <c r="BQ7">
         <v>-54200000.0</v>
       </c>
-      <c r="Q7">
-[...149 lines deleted...]
-      <c r="BO7">
+      <c r="BR7">
+        <v>-66700000.0</v>
+      </c>
+      <c r="BS7">
+        <v>37200000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-23100000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-42200000.0</v>
+      </c>
+      <c r="BV7">
+        <v>3500000.0</v>
+      </c>
+      <c r="BW7">
+        <v>79700000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-62600000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-41400000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>18000000.0</v>
+      </c>
+      <c r="CA7">
+        <v>38300000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-17400000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-37700000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-24700000.0</v>
+      </c>
+      <c r="CE7">
+        <v>69700000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-46500000.0</v>
+      </c>
+      <c r="CG7">
         <v>-42900000.0</v>
       </c>
-      <c r="BP7">
-[...50 lines deleted...]
-      <c r="CG7">
+      <c r="CH7">
         <v>800000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>44800000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-16600000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-32400000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5100000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27458,596 +27694,603 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>72800000.0</v>
+      </c>
+      <c r="C9">
         <v>52600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-98800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-25600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>78000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-61300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-27800000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>24700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-37600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-34800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>64800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>42900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-34000000.0</v>
       </c>
-      <c r="P9">
-[...1 lines deleted...]
-      </c>
       <c r="Q9">
+        <v>-61700000.0</v>
+      </c>
+      <c r="R9">
         <v>69300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-68800000.0</v>
       </c>
-      <c r="T9">
-[...1 lines deleted...]
-      </c>
       <c r="U9">
+        <v>-28200000.0</v>
+      </c>
+      <c r="V9">
         <v>84500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-91500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-28200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>87100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-121300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-46600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>64600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-99800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-39500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>86800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>68900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-139300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-28500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>97900000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-110500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-44600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>63200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>15000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-11100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-48700000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>53800000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>65000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-68400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-43900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>60700000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>47200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-116900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-22900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>76300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-8200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-43400000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-22800000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>34900000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>43100000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-24700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-30600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>33000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>64600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-99000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-21900000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>48100000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>43400000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-70100000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-26100000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>29200000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>111000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-84100000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-52500000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>84400000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>40700000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-110500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-30700000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>54100000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2100000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-39900000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-16200000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>30000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>97300000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-117300000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-14900000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>50900000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>31300000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-78600000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-7700000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>30800000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>-81200000.0</v>
+      </c>
+      <c r="C10">
         <v>69600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>51700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-50700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-45300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>144200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>39100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-37400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-54600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-72200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5100000.0</v>
       </c>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
       <c r="Q10">
+        <v>-42700000.0</v>
+      </c>
+      <c r="R10">
         <v>-60900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>96300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12600000.0</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
-        <v>-74700000.0</v>
+        <v>-38300000.0</v>
       </c>
       <c r="V10">
-        <v>60700000.0</v>
+        <v>-87600000.0</v>
       </c>
       <c r="W10">
+        <v>73600000.0</v>
+      </c>
+      <c r="X10">
         <v>24800000.0</v>
       </c>
-      <c r="X10">
-[...1 lines deleted...]
-      </c>
       <c r="Y10">
+        <v>-69600000.0</v>
+      </c>
+      <c r="Z10">
         <v>-65000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27000000.0</v>
       </c>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>35400000.0</v>
+      </c>
+      <c r="AC10">
         <v>-35700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-80500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>44300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-66300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-66100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>71300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>43100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-42100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-51300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>44400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>62000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-32700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-30900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>66700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-12300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-48900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-71700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-60900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-62200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>85000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>53700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-49300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-51700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>93000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-7300000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-29800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>22100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-21400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-20500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-40200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>79000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>39100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-24900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6700000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>62900000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-12800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-58000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-63600000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-12500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>13100000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-37800000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-43400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>62400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>27000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-32800000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-24700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>53200000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-38300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-26000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2300000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>35800000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-27000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-32700000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>36900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>17400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-29100000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-26000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>39600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -28094,54 +28337,55 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -28188,54 +28432,55 @@
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28282,860 +28527,870 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>25600000.0</v>
+      </c>
+      <c r="C14">
         <v>28200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26600000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>26800000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>25900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12200000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14">
+        <v>24500000.0</v>
+      </c>
+      <c r="P14">
         <v>23900000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>83200000.0</v>
+        <v>29600000.0</v>
       </c>
       <c r="R14">
-        <v>27900000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="S14">
-        <v>28000000.0</v>
+        <v>28700000.0</v>
       </c>
       <c r="T14">
-        <v>94900000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="U14">
+        <v>30600000.0</v>
+      </c>
+      <c r="V14">
         <v>30100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>33100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33900000.0</v>
       </c>
       <c r="AC14">
         <v>33900000.0</v>
       </c>
       <c r="AD14">
+        <v>33900000.0</v>
+      </c>
+      <c r="AE14">
         <v>35000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>34000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19900000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19100000.0</v>
       </c>
       <c r="AT14">
         <v>19100000.0</v>
       </c>
       <c r="AU14">
+        <v>19100000.0</v>
+      </c>
+      <c r="AV14">
         <v>20800000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>20000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18800000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18400000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>19600000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17300000.0</v>
       </c>
       <c r="BC14">
         <v>17300000.0</v>
       </c>
       <c r="BD14">
+        <v>17300000.0</v>
+      </c>
+      <c r="BE14">
         <v>15700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15800000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>15900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="BJ14">
         <v>16400000.0</v>
       </c>
       <c r="BK14">
+        <v>16400000.0</v>
+      </c>
+      <c r="BL14">
         <v>15700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12200000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12100000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>12000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10600000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9300000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10500000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11600000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10200000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10700000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>10200000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10600000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10400000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>12000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>11200000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10900000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11800000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>11400000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10700000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>10400000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>11100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>100000.0</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="O15">
         <v>6300000.0</v>
       </c>
       <c r="P15">
+        <v>6300000.0</v>
+      </c>
+      <c r="Q15">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="R15">
         <v>5200000.0</v>
       </c>
       <c r="S15">
+        <v>5200000.0</v>
+      </c>
+      <c r="T15">
         <v>5300000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
+        <v>24400000.0</v>
+      </c>
+      <c r="V15">
         <v>24600000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24700000.0</v>
       </c>
       <c r="Y15">
         <v>24700000.0</v>
       </c>
       <c r="Z15">
+        <v>24700000.0</v>
+      </c>
+      <c r="AA15">
         <v>24800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24600000.0</v>
       </c>
       <c r="AD15">
         <v>24600000.0</v>
       </c>
       <c r="AE15">
+        <v>24600000.0</v>
+      </c>
+      <c r="AF15">
         <v>24300000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="AH15">
         <v>24500000.0</v>
       </c>
       <c r="AI15">
+        <v>24500000.0</v>
+      </c>
+      <c r="AJ15">
         <v>24200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>24400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>24500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>24400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22400000.0</v>
       </c>
       <c r="AR15">
         <v>22400000.0</v>
       </c>
       <c r="AS15">
+        <v>22400000.0</v>
+      </c>
+      <c r="AT15">
         <v>22200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>22400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20200000.0</v>
       </c>
       <c r="AW15">
         <v>20200000.0</v>
       </c>
       <c r="AX15">
         <v>20200000.0</v>
       </c>
       <c r="AY15">
+        <v>20200000.0</v>
+      </c>
+      <c r="AZ15">
         <v>18200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18400000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16600000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="BF15">
         <v>16600000.0</v>
       </c>
       <c r="BG15">
-        <v>15000000.0</v>
+        <v>16600000.0</v>
       </c>
       <c r="BH15">
         <v>15000000.0</v>
       </c>
       <c r="BI15">
         <v>15000000.0</v>
       </c>
       <c r="BJ15">
+        <v>15000000.0</v>
+      </c>
+      <c r="BK15">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BL15">
         <v>13000000.0</v>
       </c>
       <c r="BM15">
+        <v>13000000.0</v>
+      </c>
+      <c r="BN15">
         <v>13100000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11900000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>11700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="BR15">
         <v>11800000.0</v>
       </c>
       <c r="BS15">
-        <v>11100000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="BT15">
         <v>11100000.0</v>
       </c>
       <c r="BU15">
         <v>11100000.0</v>
       </c>
       <c r="BV15">
+        <v>11100000.0</v>
+      </c>
+      <c r="BW15">
         <v>11000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="BY15">
         <v>10500000.0</v>
       </c>
       <c r="BZ15">
+        <v>10500000.0</v>
+      </c>
+      <c r="CA15">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="CB15">
         <v>9900000.0</v>
       </c>
       <c r="CC15">
         <v>9900000.0</v>
       </c>
       <c r="CD15">
+        <v>9900000.0</v>
+      </c>
+      <c r="CE15">
         <v>9800000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8800000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="CH15">
         <v>8600000.0</v>
       </c>
       <c r="CI15">
-        <v>7700000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="CJ15">
         <v>7700000.0</v>
       </c>
       <c r="CK15">
+        <v>7700000.0</v>
+      </c>
+      <c r="CL15">
         <v>7600000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>56300000.0</v>
+      </c>
+      <c r="C16">
         <v>74100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>59700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>79400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>49500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38300000.0</v>
       </c>
       <c r="K16">
         <v>38300000.0</v>
       </c>
       <c r="L16">
+        <v>38300000.0</v>
+      </c>
+      <c r="M16">
         <v>38700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>249700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>146100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>46100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>47200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18100000.0</v>
       </c>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
       <c r="V16">
-        <v>63600000.0</v>
+        <v>26300000.0</v>
       </c>
       <c r="W16">
+        <v>42800000.0</v>
+      </c>
+      <c r="X16">
         <v>21000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>67200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>109800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>40800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>44500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>33900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>48900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>77400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>432200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>92700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>85200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>58400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>119100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>233700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>313800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>266800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>220000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>304000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>283400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>159600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>123900000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>196400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>175500000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>100100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>116400000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>147600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>183600000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>130300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>123400000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>158000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>177600000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>91100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>68900000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>112400000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>118500000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13500000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>66300000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>117400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>34600000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11800000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>40700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>102800000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>12100000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>31300000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>35400000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7400000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8400000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>58100000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>100800000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>47100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23800000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>55500000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>67000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9700000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8300000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>54900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>71300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29182,346 +29437,350 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-18700000.0</v>
+      </c>
+      <c r="C18">
         <v>179200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-59800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>172900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21500000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>56200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-100900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-90700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-57800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>118000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-17800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-56200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-22400000.0</v>
       </c>
-      <c r="R18">
-[...1 lines deleted...]
-      </c>
       <c r="S18">
+        <v>131199999.0</v>
+      </c>
+      <c r="T18">
         <v>-28800000.0</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
+        <v>-80500000.0</v>
+      </c>
+      <c r="V18">
         <v>-10600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>182000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-35300000.0</v>
       </c>
-      <c r="X18">
-[...1 lines deleted...]
-      </c>
       <c r="Y18">
+        <v>-65599999.0</v>
+      </c>
+      <c r="Z18">
         <v>-12100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>203300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>41700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-35800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-44800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>106900000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>700000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-36300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-20500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>150000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-12900000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-41900000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-14700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>104200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>26700000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-96700000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>48800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-20400000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-81700000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-58300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>80700000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>71500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-66600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-22900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>135700000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>56600000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-61300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>28000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>92300000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-12500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-17800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-15800000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>66900000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>10600000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-16100000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3700000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>154100000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>38100000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-34100000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>11700000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>113400000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>9900000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-44300000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-43400000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>102600000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>46400000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-18400000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>21500000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>136800000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>18800000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-35500000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>15700000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>71500000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>4400000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-24700000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-23800000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>103300000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>5100000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-42600000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>7200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>86400000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>2400000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-29400000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>97800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>1200000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13700000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-22200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-21100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15300000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
@@ -29558,68 +29817,69 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
@@ -29656,80 +29916,83 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>3000000.0</v>
+      </c>
+      <c r="C21">
         <v>-171500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>50700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-167300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>57500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2600000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
@@ -29766,2336 +30029,2368 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>-5700000.0</v>
+      </c>
+      <c r="C22">
         <v>12700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-32000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-48300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-43600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-38900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-75300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36400000.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
+        <v>-21700000.0</v>
+      </c>
+      <c r="P22">
         <v>-300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7500000.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
+        <v>-10800000.0</v>
+      </c>
+      <c r="S22">
         <v>-12100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2400000.0</v>
       </c>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
       <c r="U22">
+        <v>-4900000.0</v>
+      </c>
+      <c r="V22">
         <v>57100000.0</v>
       </c>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
       <c r="W22">
-        <v>32300000.0</v>
+        <v>32400000.0</v>
       </c>
       <c r="X22">
-        <v>-3500000.0</v>
+        <v>32299999.0</v>
       </c>
       <c r="Y22">
+        <v>-4400000.0</v>
+      </c>
+      <c r="Z22">
         <v>-3300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>56100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-11800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>51000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12800000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-7600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>32000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>21500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>97600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9100000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>49700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>58400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>27000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13200000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>60600000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>80500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>87900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>50200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>58400000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15400000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46400000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>30100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9500000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>39900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>43900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>34600000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>56500000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>61100000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>19300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>58900000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>62500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>25700000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>14100000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>61600000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>80100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>28700000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1600000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>49100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>50400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6700000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-3200000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26100000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>26200000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-2100000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>28600000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13400000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-4400000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-700000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>22600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>19900000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5500000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-5900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>-2400000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="C23">
         <v>-2400000.0</v>
       </c>
       <c r="D23">
+        <v>-2400000.0</v>
+      </c>
+      <c r="E23">
         <v>-2800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4400000.0</v>
       </c>
-      <c r="H23">
-[...5 lines deleted...]
-      </c>
+      <c r="I23">
+        <v>-1200000.0</v>
+      </c>
+      <c r="J23"/>
       <c r="K23">
+        <v>-12300000.0</v>
+      </c>
+      <c r="L23">
         <v>-800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-600000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>-2000000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="R23">
-        <v>-700000.0</v>
+        <v>-1700000.0</v>
       </c>
       <c r="S23">
         <v>-200000.0</v>
       </c>
       <c r="T23">
-        <v>700000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="U23">
-        <v>-400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="V23">
-        <v>-600000.0</v>
+        <v>-1600000.0</v>
       </c>
       <c r="W23">
         <v>-400000.0</v>
       </c>
       <c r="X23">
-        <v>-1500000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="Y23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z23">
         <v>-800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="AD23">
         <v>-300000.0</v>
       </c>
       <c r="AE23">
+        <v>-300000.0</v>
+      </c>
+      <c r="AF23">
         <v>-1700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
+        <v>100000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-13800000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AP23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>500000.0</v>
+      </c>
+      <c r="AR23">
+        <v>600000.0</v>
+      </c>
+      <c r="AS23">
         <v>200000.0</v>
       </c>
-      <c r="AL23">
-[...14 lines deleted...]
-      <c r="AQ23">
+      <c r="AT23"/>
+      <c r="AU23">
+        <v>2200000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1400000.0</v>
+      </c>
+      <c r="AW23">
+        <v>800000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-6400000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1900000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>-700000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3100000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7800000.0</v>
+      </c>
+      <c r="BC23">
+        <v>400000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6600000.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23">
+        <v>-1900000.0</v>
+      </c>
+      <c r="BG23">
+        <v>400000.0</v>
+      </c>
+      <c r="BH23">
+        <v>4800000.0</v>
+      </c>
+      <c r="BI23">
+        <v>300000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1300000.0</v>
+      </c>
+      <c r="BK23">
+        <v>2200000.0</v>
+      </c>
+      <c r="BL23">
+        <v>-4600000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1400000.0</v>
+      </c>
+      <c r="BN23">
+        <v>700000.0</v>
+      </c>
+      <c r="BO23">
+        <v>900000.0</v>
+      </c>
+      <c r="BP23">
+        <v>-4500000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>-100000.0</v>
+      </c>
+      <c r="BR23">
+        <v>-400000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1600000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-4600000.0</v>
+      </c>
+      <c r="BU23">
+        <v>-900000.0</v>
+      </c>
+      <c r="BV23">
+        <v>700000.0</v>
+      </c>
+      <c r="BW23">
+        <v>1000000.0</v>
+      </c>
+      <c r="BX23">
+        <v>-1400000.0</v>
+      </c>
+      <c r="BY23">
+        <v>8700000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1400000.0</v>
+      </c>
+      <c r="CA23">
+        <v>700000.0</v>
+      </c>
+      <c r="CB23">
+        <v>400000.0</v>
+      </c>
+      <c r="CC23">
+        <v>300000.0</v>
+      </c>
+      <c r="CD23">
+        <v>400000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1100000.0</v>
+      </c>
+      <c r="CF23">
+        <v>-3300000.0</v>
+      </c>
+      <c r="CG23">
+        <v>-100000.0</v>
+      </c>
+      <c r="CH23">
+        <v>-10100000.0</v>
+      </c>
+      <c r="CI23">
+        <v>-21100000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>14000000.0</v>
+      </c>
+      <c r="CK23">
+        <v>-14000000.0</v>
+      </c>
+      <c r="CL23">
+        <v>-10200000.0</v>
+      </c>
+      <c r="CM23">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:91">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>-100000.0</v>
+      </c>
+      <c r="C24">
+        <v>22900000.0</v>
+      </c>
+      <c r="D24">
+        <v>-500000.0</v>
+      </c>
+      <c r="E24">
         <v>600000.0</v>
       </c>
-      <c r="AR23">
-[...18 lines deleted...]
-      <c r="AY23">
+      <c r="F24">
+        <v>19200000.0</v>
+      </c>
+      <c r="G24">
+        <v>300000.0</v>
+      </c>
+      <c r="H24">
+        <v>-400000.0</v>
+      </c>
+      <c r="I24">
+        <v>-200000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>-400000.0</v>
+      </c>
+      <c r="L24">
         <v>-700000.0</v>
-      </c>
-[...149 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="M24">
         <v>-2200000.0</v>
       </c>
       <c r="N24">
+        <v>-2200000.0</v>
+      </c>
+      <c r="O24">
         <v>-100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1500000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
-        <v>54900000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="V24">
+        <v>-1800000.0</v>
+      </c>
+      <c r="W24">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="X24">
         <v>-1000000.0</v>
       </c>
       <c r="Y24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z24">
         <v>-700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AJ24">
         <v>-1100000.0</v>
       </c>
       <c r="AK24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AL24">
         <v>-1400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1300000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1400000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-5500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-400000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-500000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>86100000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10700000.0</v>
       </c>
-      <c r="AW24">
-[...1 lines deleted...]
-      </c>
       <c r="AX24">
+        <v>200000.0</v>
+      </c>
+      <c r="AY24">
         <v>11600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9200000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>8300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-300000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>8300000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3800000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1100000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-300000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="BN24">
         <v>-300000.0</v>
       </c>
       <c r="BO24">
+        <v>-300000.0</v>
+      </c>
+      <c r="BP24">
         <v>-600000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-200000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-3900000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-100000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-100000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>200000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-300000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-500000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-1800000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1100000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>36100000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-3200000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-300000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CK24">
         <v>100000.0</v>
       </c>
       <c r="CL24">
         <v>100000.0</v>
       </c>
+      <c r="CM24">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-3500000.0</v>
+      </c>
+      <c r="C25">
         <v>10400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>47700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>75200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>104100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17700000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>7100000.0</v>
+      </c>
+      <c r="P25">
         <v>28500000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>23800000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="R25">
-        <v>30200000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="S25">
-        <v>40100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="T25">
-        <v>-30900000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="U25">
-        <v>-48000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="V25">
-        <v>294500000.0</v>
+        <v>-68500000.0</v>
       </c>
       <c r="W25">
-        <v>40900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="X25">
-        <v>42000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="Y25">
+        <v>17300000.0</v>
+      </c>
+      <c r="Z25">
         <v>41400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19500000.0</v>
       </c>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>46200000.0</v>
+      </c>
+      <c r="AC25">
         <v>39100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>37800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>33700000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>37600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>44100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>35300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>36000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-23300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>20500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-55600000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22100000.0</v>
       </c>
       <c r="AY25">
         <v>22100000.0</v>
       </c>
       <c r="AZ25">
+        <v>22100000.0</v>
+      </c>
+      <c r="BA25">
         <v>20400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>50900000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>18200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>35600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>65600000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>51300000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>32600000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>17100000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>20500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BM25">
         <v>12900000.0</v>
       </c>
       <c r="BN25">
+        <v>12900000.0</v>
+      </c>
+      <c r="BO25">
         <v>13100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>14700000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>11400000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>16000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10600000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>13700000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>18600000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9200000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8600000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>8700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8300000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7600000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>7400000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>38000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>8600000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10100000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>7200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CL25">
         <v>6100000.0</v>
       </c>
+      <c r="CM25">
+        <v>6100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>1700000.0</v>
+      </c>
+      <c r="C26">
         <v>-500000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-100000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-200000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-400000.0</v>
       </c>
-      <c r="H26">
-[...3 lines deleted...]
-      <c r="J26">
+      <c r="I26">
+        <v>-100000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
         <v>-1000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26">
+        <v>-800000.0</v>
+      </c>
+      <c r="M26">
         <v>-100000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-1300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-500000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-100000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
+        <v>-100000.0</v>
+      </c>
+      <c r="X26">
         <v>100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>300000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-200000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>2600000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>1100000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>100000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>97500000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2100000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>3400000.0</v>
+      </c>
+      <c r="C27">
         <v>2200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2900000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>600000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-4900000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3400000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4500000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3300000.0</v>
       </c>
-      <c r="T27">
-[...1 lines deleted...]
-      </c>
       <c r="U27">
+        <v>1000000.0</v>
+      </c>
+      <c r="V27">
+        <v>2300000.0</v>
+      </c>
+      <c r="W27">
+        <v>5500000.0</v>
+      </c>
+      <c r="X27">
+        <v>2200000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2100000.0</v>
+      </c>
+      <c r="Z27">
         <v>2700000.0</v>
       </c>
-      <c r="V27">
-[...11 lines deleted...]
-      <c r="Z27">
+      <c r="AA27">
         <v>2400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2300000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2300000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>900000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1600000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1100000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1300000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1200000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1200000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1100000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1200000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1600000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1700000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1600000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1200000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1500000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1100000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3100000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1800000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="BG27">
         <v>1700000.0</v>
       </c>
       <c r="BH27">
+        <v>1700000.0</v>
+      </c>
+      <c r="BI27">
         <v>1500000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1600000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1700000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1200000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="BN27">
         <v>1400000.0</v>
       </c>
       <c r="BO27">
+        <v>1400000.0</v>
+      </c>
+      <c r="BP27">
         <v>4500000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1200000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1300000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>800000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3300000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1100000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-500000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1700000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2600000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="BZ27">
         <v>600000.0</v>
       </c>
       <c r="CA27">
+        <v>600000.0</v>
+      </c>
+      <c r="CB27">
         <v>2400000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-700000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-6400000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>7100000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>37600000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>200000.0</v>
+      </c>
+      <c r="C28">
         <v>-174400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>47100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-169900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>53100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-55600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>100900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>74100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-113000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>117700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-43900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-89200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>63300000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>-242100000.0</v>
+      </c>
+      <c r="V28">
         <v>-57200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-140300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>22100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-28900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-122800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-24700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>42200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-90000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-136800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>47800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-132000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-101100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>437700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>81700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23200000.0</v>
       </c>
       <c r="AS28">
         <v>-23200000.0</v>
       </c>
       <c r="AT28">
+        <v>-23200000.0</v>
+      </c>
+      <c r="AU28">
         <v>-21100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-19700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-20400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>123900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-19200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-19900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-11300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-18900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-11000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-17500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-16200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-17200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-15800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-14700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-14000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-18800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-11700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-13000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-11600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-11000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-12700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-11300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-18300000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-21900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-85100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-43300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-7400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-19600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-35800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-3300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-22300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-20200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-50400000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-16800000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-18500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-29000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-6700000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-17500000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-17200000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-29800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>2400000.0</v>
+      </c>
+      <c r="C29">
         <v>197400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-37000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>186900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-12700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>86200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-52300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-22600000.0</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
+        <v>141800000.0</v>
+      </c>
+      <c r="P29">
         <v>2100000.0</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
+        <v>-28500000.0</v>
+      </c>
+      <c r="R29">
         <v>3000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>160200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14300000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
+        <v>-47700000.0</v>
+      </c>
+      <c r="V29">
         <v>10200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>200200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-13300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-45400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>228600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>68200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-14000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-16500000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>128400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>25300000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-16200000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>8600000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>173000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>20200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-16500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>125200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>60200000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-42800000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>57300000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>92600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>42800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-17100000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-10200000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>122400000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>113200000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-32100000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1100000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>160700000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>96200000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-33700000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>47000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>128800000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>19500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>16700000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>18600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>96900000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>51500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6700000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>23300000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>170800000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>73100000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-3000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>33800000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>137300000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>50400000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-19800000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-23700000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>112000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>77700000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1900000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>32800000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>145500000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>31400000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-22900000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>29600000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>80400000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16300000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-16100000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-17200000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>112600000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>17800000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-33300000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>12800000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>90600000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>12900000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-21600000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6700000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>101700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-21200000.0</v>
+      </c>
+      <c r="C30">
         <v>4700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-23300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-22200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-21100000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-30400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-49300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-79500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-56300000.0</v>
       </c>
-      <c r="N30">
-[...1 lines deleted...]
-      </c>
       <c r="O30">
+        <v>-23900000.0</v>
+      </c>
+      <c r="P30">
         <v>-20100000.0</v>
       </c>
-      <c r="P30">
-[...1 lines deleted...]
-      </c>
       <c r="Q30">
+        <v>-26800000.0</v>
+      </c>
+      <c r="R30">
         <v>35300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-47200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-41200000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>258300000.0</v>
+      </c>
+      <c r="V30">
         <v>34100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-23000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-21200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-18100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-25900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-27200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-22400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-29000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-21800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-25100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-20900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-30000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-34200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-26500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-36000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-22300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-311500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-55300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-56500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-44500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-180100000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-65000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-48600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41700000.0</v>
       </c>
       <c r="AU30">
         <v>-41700000.0</v>
       </c>
       <c r="AV30">
+        <v>-41700000.0</v>
+      </c>
+      <c r="AW30">
         <v>-24200000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-109900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-37400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-27500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-31400000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-23700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34800000.0</v>
       </c>
       <c r="BE30">
         <v>-34800000.0</v>
       </c>
       <c r="BF30">
+        <v>-34800000.0</v>
+      </c>
+      <c r="BG30">
         <v>-30300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-32600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-19000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-28400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-72400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-35300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-31500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-22400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-24200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-41100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-24700000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-23600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-31300000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-16600000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-10300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-8500000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-12900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-13900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-16500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-12400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-10400000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-7700000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-10300000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>23400000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-12500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-5900000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-4200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-9900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-7700000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-4600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>