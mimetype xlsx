--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,3948 +1133,4100 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>892470837000.0</v>
+      </c>
+      <c r="C2">
         <v>1012588051000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>368099357000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>212766098000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143099959000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97536728000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>335759689318.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>280345257964.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>227549374899.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44008994902.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29006455416.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25815505042.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22197167410.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24208076573.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25881317570.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>61070606090.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27498120227.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>70036277900.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33303306833.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106868030093.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3333847637.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>367699749000.0</v>
+      </c>
+      <c r="C5">
         <v>343408905000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>317021340000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>290760510000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>337577660000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>227863108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250038991172.0</v>
       </c>
       <c r="H5">
         <v>250038991172.0</v>
       </c>
       <c r="I5">
+        <v>250038991172.0</v>
+      </c>
+      <c r="J5">
         <v>232712459712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219999536025.0</v>
       </c>
       <c r="K5">
         <v>219999536025.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>219999536025.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1473225000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1357305000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1791580000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="C8">
         <v>3007000582000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2718239755000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2717650323000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2715979313000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2715623958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810415972000.0</v>
       </c>
       <c r="H8">
         <v>1810415972000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1810415972000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
+        <v>3342989197000.0</v>
+      </c>
+      <c r="C9">
         <v>3013111648000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2735901253000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2735335399000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2773392589000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2833106498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336499313380.0</v>
       </c>
       <c r="H9">
         <v>2336499313380.0</v>
       </c>
       <c r="I9">
+        <v>2336499313380.0</v>
+      </c>
+      <c r="J9">
         <v>2047749313380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398570338790.0</v>
       </c>
       <c r="K9">
         <v>1398570338790.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>1398570338790.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1144636130000.0</v>
+      </c>
+      <c r="C10">
         <v>132901235000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>158700685000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>356925223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1085205044000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3763110800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2909631916344.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3481236100567.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2829143844280.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1689777458730.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1787564868888.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2024168577497.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1681299216493.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1102959307676.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>722030535418.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>405442681540.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>96772182520.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>78396989606.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>151659034546.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>133410240171.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>113567749142.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17877509000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30891231000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25150000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>39167000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24068000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>1060950240000.0</v>
+      </c>
+      <c r="C11">
         <v>63534275000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>84934754000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>317048922000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1021553271000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3020360266000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2242028610000.0</v>
+      </c>
+      <c r="C12">
         <v>2015332235000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>813700685000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1001359244000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1245884496000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3763110800000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2959631916344.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3481236100567.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2829143844280.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1689777458730.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1787564868888.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2025168577497.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1681299216493.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1122959307676.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>722030535418.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>405490029834.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>178789940635.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>78436122707.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>155694838020.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>137443158140.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>115281136792.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="C13">
         <v>3007000582000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2718239755000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2717650323000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2715979313000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2715623958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810415972000.0</v>
       </c>
       <c r="H13">
         <v>1810415972000.0</v>
       </c>
       <c r="I13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="J13">
         <v>1672915972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375000000000.0</v>
       </c>
       <c r="K13">
         <v>1375000000000.0</v>
       </c>
       <c r="L13">
-        <v>1100000000000.0</v>
+        <v>1375000000000.0</v>
       </c>
       <c r="M13">
         <v>1100000000000.0</v>
       </c>
       <c r="N13">
-        <v>1000000000000.0</v>
+        <v>1100000000000.0</v>
       </c>
       <c r="O13">
         <v>1000000000000.0</v>
       </c>
       <c r="P13">
         <v>1000000000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000000000.0</v>
       </c>
       <c r="R13">
         <v>1000000000000.0</v>
       </c>
       <c r="S13">
         <v>1000000000000.0</v>
       </c>
       <c r="T13">
         <v>1000000000000.0</v>
       </c>
       <c r="U13">
         <v>1000000000000.0</v>
       </c>
       <c r="V13">
         <v>1000000000000.0</v>
       </c>
       <c r="W13">
         <v>1000000000000.0</v>
       </c>
       <c r="X13">
         <v>1000000000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>1000000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>6151847000.0</v>
+      </c>
+      <c r="C14">
         <v>6014001000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5436293000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5434525000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5431500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3784513000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4046459580.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4046460739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3739134489.0</v>
       </c>
       <c r="J14">
         <v>3739134489.0</v>
       </c>
       <c r="K14">
         <v>3739134489.0</v>
       </c>
       <c r="L14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="M14">
         <v>3631002070.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3756209039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3414735490.0</v>
       </c>
       <c r="O14">
         <v>3414735490.0</v>
       </c>
       <c r="P14">
         <v>3414735490.0</v>
       </c>
       <c r="Q14">
         <v>3414735490.0</v>
       </c>
       <c r="R14">
         <v>3414735490.0</v>
       </c>
       <c r="S14">
         <v>3414735490.0</v>
       </c>
       <c r="T14">
+        <v>3414735490.0</v>
+      </c>
+      <c r="U14">
         <v>3414783213.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3414893875.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>342232501000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>276388986000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>546199813000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>551052123000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>197396312000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>336854091109.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32293127923.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1012718190074.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>844198405557.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>646150152127.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>277336717800.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14862425973.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30067133363.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>11270130733.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15312992004.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>167573358204.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11311961772.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18579013670.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13650938671.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>1442454000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>116282000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4461499116.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10917737393.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>25478351338.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21550010000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>21791048789000.0</v>
+      </c>
+      <c r="C21">
         <v>19402280155000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18526924590000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14554956692000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11100148086000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8794346759000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7952844921451.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6768256502744.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5610544291133.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4074622707120.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3054713087632.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2677608944041.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2465242928967.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2194835902128.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2078729019000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2182764938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4031045176.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2368197558000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1083854694000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>383192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393588525.0</v>
       </c>
       <c r="H22">
         <v>393588525.0</v>
       </c>
       <c r="I22">
+        <v>393588525.0</v>
+      </c>
+      <c r="J22">
         <v>-81805000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>97634660362.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>26692463223000.0</v>
+      </c>
+      <c r="C23">
         <v>23923231402000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21575964541000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18386596160000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15445908289000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16497923247000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15453514716141.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13098505586708.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10736908057784.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7937919618380.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6187083722334.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5298108569813.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4783202994218.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3759108698062.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3198595047250.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2876332918962.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2793630291738.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2791107923940.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2720479549811.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1967088426116.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1682373276105.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>6019929219000.0</v>
+      </c>
+      <c r="C24">
         <v>6049565888000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4270897576000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2417985264000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1071570419000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4098528414000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3687578155267.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3826169751205.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3501928422911.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1939248638208.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1282428943680.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>384965154000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>464635263000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>853960490000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>881325526000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>896906535000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1002976306000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>99219329000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1117978095000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>426976990000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>361227801000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>158563780000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>383159722000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>658294000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>762444000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1217044000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>6019929219000.0</v>
+      </c>
+      <c r="C25">
         <v>6049565888000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4270897576000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2418855942000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1072956284000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4098528414000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3741903239750.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4419864021230.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3668162025530.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2315100024440.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1282428943680.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>334236889797.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>267895214497.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>263694777893.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>240046956320.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>5829685977000.0</v>
+      </c>
+      <c r="C28">
         <v>6508292693000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5248714967000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2510217303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>501431869000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1386940021000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3062501560649.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>892682838295.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>878616372570.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>267811817097.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1088599650045.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1408300439073.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-252337808625.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3631806753.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>179806120037.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>504269757829.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>926674746486.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>872937099664.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1074540377609.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>353557702028.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>313020451664.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>21760834869000.0</v>
+      </c>
+      <c r="C29">
         <v>19722149232000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16847670857000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13300691141000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11807327813000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14047684331000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13099516847545.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10743127575154.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8864623418090.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>784091428000.0</v>
+      </c>
+      <c r="C30">
         <v>660417136000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>474812388000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>844172628000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1159349954000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>427356991000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2850894560937.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>488206000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>81805000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>743065855002.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>82833680630.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22698381164.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21188617403.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8151267815.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9361987908.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8225372642.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4031045176.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14142821000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1092820000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2893193000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4917383000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1682289000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>456741000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1441000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1020000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2631000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-1482798184000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>156057514000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-825461552000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-399047866452.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-424471834134.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>438652277434.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>946065476911.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>-141886490000.0</v>
+      </c>
+      <c r="C32">
         <v>193855102000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-2209698251000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2141591301000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1270482971000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3252048378000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2072181886309.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3399860590589.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2480695877360.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>23605817505000.0</v>
+      </c>
+      <c r="C33">
         <v>21218613382000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>20273469499000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16456768216000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12970884954000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10684793383000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9601769706814.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7996198759590.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6807635406281.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5318732107177.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4209120356465.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3152395150790.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3077516077000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2626091451403.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2465359930307.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2461523359368.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2608259553858.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2695914447786.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2559773322173.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1821529803120.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1558450786682.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>593694270028.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>852545932.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>667284510.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>6929735457000.0</v>
+      </c>
+      <c r="C35">
         <v>6861054623000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5052622655000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2549227232000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1111925536000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4127647452000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3757525918659.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4558158771043.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3699694420092.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2345141947767.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1328115582266.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1032274441811.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1083454749049.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1123512243261.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>918008763047.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>927144756246.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1059077984797.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>128451138673.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1131942826551.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>446227902625.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>374884610668.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>6649303000.0</v>
+      </c>
+      <c r="C36">
         <v>2806805562000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1639367257000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1656052885000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1183336801000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>93181756000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1064167636664.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18136564461.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000000.0</v>
       </c>
       <c r="J36">
         <v>2000000000.0</v>
       </c>
       <c r="K36">
         <v>2000000000.0</v>
       </c>
       <c r="L36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="M36">
         <v>112750802664.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>278991021319.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2000000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>196817469685.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>90586579392.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>43466137558.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>33983950000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>21199824295.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>21117525894.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>41168928719.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>120062488000.0</v>
+      </c>
+      <c r="C38">
         <v>122115184000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>108872600000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>265899659000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1037685660000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1043027830000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1031549272000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>710973730036.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>755093873431.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>822091541785.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>190847536280.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>40781185000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>54846181000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>82408535000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>122860794000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>45848710000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>138031844000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>133454594000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>91518380000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>62831952000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>72720558000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>42620283000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>33191000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>58332000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>138205000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>60525680000.0</v>
+      </c>
+      <c r="C39">
         <v>28868649000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13981969000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>84296072000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>69788885000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1622278881000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>40498323626.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1620677138026.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1100128807223.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>929410052473.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>190398496981.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>97846460362.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>31351515597.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1906671168.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>532210151.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1094157118.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2549752069.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16663996947.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7211727199.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8115464856.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8641352631.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3619643000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4467161000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2736000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4003000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13938000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>1039435982000.0</v>
+      </c>
+      <c r="C40">
         <v>866868719000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1655142019000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2685412654000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2414161157000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1183796962000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>822394020865.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>842058662985.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2477415231.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2832376040.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1273197780.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>264354420510.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>152245021537.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>81686795938.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>76255372853.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>38482404352.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>25259836952.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>151677375989.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2987927071.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14759775229.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>20886752348.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>153174495000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34384035000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>43511000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28305000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>39731000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>38969252000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>29119038000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>15622679000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>8087581791.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>32384940491.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>30709207837.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>46909638583.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>605190062000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>616886093000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>267604858000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>36683237000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>29491734000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>56101679000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>29231810000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>13964731000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19250913000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13656810000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>5511687000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5629687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223000000.0</v>
       </c>
       <c r="Y41">
         <v>1223000000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>1223000000.0</v>
+      </c>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>3342989197000.0</v>
+      </c>
+      <c r="C42">
         <v>3013111648000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2735901253000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2735335399000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2773392589000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2833106498000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2336499313383.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2586538304555.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2280461773095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618569874810.0</v>
       </c>
       <c r="K42">
         <v>1618569874810.0</v>
       </c>
       <c r="L42">
+        <v>1618569874810.0</v>
+      </c>
+      <c r="M42">
         <v>400099536025.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>180100000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>23569432782.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-64155422881.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-49242271342.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>23577339862.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>23574569026.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>23569432782.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>26333660604.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>42495874004.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>628123579000.0</v>
+      </c>
+      <c r="C45">
         <v>637909942000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>561775087000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>540567017000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>436109615000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>416083920000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>386362371033.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>290642219000.0</v>
+      </c>
+      <c r="C46">
         <v>286005337000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>191610234000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>271318977000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>205690139000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>206664212000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>201774109764.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>182731637013.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>174102027220.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>158323080379.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>206518883473.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>183249896794.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>333282126714.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>244121671778.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2268542460622.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2359263128270.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2433540571810.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2531425458594.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2434691396298.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1721028829326.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1454237092253.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>242397232000.0</v>
+      </c>
+      <c r="C47">
         <v>228480435000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>191610234000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>201554352000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>204619693000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>206664212000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>201765436000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>182731637013.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>174102027220.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>158323080379.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>165590686750.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>183249897000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>325067921000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>239986910000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>189813441000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>176498190000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>167200539000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>163227901000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1350836702000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1721028829000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1454237092000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1472696927000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>897195151000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>895118000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>926577000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>961995000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>7727646621000.0</v>
+      </c>
+      <c r="C48">
         <v>6717434169000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5690493158000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4691159688000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3790400340000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3061766506000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2730429093997.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1972254359737.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1203485456145.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1519705109744.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1026586876457.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2080863201470.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1789509260869.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1359090727397.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1086221211594.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>744093509640.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>460949748516.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>391851886991.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>337411422266.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>256993817894.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>147543412064.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>86511961000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>954392888000.0</v>
+      </c>
+      <c r="C50">
         <v>591628040000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1115117780000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>447799957000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1118407492000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1051522407000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2284555321726.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>547749187657.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>205831793939.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>18340637619.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>10655447137.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>6974322107000.0</v>
+      </c>
+      <c r="C51">
         <v>6641193928000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5407415652000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2867142526000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1586636913000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5150050821000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6026458561476.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4967613208887.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3873993819469.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2333440662059.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1293084390817.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>615868138424.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1428961407868.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1106591114429.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>901836655455.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>909712439369.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1023446929006.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>951334089270.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1226199412155.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>486967942199.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>426588200806.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>954392888000.0</v>
+      </c>
+      <c r="C52">
         <v>591628040000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1136518076000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>448286584000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>513680629000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1572482715000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2284555321726.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>547749187657.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>205831793939.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18340637619.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10655447137.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>230902984278.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>206324769084.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5208790182.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17708790182.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>25388799541.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>132552662255.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>951334089270.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>108221317377.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>55972681164.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>64137399636.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>1097392480000.0</v>
+      </c>
+      <c r="C53">
         <v>1882431000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>655000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>644434021000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>160679452000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-930585611000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>50000000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-683108690115.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-737500835515.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-817046374573.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-702889019704.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1000000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>20000000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>47348294.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>82017758115.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>39133101.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4035803474.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>4032917969.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1713387650.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>43856405000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>62256313000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>63858000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>140618000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>276520000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>26692463223000.0</v>
+      </c>
+      <c r="C55">
         <v>23923231402000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21575964541000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>18386596160000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15445908289000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16497923247000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15453514716141.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13098505586708.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10736908057784.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7937919618380.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6187083722334.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5298108569813.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4783202994218.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3759108698062.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3198595047250.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2876332918962.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2793630291738.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2791107923940.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2720479549811.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1967088426116.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1682373276105.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1618707247000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1197089639000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1229612000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1327564000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1673735000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>3086645718000.0</v>
+      </c>
+      <c r="C56">
         <v>2704618020000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1302495042000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1929827944000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2475023335000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5813129864000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5851745009327.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5102306827118.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3929272651503.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2619187511203.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1977963365869.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2145713419023.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1705686917218.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1133017246659.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>733235116943.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>414809559594.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>185370737880.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>95193476154.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>160706227638.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>145558622996.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>123922489423.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>3228532208000.0</v>
+      </c>
+      <c r="C57">
         <v>2510762918000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3512193293000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4071419245000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3745506306000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2561081486000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3779563123018.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1702446236529.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1448576774143.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>909380414118.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>687085252460.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>541846135052.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>446178192477.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>124262480783.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>119845480605.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>136211940716.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>200623611438.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1190096725378.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>163380174613.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>196179500156.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>102008938292.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>314811308000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>148137118000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>71882000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>181157000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>75766000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>10158267665000.0</v>
+      </c>
+      <c r="C58">
         <v>9371817541000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8564815948000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6620646477000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4857431842000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6688728938000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7537089041677.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6260605007572.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5148271194235.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3254522361885.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2015200834726.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1574120576863.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1529632941526.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1247774724044.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1037854243652.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1063356696962.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1259701596235.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1318547864051.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1295323001164.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>642407402781.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>476893548960.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>478886775000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>593024861000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>751741000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>944824000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>887136000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>14786512762000.0</v>
+      </c>
+      <c r="C60">
         <v>13080955304000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11461655506000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10434905920000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9617349902000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8950404273000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7127383370552.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6369208636292.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5156863201240.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4513274984554.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4020156751267.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3580962737495.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3151058796894.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2464109696204.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2109790644376.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1767676293859.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1484527088378.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1415426456017.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1360980855048.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1283327478498.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1190039286068.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1129012464000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>595983467000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>469463000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>374041000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>786599000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>919653867000.0</v>
+      </c>
+      <c r="C2">
+        <v>892470837000.0</v>
+      </c>
+      <c r="D2">
         <v>817923130000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>821275263000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>898215806000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1012588051000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>393367770000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>269914884000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>322547980000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>368099357000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>376533377000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>310962003000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>511912636000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>212766098000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>228072582000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>113875959000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>108256895000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>143099959000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>777448293000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>113882140000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>109923968000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>97536728000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>207863481974.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>656967295000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>190520973555.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>335759689318.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>371228231506.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>352920476495.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>358827934722.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>182904141632.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>234725171619.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>351806045507.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>228169558534.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>227549374899.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>39060418329.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>43293357351.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>45513004881.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>44008994902.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15318535034.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>13284117202.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>25335114920.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>29006455416.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>18234247019.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>35279262019.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>26634401724.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>25815505042.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>17482451632.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>18676457514.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>10566303330.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>22197167410.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>17333000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>14939922424.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>16881907986.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>24208076578.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9837701747.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3244296396.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3077173021.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>25881317570.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>56282938300.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5145,54 +5278,21342 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>367699749000.0</v>
+      </c>
+      <c r="C5">
+        <v>367699749000.0</v>
+      </c>
+      <c r="D5">
+        <v>367784777000.0</v>
+      </c>
+      <c r="E5">
+        <v>367699749000.0</v>
+      </c>
+      <c r="F5">
+        <v>343408905000.0</v>
+      </c>
+      <c r="G5">
+        <v>343408905000.0</v>
+      </c>
+      <c r="H5">
+        <v>343408905000.0</v>
+      </c>
+      <c r="I5">
+        <v>343408906000.0</v>
+      </c>
+      <c r="J5">
+        <v>317021340000.0</v>
+      </c>
+      <c r="K5">
+        <v>317021340000.0</v>
+      </c>
+      <c r="L5">
+        <v>314125162000.0</v>
+      </c>
+      <c r="M5">
+        <v>314125162000.0</v>
+      </c>
+      <c r="N5">
+        <v>290760510000.0</v>
+      </c>
+      <c r="O5">
+        <v>290760510000.0</v>
+      </c>
+      <c r="P5">
+        <v>337577660000.0</v>
+      </c>
+      <c r="Q5">
+        <v>337577660000.0</v>
+      </c>
+      <c r="R5">
+        <v>337577660000.0</v>
+      </c>
+      <c r="S5">
+        <v>337577660000.0</v>
+      </c>
+      <c r="T5">
+        <v>339907311000.0</v>
+      </c>
+      <c r="U5">
+        <v>339907311000.0</v>
+      </c>
+      <c r="V5">
+        <v>339907311000.0</v>
+      </c>
+      <c r="W5">
+        <v>-22175883000.0</v>
+      </c>
+      <c r="X5">
+        <v>5423451971.0</v>
+      </c>
+      <c r="Y5">
+        <v>5423451000.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5">
+        <v>9715688000.0</v>
+      </c>
+      <c r="AS5">
+        <v>9715688000.0</v>
+      </c>
+      <c r="AT5">
+        <v>9715688000.0</v>
+      </c>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
+        <v>23556714555.0</v>
+      </c>
+      <c r="BB5">
+        <v>23569432781.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
+      <c r="H7">
+        <v>10865000.0</v>
+      </c>
+      <c r="I7">
+        <v>43460000.0</v>
+      </c>
+      <c r="J7">
+        <v>79202000.0</v>
+      </c>
+      <c r="K7">
+        <v>1473225000.0</v>
+      </c>
+      <c r="L7">
+        <v>1277465000.0</v>
+      </c>
+      <c r="M7">
+        <v>1304984000.0</v>
+      </c>
+      <c r="N7">
+        <v>6475571000.0</v>
+      </c>
+      <c r="O7">
+        <v>1357305000.0</v>
+      </c>
+      <c r="P7">
+        <v>249356000.0</v>
+      </c>
+      <c r="Q7">
+        <v>600546000.0</v>
+      </c>
+      <c r="R7">
+        <v>1139920000.0</v>
+      </c>
+      <c r="S7">
+        <v>1791580000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="C8">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>3019793218000.0</v>
+      </c>
+      <c r="F8">
+        <v>3010137714000.0</v>
+      </c>
+      <c r="G8">
+        <v>3007000582000.0</v>
+      </c>
+      <c r="H8">
+        <v>2718706389000.0</v>
+      </c>
+      <c r="I8">
+        <v>2718443961000.0</v>
+      </c>
+      <c r="J8">
+        <v>2718435354000.0</v>
+      </c>
+      <c r="K8">
+        <v>2718239755000.0</v>
+      </c>
+      <c r="L8">
+        <v>2718146454000.0</v>
+      </c>
+      <c r="M8">
+        <v>2717942339000.0</v>
+      </c>
+      <c r="N8">
+        <v>2717714789000.0</v>
+      </c>
+      <c r="O8">
+        <v>2717650323000.0</v>
+      </c>
+      <c r="P8">
+        <v>2717529453000.0</v>
+      </c>
+      <c r="Q8">
+        <v>2717510977000.0</v>
+      </c>
+      <c r="R8">
+        <v>2717164499000.0</v>
+      </c>
+      <c r="S8">
+        <v>2715979313000.0</v>
+      </c>
+      <c r="T8">
+        <v>2715848564000.0</v>
+      </c>
+      <c r="U8">
+        <v>2715736775000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>3342989197000.0</v>
+      </c>
+      <c r="D9">
+        <v>3025406182000.0</v>
+      </c>
+      <c r="E9">
+        <v>3025392578000.0</v>
+      </c>
+      <c r="F9">
+        <v>3016123295000.0</v>
+      </c>
+      <c r="G9">
+        <v>3013111648000.0</v>
+      </c>
+      <c r="H9">
+        <v>2736349224000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>2735811745000.0</v>
+      </c>
+      <c r="M9">
+        <v>2735615852000.0</v>
+      </c>
+      <c r="N9">
+        <v>2735397286000.0</v>
+      </c>
+      <c r="O9">
+        <v>2735335399000.0</v>
+      </c>
+      <c r="P9">
+        <v>2774880723000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2774862986000.0</v>
+      </c>
+      <c r="R9">
+        <v>2774530368000.0</v>
+      </c>
+      <c r="S9">
+        <v>2773392589000.0</v>
+      </c>
+      <c r="T9">
+        <v>2833322119000.0</v>
+      </c>
+      <c r="U9">
+        <v>2833214802000.0</v>
+      </c>
+      <c r="V9">
+        <v>2833106498000.0</v>
+      </c>
+      <c r="W9">
+        <v>2833106498000.0</v>
+      </c>
+      <c r="X9">
+        <v>2346946463120.0</v>
+      </c>
+      <c r="Y9">
+        <v>2346946463000.0</v>
+      </c>
+      <c r="Z9">
+        <v>2336499313380.0</v>
+      </c>
+      <c r="AA9">
+        <v>2336499313380.0</v>
+      </c>
+      <c r="AB9">
+        <v>2336499313380.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>377412152000.0</v>
+      </c>
+      <c r="C10">
+        <v>1144636130000.0</v>
+      </c>
+      <c r="D10">
+        <v>390912799000.0</v>
+      </c>
+      <c r="E10">
+        <v>502446962000.0</v>
+      </c>
+      <c r="F10">
+        <v>500342715000.0</v>
+      </c>
+      <c r="G10">
+        <v>132901235000.0</v>
+      </c>
+      <c r="H10">
+        <v>84747275000.0</v>
+      </c>
+      <c r="I10">
+        <v>83619589000.0</v>
+      </c>
+      <c r="J10">
+        <v>75033143000.0</v>
+      </c>
+      <c r="K10">
+        <v>158700685000.0</v>
+      </c>
+      <c r="L10">
+        <v>425869968000.0</v>
+      </c>
+      <c r="M10">
+        <v>576263624000.0</v>
+      </c>
+      <c r="N10">
+        <v>541841288000.0</v>
+      </c>
+      <c r="O10">
+        <v>356925223000.0</v>
+      </c>
+      <c r="P10">
+        <v>449216378000.0</v>
+      </c>
+      <c r="Q10">
+        <v>816490520000.0</v>
+      </c>
+      <c r="R10">
+        <v>508313502000.0</v>
+      </c>
+      <c r="S10">
+        <v>1085205044000.0</v>
+      </c>
+      <c r="T10">
+        <v>913371749000.0</v>
+      </c>
+      <c r="U10">
+        <v>2554045185000.0</v>
+      </c>
+      <c r="V10">
+        <v>3320716285000.0</v>
+      </c>
+      <c r="W10">
+        <v>3763110800000.0</v>
+      </c>
+      <c r="X10">
+        <v>2808088764703.0</v>
+      </c>
+      <c r="Y10">
+        <v>2710835806000.0</v>
+      </c>
+      <c r="Z10">
+        <v>3122147438018.0</v>
+      </c>
+      <c r="AA10">
+        <v>2909631916344.0</v>
+      </c>
+      <c r="AB10">
+        <v>3083437868719.0</v>
+      </c>
+      <c r="AC10">
+        <v>2948565739639.0</v>
+      </c>
+      <c r="AD10">
+        <v>3064421161276.0</v>
+      </c>
+      <c r="AE10">
+        <v>3481236100567.0</v>
+      </c>
+      <c r="AF10">
+        <v>3052578733842.0</v>
+      </c>
+      <c r="AG10">
+        <v>3070733722283.0</v>
+      </c>
+      <c r="AH10">
+        <v>3092695062211.0</v>
+      </c>
+      <c r="AI10">
+        <v>2829143844280.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2165259939314.0</v>
+      </c>
+      <c r="AK10">
+        <v>2058129526818.0</v>
+      </c>
+      <c r="AL10">
+        <v>1647915559865.0</v>
+      </c>
+      <c r="AM10">
+        <v>1689777458730.0</v>
+      </c>
+      <c r="AN10">
+        <v>1945990192333.0</v>
+      </c>
+      <c r="AO10">
+        <v>1729251518602.0</v>
+      </c>
+      <c r="AP10">
+        <v>1786591042268.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1787564868888.0</v>
+      </c>
+      <c r="AR10">
+        <v>1592902666016.0</v>
+      </c>
+      <c r="AS10">
+        <v>1942949302390.0</v>
+      </c>
+      <c r="AT10">
+        <v>2087254568049.0</v>
+      </c>
+      <c r="AU10">
+        <v>2024168577497.0</v>
+      </c>
+      <c r="AV10">
+        <v>1899349540958.0</v>
+      </c>
+      <c r="AW10">
+        <v>1860727963972.0</v>
+      </c>
+      <c r="AX10">
+        <v>1686876089800.0</v>
+      </c>
+      <c r="AY10">
+        <v>1681299216493.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1583770000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1573394710445.0</v>
+      </c>
+      <c r="BB10">
+        <v>1513867463500.0</v>
+      </c>
+      <c r="BC10">
+        <v>1102959307676.0</v>
+      </c>
+      <c r="BD10">
+        <v>1029919362473.0</v>
+      </c>
+      <c r="BE10">
+        <v>909866299214.0</v>
+      </c>
+      <c r="BF10">
+        <v>668678170018.0</v>
+      </c>
+      <c r="BG10">
+        <v>722030535418.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1060950240000.0</v>
+      </c>
+      <c r="D11">
+        <v>364293821000.0</v>
+      </c>
+      <c r="E11">
+        <v>475608545000.0</v>
+      </c>
+      <c r="F11">
+        <v>463954706000.0</v>
+      </c>
+      <c r="G11">
+        <v>63534275000.0</v>
+      </c>
+      <c r="H11">
+        <v>55280421000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>352189000000.0</v>
+      </c>
+      <c r="M11">
+        <v>497885000000.0</v>
+      </c>
+      <c r="N11">
+        <v>486405702000.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>449216378000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>1819296152000.0</v>
+      </c>
+      <c r="C12">
+        <v>2242028610000.0</v>
+      </c>
+      <c r="D12">
+        <v>1214941266000.0</v>
+      </c>
+      <c r="E12">
+        <v>1495821304000.0</v>
+      </c>
+      <c r="F12">
+        <v>1690070715000.0</v>
+      </c>
+      <c r="G12">
+        <v>2015332235000.0</v>
+      </c>
+      <c r="H12">
+        <v>1226074775000.0</v>
+      </c>
+      <c r="I12">
+        <v>624927589000.0</v>
+      </c>
+      <c r="J12">
+        <v>606621843000.0</v>
+      </c>
+      <c r="K12">
+        <v>813700685000.0</v>
+      </c>
+      <c r="L12">
+        <v>593869968000.0</v>
+      </c>
+      <c r="M12">
+        <v>1520263624000.0</v>
+      </c>
+      <c r="N12">
+        <v>1140841288000.0</v>
+      </c>
+      <c r="O12">
+        <v>1001359244000.0</v>
+      </c>
+      <c r="P12">
+        <v>449216378000.0</v>
+      </c>
+      <c r="Q12">
+        <v>816490520000.0</v>
+      </c>
+      <c r="R12">
+        <v>708992954000.0</v>
+      </c>
+      <c r="S12">
+        <v>1245884496000.0</v>
+      </c>
+      <c r="T12">
+        <v>913371749000.0</v>
+      </c>
+      <c r="U12">
+        <v>2554045185000.0</v>
+      </c>
+      <c r="V12">
+        <v>3320716285000.0</v>
+      </c>
+      <c r="W12">
+        <v>3763110800000.0</v>
+      </c>
+      <c r="X12">
+        <v>2808088764703.0</v>
+      </c>
+      <c r="Y12">
+        <v>2710835806000.0</v>
+      </c>
+      <c r="Z12">
+        <v>3122147438018.0</v>
+      </c>
+      <c r="AA12">
+        <v>2959631916344.0</v>
+      </c>
+      <c r="AB12">
+        <v>3083437868719.0</v>
+      </c>
+      <c r="AC12">
+        <v>2948565739639.0</v>
+      </c>
+      <c r="AD12">
+        <v>3064421161276.0</v>
+      </c>
+      <c r="AE12">
+        <v>3481236100567.0</v>
+      </c>
+      <c r="AF12">
+        <v>3052578733842.0</v>
+      </c>
+      <c r="AG12">
+        <v>3070733722283.0</v>
+      </c>
+      <c r="AH12">
+        <v>3092695062211.0</v>
+      </c>
+      <c r="AI12">
+        <v>2829143844280.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2167659939314.0</v>
+      </c>
+      <c r="AK12">
+        <v>2070529526818.0</v>
+      </c>
+      <c r="AL12">
+        <v>1652915559865.0</v>
+      </c>
+      <c r="AM12">
+        <v>1689777458730.0</v>
+      </c>
+      <c r="AN12">
+        <v>1945990192333.0</v>
+      </c>
+      <c r="AO12">
+        <v>1729251518602.0</v>
+      </c>
+      <c r="AP12">
+        <v>1786591042268.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1787564868888.0</v>
+      </c>
+      <c r="AR12">
+        <v>1592902666016.0</v>
+      </c>
+      <c r="AS12">
+        <v>1942949302390.0</v>
+      </c>
+      <c r="AT12">
+        <v>2087254568049.0</v>
+      </c>
+      <c r="AU12">
+        <v>2025168577497.0</v>
+      </c>
+      <c r="AV12">
+        <v>1899349540958.0</v>
+      </c>
+      <c r="AW12">
+        <v>1860727963972.0</v>
+      </c>
+      <c r="AX12">
+        <v>1686876089800.0</v>
+      </c>
+      <c r="AY12">
+        <v>1681299216493.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1583770000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1575381992219.0</v>
+      </c>
+      <c r="BB12">
+        <v>1513867463500.0</v>
+      </c>
+      <c r="BC12">
+        <v>1122959307676.0</v>
+      </c>
+      <c r="BD12">
+        <v>1029919362473.0</v>
+      </c>
+      <c r="BE12">
+        <v>909866299214.0</v>
+      </c>
+      <c r="BF12">
+        <v>668678170018.0</v>
+      </c>
+      <c r="BG12">
+        <v>722030535418.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="C13">
+        <v>3348177195000.0</v>
+      </c>
+      <c r="D13">
+        <v>3019807389000.0</v>
+      </c>
+      <c r="E13">
+        <v>3019793218000.0</v>
+      </c>
+      <c r="F13">
+        <v>3010137714000.0</v>
+      </c>
+      <c r="G13">
+        <v>3007000582000.0</v>
+      </c>
+      <c r="H13">
+        <v>2718706389000.0</v>
+      </c>
+      <c r="I13">
+        <v>2718443961000.0</v>
+      </c>
+      <c r="J13">
+        <v>2718435354000.0</v>
+      </c>
+      <c r="K13">
+        <v>2718239755000.0</v>
+      </c>
+      <c r="L13">
+        <v>2718146454000.0</v>
+      </c>
+      <c r="M13">
+        <v>2717942339000.0</v>
+      </c>
+      <c r="N13">
+        <v>2717714789000.0</v>
+      </c>
+      <c r="O13">
+        <v>2717650323000.0</v>
+      </c>
+      <c r="P13">
+        <v>2717529453000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2717510977000.0</v>
+      </c>
+      <c r="R13">
+        <v>2717164499000.0</v>
+      </c>
+      <c r="S13">
+        <v>2715979313000.0</v>
+      </c>
+      <c r="T13">
+        <v>2715848564000.0</v>
+      </c>
+      <c r="U13">
+        <v>2715736775000.0</v>
+      </c>
+      <c r="V13">
+        <v>2715623958000.0</v>
+      </c>
+      <c r="W13">
+        <v>2715623958000.0</v>
+      </c>
+      <c r="X13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1810415972000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1672915972000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1375000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1100000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>23569432782.0</v>
+      </c>
+      <c r="BF13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CR13">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>6319089000.0</v>
+      </c>
+      <c r="C14">
+        <v>6696354000.0</v>
+      </c>
+      <c r="D14">
+        <v>6039615000.0</v>
+      </c>
+      <c r="E14">
+        <v>6020275000.0</v>
+      </c>
+      <c r="F14">
+        <v>6020275000.0</v>
+      </c>
+      <c r="G14">
+        <v>6014001000.0</v>
+      </c>
+      <c r="H14">
+        <v>5437413000.0</v>
+      </c>
+      <c r="I14">
+        <v>5436479508.0</v>
+      </c>
+      <c r="J14">
+        <v>5436871000.0</v>
+      </c>
+      <c r="K14">
+        <v>5436293000.0</v>
+      </c>
+      <c r="L14">
+        <v>5436292908.0</v>
+      </c>
+      <c r="M14">
+        <v>5435884678.0</v>
+      </c>
+      <c r="N14">
+        <v>5435301000.0</v>
+      </c>
+      <c r="O14">
+        <v>5432417926.0</v>
+      </c>
+      <c r="P14">
+        <v>5434329000.0</v>
+      </c>
+      <c r="Q14">
+        <v>5434329000.0</v>
+      </c>
+      <c r="R14">
+        <v>5434329000.0</v>
+      </c>
+      <c r="S14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="T14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="U14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="V14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="W14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="X14">
+        <v>5431248000.0</v>
+      </c>
+      <c r="Y14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="Z14">
+        <v>4046460802.0</v>
+      </c>
+      <c r="AA14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AB14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AC14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AD14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AE14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AF14">
+        <v>4046460739.0</v>
+      </c>
+      <c r="AG14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AH14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AI14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AJ14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AK14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AL14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AM14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AN14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AO14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AP14">
+        <v>3739134489.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AR14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AS14">
+        <v>3886980054.0</v>
+      </c>
+      <c r="AT14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AU14">
+        <v>3886980054.0</v>
+      </c>
+      <c r="AV14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AW14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AX14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AY14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="BA14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="BB14">
+        <v>3756209039.0</v>
+      </c>
+      <c r="BC14">
+        <v>3414915863.0</v>
+      </c>
+      <c r="BD14">
+        <v>3414735490.0</v>
+      </c>
+      <c r="BE14">
+        <v>3414735490.0</v>
+      </c>
+      <c r="BF14">
+        <v>3414735490.0</v>
+      </c>
+      <c r="BG14">
+        <v>3415074873.0</v>
+      </c>
+      <c r="BH14">
+        <v>3415074873.0</v>
+      </c>
+      <c r="BI14">
+        <v>3414997462.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3414735490.0</v>
+      </c>
+      <c r="BK14">
+        <v>3055555000.0</v>
+      </c>
+      <c r="BL14">
+        <v>3055555000.0</v>
+      </c>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>342232501000.0</v>
+      </c>
+      <c r="D16">
+        <v>408004225000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>597496288000.0</v>
+      </c>
+      <c r="I16">
+        <v>371977031000.0</v>
+      </c>
+      <c r="J16">
+        <v>1880524552000.0</v>
+      </c>
+      <c r="K16">
+        <v>2027511931000.0</v>
+      </c>
+      <c r="L16">
+        <v>3699035025000.0</v>
+      </c>
+      <c r="M16">
+        <v>613023172000.0</v>
+      </c>
+      <c r="N16">
+        <v>704553477000.0</v>
+      </c>
+      <c r="O16">
+        <v>546199813000.0</v>
+      </c>
+      <c r="P16">
+        <v>869636755000.0</v>
+      </c>
+      <c r="Q16">
+        <v>722845242000.0</v>
+      </c>
+      <c r="R16">
+        <v>804146081000.0</v>
+      </c>
+      <c r="S16">
+        <v>605132578000.0</v>
+      </c>
+      <c r="T16">
+        <v>81800078000.0</v>
+      </c>
+      <c r="U16">
+        <v>50925460000.0</v>
+      </c>
+      <c r="V16">
+        <v>1531075526000.0</v>
+      </c>
+      <c r="W16">
+        <v>30829077000.0</v>
+      </c>
+      <c r="X16">
+        <v>32419965651.0</v>
+      </c>
+      <c r="Y16">
+        <v>16483880000.0</v>
+      </c>
+      <c r="Z16">
+        <v>72902309689.0</v>
+      </c>
+      <c r="AA16">
+        <v>56661727138.0</v>
+      </c>
+      <c r="AB16">
+        <v>25235324911.0</v>
+      </c>
+      <c r="AC16">
+        <v>28703250891.0</v>
+      </c>
+      <c r="AD16">
+        <v>14668398444.0</v>
+      </c>
+      <c r="AE16">
+        <v>871955905930.0</v>
+      </c>
+      <c r="AF16">
+        <v>52926076561.0</v>
+      </c>
+      <c r="AG16">
+        <v>55244888261.0</v>
+      </c>
+      <c r="AH16">
+        <v>51357148552.0</v>
+      </c>
+      <c r="AI16">
+        <v>1012718190074.0</v>
+      </c>
+      <c r="AJ16">
+        <v>928913260503.0</v>
+      </c>
+      <c r="AK16">
+        <v>994494460495.0</v>
+      </c>
+      <c r="AL16">
+        <v>1068329022996.0</v>
+      </c>
+      <c r="AM16">
+        <v>844198405557.0</v>
+      </c>
+      <c r="AN16">
+        <v>793456222182.0</v>
+      </c>
+      <c r="AO16">
+        <v>1039646354542.0</v>
+      </c>
+      <c r="AP16">
+        <v>738415659723.0</v>
+      </c>
+      <c r="AQ16">
+        <v>646150152127.0</v>
+      </c>
+      <c r="AR16">
+        <v>359263288112.0</v>
+      </c>
+      <c r="AS16">
+        <v>331851841513.0</v>
+      </c>
+      <c r="AT16">
+        <v>252110141719.0</v>
+      </c>
+      <c r="AU16">
+        <v>277336717800.0</v>
+      </c>
+      <c r="AV16">
+        <v>11993938807.0</v>
+      </c>
+      <c r="AW16">
+        <v>10510391998.0</v>
+      </c>
+      <c r="AX16">
+        <v>15420903748.0</v>
+      </c>
+      <c r="AY16">
+        <v>14862425973.0</v>
+      </c>
+      <c r="AZ16">
+        <v>15069000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>27052957795.0</v>
+      </c>
+      <c r="BB16">
+        <v>45605098288.0</v>
+      </c>
+      <c r="BC16">
+        <v>30067133363.0</v>
+      </c>
+      <c r="BD16">
+        <v>25900806722.0</v>
+      </c>
+      <c r="BE16">
+        <v>67371343581.0</v>
+      </c>
+      <c r="BF16">
+        <v>13716307875.0</v>
+      </c>
+      <c r="BG16">
+        <v>-25881317570.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
+        <v>7122000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
+        <v>1442454000.0</v>
+      </c>
+      <c r="V18">
+        <v>1442454000.0</v>
+      </c>
+      <c r="W18">
+        <v>1442454000.0</v>
+      </c>
+      <c r="X18">
+        <v>1595242247.0</v>
+      </c>
+      <c r="Y18">
+        <v>1595242000.0</v>
+      </c>
+      <c r="Z18">
+        <v>116282307.0</v>
+      </c>
+      <c r="AA18">
+        <v>116282307.0</v>
+      </c>
+      <c r="AB18">
+        <v>4461499115.0</v>
+      </c>
+      <c r="AC18">
+        <v>4461499115.0</v>
+      </c>
+      <c r="AD18">
+        <v>4461499115.0</v>
+      </c>
+      <c r="AE18">
+        <v>4461499116.0</v>
+      </c>
+      <c r="AF18">
+        <v>8324075556.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>21983161580000.0</v>
+      </c>
+      <c r="C21">
+        <v>21791048789000.0</v>
+      </c>
+      <c r="D21">
+        <v>20473397351000.0</v>
+      </c>
+      <c r="E21">
+        <v>19985962176000.0</v>
+      </c>
+      <c r="F21">
+        <v>19682773351000.0</v>
+      </c>
+      <c r="G21">
+        <v>19402280155000.0</v>
+      </c>
+      <c r="H21">
+        <v>18840897803000.0</v>
+      </c>
+      <c r="I21">
+        <v>18702483786000.0</v>
+      </c>
+      <c r="J21">
+        <v>18566906009000.0</v>
+      </c>
+      <c r="K21">
+        <v>18526924590000.0</v>
+      </c>
+      <c r="L21">
+        <v>18095435330000.0</v>
+      </c>
+      <c r="M21">
+        <v>16010391911000.0</v>
+      </c>
+      <c r="N21">
+        <v>15191700397000.0</v>
+      </c>
+      <c r="O21">
+        <v>14554956692000.0</v>
+      </c>
+      <c r="P21">
+        <v>12591558267000.0</v>
+      </c>
+      <c r="Q21">
+        <v>12018773383000.0</v>
+      </c>
+      <c r="R21">
+        <v>11853023773000.0</v>
+      </c>
+      <c r="S21">
+        <v>11100148086000.0</v>
+      </c>
+      <c r="T21">
+        <v>10167870523000.0</v>
+      </c>
+      <c r="U21">
+        <v>9173111176000.0</v>
+      </c>
+      <c r="V21">
+        <v>8984615183000.0</v>
+      </c>
+      <c r="W21">
+        <v>8794346759000.0</v>
+      </c>
+      <c r="X21">
+        <v>8452627471679.0</v>
+      </c>
+      <c r="Y21">
+        <v>8703665098000.0</v>
+      </c>
+      <c r="Z21">
+        <v>8400333988573.0</v>
+      </c>
+      <c r="AA21">
+        <v>7952844921451.0</v>
+      </c>
+      <c r="AB21">
+        <v>7571968338937.0</v>
+      </c>
+      <c r="AC21">
+        <v>7461152851139.0</v>
+      </c>
+      <c r="AD21">
+        <v>7142339101543.0</v>
+      </c>
+      <c r="AE21">
+        <v>6768256502744.0</v>
+      </c>
+      <c r="AF21">
+        <v>6127979769175.0</v>
+      </c>
+      <c r="AG21">
+        <v>6040149584759.0</v>
+      </c>
+      <c r="AH21">
+        <v>5872457486682.0</v>
+      </c>
+      <c r="AI21">
+        <v>5610544291133.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4706839730403.0</v>
+      </c>
+      <c r="AK21">
+        <v>4558159979124.0</v>
+      </c>
+      <c r="AL21">
+        <v>4321038118454.0</v>
+      </c>
+      <c r="AM21">
+        <v>4074622707120.0</v>
+      </c>
+      <c r="AN21">
+        <v>3625414480546.0</v>
+      </c>
+      <c r="AO21">
+        <v>3737819282169.0</v>
+      </c>
+      <c r="AP21">
+        <v>3105221846302.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3054713087632.0</v>
+      </c>
+      <c r="AR21">
+        <v>2883879209961.0</v>
+      </c>
+      <c r="AS21">
+        <v>2724740530511.0</v>
+      </c>
+      <c r="AT21">
+        <v>2676493702489.0</v>
+      </c>
+      <c r="AU21">
+        <v>2677608944041.0</v>
+      </c>
+      <c r="AV21">
+        <v>2388527405817.0</v>
+      </c>
+      <c r="AW21">
+        <v>2415504874395.0</v>
+      </c>
+      <c r="AX21">
+        <v>2476704708692.0</v>
+      </c>
+      <c r="AY21">
+        <v>2465242928967.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2557468000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>2495947958429.0</v>
+      </c>
+      <c r="BB21">
+        <v>2361696612307.0</v>
+      </c>
+      <c r="BC21">
+        <v>2194835902128.0</v>
+      </c>
+      <c r="BD21">
+        <v>2116756037293.0</v>
+      </c>
+      <c r="BE21">
+        <v>2025677389000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2052547435500.0</v>
+      </c>
+      <c r="BG21">
+        <v>2078729019217.0</v>
+      </c>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>2133525491300.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2155960709700.0</v>
+      </c>
+      <c r="BK21">
+        <v>2182764938000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2271035368800.0</v>
+      </c>
+      <c r="BM21">
+        <v>2295457916000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2319510178400.0</v>
+      </c>
+      <c r="BO21">
+        <v>2266340032800.0</v>
+      </c>
+      <c r="BP21"/>
+      <c r="BQ21">
+        <v>2315436752700.0</v>
+      </c>
+      <c r="BR21">
+        <v>2341817155300.0</v>
+      </c>
+      <c r="BS21">
+        <v>2368197557800.0</v>
+      </c>
+      <c r="BT21">
+        <v>2408999720900.0</v>
+      </c>
+      <c r="BU21">
+        <v>2431742102600.0</v>
+      </c>
+      <c r="BV21">
+        <v>1068146655400.0</v>
+      </c>
+      <c r="BW21">
+        <v>1083854694500.0</v>
+      </c>
+      <c r="BX21">
+        <v>1099562733500.0</v>
+      </c>
+      <c r="BY21">
+        <v>1115270772600.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1130978811600.0</v>
+      </c>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>38423402000.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
+        <v>170919607000.0</v>
+      </c>
+      <c r="M22">
+        <v>2534021000.0</v>
+      </c>
+      <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22"/>
+      <c r="P22">
+        <v>-1487899336000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-1268001140000.0</v>
+      </c>
+      <c r="R22">
+        <v>-1190171471000.0</v>
+      </c>
+      <c r="S22">
+        <v>-1159349954000.0</v>
+      </c>
+      <c r="T22">
+        <v>383192000.0</v>
+      </c>
+      <c r="U22">
+        <v>383192000.0</v>
+      </c>
+      <c r="V22">
+        <v>383193000.0</v>
+      </c>
+      <c r="W22">
+        <v>383192000.0</v>
+      </c>
+      <c r="X22">
+        <v>383191697.0</v>
+      </c>
+      <c r="Y22">
+        <v>383205000.0</v>
+      </c>
+      <c r="Z22">
+        <v>355411472.0</v>
+      </c>
+      <c r="AA22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AB22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AC22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AD22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AE22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AF22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AG22">
+        <v>393588525.0</v>
+      </c>
+      <c r="AH22">
+        <v>-77613324116.0</v>
+      </c>
+      <c r="AI22">
+        <v>-81804969200.0</v>
+      </c>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22">
+        <v>1007894499958.0</v>
+      </c>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22">
+        <v>320407525038.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22">
+        <v>100340735690.0</v>
+      </c>
+      <c r="AU22">
+        <v>97634660362.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22">
+        <v>-93842542.0</v>
+      </c>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>-1030000000.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>26666007932000.0</v>
+      </c>
+      <c r="C23">
+        <v>26692463223000.0</v>
+      </c>
+      <c r="D23">
+        <v>24494761545000.0</v>
+      </c>
+      <c r="E23">
+        <v>24120850960000.0</v>
+      </c>
+      <c r="F23">
+        <v>24037922743000.0</v>
+      </c>
+      <c r="G23">
+        <v>23923231402000.0</v>
+      </c>
+      <c r="H23">
+        <v>22603809279000.0</v>
+      </c>
+      <c r="I23">
+        <v>21787826412000.0</v>
+      </c>
+      <c r="J23">
+        <v>21664593786000.0</v>
+      </c>
+      <c r="K23">
+        <v>21575964536000.0</v>
+      </c>
+      <c r="L23">
+        <v>21935414789000.0</v>
+      </c>
+      <c r="M23">
+        <v>20577993590000.0</v>
+      </c>
+      <c r="N23">
+        <v>19181540199000.0</v>
+      </c>
+      <c r="O23">
+        <v>18386596160000.0</v>
+      </c>
+      <c r="P23">
+        <v>16501392868000.0</v>
+      </c>
+      <c r="Q23">
+        <v>16082972476000.0</v>
+      </c>
+      <c r="R23">
+        <v>15666260080000.0</v>
+      </c>
+      <c r="S23">
+        <v>15445908289000.0</v>
+      </c>
+      <c r="T23">
+        <v>14726485582000.0</v>
+      </c>
+      <c r="U23">
+        <v>15322725960000.0</v>
+      </c>
+      <c r="V23">
+        <v>16245603705000.0</v>
+      </c>
+      <c r="W23">
+        <v>16497923247000.0</v>
+      </c>
+      <c r="X23">
+        <v>15159558687786.0</v>
+      </c>
+      <c r="Y23">
+        <v>15638874667000.0</v>
+      </c>
+      <c r="Z23">
+        <v>15476716698329.0</v>
+      </c>
+      <c r="AA23">
+        <v>15453514716141.0</v>
+      </c>
+      <c r="AB23">
+        <v>14787025971086.0</v>
+      </c>
+      <c r="AC23">
+        <v>14323456930930.0</v>
+      </c>
+      <c r="AD23">
+        <v>13812973312177.0</v>
+      </c>
+      <c r="AE23">
+        <v>13098505586708.0</v>
+      </c>
+      <c r="AF23">
+        <v>12031171270000.0</v>
+      </c>
+      <c r="AG23">
+        <v>11705961378847.0</v>
+      </c>
+      <c r="AH23">
+        <v>11165538126751.0</v>
+      </c>
+      <c r="AI23">
+        <v>10736908057784.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8773360750086.0</v>
+      </c>
+      <c r="AK23">
+        <v>8467372514480.0</v>
+      </c>
+      <c r="AL23">
+        <v>8325096304309.0</v>
+      </c>
+      <c r="AM23">
+        <v>7937919618380.0</v>
+      </c>
+      <c r="AN23">
+        <v>7111991627286.0</v>
+      </c>
+      <c r="AO23">
+        <v>7114319588929.0</v>
+      </c>
+      <c r="AP23">
+        <v>6559046129558.0</v>
+      </c>
+      <c r="AQ23">
+        <v>6187083722334.0</v>
+      </c>
+      <c r="AR23">
+        <v>5761882751396.0</v>
+      </c>
+      <c r="AS23">
+        <v>5641774005507.0</v>
+      </c>
+      <c r="AT23">
+        <v>5395692543217.0</v>
+      </c>
+      <c r="AU23">
+        <v>5298108569813.0</v>
+      </c>
+      <c r="AV23">
+        <v>5044639332321.0</v>
+      </c>
+      <c r="AW23">
+        <v>4992576997411.0</v>
+      </c>
+      <c r="AX23">
+        <v>4850764843154.0</v>
+      </c>
+      <c r="AY23">
+        <v>4783202994218.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4676975000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4591223529391.0</v>
+      </c>
+      <c r="BB23">
+        <v>4345122540068.0</v>
+      </c>
+      <c r="BC23">
+        <v>3759108698062.0</v>
+      </c>
+      <c r="BD23">
+        <v>3515357823692.0</v>
+      </c>
+      <c r="BE23">
+        <v>3381648534349.0</v>
+      </c>
+      <c r="BF23">
+        <v>3248970930735.0</v>
+      </c>
+      <c r="BG23">
+        <v>3198595047250.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>6015812040000.0</v>
+      </c>
+      <c r="C24">
+        <v>6019929219000.0</v>
+      </c>
+      <c r="D24">
+        <v>5660317865000.0</v>
+      </c>
+      <c r="E24">
+        <v>5765652661000.0</v>
+      </c>
+      <c r="F24">
+        <v>5949988869000.0</v>
+      </c>
+      <c r="G24">
+        <v>6049565888000.0</v>
+      </c>
+      <c r="H24">
+        <v>4271372138000.0</v>
+      </c>
+      <c r="I24">
+        <v>4271103499000.0</v>
+      </c>
+      <c r="J24">
+        <v>4269931250000.0</v>
+      </c>
+      <c r="K24">
+        <v>4270897576000.0</v>
+      </c>
+      <c r="L24">
+        <v>4729753143000.0</v>
+      </c>
+      <c r="M24">
+        <v>4018914048000.0</v>
+      </c>
+      <c r="N24">
+        <v>2564475087000.0</v>
+      </c>
+      <c r="O24">
+        <v>2417985264000.0</v>
+      </c>
+      <c r="P24">
+        <v>1143262920000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1515106662000.0</v>
+      </c>
+      <c r="R24">
+        <v>1055447030000.0</v>
+      </c>
+      <c r="S24">
+        <v>1071570419000.0</v>
+      </c>
+      <c r="T24">
+        <v>1115193163000.0</v>
+      </c>
+      <c r="U24">
+        <v>2807920539000.0</v>
+      </c>
+      <c r="V24">
+        <v>3850025004000.0</v>
+      </c>
+      <c r="W24">
+        <v>4098528414000.0</v>
+      </c>
+      <c r="X24">
+        <v>3555425721339.0</v>
+      </c>
+      <c r="Y24">
+        <v>3596146710000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3862763159051.0</v>
+      </c>
+      <c r="AA24">
+        <v>3687578155267.0</v>
+      </c>
+      <c r="AB24">
+        <v>5106241905840.0</v>
+      </c>
+      <c r="AC24">
+        <v>4512436966856.0</v>
+      </c>
+      <c r="AD24">
+        <v>4552267578268.0</v>
+      </c>
+      <c r="AE24">
+        <v>4549750508252.0</v>
+      </c>
+      <c r="AF24">
+        <v>4189676479128.0</v>
+      </c>
+      <c r="AG24">
+        <v>4077281670900.0</v>
+      </c>
+      <c r="AH24">
+        <v>3610136240100.0</v>
+      </c>
+      <c r="AI24">
+        <v>3667309479600.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2019513795500.0</v>
+      </c>
+      <c r="AK24">
+        <v>1828435929400.0</v>
+      </c>
+      <c r="AL24">
+        <v>2323880063000.0</v>
+      </c>
+      <c r="AM24">
+        <v>2314432739900.0</v>
+      </c>
+      <c r="AN24">
+        <v>970764765200.0</v>
+      </c>
+      <c r="AO24">
+        <v>928632953000.0</v>
+      </c>
+      <c r="AP24">
+        <v>805656229200.0</v>
+      </c>
+      <c r="AQ24">
+        <v>688309771700.0</v>
+      </c>
+      <c r="AR24">
+        <v>652609231000.0</v>
+      </c>
+      <c r="AS24">
+        <v>508111404700.0</v>
+      </c>
+      <c r="AT24">
+        <v>501376088100.0</v>
+      </c>
+      <c r="AU24">
+        <v>384965154100.0</v>
+      </c>
+      <c r="AV24">
+        <v>419864998800.0</v>
+      </c>
+      <c r="AW24">
+        <v>440645625200.0</v>
+      </c>
+      <c r="AX24">
+        <v>443248280800.0</v>
+      </c>
+      <c r="AY24">
+        <v>464635262800.0</v>
+      </c>
+      <c r="AZ24">
+        <v>464636000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>842761999100.0</v>
+      </c>
+      <c r="BB24">
+        <v>838924738100.0</v>
+      </c>
+      <c r="BC24">
+        <v>853960489500.0</v>
+      </c>
+      <c r="BD24">
+        <v>852852132400.0</v>
+      </c>
+      <c r="BE24">
+        <v>910287082000.0</v>
+      </c>
+      <c r="BF24">
+        <v>880316984600.0</v>
+      </c>
+      <c r="BG24">
+        <v>881325525900.0</v>
+      </c>
+      <c r="BH24">
+        <v>880790572100.0</v>
+      </c>
+      <c r="BI24">
+        <v>890115907400.0</v>
+      </c>
+      <c r="BJ24">
+        <v>885948833400.0</v>
+      </c>
+      <c r="BK24">
+        <v>889923234600.0</v>
+      </c>
+      <c r="BL24">
+        <v>682825019300.0</v>
+      </c>
+      <c r="BM24">
+        <v>684289167600.0</v>
+      </c>
+      <c r="BN24">
+        <v>701851151300.0</v>
+      </c>
+      <c r="BO24">
+        <v>990883318500.0</v>
+      </c>
+      <c r="BP24">
+        <v>938879954100.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24">
+        <v>99512080600.0</v>
+      </c>
+      <c r="BS24">
+        <v>99219328900.0</v>
+      </c>
+      <c r="BT24">
+        <v>1079007579300.0</v>
+      </c>
+      <c r="BU24">
+        <v>1082440347100.0</v>
+      </c>
+      <c r="BV24">
+        <v>1156153437500.0</v>
+      </c>
+      <c r="BW24">
+        <v>1117978094800.0</v>
+      </c>
+      <c r="BX24">
+        <v>994784672300.0</v>
+      </c>
+      <c r="BY24">
+        <v>767025627800.0</v>
+      </c>
+      <c r="BZ24">
+        <v>555030619200.0</v>
+      </c>
+      <c r="CA24">
+        <v>357420753000.0</v>
+      </c>
+      <c r="CB24">
+        <v>391127426000.0</v>
+      </c>
+      <c r="CC24">
+        <v>349980214000.0</v>
+      </c>
+      <c r="CD24">
+        <v>361227801000.0</v>
+      </c>
+      <c r="CE24">
+        <v>382318301000.0</v>
+      </c>
+      <c r="CF24">
+        <v>407129474000.0</v>
+      </c>
+      <c r="CG24">
+        <v>110880000000.0</v>
+      </c>
+      <c r="CH24">
+        <v>158563780000.0</v>
+      </c>
+      <c r="CI24">
+        <v>238675049000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>256180187000.0</v>
+      </c>
+      <c r="CK24">
+        <v>365833492000.0</v>
+      </c>
+      <c r="CL24">
+        <v>383159722000.0</v>
+      </c>
+      <c r="CM24">
+        <v>626933000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>658294000000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24">
+        <v>762444000000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
+        <v>1217044000000.0</v>
+      </c>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>6019929219000.0</v>
+      </c>
+      <c r="D25">
+        <v>5660317865000.0</v>
+      </c>
+      <c r="E25">
+        <v>5765652661000.0</v>
+      </c>
+      <c r="F25">
+        <v>5949988869000.0</v>
+      </c>
+      <c r="G25">
+        <v>6049565888000.0</v>
+      </c>
+      <c r="H25">
+        <v>4271372138000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>4730543981000.0</v>
+      </c>
+      <c r="M25">
+        <v>4019732405000.0</v>
+      </c>
+      <c r="N25">
+        <v>2568629008000.0</v>
+      </c>
+      <c r="O25">
+        <v>2418855942000.0</v>
+      </c>
+      <c r="P25">
+        <v>1143487415000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1515701990000.0</v>
+      </c>
+      <c r="R25">
+        <v>1056499924000.0</v>
+      </c>
+      <c r="S25">
+        <v>1072956284000.0</v>
+      </c>
+      <c r="T25">
+        <v>1115193163000.0</v>
+      </c>
+      <c r="U25">
+        <v>2807920539000.0</v>
+      </c>
+      <c r="V25">
+        <v>3850025004000.0</v>
+      </c>
+      <c r="W25">
+        <v>4098528414000.0</v>
+      </c>
+      <c r="X25">
+        <v>3608196484200.0</v>
+      </c>
+      <c r="Y25">
+        <v>3658917473000.0</v>
+      </c>
+      <c r="Z25">
+        <v>3862763159050.0</v>
+      </c>
+      <c r="AA25">
+        <v>3741903239750.0</v>
+      </c>
+      <c r="AB25">
+        <v>5106241905840.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>414358141175.0</v>
+      </c>
+      <c r="AC26">
+        <v>411289709797.0</v>
+      </c>
+      <c r="AD26">
+        <v>334236889797.0</v>
+      </c>
+      <c r="AE26">
+        <v>334236889797.0</v>
+      </c>
+      <c r="AF26">
+        <v>335511324702.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>6454311199000.0</v>
+      </c>
+      <c r="C28">
+        <v>5829685977000.0</v>
+      </c>
+      <c r="D28">
+        <v>5906057293000.0</v>
+      </c>
+      <c r="E28">
+        <v>5948821458000.0</v>
+      </c>
+      <c r="F28">
+        <v>6037954832000.0</v>
+      </c>
+      <c r="G28">
+        <v>6508292693000.0</v>
+      </c>
+      <c r="H28">
+        <v>5384402144000.0</v>
+      </c>
+      <c r="I28">
+        <v>5168453651000.0</v>
+      </c>
+      <c r="J28">
+        <v>5313247996000.0</v>
+      </c>
+      <c r="K28">
+        <v>5228787896000.0</v>
+      </c>
+      <c r="L28">
+        <v>4375707071000.0</v>
+      </c>
+      <c r="M28">
+        <v>3903704999000.0</v>
+      </c>
+      <c r="N28">
+        <v>2465110665000.0</v>
+      </c>
+      <c r="O28">
+        <v>2510217303000.0</v>
+      </c>
+      <c r="P28">
+        <v>1212764794000.0</v>
+      </c>
+      <c r="Q28">
+        <v>795467628000.0</v>
+      </c>
+      <c r="R28">
+        <v>598152692000.0</v>
+      </c>
+      <c r="S28">
+        <v>501431869000.0</v>
+      </c>
+      <c r="T28">
+        <v>645000764000.0</v>
+      </c>
+      <c r="U28">
+        <v>684953378000.0</v>
+      </c>
+      <c r="V28">
+        <v>1139128239000.0</v>
+      </c>
+      <c r="W28">
+        <v>1386940021000.0</v>
+      </c>
+      <c r="X28">
+        <v>2698981252586.0</v>
+      </c>
+      <c r="Y28">
+        <v>2860010443000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2595801892016.0</v>
+      </c>
+      <c r="AA28">
+        <v>3062501560649.0</v>
+      </c>
+      <c r="AB28">
+        <v>2899610743663.0</v>
+      </c>
+      <c r="AC28">
+        <v>2578890869033.0</v>
+      </c>
+      <c r="AD28">
+        <v>1548153881239.0</v>
+      </c>
+      <c r="AE28">
+        <v>892682838295.0</v>
+      </c>
+      <c r="AF28">
+        <v>1605574545408.0</v>
+      </c>
+      <c r="AG28">
+        <v>1366173145971.0</v>
+      </c>
+      <c r="AH28">
+        <v>842962168125.0</v>
+      </c>
+      <c r="AI28">
+        <v>878616372570.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-421181968131.0</v>
+      </c>
+      <c r="AK28">
+        <v>-458250950798.0</v>
+      </c>
+      <c r="AL28">
+        <v>-267157424091.0</v>
+      </c>
+      <c r="AM28">
+        <v>267811817097.0</v>
+      </c>
+      <c r="AN28">
+        <v>-960901254165.0</v>
+      </c>
+      <c r="AO28">
+        <v>-790200985220.0</v>
+      </c>
+      <c r="AP28">
+        <v>-970358654809.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-1088599650045.0</v>
+      </c>
+      <c r="AR28">
+        <v>-931691406943.0</v>
+      </c>
+      <c r="AS28">
+        <v>-1328246465541.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1488644128311.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1408300439073.0</v>
+      </c>
+      <c r="AV28">
+        <v>-514501807884.0</v>
+      </c>
+      <c r="AW28">
+        <v>-454912858280.0</v>
+      </c>
+      <c r="AX28">
+        <v>-279904470397.0</v>
+      </c>
+      <c r="AY28">
+        <v>-252337808625.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-153155000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-128729540982.0</v>
+      </c>
+      <c r="BB28">
+        <v>-229550523438.0</v>
+      </c>
+      <c r="BC28">
+        <v>3631806753.0</v>
+      </c>
+      <c r="BD28">
+        <v>-171858439898.0</v>
+      </c>
+      <c r="BE28">
+        <v>-24862995332.0</v>
+      </c>
+      <c r="BF28">
+        <v>220094709533.0</v>
+      </c>
+      <c r="BG28">
+        <v>179806120037.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>21967483035000.0</v>
+      </c>
+      <c r="C29">
+        <v>21760834869000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>20086235569000.0</v>
+      </c>
+      <c r="F29">
+        <v>19928577879000.0</v>
+      </c>
+      <c r="G29">
+        <v>19722149232000.0</v>
+      </c>
+      <c r="H29">
+        <v>17885057182000.0</v>
+      </c>
+      <c r="I29">
+        <v>17342445059000.0</v>
+      </c>
+      <c r="J29">
+        <v>17120353555000.0</v>
+      </c>
+      <c r="K29">
+        <v>16847670857000.0</v>
+      </c>
+      <c r="L29">
+        <v>16162235419000.0</v>
+      </c>
+      <c r="M29">
+        <v>15408729820000.0</v>
+      </c>
+      <c r="N29">
+        <v>13689352952000.0</v>
+      </c>
+      <c r="O29">
+        <v>13300691141000.0</v>
+      </c>
+      <c r="P29">
+        <v>12011769008000.0</v>
+      </c>
+      <c r="Q29">
+        <v>11697558395000.0</v>
+      </c>
+      <c r="R29">
+        <v>10983342399000.0</v>
+      </c>
+      <c r="S29">
+        <v>11807327813000.0</v>
+      </c>
+      <c r="T29">
+        <v>10996748898000.0</v>
+      </c>
+      <c r="U29">
+        <v>12464948072000.0</v>
+      </c>
+      <c r="V29">
+        <v>13554321275000.0</v>
+      </c>
+      <c r="W29">
+        <v>14047684331000.0</v>
+      </c>
+      <c r="X29">
+        <v>13069342602866.0</v>
+      </c>
+      <c r="Y29">
+        <v>12976202441000.0</v>
+      </c>
+      <c r="Z29">
+        <v>13026667429894.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>975276311000.0</v>
+      </c>
+      <c r="C30">
+        <v>784091428000.0</v>
+      </c>
+      <c r="D30">
+        <v>855492011000.0</v>
+      </c>
+      <c r="E30">
+        <v>741327864000.0</v>
+      </c>
+      <c r="F30">
+        <v>739293556000.0</v>
+      </c>
+      <c r="G30">
+        <v>660417136000.0</v>
+      </c>
+      <c r="H30">
+        <v>667261074000.0</v>
+      </c>
+      <c r="I30">
+        <v>19040479000.0</v>
+      </c>
+      <c r="J30">
+        <v>121314055000.0</v>
+      </c>
+      <c r="K30">
+        <v>474812388000.0</v>
+      </c>
+      <c r="L30">
+        <v>1282556532000.0</v>
+      </c>
+      <c r="M30">
+        <v>989152224000.0</v>
+      </c>
+      <c r="N30">
+        <v>839683523000.0</v>
+      </c>
+      <c r="O30">
+        <v>844172628000.0</v>
+      </c>
+      <c r="P30">
+        <v>1487899336000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1268001140000.0</v>
+      </c>
+      <c r="R30">
+        <v>1190171471000.0</v>
+      </c>
+      <c r="S30">
+        <v>1159349954000.0</v>
+      </c>
+      <c r="T30">
+        <v>719216428000.0</v>
+      </c>
+      <c r="U30">
+        <v>604758393000.0</v>
+      </c>
+      <c r="V30">
+        <v>1982380932000.0</v>
+      </c>
+      <c r="W30">
+        <v>427356991000.0</v>
+      </c>
+      <c r="X30">
+        <v>2038897612433.0</v>
+      </c>
+      <c r="Y30">
+        <v>2456348199000.0</v>
+      </c>
+      <c r="Z30">
+        <v>406558983360.0</v>
+      </c>
+      <c r="AA30">
+        <v>2850894560937.0</v>
+      </c>
+      <c r="AB30">
+        <v>160114558750.0</v>
+      </c>
+      <c r="AC30">
+        <v>2212417477472.0</v>
+      </c>
+      <c r="AD30">
+        <v>1928950122893.0</v>
+      </c>
+      <c r="AE30">
+        <v>1556382918380.0</v>
+      </c>
+      <c r="AF30">
+        <v>1414499089928.0</v>
+      </c>
+      <c r="AG30">
+        <v>1310610373252.0</v>
+      </c>
+      <c r="AH30">
+        <v>885340939577.0</v>
+      </c>
+      <c r="AI30">
+        <v>1000112563660.0</v>
+      </c>
+      <c r="AJ30">
+        <v>522715145650.0</v>
+      </c>
+      <c r="AK30">
+        <v>477457255214.0</v>
+      </c>
+      <c r="AL30">
+        <v>904134603508.0</v>
+      </c>
+      <c r="AM30">
+        <v>743065855002.0</v>
+      </c>
+      <c r="AN30">
+        <v>229269134034.0</v>
+      </c>
+      <c r="AO30">
+        <v>131796439496.0</v>
+      </c>
+      <c r="AP30">
+        <v>121363927468.0</v>
+      </c>
+      <c r="AQ30">
+        <v>82833680633.0</v>
+      </c>
+      <c r="AR30">
+        <v>40166694801.0</v>
+      </c>
+      <c r="AS30">
+        <v>13759707378.0</v>
+      </c>
+      <c r="AT30">
+        <v>7771611129.0</v>
+      </c>
+      <c r="AU30">
+        <v>22698381164.0</v>
+      </c>
+      <c r="AV30">
+        <v>93632542.0</v>
+      </c>
+      <c r="AW30">
+        <v>93842542.0</v>
+      </c>
+      <c r="AX30">
+        <v>1928181.0</v>
+      </c>
+      <c r="AY30">
+        <v>16732335410.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1030000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>11296623982.0</v>
+      </c>
+      <c r="BB30">
+        <v>7459802761.0</v>
+      </c>
+      <c r="BC30">
+        <v>12351029861.0</v>
+      </c>
+      <c r="BD30">
+        <v>6894242600.0</v>
+      </c>
+      <c r="BE30">
+        <v>13937229777.0</v>
+      </c>
+      <c r="BF30">
+        <v>12742412583.0</v>
+      </c>
+      <c r="BG30">
+        <v>9361987908.0</v>
+      </c>
+      <c r="BH30">
+        <v>1661663500.0</v>
+      </c>
+      <c r="BI30">
+        <v>1912956600.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1602509400.0</v>
+      </c>
+      <c r="BK30">
+        <v>8225372600.0</v>
+      </c>
+      <c r="BL30">
+        <v>8524693700.0</v>
+      </c>
+      <c r="BM30">
+        <v>1023148100.0</v>
+      </c>
+      <c r="BN30">
+        <v>1397867800.0</v>
+      </c>
+      <c r="BO30">
+        <v>4136828500.0</v>
+      </c>
+      <c r="BP30">
+        <v>10514409500.0</v>
+      </c>
+      <c r="BQ30">
+        <v>12928386600.0</v>
+      </c>
+      <c r="BR30">
+        <v>13187899500.0</v>
+      </c>
+      <c r="BS30">
+        <v>14142820700.0</v>
+      </c>
+      <c r="BT30">
+        <v>720764400.0</v>
+      </c>
+      <c r="BU30">
+        <v>937756700.0</v>
+      </c>
+      <c r="BV30">
+        <v>824173100.0</v>
+      </c>
+      <c r="BW30">
+        <v>1092820500.0</v>
+      </c>
+      <c r="BX30">
+        <v>950278400.0</v>
+      </c>
+      <c r="BY30">
+        <v>1542733000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2096416400.0</v>
+      </c>
+      <c r="CA30">
+        <v>13107577000.0</v>
+      </c>
+      <c r="CB30">
+        <v>1099451000.0</v>
+      </c>
+      <c r="CC30">
+        <v>5218786000.0</v>
+      </c>
+      <c r="CD30">
+        <v>4917383000.0</v>
+      </c>
+      <c r="CE30">
+        <v>610372000.0</v>
+      </c>
+      <c r="CF30">
+        <v>603909000.0</v>
+      </c>
+      <c r="CG30">
+        <v>2878506000.0</v>
+      </c>
+      <c r="CH30">
+        <v>1682289000.0</v>
+      </c>
+      <c r="CI30">
+        <v>1078257000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>2846152000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1791567000.0</v>
+      </c>
+      <c r="CL30">
+        <v>456741000.0</v>
+      </c>
+      <c r="CM30">
+        <v>989000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>1441000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>5279000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>1020000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>5576000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>2631000000.0</v>
+      </c>
+      <c r="CS30">
+        <v>306000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>-5080325730000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4502557994000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>-2241521075000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1932572590000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2027778411000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1482798184000.0</v>
+      </c>
+      <c r="T31">
+        <v>-729494138000.0</v>
+      </c>
+      <c r="U31">
+        <v>105609096000.0</v>
+      </c>
+      <c r="V31">
+        <v>109861567000.0</v>
+      </c>
+      <c r="W31">
+        <v>156057514000.0</v>
+      </c>
+      <c r="X31">
+        <v>-929706502173.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1298308906000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1091615888713.0</v>
+      </c>
+      <c r="AA31">
+        <v>-825461550899.0</v>
+      </c>
+      <c r="AB31">
+        <v>-690016576009.0</v>
+      </c>
+      <c r="AC31">
+        <v>-785537478502.0</v>
+      </c>
+      <c r="AD31">
+        <v>-555755548891.0</v>
+      </c>
+      <c r="AE31">
+        <v>-399047866452.0</v>
+      </c>
+      <c r="AF31">
+        <v>-460047489617.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>-8060591000.0</v>
+      </c>
+      <c r="C32">
+        <v>-141886490000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>-145879552000.0</v>
+      </c>
+      <c r="F32">
+        <v>104473856000.0</v>
+      </c>
+      <c r="G32">
+        <v>193855102000.0</v>
+      </c>
+      <c r="H32">
+        <v>-1773387471000.0</v>
+      </c>
+      <c r="I32">
+        <v>-1901733422000.0</v>
+      </c>
+      <c r="J32">
+        <v>-1973359454000.0</v>
+      </c>
+      <c r="K32">
+        <v>-2209698251000.0</v>
+      </c>
+      <c r="L32">
+        <v>-2099489370000.0</v>
+      </c>
+      <c r="M32">
+        <v>-1259676790000.0</v>
+      </c>
+      <c r="N32">
+        <v>-2187085349000.0</v>
+      </c>
+      <c r="O32">
+        <v>-2141591301000.0</v>
+      </c>
+      <c r="P32">
+        <v>-1935549673000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-1249284280000.0</v>
+      </c>
+      <c r="R32">
+        <v>-1795934269000.0</v>
+      </c>
+      <c r="S32">
+        <v>-1270482971000.0</v>
+      </c>
+      <c r="T32">
+        <v>-465994361000.0</v>
+      </c>
+      <c r="U32">
+        <v>2021235399000.0</v>
+      </c>
+      <c r="V32">
+        <v>3056436320000.0</v>
+      </c>
+      <c r="W32">
+        <v>3252048378000.0</v>
+      </c>
+      <c r="X32">
+        <v>1750540512808.0</v>
+      </c>
+      <c r="Y32">
+        <v>1538445141000.0</v>
+      </c>
+      <c r="Z32">
+        <v>2084460031276.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>23799345509000.0</v>
+      </c>
+      <c r="C33">
+        <v>23605817505000.0</v>
+      </c>
+      <c r="D33">
+        <v>22262133352000.0</v>
+      </c>
+      <c r="E33">
+        <v>21792619653000.0</v>
+      </c>
+      <c r="F33">
+        <v>21511395335000.0</v>
+      </c>
+      <c r="G33">
+        <v>21218613382000.0</v>
+      </c>
+      <c r="H33">
+        <v>20633815669000.0</v>
+      </c>
+      <c r="I33">
+        <v>20456993940000.0</v>
+      </c>
+      <c r="J33">
+        <v>20316530812000.0</v>
+      </c>
+      <c r="K33">
+        <v>20273469494000.0</v>
+      </c>
+      <c r="L33">
+        <v>19888302701000.0</v>
+      </c>
+      <c r="M33">
+        <v>17904221665000.0</v>
+      </c>
+      <c r="N33">
+        <v>17101720071000.0</v>
+      </c>
+      <c r="O33">
+        <v>16456768216000.0</v>
+      </c>
+      <c r="P33">
+        <v>14444547976000.0</v>
+      </c>
+      <c r="Q33">
+        <v>13865388621000.0</v>
+      </c>
+      <c r="R33">
+        <v>13688219965000.0</v>
+      </c>
+      <c r="S33">
+        <v>12970884954000.0</v>
+      </c>
+      <c r="T33">
+        <v>12059089705000.0</v>
+      </c>
+      <c r="U33">
+        <v>11086438522000.0</v>
+      </c>
+      <c r="V33">
+        <v>10885577609000.0</v>
+      </c>
+      <c r="W33">
+        <v>10684793383000.0</v>
+      </c>
+      <c r="X33">
+        <v>10261881978583.0</v>
+      </c>
+      <c r="Y33">
+        <v>10428764683000.0</v>
+      </c>
+      <c r="Z33">
+        <v>10025106136897.0</v>
+      </c>
+      <c r="AA33">
+        <v>9601769706814.0</v>
+      </c>
+      <c r="AB33">
+        <v>9228337168148.0</v>
+      </c>
+      <c r="AC33">
+        <v>9076182914862.0</v>
+      </c>
+      <c r="AD33">
+        <v>8769549159562.0</v>
+      </c>
+      <c r="AE33">
+        <v>7996198759590.0</v>
+      </c>
+      <c r="AF33">
+        <v>7470053502299.0</v>
+      </c>
+      <c r="AG33">
+        <v>7239997166558.0</v>
+      </c>
+      <c r="AH33">
+        <v>7069009203307.0</v>
+      </c>
+      <c r="AI33">
+        <v>6807635406281.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5969955449384.0</v>
+      </c>
+      <c r="AK33">
+        <v>5798266821655.0</v>
+      </c>
+      <c r="AL33">
+        <v>5572725595144.0</v>
+      </c>
+      <c r="AM33">
+        <v>5318732107177.0</v>
+      </c>
+      <c r="AN33">
+        <v>4758896874800.0</v>
+      </c>
+      <c r="AO33">
+        <v>4859432727740.0</v>
+      </c>
+      <c r="AP33">
+        <v>4329382854127.0</v>
+      </c>
+      <c r="AQ33">
+        <v>4209120356465.0</v>
+      </c>
+      <c r="AR33">
+        <v>4029512112020.0</v>
+      </c>
+      <c r="AS33">
+        <v>3582309517121.0</v>
+      </c>
+      <c r="AT33">
+        <v>3200292428349.0</v>
+      </c>
+      <c r="AU33">
+        <v>3152395150790.0</v>
+      </c>
+      <c r="AV33">
+        <v>3122117629206.0</v>
+      </c>
+      <c r="AW33">
+        <v>3098947950708.0</v>
+      </c>
+      <c r="AX33">
+        <v>3126633940312.0</v>
+      </c>
+      <c r="AY33">
+        <v>3077516077000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3075824000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3000713381882.0</v>
+      </c>
+      <c r="BB33">
+        <v>2820336551471.0</v>
+      </c>
+      <c r="BC33">
+        <v>2626091451403.0</v>
+      </c>
+      <c r="BD33">
+        <v>2475691964610.0</v>
+      </c>
+      <c r="BE33">
+        <v>2455800936444.0</v>
+      </c>
+      <c r="BF33">
+        <v>2563171967550.0</v>
+      </c>
+      <c r="BG33">
+        <v>2465359930307.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>-1000.0</v>
+      </c>
+      <c r="F34">
+        <v>-2000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34">
+        <v>1000.0</v>
+      </c>
+      <c r="I34">
+        <v>1000.0</v>
+      </c>
+      <c r="J34">
+        <v>1000.0</v>
+      </c>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>2000.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34">
+        <v>589847753.0</v>
+      </c>
+      <c r="AC34">
+        <v>524690691.0</v>
+      </c>
+      <c r="AD34">
+        <v>595146977046.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>6934891092000.0</v>
+      </c>
+      <c r="C35">
+        <v>6929735457000.0</v>
+      </c>
+      <c r="D35">
+        <v>6474915810000.0</v>
+      </c>
+      <c r="E35">
+        <v>6597453073000.0</v>
+      </c>
+      <c r="F35">
+        <v>6784465518000.0</v>
+      </c>
+      <c r="G35">
+        <v>6861054623000.0</v>
+      </c>
+      <c r="H35">
+        <v>4978569839000.0</v>
+      </c>
+      <c r="I35">
+        <v>4991737204000.0</v>
+      </c>
+      <c r="J35">
+        <v>5069092666000.0</v>
+      </c>
+      <c r="K35">
+        <v>5052622655000.0</v>
+      </c>
+      <c r="L35">
+        <v>4863904000000.0</v>
+      </c>
+      <c r="M35">
+        <v>4155748187000.0</v>
+      </c>
+      <c r="N35">
+        <v>2706267187000.0</v>
+      </c>
+      <c r="O35">
+        <v>2549227232000.0</v>
+      </c>
+      <c r="P35">
+        <v>1181037142000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1555848582000.0</v>
+      </c>
+      <c r="R35">
+        <v>1096013384000.0</v>
+      </c>
+      <c r="S35">
+        <v>1111925536000.0</v>
+      </c>
+      <c r="T35">
+        <v>1148669944000.0</v>
+      </c>
+      <c r="U35">
+        <v>2839681656000.0</v>
+      </c>
+      <c r="V35">
+        <v>3880009119000.0</v>
+      </c>
+      <c r="W35">
+        <v>4127647452000.0</v>
+      </c>
+      <c r="X35">
+        <v>3619319375854.0</v>
+      </c>
+      <c r="Y35">
+        <v>3669356176000.0</v>
+      </c>
+      <c r="Z35">
+        <v>3879437729710.0</v>
+      </c>
+      <c r="AA35">
+        <v>3757525918659.0</v>
+      </c>
+      <c r="AB35">
+        <v>5114476012672.0</v>
+      </c>
+      <c r="AC35">
+        <v>4682349752104.0</v>
+      </c>
+      <c r="AD35">
+        <v>4718348535546.0</v>
+      </c>
+      <c r="AE35">
+        <v>4558158771043.0</v>
+      </c>
+      <c r="AF35">
+        <v>4372378384857.0</v>
+      </c>
+      <c r="AG35">
+        <v>4090683523606.0</v>
+      </c>
+      <c r="AH35">
+        <v>3641515933131.0</v>
+      </c>
+      <c r="AI35">
+        <v>3699694420092.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2638932011297.0</v>
+      </c>
+      <c r="AK35">
+        <v>2443877403810.0</v>
+      </c>
+      <c r="AL35">
+        <v>2350850329799.0</v>
+      </c>
+      <c r="AM35">
+        <v>2345141947767.0</v>
+      </c>
+      <c r="AN35">
+        <v>1660642804542.0</v>
+      </c>
+      <c r="AO35">
+        <v>1565353744549.0</v>
+      </c>
+      <c r="AP35">
+        <v>1443124730196.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1328115582266.0</v>
+      </c>
+      <c r="AR35">
+        <v>1306669000358.0</v>
+      </c>
+      <c r="AS35">
+        <v>1156148257096.0</v>
+      </c>
+      <c r="AT35">
+        <v>1150825756714.0</v>
+      </c>
+      <c r="AU35">
+        <v>1032274441811.0</v>
+      </c>
+      <c r="AV35">
+        <v>1036093300041.0</v>
+      </c>
+      <c r="AW35">
+        <v>1057637385994.0</v>
+      </c>
+      <c r="AX35">
+        <v>1061028632215.0</v>
+      </c>
+      <c r="AY35">
+        <v>1083454749049.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1084226000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1462924424820.0</v>
+      </c>
+      <c r="BB35">
+        <v>1300428984507.0</v>
+      </c>
+      <c r="BC35">
+        <v>1123512243261.0</v>
+      </c>
+      <c r="BD35">
+        <v>1009139433401.0</v>
+      </c>
+      <c r="BE35">
+        <v>927657042357.0</v>
+      </c>
+      <c r="BF35">
+        <v>923742387615.0</v>
+      </c>
+      <c r="BG35">
+        <v>918008763047.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>55963995000.0</v>
+      </c>
+      <c r="C36">
+        <v>6649303000.0</v>
+      </c>
+      <c r="D36">
+        <v>7796427000.0</v>
+      </c>
+      <c r="E36">
+        <v>883628466000.0</v>
+      </c>
+      <c r="F36">
+        <v>2112452929000.0</v>
+      </c>
+      <c r="G36">
+        <v>2806805562000.0</v>
+      </c>
+      <c r="H36">
+        <v>8849822000.0</v>
+      </c>
+      <c r="I36">
+        <v>5412900000.0</v>
+      </c>
+      <c r="J36">
+        <v>1454277766000.0</v>
+      </c>
+      <c r="K36">
+        <v>1575497233000.0</v>
+      </c>
+      <c r="L36">
+        <v>1092240167000.0</v>
+      </c>
+      <c r="M36">
+        <v>1952702571000.0</v>
+      </c>
+      <c r="N36">
+        <v>1607902159000.0</v>
+      </c>
+      <c r="O36">
+        <v>1656052885000.0</v>
+      </c>
+      <c r="P36">
+        <v>517710000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1160336000.0</v>
+      </c>
+      <c r="R36">
+        <v>1219527251000.0</v>
+      </c>
+      <c r="S36">
+        <v>1183336801000.0</v>
+      </c>
+      <c r="T36">
+        <v>84745279000.0</v>
+      </c>
+      <c r="U36">
+        <v>92168344000.0</v>
+      </c>
+      <c r="V36">
+        <v>93006451000.0</v>
+      </c>
+      <c r="W36">
+        <v>93181756000.0</v>
+      </c>
+      <c r="X36">
+        <v>136278937107.0</v>
+      </c>
+      <c r="Y36">
+        <v>52202587000.0</v>
+      </c>
+      <c r="Z36">
+        <v>22192087107.0</v>
+      </c>
+      <c r="AA36">
+        <v>1064167636664.0</v>
+      </c>
+      <c r="AB36">
+        <v>22186965841.0</v>
+      </c>
+      <c r="AC36">
+        <v>24040376171.0</v>
+      </c>
+      <c r="AD36">
+        <v>18136564461.0</v>
+      </c>
+      <c r="AE36">
+        <v>18136564461.0</v>
+      </c>
+      <c r="AF36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>820763776003.0</v>
+      </c>
+      <c r="AK36">
+        <v>827794906168.0</v>
+      </c>
+      <c r="AL36">
+        <v>831840632964.0</v>
+      </c>
+      <c r="AM36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>112750802664.0</v>
+      </c>
+      <c r="AV36">
+        <v>275305842372.0</v>
+      </c>
+      <c r="AW36">
+        <v>278927050082.0</v>
+      </c>
+      <c r="AX36">
+        <v>253940032329.0</v>
+      </c>
+      <c r="AY36">
+        <v>114463913580.0</v>
+      </c>
+      <c r="AZ36">
+        <v>234064000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>207933910647.0</v>
+      </c>
+      <c r="BC36">
+        <v>2000000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2247552812376.0</v>
+      </c>
+      <c r="BE36">
+        <v>2226504581329.0</v>
+      </c>
+      <c r="BF36">
+        <v>292341482147.0</v>
+      </c>
+      <c r="BG36">
+        <v>196817469685.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>120062488000.0</v>
+      </c>
+      <c r="D38">
+        <v>118546327000.0</v>
+      </c>
+      <c r="E38">
+        <v>131831809000.0</v>
+      </c>
+      <c r="F38">
+        <v>126016782000.0</v>
+      </c>
+      <c r="G38">
+        <v>122115184000.0</v>
+      </c>
+      <c r="H38">
+        <v>113923121000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>2000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>170311572000.0</v>
+      </c>
+      <c r="M38">
+        <v>1156131797000.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>265899659000.0</v>
+      </c>
+      <c r="P38">
+        <v>1021067695000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1028613353000.0</v>
+      </c>
+      <c r="R38">
+        <v>1031123971000.0</v>
+      </c>
+      <c r="S38">
+        <v>1037685660000.0</v>
+      </c>
+      <c r="T38">
+        <v>1053309029000.0</v>
+      </c>
+      <c r="U38">
+        <v>1055788230000.0</v>
+      </c>
+      <c r="V38">
+        <v>1048298245000.0</v>
+      </c>
+      <c r="W38">
+        <v>1043027830000.0</v>
+      </c>
+      <c r="X38">
+        <v>1134218777800.0</v>
+      </c>
+      <c r="Y38">
+        <v>1052776338000.0</v>
+      </c>
+      <c r="Z38">
+        <v>1008798628758.0</v>
+      </c>
+      <c r="AA38">
+        <v>1031549272553.0</v>
+      </c>
+      <c r="AB38">
+        <v>225112268540.0</v>
+      </c>
+      <c r="AC38">
+        <v>1024705320734.0</v>
+      </c>
+      <c r="AD38">
+        <v>1114406891250.0</v>
+      </c>
+      <c r="AE38">
+        <v>710973730036.0</v>
+      </c>
+      <c r="AF38">
+        <v>835119074655.0</v>
+      </c>
+      <c r="AG38">
+        <v>7066209256600.0</v>
+      </c>
+      <c r="AH38">
+        <v>6898446860000.0</v>
+      </c>
+      <c r="AI38">
+        <v>6633533379100.0</v>
+      </c>
+      <c r="AJ38">
+        <v>5791090459600.0</v>
+      </c>
+      <c r="AK38">
+        <v>5641885775300.0</v>
+      </c>
+      <c r="AL38">
+        <v>5414143422800.0</v>
+      </c>
+      <c r="AM38">
+        <v>5160409026800.0</v>
+      </c>
+      <c r="AN38">
+        <v>4598354028100.0</v>
+      </c>
+      <c r="AO38">
+        <v>4696381439000.0</v>
+      </c>
+      <c r="AP38">
+        <v>4076131573000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>4002601473000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3200789337400.0</v>
+      </c>
+      <c r="AS38">
+        <v>3101270605600.0</v>
+      </c>
+      <c r="AT38">
+        <v>2975680093400.0</v>
+      </c>
+      <c r="AU38">
+        <v>2969145254000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2672877727800.0</v>
+      </c>
+      <c r="AW38">
+        <v>2705042271800.0</v>
+      </c>
+      <c r="AX38">
+        <v>2743948640300.0</v>
+      </c>
+      <c r="AY38">
+        <v>2752448155500.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2796191000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2752588911500.0</v>
+      </c>
+      <c r="BB38">
+        <v>2572521197000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2386104541700.0</v>
+      </c>
+      <c r="BD38">
+        <v>2247552812400.0</v>
+      </c>
+      <c r="BE38">
+        <v>2226504581300.0</v>
+      </c>
+      <c r="BF38">
+        <v>2346773360700.0</v>
+      </c>
+      <c r="BG38">
+        <v>2275546488900.0</v>
+      </c>
+      <c r="BH38">
+        <v>191913442300.0</v>
+      </c>
+      <c r="BI38">
+        <v>2297542010100.0</v>
+      </c>
+      <c r="BJ38">
+        <v>2252761159300.0</v>
+      </c>
+      <c r="BK38">
+        <v>2285025169100.0</v>
+      </c>
+      <c r="BL38">
+        <v>2376934111700.0</v>
+      </c>
+      <c r="BM38">
+        <v>2415012396000.0</v>
+      </c>
+      <c r="BN38">
+        <v>2431707719800.0</v>
+      </c>
+      <c r="BO38">
+        <v>2441059014900.0</v>
+      </c>
+      <c r="BP38">
+        <v>143921833800.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2465480527400.0</v>
+      </c>
+      <c r="BR38">
+        <v>2499183118900.0</v>
+      </c>
+      <c r="BS38">
+        <v>2532686547000.0</v>
+      </c>
+      <c r="BT38">
+        <v>2564660788400.0</v>
+      </c>
+      <c r="BU38">
+        <v>2566991488800.0</v>
+      </c>
+      <c r="BV38">
+        <v>1189156356700.0</v>
+      </c>
+      <c r="BW38">
+        <v>1208936620400.0</v>
+      </c>
+      <c r="BX38">
+        <v>1213327809500.0</v>
+      </c>
+      <c r="BY38">
+        <v>1206679053700.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1225960047500.0</v>
+      </c>
+      <c r="CA38">
+        <v>91540174000.0</v>
+      </c>
+      <c r="CB38">
+        <v>87819350000.0</v>
+      </c>
+      <c r="CC38">
+        <v>98131959000.0</v>
+      </c>
+      <c r="CD38">
+        <v>104213694000.0</v>
+      </c>
+      <c r="CE38">
+        <v>118294484000.0</v>
+      </c>
+      <c r="CF38">
+        <v>73092787000.0</v>
+      </c>
+      <c r="CG38">
+        <v>76720285000.0</v>
+      </c>
+      <c r="CH38">
+        <v>78974474000.0</v>
+      </c>
+      <c r="CI38">
+        <v>59786384000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>54218496000.0</v>
+      </c>
+      <c r="CK38">
+        <v>199171066000.0</v>
+      </c>
+      <c r="CL38">
+        <v>201823042000.0</v>
+      </c>
+      <c r="CM38">
+        <v>241767000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>241309000000.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38">
+        <v>216179000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>467564000000.0</v>
+      </c>
+      <c r="CR38">
+        <v>256378000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>244768000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>72089960000.0</v>
+      </c>
+      <c r="C39">
+        <v>60525680000.0</v>
+      </c>
+      <c r="D39">
+        <v>162194917000.0</v>
+      </c>
+      <c r="E39">
+        <v>91082139000.0</v>
+      </c>
+      <c r="F39">
+        <v>97163137000.0</v>
+      </c>
+      <c r="G39">
+        <v>28868649000.0</v>
+      </c>
+      <c r="H39">
+        <v>76657761000.0</v>
+      </c>
+      <c r="I39">
+        <v>60144696000.0</v>
+      </c>
+      <c r="J39">
+        <v>38423404000.0</v>
+      </c>
+      <c r="K39">
+        <v>13981969000.0</v>
+      </c>
+      <c r="L39">
+        <v>749456769000.0</v>
+      </c>
+      <c r="M39">
+        <v>1522098005000.0</v>
+      </c>
+      <c r="N39">
+        <v>1123625834000.0</v>
+      </c>
+      <c r="O39">
+        <v>84296072000.0</v>
+      </c>
+      <c r="P39">
+        <v>720945466000.0</v>
+      </c>
+      <c r="Q39">
+        <v>783151396000.0</v>
+      </c>
+      <c r="R39">
+        <v>78875690000.0</v>
+      </c>
+      <c r="S39">
+        <v>69788885000.0</v>
+      </c>
+      <c r="T39">
+        <v>1034424508000.0</v>
+      </c>
+      <c r="U39">
+        <v>1077100668000.0</v>
+      </c>
+      <c r="V39">
+        <v>383193000.0</v>
+      </c>
+      <c r="W39">
+        <v>1622278881000.0</v>
+      </c>
+      <c r="X39">
+        <v>2089204752803.0</v>
+      </c>
+      <c r="Y39">
+        <v>2498890973000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1922548728582.0</v>
+      </c>
+      <c r="AA39">
+        <v>2891719504458.0</v>
+      </c>
+      <c r="AB39">
+        <v>2474857345694.0</v>
+      </c>
+      <c r="AC39">
+        <v>2142798178837.0</v>
+      </c>
+      <c r="AD39">
+        <v>1697565683431.0</v>
+      </c>
+      <c r="AE39">
+        <v>1482942209968.0</v>
+      </c>
+      <c r="AF39">
+        <v>1379525779359.0</v>
+      </c>
+      <c r="AG39">
+        <v>1277193612051.0</v>
+      </c>
+      <c r="AH39">
+        <v>926220537117.0</v>
+      </c>
+      <c r="AI39">
+        <v>1115824835012.0</v>
+      </c>
+      <c r="AJ39">
+        <v>553655980865.0</v>
+      </c>
+      <c r="AK39">
+        <v>565491904548.0</v>
+      </c>
+      <c r="AL39">
+        <v>1009123021627.0</v>
+      </c>
+      <c r="AM39">
+        <v>860672521435.0</v>
+      </c>
+      <c r="AN39">
+        <v>273834311509.0</v>
+      </c>
+      <c r="AO39">
+        <v>393838903091.0</v>
+      </c>
+      <c r="AP39">
+        <v>321708305695.0</v>
+      </c>
+      <c r="AQ39">
+        <v>105061363517.0</v>
+      </c>
+      <c r="AR39">
+        <v>99301278559.0</v>
+      </c>
+      <c r="AS39">
+        <v>102755478618.0</v>
+      </c>
+      <c r="AT39">
+        <v>100373935690.0</v>
+      </c>
+      <c r="AU39">
+        <v>97846460362.0</v>
+      </c>
+      <c r="AV39">
+        <v>23078529615.0</v>
+      </c>
+      <c r="AW39">
+        <v>32807240189.0</v>
+      </c>
+      <c r="AX39">
+        <v>37252884861.0</v>
+      </c>
+      <c r="AY39">
+        <v>31351515597.0</v>
+      </c>
+      <c r="AZ39">
+        <v>16351000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>3831531308.0</v>
+      </c>
+      <c r="BB39">
+        <v>3458722336.0</v>
+      </c>
+      <c r="BC39">
+        <v>1709915003.0</v>
+      </c>
+      <c r="BD39">
+        <v>2852254009.0</v>
+      </c>
+      <c r="BE39">
+        <v>2044068914.0</v>
+      </c>
+      <c r="BF39">
+        <v>4378380584.0</v>
+      </c>
+      <c r="BG39">
+        <v>1842593617.0</v>
+      </c>
+      <c r="BH39">
+        <v>4442777900.0</v>
+      </c>
+      <c r="BI39">
+        <v>1678064500.0</v>
+      </c>
+      <c r="BJ39">
+        <v>1976789200.0</v>
+      </c>
+      <c r="BK39">
+        <v>1094157100.0</v>
+      </c>
+      <c r="BL39">
+        <v>2857547500.0</v>
+      </c>
+      <c r="BM39">
+        <v>1280223200.0</v>
+      </c>
+      <c r="BN39">
+        <v>1279582100.0</v>
+      </c>
+      <c r="BO39">
+        <v>2443968800.0</v>
+      </c>
+      <c r="BP39">
+        <v>3760744700.0</v>
+      </c>
+      <c r="BQ39">
+        <v>4756763000.0</v>
+      </c>
+      <c r="BR39">
+        <v>5933575900.0</v>
+      </c>
+      <c r="BS39">
+        <v>2614532800.0</v>
+      </c>
+      <c r="BT39">
+        <v>5200275200.0</v>
+      </c>
+      <c r="BU39">
+        <v>5639983100.0</v>
+      </c>
+      <c r="BV39">
+        <v>5343612200.0</v>
+      </c>
+      <c r="BW39">
+        <v>3918569200.0</v>
+      </c>
+      <c r="BX39">
+        <v>8151504200.0</v>
+      </c>
+      <c r="BY39">
+        <v>10765710300.0</v>
+      </c>
+      <c r="BZ39">
+        <v>39619107700.0</v>
+      </c>
+      <c r="CA39">
+        <v>61629264000.0</v>
+      </c>
+      <c r="CB39">
+        <v>37267773000.0</v>
+      </c>
+      <c r="CC39">
+        <v>19917630000.0</v>
+      </c>
+      <c r="CD39">
+        <v>2038164000.0</v>
+      </c>
+      <c r="CE39">
+        <v>19971657000.0</v>
+      </c>
+      <c r="CF39">
+        <v>35000717000.0</v>
+      </c>
+      <c r="CG39">
+        <v>4581350000.0</v>
+      </c>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>6215542000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>3872866000.0</v>
+      </c>
+      <c r="CK39">
+        <v>5187874000.0</v>
+      </c>
+      <c r="CL39">
+        <v>4467161000.0</v>
+      </c>
+      <c r="CM39">
+        <v>6478000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>2736000000.0</v>
+      </c>
+      <c r="CO39"/>
+      <c r="CP39">
+        <v>4003000000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>325953000000.0</v>
+      </c>
+      <c r="CR39">
+        <v>3462000000.0</v>
+      </c>
+      <c r="CS39"/>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>1005112491000.0</v>
+      </c>
+      <c r="C40">
+        <v>1039435982000.0</v>
+      </c>
+      <c r="D40">
+        <v>556566967000.0</v>
+      </c>
+      <c r="E40">
+        <v>938156524000.0</v>
+      </c>
+      <c r="F40">
+        <v>897572721000.0</v>
+      </c>
+      <c r="G40">
+        <v>866868719000.0</v>
+      </c>
+      <c r="H40">
+        <v>1416106679000.0</v>
+      </c>
+      <c r="I40">
+        <v>1539493813000.0</v>
+      </c>
+      <c r="J40">
+        <v>1530330899000.0</v>
+      </c>
+      <c r="K40">
+        <v>1675069090000.0</v>
+      </c>
+      <c r="L40">
+        <v>2724849596000.0</v>
+      </c>
+      <c r="M40">
+        <v>2428926145000.0</v>
+      </c>
+      <c r="N40">
+        <v>2453442805000.0</v>
+      </c>
+      <c r="O40">
+        <v>2685412654000.0</v>
+      </c>
+      <c r="P40">
+        <v>2282972499000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2467477721000.0</v>
+      </c>
+      <c r="R40">
+        <v>2607259141000.0</v>
+      </c>
+      <c r="S40">
+        <v>2414161157000.0</v>
+      </c>
+      <c r="T40">
+        <v>1168466832000.0</v>
+      </c>
+      <c r="U40">
+        <v>1292365401000.0</v>
+      </c>
+      <c r="V40">
+        <v>-1000.0</v>
+      </c>
+      <c r="W40">
+        <v>1183796962000.0</v>
+      </c>
+      <c r="X40">
+        <v>955208452820.0</v>
+      </c>
+      <c r="Y40">
+        <v>1023514129000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1280002736104.0</v>
+      </c>
+      <c r="AA40">
+        <v>1102586384836.0</v>
+      </c>
+      <c r="AB40">
+        <v>805153806689.0</v>
+      </c>
+      <c r="AC40">
+        <v>852131779085.0</v>
+      </c>
+      <c r="AD40">
+        <v>885943436199.0</v>
+      </c>
+      <c r="AE40">
+        <v>811040385592.0</v>
+      </c>
+      <c r="AF40">
+        <v>603075458848.0</v>
+      </c>
+      <c r="AG40">
+        <v>781129047781.0</v>
+      </c>
+      <c r="AH40">
+        <v>878754483760.0</v>
+      </c>
+      <c r="AI40">
+        <v>952271802742.0</v>
+      </c>
+      <c r="AJ40">
+        <v>897851420318.0</v>
+      </c>
+      <c r="AK40">
+        <v>976809970606.0</v>
+      </c>
+      <c r="AL40">
+        <v>1020683267121.0</v>
+      </c>
+      <c r="AM40">
+        <v>783660395965.0</v>
+      </c>
+      <c r="AN40">
+        <v>777551227661.0</v>
+      </c>
+      <c r="AO40">
+        <v>1007668343995.0</v>
+      </c>
+      <c r="AP40">
+        <v>682307895892.0</v>
+      </c>
+      <c r="AQ40">
+        <v>626151315519.0</v>
+      </c>
+      <c r="AR40">
+        <v>336209179401.0</v>
+      </c>
+      <c r="AS40">
+        <v>299445184228.0</v>
+      </c>
+      <c r="AT40">
+        <v>231470878037.0</v>
+      </c>
+      <c r="AU40">
+        <v>264354420510.0</v>
+      </c>
+      <c r="AV40">
+        <v>46350959576.0</v>
+      </c>
+      <c r="AW40">
+        <v>88462842939.0</v>
+      </c>
+      <c r="AX40">
+        <v>29317721149.0</v>
+      </c>
+      <c r="AY40">
+        <v>191665137896.0</v>
+      </c>
+      <c r="AZ40">
+        <v>33423000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>35556894786.0</v>
+      </c>
+      <c r="BB40">
+        <v>49100379089.0</v>
+      </c>
+      <c r="BC40">
+        <v>62004602516.0</v>
+      </c>
+      <c r="BD40">
+        <v>38625312749.0</v>
+      </c>
+      <c r="BE40">
+        <v>79397823447.0</v>
+      </c>
+      <c r="BF40">
+        <v>53528246013.0</v>
+      </c>
+      <c r="BG40">
+        <v>57818717645.0</v>
+      </c>
+      <c r="BH40">
+        <v>63761191000.0</v>
+      </c>
+      <c r="BI40">
+        <v>85318841000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>62143278000.0</v>
+      </c>
+      <c r="BK40">
+        <v>110823142000.0</v>
+      </c>
+      <c r="BL40">
+        <v>75314678000.0</v>
+      </c>
+      <c r="BM40">
+        <v>103961513000.0</v>
+      </c>
+      <c r="BN40">
+        <v>75430308000.0</v>
+      </c>
+      <c r="BO40">
+        <v>68070949000.0</v>
+      </c>
+      <c r="BP40">
+        <v>83770122000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>171459214000.0</v>
+      </c>
+      <c r="BR40">
+        <v>140969777000.0</v>
+      </c>
+      <c r="BS40">
+        <v>139543307000.0</v>
+      </c>
+      <c r="BT40">
+        <v>50703574000.0</v>
+      </c>
+      <c r="BU40">
+        <v>113470119000.0</v>
+      </c>
+      <c r="BV40">
+        <v>35020311000.0</v>
+      </c>
+      <c r="BW40">
+        <v>59722188000.0</v>
+      </c>
+      <c r="BX40">
+        <v>42252732000.0</v>
+      </c>
+      <c r="BY40">
+        <v>104878965000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>116366022000.0</v>
+      </c>
+      <c r="CA40">
+        <v>35542811000.0</v>
+      </c>
+      <c r="CB40">
+        <v>60807548000.0</v>
+      </c>
+      <c r="CC40">
+        <v>43716946000.0</v>
+      </c>
+      <c r="CD40">
+        <v>37935200000.0</v>
+      </c>
+      <c r="CE40">
+        <v>33101572000.0</v>
+      </c>
+      <c r="CF40">
+        <v>35589625000.0</v>
+      </c>
+      <c r="CG40">
+        <v>134489560000.0</v>
+      </c>
+      <c r="CH40">
+        <v>151989661000.0</v>
+      </c>
+      <c r="CI40">
+        <v>114431287000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>126478391000.0</v>
+      </c>
+      <c r="CK40">
+        <v>23208631000.0</v>
+      </c>
+      <c r="CL40">
+        <v>34384035000.0</v>
+      </c>
+      <c r="CM40">
+        <v>36729000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>40118000000.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40">
+        <v>25364000000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
+        <v>30202000000.0</v>
+      </c>
+      <c r="CS40"/>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>136015782000.0</v>
+      </c>
+      <c r="N41">
+        <v>708086395000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>37549727000.0</v>
+      </c>
+      <c r="Q41">
+        <v>40146592000.0</v>
+      </c>
+      <c r="R41">
+        <v>39513460000.0</v>
+      </c>
+      <c r="S41">
+        <v>38969252000.0</v>
+      </c>
+      <c r="T41">
+        <v>33476781000.0</v>
+      </c>
+      <c r="U41">
+        <v>31761117000.0</v>
+      </c>
+      <c r="V41">
+        <v>29984115000.0</v>
+      </c>
+      <c r="W41">
+        <v>29119038000.0</v>
+      </c>
+      <c r="X41">
+        <v>11122891650.0</v>
+      </c>
+      <c r="Y41">
+        <v>10438703000.0</v>
+      </c>
+      <c r="Z41">
+        <v>16674570659.0</v>
+      </c>
+      <c r="AA41">
+        <v>15622678914.0</v>
+      </c>
+      <c r="AB41">
+        <v>8823954588.0</v>
+      </c>
+      <c r="AC41">
+        <v>12418590424.0</v>
+      </c>
+      <c r="AD41">
+        <v>166534050258.0</v>
+      </c>
+      <c r="AE41">
+        <v>8408262791.0</v>
+      </c>
+      <c r="AF41">
+        <v>182701905729.0</v>
+      </c>
+      <c r="AG41">
+        <v>7681694700.0</v>
+      </c>
+      <c r="AH41">
+        <v>9845071600.0</v>
+      </c>
+      <c r="AI41">
+        <v>7530920900.0</v>
+      </c>
+      <c r="AJ41">
+        <v>597888780300.0</v>
+      </c>
+      <c r="AK41">
+        <v>598016567900.0</v>
+      </c>
+      <c r="AL41">
+        <v>6286844000.0</v>
+      </c>
+      <c r="AM41">
+        <v>6873686100.0</v>
+      </c>
+      <c r="AN41">
+        <v>655475566300.0</v>
+      </c>
+      <c r="AO41">
+        <v>605210811000.0</v>
+      </c>
+      <c r="AP41">
+        <v>604023862000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>603984527600.0</v>
+      </c>
+      <c r="AR41">
+        <v>601890102100.0</v>
+      </c>
+      <c r="AS41">
+        <v>602314517000.0</v>
+      </c>
+      <c r="AT41">
+        <v>599904496500.0</v>
+      </c>
+      <c r="AU41">
+        <v>605190062200.0</v>
+      </c>
+      <c r="AV41">
+        <v>614629020300.0</v>
+      </c>
+      <c r="AW41">
+        <v>615275949300.0</v>
+      </c>
+      <c r="AX41">
+        <v>616252079300.0</v>
+      </c>
+      <c r="AY41">
+        <v>616886093000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>619590000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>618661021700.0</v>
+      </c>
+      <c r="BB41">
+        <v>459915768300.0</v>
+      </c>
+      <c r="BC41">
+        <v>267604856700.0</v>
+      </c>
+      <c r="BD41">
+        <v>154066785000.0</v>
+      </c>
+      <c r="BE41">
+        <v>15451215200.0</v>
+      </c>
+      <c r="BF41">
+        <v>43425403100.0</v>
+      </c>
+      <c r="BG41">
+        <v>36683237200.0</v>
+      </c>
+      <c r="BH41">
+        <v>36702616800.0</v>
+      </c>
+      <c r="BI41">
+        <v>35871882400.0</v>
+      </c>
+      <c r="BJ41">
+        <v>41679707800.0</v>
+      </c>
+      <c r="BK41">
+        <v>36475034900.0</v>
+      </c>
+      <c r="BL41">
+        <v>48358668200.0</v>
+      </c>
+      <c r="BM41">
+        <v>43973502900.0</v>
+      </c>
+      <c r="BN41">
+        <v>46414293400.0</v>
+      </c>
+      <c r="BO41">
+        <v>68194666300.0</v>
+      </c>
+      <c r="BP41">
+        <v>42669807200.0</v>
+      </c>
+      <c r="BQ41">
+        <v>31295330300.0</v>
+      </c>
+      <c r="BR41">
+        <v>31898228500.0</v>
+      </c>
+      <c r="BS41">
+        <v>29231809800.0</v>
+      </c>
+      <c r="BT41">
+        <v>16241211800.0</v>
+      </c>
+      <c r="BU41">
+        <v>12647800500.0</v>
+      </c>
+      <c r="BV41">
+        <v>16760002900.0</v>
+      </c>
+      <c r="BW41">
+        <v>13964731800.0</v>
+      </c>
+      <c r="BX41">
+        <v>14461373400.0</v>
+      </c>
+      <c r="BY41">
+        <v>14461373400.0</v>
+      </c>
+      <c r="BZ41">
+        <v>14645798400.0</v>
+      </c>
+      <c r="CA41">
+        <v>15495490000.0</v>
+      </c>
+      <c r="CB41">
+        <v>14882597000.0</v>
+      </c>
+      <c r="CC41">
+        <v>14269703000.0</v>
+      </c>
+      <c r="CD41">
+        <v>13656809000.0</v>
+      </c>
+      <c r="CE41">
+        <v>5511688000.0</v>
+      </c>
+      <c r="CF41">
+        <v>5511688000.0</v>
+      </c>
+      <c r="CG41">
+        <v>14771884000.0</v>
+      </c>
+      <c r="CH41">
+        <v>5511688000.0</v>
+      </c>
+      <c r="CI41">
+        <v>5629688000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>5629688000.0</v>
+      </c>
+      <c r="CK41">
+        <v>27191514000.0</v>
+      </c>
+      <c r="CL41">
+        <v>5629687000.0</v>
+      </c>
+      <c r="CM41">
+        <v>1224000000.0</v>
+      </c>
+      <c r="CN41">
+        <v>1223000000.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>1223000000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>3342989197000.0</v>
+      </c>
+      <c r="C42">
+        <v>3342989197000.0</v>
+      </c>
+      <c r="D42">
+        <v>3025406182000.0</v>
+      </c>
+      <c r="E42">
+        <v>3025392578000.0</v>
+      </c>
+      <c r="F42">
+        <v>3016123295000.0</v>
+      </c>
+      <c r="G42">
+        <v>3013111648000.0</v>
+      </c>
+      <c r="H42">
+        <v>2736349224000.0</v>
+      </c>
+      <c r="I42">
+        <v>2736097292000.0</v>
+      </c>
+      <c r="J42">
+        <v>2736089029000.0</v>
+      </c>
+      <c r="K42">
+        <v>2735901253000.0</v>
+      </c>
+      <c r="L42">
+        <v>2735811745000.0</v>
+      </c>
+      <c r="M42">
+        <v>2735615852000.0</v>
+      </c>
+      <c r="N42">
+        <v>2735397286000.0</v>
+      </c>
+      <c r="O42">
+        <v>2735335399000.0</v>
+      </c>
+      <c r="P42">
+        <v>2774880723000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2774862986000.0</v>
+      </c>
+      <c r="R42">
+        <v>2774530368000.0</v>
+      </c>
+      <c r="S42">
+        <v>2773392589000.0</v>
+      </c>
+      <c r="T42">
+        <v>2833322119000.0</v>
+      </c>
+      <c r="U42">
+        <v>2833214802000.0</v>
+      </c>
+      <c r="V42">
+        <v>3173013809000.0</v>
+      </c>
+      <c r="W42">
+        <v>2810930615000.0</v>
+      </c>
+      <c r="X42">
+        <v>2602408906261.0</v>
+      </c>
+      <c r="Y42">
+        <v>2602408905000.0</v>
+      </c>
+      <c r="Z42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AA42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AB42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AC42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AD42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AE42">
+        <v>2586538304555.0</v>
+      </c>
+      <c r="AF42">
+        <v>2297788304555.0</v>
+      </c>
+      <c r="AG42">
+        <v>2297788304555.0</v>
+      </c>
+      <c r="AH42">
+        <v>2280461773095.0</v>
+      </c>
+      <c r="AI42">
+        <v>2018540057624.0</v>
+      </c>
+      <c r="AJ42">
+        <v>2295635416057.0</v>
+      </c>
+      <c r="AK42">
+        <v>2295635416057.0</v>
+      </c>
+      <c r="AL42">
+        <v>2264922492370.0</v>
+      </c>
+      <c r="AM42">
+        <v>1618569874810.0</v>
+      </c>
+      <c r="AN42">
+        <v>1618569874810.0</v>
+      </c>
+      <c r="AO42">
+        <v>1398570338785.0</v>
+      </c>
+      <c r="AP42">
+        <v>1398570338785.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1398570338785.0</v>
+      </c>
+      <c r="AR42">
+        <v>1398570338785.0</v>
+      </c>
+      <c r="AS42">
+        <v>1398570338785.0</v>
+      </c>
+      <c r="AT42">
+        <v>1399375666135.0</v>
+      </c>
+      <c r="AU42">
+        <v>180100000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>400099536025.0</v>
+      </c>
+      <c r="AW42">
+        <v>180100000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>180100000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>118249773960.0</v>
+      </c>
+      <c r="AZ42">
+        <v>180100000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>305006250581.0</v>
+      </c>
+      <c r="BB42">
+        <v>305018968807.0</v>
+      </c>
+      <c r="BC42">
+        <v>23569432782.0</v>
+      </c>
+      <c r="BD42">
+        <v>23569432782.0</v>
+      </c>
+      <c r="BE42">
+        <v>2182842714626.0</v>
+      </c>
+      <c r="BF42">
+        <v>23569432782.0</v>
+      </c>
+      <c r="BG42">
+        <v>23569432782.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>631346839000.0</v>
+      </c>
+      <c r="C45">
+        <v>628123579000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>678652975000.0</v>
+      </c>
+      <c r="F45">
+        <v>655601836000.0</v>
+      </c>
+      <c r="G45">
+        <v>637909942000.0</v>
+      </c>
+      <c r="H45">
+        <v>620740703000.0</v>
+      </c>
+      <c r="I45">
+        <v>576500933000.0</v>
+      </c>
+      <c r="J45">
+        <v>565525255000.0</v>
+      </c>
+      <c r="K45">
+        <v>561775087000.0</v>
+      </c>
+      <c r="L45">
+        <v>555390941000.0</v>
+      </c>
+      <c r="M45">
+        <v>556004639000.0</v>
+      </c>
+      <c r="N45">
+        <v>574784237000.0</v>
+      </c>
+      <c r="O45">
+        <v>540567017000.0</v>
+      </c>
+      <c r="P45">
+        <v>463943279000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>233729970000.0</v>
+      </c>
+      <c r="C46">
+        <v>290642219000.0</v>
+      </c>
+      <c r="D46">
+        <v>277356105000.0</v>
+      </c>
+      <c r="E46">
+        <v>299888930000.0</v>
+      </c>
+      <c r="F46">
+        <v>290644587000.0</v>
+      </c>
+      <c r="G46">
+        <v>286005337000.0</v>
+      </c>
+      <c r="H46">
+        <v>281082815000.0</v>
+      </c>
+      <c r="I46">
+        <v>251659717000.0</v>
+      </c>
+      <c r="J46">
+        <v>251418401000.0</v>
+      </c>
+      <c r="K46">
+        <v>255480253000.0</v>
+      </c>
+      <c r="L46">
+        <v>259175959000.0</v>
+      </c>
+      <c r="M46">
+        <v>265709952000.0</v>
+      </c>
+      <c r="N46">
+        <v>281621675000.0</v>
+      </c>
+      <c r="O46">
+        <v>271318977000.0</v>
+      </c>
+      <c r="P46">
+        <v>212143736000.0</v>
+      </c>
+      <c r="Q46">
+        <v>198223606000.0</v>
+      </c>
+      <c r="R46">
+        <v>202632155000.0</v>
+      </c>
+      <c r="S46">
+        <v>205690139000.0</v>
+      </c>
+      <c r="T46">
+        <v>203635926000.0</v>
+      </c>
+      <c r="U46">
+        <v>203474341000.0</v>
+      </c>
+      <c r="V46">
+        <v>210626559000.0</v>
+      </c>
+      <c r="W46">
+        <v>206664212000.0</v>
+      </c>
+      <c r="X46">
+        <v>188679960887.0</v>
+      </c>
+      <c r="Y46">
+        <v>185967479000.0</v>
+      </c>
+      <c r="Z46">
+        <v>198463016573.0</v>
+      </c>
+      <c r="AA46">
+        <v>201774109764.0</v>
+      </c>
+      <c r="AB46">
+        <v>213961323070.0</v>
+      </c>
+      <c r="AC46">
+        <v>179035033192.0</v>
+      </c>
+      <c r="AD46">
+        <v>178566276972.0</v>
+      </c>
+      <c r="AE46">
+        <v>182731637013.0</v>
+      </c>
+      <c r="AF46">
+        <v>171443333767.0</v>
+      </c>
+      <c r="AG46">
+        <v>173787909910.0</v>
+      </c>
+      <c r="AH46">
+        <v>170562343283.0</v>
+      </c>
+      <c r="AI46">
+        <v>174102027220.0</v>
+      </c>
+      <c r="AJ46">
+        <v>178864989788.0</v>
+      </c>
+      <c r="AK46">
+        <v>156381046339.0</v>
+      </c>
+      <c r="AL46">
+        <v>158582172365.0</v>
+      </c>
+      <c r="AM46">
+        <v>158323080379.0</v>
+      </c>
+      <c r="AN46">
+        <v>160542846691.0</v>
+      </c>
+      <c r="AO46">
+        <v>163051288754.0</v>
+      </c>
+      <c r="AP46">
+        <v>253251281170.0</v>
+      </c>
+      <c r="AQ46">
+        <v>206518883473.0</v>
+      </c>
+      <c r="AR46">
+        <v>828722774577.0</v>
+      </c>
+      <c r="AS46">
+        <v>481038911550.0</v>
+      </c>
+      <c r="AT46">
+        <v>224612334945.0</v>
+      </c>
+      <c r="AU46">
+        <v>183249896794.0</v>
+      </c>
+      <c r="AV46">
+        <v>458284381017.0</v>
+      </c>
+      <c r="AW46">
+        <v>404516026231.0</v>
+      </c>
+      <c r="AX46">
+        <v>395989199291.0</v>
+      </c>
+      <c r="AY46">
+        <v>333282126714.0</v>
+      </c>
+      <c r="AZ46">
+        <v>284292000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>248278557286.0</v>
+      </c>
+      <c r="BB46">
+        <v>250706028517.0</v>
+      </c>
+      <c r="BC46">
+        <v>244121671778.0</v>
+      </c>
+      <c r="BD46">
+        <v>228139152234.0</v>
+      </c>
+      <c r="BE46">
+        <v>229296355115.0</v>
+      </c>
+      <c r="BF46">
+        <v>2268946042343.0</v>
+      </c>
+      <c r="BG46">
+        <v>2268542460622.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>242397232000.0</v>
+      </c>
+      <c r="D47">
+        <v>227402192000.0</v>
+      </c>
+      <c r="E47">
+        <v>235428801000.0</v>
+      </c>
+      <c r="F47">
+        <v>232007189000.0</v>
+      </c>
+      <c r="G47">
+        <v>228480435000.0</v>
+      </c>
+      <c r="H47">
+        <v>220001592000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>193100601000.0</v>
+      </c>
+      <c r="M47">
+        <v>198338041000.0</v>
+      </c>
+      <c r="N47">
+        <v>211857050000.0</v>
+      </c>
+      <c r="O47">
+        <v>201554352000.0</v>
+      </c>
+      <c r="P47">
+        <v>212143736000.0</v>
+      </c>
+      <c r="Q47">
+        <v>198223607000.0</v>
+      </c>
+      <c r="R47">
+        <v>202632156000.0</v>
+      </c>
+      <c r="S47">
+        <v>204619693000.0</v>
+      </c>
+      <c r="T47">
+        <v>203635926000.0</v>
+      </c>
+      <c r="U47">
+        <v>203474341000.0</v>
+      </c>
+      <c r="V47">
+        <v>210626559000.0</v>
+      </c>
+      <c r="W47">
+        <v>206664212000.0</v>
+      </c>
+      <c r="X47">
+        <v>188679960887.0</v>
+      </c>
+      <c r="Y47">
+        <v>185967479000.0</v>
+      </c>
+      <c r="Z47">
+        <v>198463016573.0</v>
+      </c>
+      <c r="AA47">
+        <v>201765435983.0</v>
+      </c>
+      <c r="AB47">
+        <v>213961323070.0</v>
+      </c>
+      <c r="AC47">
+        <v>179035033192.0</v>
+      </c>
+      <c r="AD47">
+        <v>178566276972.0</v>
+      </c>
+      <c r="AE47">
+        <v>182731637013.0</v>
+      </c>
+      <c r="AF47">
+        <v>171443333767.0</v>
+      </c>
+      <c r="AG47">
+        <v>173787909900.0</v>
+      </c>
+      <c r="AH47">
+        <v>170562343300.0</v>
+      </c>
+      <c r="AI47">
+        <v>174102027200.0</v>
+      </c>
+      <c r="AJ47">
+        <v>178864989800.0</v>
+      </c>
+      <c r="AK47">
+        <v>156381046300.0</v>
+      </c>
+      <c r="AL47">
+        <v>158582172400.0</v>
+      </c>
+      <c r="AM47">
+        <v>158323080400.0</v>
+      </c>
+      <c r="AN47">
+        <v>160542846700.0</v>
+      </c>
+      <c r="AO47">
+        <v>163051288800.0</v>
+      </c>
+      <c r="AP47">
+        <v>253251281200.0</v>
+      </c>
+      <c r="AQ47">
+        <v>206518883500.0</v>
+      </c>
+      <c r="AR47">
+        <v>828722774600.0</v>
+      </c>
+      <c r="AS47">
+        <v>481038911600.0</v>
+      </c>
+      <c r="AT47">
+        <v>224612334900.0</v>
+      </c>
+      <c r="AU47">
+        <v>183249896800.0</v>
+      </c>
+      <c r="AV47">
+        <v>449239901400.0</v>
+      </c>
+      <c r="AW47">
+        <v>393905678900.0</v>
+      </c>
+      <c r="AX47">
+        <v>382685300100.0</v>
+      </c>
+      <c r="AY47">
+        <v>325067921500.0</v>
+      </c>
+      <c r="AZ47">
+        <v>279633000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>248124470300.0</v>
+      </c>
+      <c r="BB47">
+        <v>247815354500.0</v>
+      </c>
+      <c r="BC47">
+        <v>239986909700.0</v>
+      </c>
+      <c r="BD47">
+        <v>228139152200.0</v>
+      </c>
+      <c r="BE47">
+        <v>229296355100.0</v>
+      </c>
+      <c r="BF47">
+        <v>216398606900.0</v>
+      </c>
+      <c r="BG47">
+        <v>189813441400.0</v>
+      </c>
+      <c r="BH47">
+        <v>2296542330900.0</v>
+      </c>
+      <c r="BI47">
+        <v>180347476500.0</v>
+      </c>
+      <c r="BJ47">
+        <v>176208376300.0</v>
+      </c>
+      <c r="BK47">
+        <v>176498190200.0</v>
+      </c>
+      <c r="BL47">
+        <v>90306624500.0</v>
+      </c>
+      <c r="BM47">
+        <v>81837422300.0</v>
+      </c>
+      <c r="BN47">
+        <v>79844059500.0</v>
+      </c>
+      <c r="BO47">
+        <v>167200539000.0</v>
+      </c>
+      <c r="BP47">
+        <v>2449660139900.0</v>
+      </c>
+      <c r="BQ47">
+        <v>161949429800.0</v>
+      </c>
+      <c r="BR47">
+        <v>163008171300.0</v>
+      </c>
+      <c r="BS47">
+        <v>163227900800.0</v>
+      </c>
+      <c r="BT47">
+        <v>168560441000.0</v>
+      </c>
+      <c r="BU47">
+        <v>156338931600.0</v>
+      </c>
+      <c r="BV47">
+        <v>1419714972100.0</v>
+      </c>
+      <c r="BW47">
+        <v>1350836701800.0</v>
+      </c>
+      <c r="BX47">
+        <v>1189058465700.0</v>
+      </c>
+      <c r="BY47">
+        <v>932489282400.0</v>
+      </c>
+      <c r="BZ47">
+        <v>710502308700.0</v>
+      </c>
+      <c r="CA47">
+        <v>1469587714000.0</v>
+      </c>
+      <c r="CB47">
+        <v>1456792724000.0</v>
+      </c>
+      <c r="CC47">
+        <v>1444744972000.0</v>
+      </c>
+      <c r="CD47">
+        <v>1454237092000.0</v>
+      </c>
+      <c r="CE47">
+        <v>1428355959000.0</v>
+      </c>
+      <c r="CF47">
+        <v>1440397887000.0</v>
+      </c>
+      <c r="CG47">
+        <v>1454508130000.0</v>
+      </c>
+      <c r="CH47">
+        <v>1472696927000.0</v>
+      </c>
+      <c r="CI47">
+        <v>1120614975000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>1125127973000.0</v>
+      </c>
+      <c r="CK47">
+        <v>547219882000.0</v>
+      </c>
+      <c r="CL47">
+        <v>897195151000.0</v>
+      </c>
+      <c r="CM47">
+        <v>876806000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>895118000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>893084000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>926577000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>944252000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>961995000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>981934000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>8076893543000.0</v>
+      </c>
+      <c r="C48">
+        <v>7727646621000.0</v>
+      </c>
+      <c r="D48">
+        <v>7416688871000.0</v>
+      </c>
+      <c r="E48">
+        <v>7222081604000.0</v>
+      </c>
+      <c r="F48">
+        <v>7020610418000.0</v>
+      </c>
+      <c r="G48">
+        <v>6717434169000.0</v>
+      </c>
+      <c r="H48">
+        <v>6565423123000.0</v>
+      </c>
+      <c r="I48">
+        <v>6240434134000.0</v>
+      </c>
+      <c r="J48">
+        <v>5960605895000.0</v>
+      </c>
+      <c r="K48">
+        <v>5690493153000.0</v>
+      </c>
+      <c r="L48">
+        <v>5593852484000.0</v>
+      </c>
+      <c r="M48">
+        <v>5162382828000.0</v>
+      </c>
+      <c r="N48">
+        <v>4945003985000.0</v>
+      </c>
+      <c r="O48">
+        <v>4691159688000.0</v>
+      </c>
+      <c r="P48">
+        <v>4520049356000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4256249170000.0</v>
+      </c>
+      <c r="R48">
+        <v>3995972835000.0</v>
+      </c>
+      <c r="S48">
+        <v>3790400340000.0</v>
+      </c>
+      <c r="T48">
+        <v>3549298391000.0</v>
+      </c>
+      <c r="U48">
+        <v>3389861384000.0</v>
+      </c>
+      <c r="V48">
+        <v>3205838984000.0</v>
+      </c>
+      <c r="W48">
+        <v>3061766506000.0</v>
+      </c>
+      <c r="X48">
+        <v>3110096091245.0</v>
+      </c>
+      <c r="Y48">
+        <v>2992531315000.0</v>
+      </c>
+      <c r="Z48">
+        <v>2911763823305.0</v>
+      </c>
+      <c r="AA48">
+        <v>2730429093997.0</v>
+      </c>
+      <c r="AB48">
+        <v>2484997486373.0</v>
+      </c>
+      <c r="AC48">
+        <v>2278661096082.0</v>
+      </c>
+      <c r="AD48">
+        <v>2189629276097.0</v>
+      </c>
+      <c r="AE48">
+        <v>1972254359737.0</v>
+      </c>
+      <c r="AF48">
+        <v>1697228003003.0</v>
+      </c>
+      <c r="AG48">
+        <v>1447957768107.0</v>
+      </c>
+      <c r="AH48">
+        <v>1380195716881.0</v>
+      </c>
+      <c r="AI48">
+        <v>1203485456145.0</v>
+      </c>
+      <c r="AJ48">
+        <v>970250684076.0</v>
+      </c>
+      <c r="AK48">
+        <v>751066489838.0</v>
+      </c>
+      <c r="AL48">
+        <v>679359557340.0</v>
+      </c>
+      <c r="AM48">
+        <v>1519705109744.0</v>
+      </c>
+      <c r="AN48">
+        <v>1441296785255.0</v>
+      </c>
+      <c r="AO48">
+        <v>1297664841650.0</v>
+      </c>
+      <c r="AP48">
+        <v>1175010222265.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1026586876457.0</v>
+      </c>
+      <c r="AR48">
+        <v>910498595701.0</v>
+      </c>
+      <c r="AS48">
+        <v>861658834114.0</v>
+      </c>
+      <c r="AT48">
+        <v>713915937886.0</v>
+      </c>
+      <c r="AU48">
+        <v>2080863201470.0</v>
+      </c>
+      <c r="AV48">
+        <v>1928702681348.0</v>
+      </c>
+      <c r="AW48">
+        <v>1812681180184.0</v>
+      </c>
+      <c r="AX48">
+        <v>1907945419810.0</v>
+      </c>
+      <c r="AY48">
+        <v>1789509260869.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1700246000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1563554664787.0</v>
+      </c>
+      <c r="BB48">
+        <v>1468114254449.0</v>
+      </c>
+      <c r="BC48">
+        <v>1359090727397.0</v>
+      </c>
+      <c r="BD48">
+        <v>1354994568353.0</v>
+      </c>
+      <c r="BE48">
+        <v>81449536025.0</v>
+      </c>
+      <c r="BF48">
+        <v>1165884841580.0</v>
+      </c>
+      <c r="BG48">
+        <v>1086221211594.0</v>
+      </c>
+      <c r="BH48">
+        <v>969888496600.0</v>
+      </c>
+      <c r="BI48">
+        <v>894725001800.0</v>
+      </c>
+      <c r="BJ48">
+        <v>820971351500.0</v>
+      </c>
+      <c r="BK48">
+        <v>744093509600.0</v>
+      </c>
+      <c r="BL48">
+        <v>866635821200.0</v>
+      </c>
+      <c r="BM48">
+        <v>785754437000.0</v>
+      </c>
+      <c r="BN48">
+        <v>737540466100.0</v>
+      </c>
+      <c r="BO48">
+        <v>460949748500.0</v>
+      </c>
+      <c r="BP48">
+        <v>466101862600.0</v>
+      </c>
+      <c r="BQ48">
+        <v>408402034100.0</v>
+      </c>
+      <c r="BR48">
+        <v>401253367300.0</v>
+      </c>
+      <c r="BS48">
+        <v>391851887000.0</v>
+      </c>
+      <c r="BT48">
+        <v>411785935200.0</v>
+      </c>
+      <c r="BU48">
+        <v>382931162000.0</v>
+      </c>
+      <c r="BV48">
+        <v>378574656200.0</v>
+      </c>
+      <c r="BW48">
+        <v>337411422300.0</v>
+      </c>
+      <c r="BX48">
+        <v>292386502800.0</v>
+      </c>
+      <c r="BY48">
+        <v>261704383800.0</v>
+      </c>
+      <c r="BZ48">
+        <v>283205318400.0</v>
+      </c>
+      <c r="CA48">
+        <v>212468770000.0</v>
+      </c>
+      <c r="CB48">
+        <v>174538915000.0</v>
+      </c>
+      <c r="CC48">
+        <v>180998272000.0</v>
+      </c>
+      <c r="CD48">
+        <v>127535719000.0</v>
+      </c>
+      <c r="CE48">
+        <v>125880895000.0</v>
+      </c>
+      <c r="CF48">
+        <v>100811512000.0</v>
+      </c>
+      <c r="CG48">
+        <v>107144601000.0</v>
+      </c>
+      <c r="CH48">
+        <v>86511961000.0</v>
+      </c>
+      <c r="CI48">
+        <v>77024409000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>52722975000.0</v>
+      </c>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48"/>
+    </row>
+    <row r="49" spans="1:97">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+    </row>
+    <row r="50" spans="1:97">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>815911311000.0</v>
+      </c>
+      <c r="C50">
+        <v>954392888000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>685615759000.0</v>
+      </c>
+      <c r="F50">
+        <v>588308678000.0</v>
+      </c>
+      <c r="G50">
+        <v>591628040000.0</v>
+      </c>
+      <c r="H50">
+        <v>1249797404000.0</v>
+      </c>
+      <c r="I50">
+        <v>1032957267000.0</v>
+      </c>
+      <c r="J50">
+        <v>1118270687000.0</v>
+      </c>
+      <c r="K50">
+        <v>1115117780000.0</v>
+      </c>
+      <c r="L50">
+        <v>70546431000.0</v>
+      </c>
+      <c r="M50">
+        <v>459749591000.0</v>
+      </c>
+      <c r="N50">
+        <v>436001295000.0</v>
+      </c>
+      <c r="O50">
+        <v>447799957000.0</v>
+      </c>
+      <c r="P50">
+        <v>518468896000.0</v>
+      </c>
+      <c r="Q50">
+        <v>96250940000.0</v>
+      </c>
+      <c r="R50">
+        <v>102650007000.0</v>
+      </c>
+      <c r="S50">
+        <v>1118407492000.0</v>
+      </c>
+      <c r="T50">
+        <v>443179350000.0</v>
+      </c>
+      <c r="U50">
+        <v>431078024000.0</v>
+      </c>
+      <c r="V50">
+        <v>662590283000.0</v>
+      </c>
+      <c r="W50">
+        <v>1051522407000.0</v>
+      </c>
+      <c r="X50">
+        <v>1990995912021.0</v>
+      </c>
+      <c r="Y50">
+        <v>1974699539000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1855186170983.0</v>
+      </c>
+      <c r="AA50">
+        <v>2284555321726.0</v>
+      </c>
+      <c r="AB50">
+        <v>1068780124298.0</v>
+      </c>
+      <c r="AC50">
+        <v>1015019641816.0</v>
+      </c>
+      <c r="AD50">
+        <v>655454441293.0</v>
+      </c>
+      <c r="AE50">
+        <v>63372959853.0</v>
+      </c>
+      <c r="AF50">
+        <v>46563066717.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+    </row>
+    <row r="51" spans="1:97">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>6831723351000.0</v>
+      </c>
+      <c r="C51">
+        <v>6974322107000.0</v>
+      </c>
+      <c r="D51">
+        <v>6296970092000.0</v>
+      </c>
+      <c r="E51">
+        <v>6451268420000.0</v>
+      </c>
+      <c r="F51">
+        <v>6538297547000.0</v>
+      </c>
+      <c r="G51">
+        <v>6641193928000.0</v>
+      </c>
+      <c r="H51">
+        <v>5469149419000.0</v>
+      </c>
+      <c r="I51">
+        <v>5252073240000.0</v>
+      </c>
+      <c r="J51">
+        <v>5388281139000.0</v>
+      </c>
+      <c r="K51">
+        <v>5387488581000.0</v>
+      </c>
+      <c r="L51">
+        <v>4801577039000.0</v>
+      </c>
+      <c r="M51">
+        <v>4479968623000.0</v>
+      </c>
+      <c r="N51">
+        <v>3006951953000.0</v>
+      </c>
+      <c r="O51">
+        <v>2867142526000.0</v>
+      </c>
+      <c r="P51">
+        <v>1661981172000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1611958148000.0</v>
+      </c>
+      <c r="R51">
+        <v>1106466194000.0</v>
+      </c>
+      <c r="S51">
+        <v>1586636913000.0</v>
+      </c>
+      <c r="T51">
+        <v>1558372513000.0</v>
+      </c>
+      <c r="U51">
+        <v>3238998563000.0</v>
+      </c>
+      <c r="V51">
+        <v>4512615287000.0</v>
+      </c>
+      <c r="W51">
+        <v>5150050821000.0</v>
+      </c>
+      <c r="X51">
+        <v>5559840780150.0</v>
+      </c>
+      <c r="Y51">
+        <v>5633617012000.0</v>
+      </c>
+      <c r="Z51">
+        <v>5717949330034.0</v>
+      </c>
+      <c r="AA51">
+        <v>6026458561476.0</v>
+      </c>
+      <c r="AB51">
+        <v>6175022030138.0</v>
+      </c>
+      <c r="AC51">
+        <v>5527456608672.0</v>
+      </c>
+      <c r="AD51">
+        <v>4612575042515.0</v>
+      </c>
+      <c r="AE51">
+        <v>4373918938862.0</v>
+      </c>
+      <c r="AF51">
+        <v>4658153279250.0</v>
+      </c>
+      <c r="AG51">
+        <v>4436906868254.0</v>
+      </c>
+      <c r="AH51">
+        <v>3935657230336.0</v>
+      </c>
+      <c r="AI51">
+        <v>3707760216850.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1744077971183.0</v>
+      </c>
+      <c r="AK51">
+        <v>1599878576020.0</v>
+      </c>
+      <c r="AL51">
+        <v>1380758135774.0</v>
+      </c>
+      <c r="AM51">
+        <v>1957589275827.0</v>
+      </c>
+      <c r="AN51">
+        <v>985088938168.0</v>
+      </c>
+      <c r="AO51">
+        <v>939050533382.0</v>
+      </c>
+      <c r="AP51">
+        <v>816232387459.0</v>
+      </c>
+      <c r="AQ51">
+        <v>698965218843.0</v>
+      </c>
+      <c r="AR51">
+        <v>661211259073.0</v>
+      </c>
+      <c r="AS51">
+        <v>614702836849.0</v>
+      </c>
+      <c r="AT51">
+        <v>598610439738.0</v>
+      </c>
+      <c r="AU51">
+        <v>615868138424.0</v>
+      </c>
+      <c r="AV51">
+        <v>1384847733074.0</v>
+      </c>
+      <c r="AW51">
+        <v>1405815105692.0</v>
+      </c>
+      <c r="AX51">
+        <v>1406971619403.0</v>
+      </c>
+      <c r="AY51">
+        <v>1428961407868.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1430615000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1444665169463.0</v>
+      </c>
+      <c r="BB51">
+        <v>1284316940062.0</v>
+      </c>
+      <c r="BC51">
+        <v>1106591114429.0</v>
+      </c>
+      <c r="BD51">
+        <v>858060922575.0</v>
+      </c>
+      <c r="BE51">
+        <v>885003303882.0</v>
+      </c>
+      <c r="BF51">
+        <v>888772879551.0</v>
+      </c>
+      <c r="BG51">
+        <v>901836655455.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+    </row>
+    <row r="52" spans="1:97">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>815911311000.0</v>
+      </c>
+      <c r="C52">
+        <v>954392888000.0</v>
+      </c>
+      <c r="D52">
+        <v>636652227000.0</v>
+      </c>
+      <c r="E52">
+        <v>685615759000.0</v>
+      </c>
+      <c r="F52">
+        <v>588308678000.0</v>
+      </c>
+      <c r="G52">
+        <v>591628040000.0</v>
+      </c>
+      <c r="H52">
+        <v>1249808269000.0</v>
+      </c>
+      <c r="I52">
+        <v>1033000728000.0</v>
+      </c>
+      <c r="J52">
+        <v>1086922994000.0</v>
+      </c>
+      <c r="K52">
+        <v>1116591005000.0</v>
+      </c>
+      <c r="L52">
+        <v>71033058000.0</v>
+      </c>
+      <c r="M52">
+        <v>460236218000.0</v>
+      </c>
+      <c r="N52">
+        <v>438322945000.0</v>
+      </c>
+      <c r="O52">
+        <v>448286584000.0</v>
+      </c>
+      <c r="P52">
+        <v>518493757000.0</v>
+      </c>
+      <c r="Q52">
+        <v>96256158000.0</v>
+      </c>
+      <c r="R52">
+        <v>102737033000.0</v>
+      </c>
+      <c r="S52">
+        <v>513680629000.0</v>
+      </c>
+      <c r="T52">
+        <v>503023973000.0</v>
+      </c>
+      <c r="U52">
+        <v>959506481000.0</v>
+      </c>
+      <c r="V52">
+        <v>662590283000.0</v>
+      </c>
+      <c r="W52">
+        <v>1572482715000.0</v>
+      </c>
+      <c r="X52">
+        <v>1951644295950.0</v>
+      </c>
+      <c r="Y52">
+        <v>1974699539000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1823724510808.0</v>
+      </c>
+      <c r="AA52">
+        <v>2284555321726.0</v>
+      </c>
+      <c r="AB52">
+        <v>1068780124298.0</v>
+      </c>
+      <c r="AC52">
+        <v>1395931889929.0</v>
+      </c>
+      <c r="AD52">
+        <v>1064439133029.0</v>
+      </c>
+      <c r="AE52">
+        <v>172437541611.0</v>
+      </c>
+      <c r="AF52">
+        <v>672362153461.0</v>
+      </c>
+      <c r="AG52">
+        <v>799418712699.0</v>
+      </c>
+      <c r="AH52">
+        <v>679359062493.0</v>
+      </c>
+      <c r="AI52">
+        <v>208309209170.0</v>
+      </c>
+      <c r="AJ52">
+        <v>26115099794.0</v>
+      </c>
+      <c r="AK52">
+        <v>26155277826.0</v>
+      </c>
+      <c r="AL52">
+        <v>26136705606.0</v>
+      </c>
+      <c r="AM52">
+        <v>21173013659.0</v>
+      </c>
+      <c r="AN52">
+        <v>14324173000.0</v>
+      </c>
+      <c r="AO52">
+        <v>10417580362.0</v>
+      </c>
+      <c r="AP52">
+        <v>10576158211.0</v>
+      </c>
+      <c r="AQ52">
+        <v>10655447137.0</v>
+      </c>
+      <c r="AR52">
+        <v>8602028045.0</v>
+      </c>
+      <c r="AS52">
+        <v>106591432166.0</v>
+      </c>
+      <c r="AT52">
+        <v>97234351662.0</v>
+      </c>
+      <c r="AU52">
+        <v>230902984278.0</v>
+      </c>
+      <c r="AV52">
+        <v>366178045156.0</v>
+      </c>
+      <c r="AW52">
+        <v>365717862408.0</v>
+      </c>
+      <c r="AX52">
+        <v>363295590564.0</v>
+      </c>
+      <c r="AY52">
+        <v>217453461198.0</v>
+      </c>
+      <c r="AZ52">
+        <v>361919000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>5027252145.0</v>
+      </c>
+      <c r="BB52">
+        <v>7645793521.0</v>
+      </c>
+      <c r="BC52">
+        <v>7982668326.0</v>
+      </c>
+      <c r="BD52">
+        <v>5208790182.0</v>
+      </c>
+      <c r="BE52">
+        <v>9375456848.0</v>
+      </c>
+      <c r="BF52">
+        <v>14290380815.0</v>
+      </c>
+      <c r="BG52">
+        <v>25881317570.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+    </row>
+    <row r="53" spans="1:97">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>1441884000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1097392480000.0</v>
+      </c>
+      <c r="D53">
+        <v>824028467000.0</v>
+      </c>
+      <c r="E53">
+        <v>993374342000.0</v>
+      </c>
+      <c r="F53">
+        <v>1189728000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1882431000000.0</v>
+      </c>
+      <c r="H53">
+        <v>1141327500000.0</v>
+      </c>
+      <c r="I53">
+        <v>541308000000.0</v>
+      </c>
+      <c r="J53">
+        <v>531588700000.0</v>
+      </c>
+      <c r="K53">
+        <v>655000000000.0</v>
+      </c>
+      <c r="L53">
+        <v>168000000000.0</v>
+      </c>
+      <c r="M53">
+        <v>944000000000.0</v>
+      </c>
+      <c r="N53">
+        <v>599000000000.0</v>
+      </c>
+      <c r="O53">
+        <v>644434021000.0</v>
+      </c>
+      <c r="P53">
+        <v>-1009932001000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-1016835034000.0</v>
+      </c>
+      <c r="R53">
+        <v>200679452000.0</v>
+      </c>
+      <c r="S53">
+        <v>160679452000.0</v>
+      </c>
+      <c r="T53">
+        <v>-951177346000.0</v>
+      </c>
+      <c r="U53">
+        <v>-945526703000.0</v>
+      </c>
+      <c r="V53">
+        <v>-937122117000.0</v>
+      </c>
+      <c r="W53">
+        <v>-930585611000.0</v>
+      </c>
+      <c r="X53">
+        <v>-949702138349.0</v>
+      </c>
+      <c r="Y53">
+        <v>-951123635000.0</v>
+      </c>
+      <c r="Z53">
+        <v>-966072380533.0</v>
+      </c>
+      <c r="AA53">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>-994191561336.0</v>
+      </c>
+      <c r="AC53">
+        <v>-991699814785.0</v>
+      </c>
+      <c r="AD53">
+        <v>-1078511844459.0</v>
+      </c>
+      <c r="AE53">
+        <v>-683108690115.0</v>
+      </c>
+      <c r="AF53">
+        <v>-826472254681.0</v>
+      </c>
+      <c r="AG53">
+        <v>-736047366203.0</v>
+      </c>
+      <c r="AH53">
+        <v>-738704936238.0</v>
+      </c>
+      <c r="AI53">
+        <v>-737500835515.0</v>
+      </c>
+      <c r="AJ53">
+        <v>2400000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>12400000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>5000000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-817046374573.0</v>
+      </c>
+      <c r="AN53">
+        <v>-707698831060.0</v>
+      </c>
+      <c r="AO53">
+        <v>-688791326569.0</v>
+      </c>
+      <c r="AP53">
+        <v>-699878696076.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-702889019704.0</v>
+      </c>
+      <c r="AR53">
+        <v>-69840980430.0</v>
+      </c>
+      <c r="AS53">
+        <v>-157305067529.0</v>
+      </c>
+      <c r="AT53">
+        <v>-109825589209.0</v>
+      </c>
+      <c r="AU53">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53">
+        <v>1987281774.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53">
+        <v>20000000000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+    </row>
+    <row r="54" spans="1:97">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+    </row>
+    <row r="55" spans="1:97">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>26666007932000.0</v>
+      </c>
+      <c r="C55">
+        <v>26692463223000.0</v>
+      </c>
+      <c r="D55">
+        <v>24494761546000.0</v>
+      </c>
+      <c r="E55">
+        <v>24120850960000.0</v>
+      </c>
+      <c r="F55">
+        <v>24037922743000.0</v>
+      </c>
+      <c r="G55">
+        <v>23923231402000.0</v>
+      </c>
+      <c r="H55">
+        <v>22603809279000.0</v>
+      </c>
+      <c r="I55">
+        <v>21787826412000.0</v>
+      </c>
+      <c r="J55">
+        <v>21664593786000.0</v>
+      </c>
+      <c r="K55">
+        <v>21575964536000.0</v>
+      </c>
+      <c r="L55">
+        <v>21935414789000.0</v>
+      </c>
+      <c r="M55">
+        <v>20577993590000.0</v>
+      </c>
+      <c r="N55">
+        <v>19181540199000.0</v>
+      </c>
+      <c r="O55">
+        <v>18386596160000.0</v>
+      </c>
+      <c r="P55">
+        <v>16501392868000.0</v>
+      </c>
+      <c r="Q55">
+        <v>16082972476000.0</v>
+      </c>
+      <c r="R55">
+        <v>15666260080000.0</v>
+      </c>
+      <c r="S55">
+        <v>15445908289000.0</v>
+      </c>
+      <c r="T55">
+        <v>14726485582000.0</v>
+      </c>
+      <c r="U55">
+        <v>15322725960000.0</v>
+      </c>
+      <c r="V55">
+        <v>16245603705000.0</v>
+      </c>
+      <c r="W55">
+        <v>16497923247000.0</v>
+      </c>
+      <c r="X55">
+        <v>15159558687786.0</v>
+      </c>
+      <c r="Y55">
+        <v>15638874667000.0</v>
+      </c>
+      <c r="Z55">
+        <v>15476716698329.0</v>
+      </c>
+      <c r="AA55">
+        <v>15453514716141.0</v>
+      </c>
+      <c r="AB55">
+        <v>14787025971086.0</v>
+      </c>
+      <c r="AC55">
+        <v>14323456930930.0</v>
+      </c>
+      <c r="AD55">
+        <v>13812973312177.0</v>
+      </c>
+      <c r="AE55">
+        <v>13098505586708.0</v>
+      </c>
+      <c r="AF55">
+        <v>12031171270000.0</v>
+      </c>
+      <c r="AG55">
+        <v>11705961378847.0</v>
+      </c>
+      <c r="AH55">
+        <v>11165538126751.0</v>
+      </c>
+      <c r="AI55">
+        <v>10736908057784.0</v>
+      </c>
+      <c r="AJ55">
+        <v>8773360750086.0</v>
+      </c>
+      <c r="AK55">
+        <v>8467372514480.0</v>
+      </c>
+      <c r="AL55">
+        <v>8325096304309.0</v>
+      </c>
+      <c r="AM55">
+        <v>7937919618380.0</v>
+      </c>
+      <c r="AN55">
+        <v>7111991627286.0</v>
+      </c>
+      <c r="AO55">
+        <v>7114319588929.0</v>
+      </c>
+      <c r="AP55">
+        <v>6559046129558.0</v>
+      </c>
+      <c r="AQ55">
+        <v>6187083722334.0</v>
+      </c>
+      <c r="AR55">
+        <v>5761882751396.0</v>
+      </c>
+      <c r="AS55">
+        <v>5641774005507.0</v>
+      </c>
+      <c r="AT55">
+        <v>5395692543217.0</v>
+      </c>
+      <c r="AU55">
+        <v>5298108569813.0</v>
+      </c>
+      <c r="AV55">
+        <v>5044639332321.0</v>
+      </c>
+      <c r="AW55">
+        <v>4992576997411.0</v>
+      </c>
+      <c r="AX55">
+        <v>4850764843154.0</v>
+      </c>
+      <c r="AY55">
+        <v>4783202994218.0</v>
+      </c>
+      <c r="AZ55">
+        <v>4676975000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>4591223529391.0</v>
+      </c>
+      <c r="BB55">
+        <v>4345122540068.0</v>
+      </c>
+      <c r="BC55">
+        <v>3759108698062.0</v>
+      </c>
+      <c r="BD55">
+        <v>3515357823692.0</v>
+      </c>
+      <c r="BE55">
+        <v>3381648534349.0</v>
+      </c>
+      <c r="BF55">
+        <v>3248970930735.0</v>
+      </c>
+      <c r="BG55">
+        <v>3198595047250.0</v>
+      </c>
+      <c r="BH55">
+        <v>3049027357300.0</v>
+      </c>
+      <c r="BI55">
+        <v>3005483098100.0</v>
+      </c>
+      <c r="BJ55">
+        <v>2901449991900.0</v>
+      </c>
+      <c r="BK55">
+        <v>2876332919000.0</v>
+      </c>
+      <c r="BL55">
+        <v>2776729192700.0</v>
+      </c>
+      <c r="BM55">
+        <v>2716243979400.0</v>
+      </c>
+      <c r="BN55">
+        <v>2780604652300.0</v>
+      </c>
+      <c r="BO55">
+        <v>2793630291700.0</v>
+      </c>
+      <c r="BP55">
+        <v>2741033928400.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2737757922600.0</v>
+      </c>
+      <c r="BR55">
+        <v>2802644091800.0</v>
+      </c>
+      <c r="BS55">
+        <v>2791107923900.0</v>
+      </c>
+      <c r="BT55">
+        <v>2829371885500.0</v>
+      </c>
+      <c r="BU55">
+        <v>2808257529500.0</v>
+      </c>
+      <c r="BV55">
+        <v>2809715318700.0</v>
+      </c>
+      <c r="BW55">
+        <v>2720479549800.0</v>
+      </c>
+      <c r="BX55">
+        <v>2528226151400.0</v>
+      </c>
+      <c r="BY55">
+        <v>2219638739400.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2061688618800.0</v>
+      </c>
+      <c r="CA55">
+        <v>1759607944000.0</v>
+      </c>
+      <c r="CB55">
+        <v>1764341746000.0</v>
+      </c>
+      <c r="CC55">
+        <v>1713800299000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1682373276000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1659232888000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1738231066000.0</v>
+      </c>
+      <c r="CG55">
+        <v>1576996355000.0</v>
+      </c>
+      <c r="CH55">
+        <v>1618707247000.0</v>
+      </c>
+      <c r="CI55">
+        <v>1571308196000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1579164985000.0</v>
+      </c>
+      <c r="CK55">
+        <v>1199580746000.0</v>
+      </c>
+      <c r="CL55">
+        <v>1197089639000.0</v>
+      </c>
+      <c r="CM55">
+        <v>1230832000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>1229612000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>1207115000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>1327564000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>1743345000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>1673735000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>1634659000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:97">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>2866662423000.0</v>
+      </c>
+      <c r="C56">
+        <v>3086645718000.0</v>
+      </c>
+      <c r="D56">
+        <v>2232628194000.0</v>
+      </c>
+      <c r="E56">
+        <v>2328231307000.0</v>
+      </c>
+      <c r="F56">
+        <v>2526527408000.0</v>
+      </c>
+      <c r="G56">
+        <v>2704618020000.0</v>
+      </c>
+      <c r="H56">
+        <v>1969993610000.0</v>
+      </c>
+      <c r="I56">
+        <v>1330832472000.0</v>
+      </c>
+      <c r="J56">
+        <v>1348062972000.0</v>
+      </c>
+      <c r="K56">
+        <v>1302495042000.0</v>
+      </c>
+      <c r="L56">
+        <v>2047112088000.0</v>
+      </c>
+      <c r="M56">
+        <v>2673771925000.0</v>
+      </c>
+      <c r="N56">
+        <v>2079820128000.0</v>
+      </c>
+      <c r="O56">
+        <v>1929827944000.0</v>
+      </c>
+      <c r="P56">
+        <v>2056844892000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2217583855000.0</v>
+      </c>
+      <c r="R56">
+        <v>1978040115000.0</v>
+      </c>
+      <c r="S56">
+        <v>2475023335000.0</v>
+      </c>
+      <c r="T56">
+        <v>2667395877000.0</v>
+      </c>
+      <c r="U56">
+        <v>4236287438000.0</v>
+      </c>
+      <c r="V56">
+        <v>5360026096000.0</v>
+      </c>
+      <c r="W56">
+        <v>5813129864000.0</v>
+      </c>
+      <c r="X56">
+        <v>4897676709203.0</v>
+      </c>
+      <c r="Y56">
+        <v>5210109984000.0</v>
+      </c>
+      <c r="Z56">
+        <v>5451610561432.0</v>
+      </c>
+      <c r="AA56">
+        <v>5851745009327.0</v>
+      </c>
+      <c r="AB56">
+        <v>5558688802938.0</v>
+      </c>
+      <c r="AC56">
+        <v>5247274016068.0</v>
+      </c>
+      <c r="AD56">
+        <v>5043424152615.0</v>
+      </c>
+      <c r="AE56">
+        <v>5102306827118.0</v>
+      </c>
+      <c r="AF56">
+        <v>4561117767701.0</v>
+      </c>
+      <c r="AG56">
+        <v>4465964212289.0</v>
+      </c>
+      <c r="AH56">
+        <v>4096528923444.0</v>
+      </c>
+      <c r="AI56">
+        <v>3929272651503.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2803405300702.0</v>
+      </c>
+      <c r="AK56">
+        <v>2669105692825.0</v>
+      </c>
+      <c r="AL56">
+        <v>2752370709165.0</v>
+      </c>
+      <c r="AM56">
+        <v>2619187511203.0</v>
+      </c>
+      <c r="AN56">
+        <v>2353094752486.0</v>
+      </c>
+      <c r="AO56">
+        <v>2254886861189.0</v>
+      </c>
+      <c r="AP56">
+        <v>2229663275431.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1977963365869.0</v>
+      </c>
+      <c r="AR56">
+        <v>1732370639376.0</v>
+      </c>
+      <c r="AS56">
+        <v>2059464488386.0</v>
+      </c>
+      <c r="AT56">
+        <v>2195400114868.0</v>
+      </c>
+      <c r="AU56">
+        <v>2145713419023.0</v>
+      </c>
+      <c r="AV56">
+        <v>1922521703115.0</v>
+      </c>
+      <c r="AW56">
+        <v>1893629046703.0</v>
+      </c>
+      <c r="AX56">
+        <v>1724130902842.0</v>
+      </c>
+      <c r="AY56">
+        <v>1705686917218.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1601151000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1590510147509.0</v>
+      </c>
+      <c r="BB56">
+        <v>1524785988597.0</v>
+      </c>
+      <c r="BC56">
+        <v>1133017246659.0</v>
+      </c>
+      <c r="BD56">
+        <v>1039665859082.0</v>
+      </c>
+      <c r="BE56">
+        <v>925847597905.0</v>
+      </c>
+      <c r="BF56">
+        <v>685798963185.0</v>
+      </c>
+      <c r="BG56">
+        <v>733235116943.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+    </row>
+    <row r="57" spans="1:97">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>2874723014000.0</v>
+      </c>
+      <c r="C57">
+        <v>3228532208000.0</v>
+      </c>
+      <c r="D57">
+        <v>2419146549000.0</v>
+      </c>
+      <c r="E57">
+        <v>2474110859000.0</v>
+      </c>
+      <c r="F57">
+        <v>2422053552000.0</v>
+      </c>
+      <c r="G57">
+        <v>2510762918000.0</v>
+      </c>
+      <c r="H57">
+        <v>3743381081000.0</v>
+      </c>
+      <c r="I57">
+        <v>3232565894000.0</v>
+      </c>
+      <c r="J57">
+        <v>3321422426000.0</v>
+      </c>
+      <c r="K57">
+        <v>3512193293000.0</v>
+      </c>
+      <c r="L57">
+        <v>4146601458000.0</v>
+      </c>
+      <c r="M57">
+        <v>3933448715000.0</v>
+      </c>
+      <c r="N57">
+        <v>4266905477000.0</v>
+      </c>
+      <c r="O57">
+        <v>4071419245000.0</v>
+      </c>
+      <c r="P57">
+        <v>3992394565000.0</v>
+      </c>
+      <c r="Q57">
+        <v>3466868135000.0</v>
+      </c>
+      <c r="R57">
+        <v>3773974384000.0</v>
+      </c>
+      <c r="S57">
+        <v>3745506306000.0</v>
+      </c>
+      <c r="T57">
+        <v>3133390238000.0</v>
+      </c>
+      <c r="U57">
+        <v>2215052039000.0</v>
+      </c>
+      <c r="V57">
+        <v>2303589776000.0</v>
+      </c>
+      <c r="W57">
+        <v>2561081486000.0</v>
+      </c>
+      <c r="X57">
+        <v>3147136196395.0</v>
+      </c>
+      <c r="Y57">
+        <v>3671664843000.0</v>
+      </c>
+      <c r="Z57">
+        <v>3367150530156.0</v>
+      </c>
+      <c r="AA57">
+        <v>3779563123018.0</v>
+      </c>
+      <c r="AB57">
+        <v>2270397487404.0</v>
+      </c>
+      <c r="AC57">
+        <v>2412405922397.0</v>
+      </c>
+      <c r="AD57">
+        <v>2047503487724.0</v>
+      </c>
+      <c r="AE57">
+        <v>1702446236529.0</v>
+      </c>
+      <c r="AF57">
+        <v>1539007688502.0</v>
+      </c>
+      <c r="AG57">
+        <v>1748888347434.0</v>
+      </c>
+      <c r="AH57">
+        <v>1751468481173.0</v>
+      </c>
+      <c r="AI57">
+        <v>1448576774143.0</v>
+      </c>
+      <c r="AJ57">
+        <v>996489485289.0</v>
+      </c>
+      <c r="AK57">
+        <v>1066585363048.0</v>
+      </c>
+      <c r="AL57">
+        <v>1142690524325.0</v>
+      </c>
+      <c r="AM57">
+        <v>909380414118.0</v>
+      </c>
+      <c r="AN57">
+        <v>825625316629.0</v>
+      </c>
+      <c r="AO57">
+        <v>1065178390176.0</v>
+      </c>
+      <c r="AP57">
+        <v>775296833164.0</v>
+      </c>
+      <c r="AQ57">
+        <v>687085252460.0</v>
+      </c>
+      <c r="AR57">
+        <v>387419559527.0</v>
+      </c>
+      <c r="AS57">
+        <v>475233407436.0</v>
+      </c>
+      <c r="AT57">
+        <v>382086113526.0</v>
+      </c>
+      <c r="AU57">
+        <v>541846135052.0</v>
+      </c>
+      <c r="AV57">
+        <v>442005395171.0</v>
+      </c>
+      <c r="AW57">
+        <v>483367554859.0</v>
+      </c>
+      <c r="AX57">
+        <v>418600518791.0</v>
+      </c>
+      <c r="AY57">
+        <v>446178192477.0</v>
+      </c>
+      <c r="AZ57">
+        <v>427744000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>82577027150.0</v>
+      </c>
+      <c r="BB57">
+        <v>119233178884.0</v>
+      </c>
+      <c r="BC57">
+        <v>124262480783.0</v>
+      </c>
+      <c r="BD57">
+        <v>79572611400.0</v>
+      </c>
+      <c r="BE57">
+        <v>115991096825.0</v>
+      </c>
+      <c r="BF57">
+        <v>84612107724.0</v>
+      </c>
+      <c r="BG57">
+        <v>119845480605.0</v>
+      </c>
+      <c r="BH57">
+        <v>85636648100.0</v>
+      </c>
+      <c r="BI57">
+        <v>107194297600.0</v>
+      </c>
+      <c r="BJ57">
+        <v>84018734900.0</v>
+      </c>
+      <c r="BK57">
+        <v>136211940700.0</v>
+      </c>
+      <c r="BL57">
+        <v>93023467600.0</v>
+      </c>
+      <c r="BM57">
+        <v>115658386000.0</v>
+      </c>
+      <c r="BN57">
+        <v>208373305500.0</v>
+      </c>
+      <c r="BO57">
+        <v>200623611400.0</v>
+      </c>
+      <c r="BP57">
+        <v>217103455800.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1222402967500.0</v>
+      </c>
+      <c r="BR57">
+        <v>1191815947100.0</v>
+      </c>
+      <c r="BS57">
+        <v>1190096725400.0</v>
+      </c>
+      <c r="BT57">
+        <v>236416512100.0</v>
+      </c>
+      <c r="BU57">
+        <v>242900118300.0</v>
+      </c>
+      <c r="BV57">
+        <v>169818298600.0</v>
+      </c>
+      <c r="BW57">
+        <v>163380174600.0</v>
+      </c>
+      <c r="BX57">
+        <v>148252731900.0</v>
+      </c>
+      <c r="BY57">
+        <v>104878965800.0</v>
+      </c>
+      <c r="BZ57">
+        <v>136457300800.0</v>
+      </c>
+      <c r="CA57">
+        <v>83745744000.0</v>
+      </c>
+      <c r="CB57">
+        <v>111606181000.0</v>
+      </c>
+      <c r="CC57">
+        <v>98329933000.0</v>
+      </c>
+      <c r="CD57">
+        <v>102008938000.0</v>
+      </c>
+      <c r="CE57">
+        <v>87215112000.0</v>
+      </c>
+      <c r="CF57">
+        <v>169720821000.0</v>
+      </c>
+      <c r="CG57">
+        <v>288662359000.0</v>
+      </c>
+      <c r="CH57">
+        <v>314811308000.0</v>
+      </c>
+      <c r="CI57">
+        <v>207555258000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>222981670000.0</v>
+      </c>
+      <c r="CK57">
+        <v>102576457000.0</v>
+      </c>
+      <c r="CL57">
+        <v>148137118000.0</v>
+      </c>
+      <c r="CM57">
+        <v>38332000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>71882000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>40079000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>181157000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>72289000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>75766000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>51240000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:97">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>9809614106000.0</v>
+      </c>
+      <c r="C58">
+        <v>10158267665000.0</v>
+      </c>
+      <c r="D58">
+        <v>8894062359000.0</v>
+      </c>
+      <c r="E58">
+        <v>9071563932000.0</v>
+      </c>
+      <c r="F58">
+        <v>9206519070000.0</v>
+      </c>
+      <c r="G58">
+        <v>9371817541000.0</v>
+      </c>
+      <c r="H58">
+        <v>8721950920000.0</v>
+      </c>
+      <c r="I58">
+        <v>8224303098000.0</v>
+      </c>
+      <c r="J58">
+        <v>8390515092000.0</v>
+      </c>
+      <c r="K58">
+        <v>8564815948000.0</v>
+      </c>
+      <c r="L58">
+        <v>9010505458000.0</v>
+      </c>
+      <c r="M58">
+        <v>8089196902000.0</v>
+      </c>
+      <c r="N58">
+        <v>6973172664000.0</v>
+      </c>
+      <c r="O58">
+        <v>6620646477000.0</v>
+      </c>
+      <c r="P58">
+        <v>5173431707000.0</v>
+      </c>
+      <c r="Q58">
+        <v>5022716717000.0</v>
+      </c>
+      <c r="R58">
+        <v>4869987768000.0</v>
+      </c>
+      <c r="S58">
+        <v>4857431842000.0</v>
+      </c>
+      <c r="T58">
+        <v>4282060182000.0</v>
+      </c>
+      <c r="U58">
+        <v>5054733695000.0</v>
+      </c>
+      <c r="V58">
+        <v>6183598895000.0</v>
+      </c>
+      <c r="W58">
+        <v>6688728938000.0</v>
+      </c>
+      <c r="X58">
+        <v>6766455572249.0</v>
+      </c>
+      <c r="Y58">
+        <v>7341021019000.0</v>
+      </c>
+      <c r="Z58">
+        <v>7246588259866.0</v>
+      </c>
+      <c r="AA58">
+        <v>7537089041677.0</v>
+      </c>
+      <c r="AB58">
+        <v>7384873500076.0</v>
+      </c>
+      <c r="AC58">
+        <v>7094755674501.0</v>
+      </c>
+      <c r="AD58">
+        <v>6765852023270.0</v>
+      </c>
+      <c r="AE58">
+        <v>6260605007572.0</v>
+      </c>
+      <c r="AF58">
+        <v>5911386073359.0</v>
+      </c>
+      <c r="AG58">
+        <v>5839571871040.0</v>
+      </c>
+      <c r="AH58">
+        <v>5392984414304.0</v>
+      </c>
+      <c r="AI58">
+        <v>5148271194235.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3635421496586.0</v>
+      </c>
+      <c r="AK58">
+        <v>3510462766858.0</v>
+      </c>
+      <c r="AL58">
+        <v>3493540854124.0</v>
+      </c>
+      <c r="AM58">
+        <v>3254522361885.0</v>
+      </c>
+      <c r="AN58">
+        <v>2486268121171.0</v>
+      </c>
+      <c r="AO58">
+        <v>2630532134725.0</v>
+      </c>
+      <c r="AP58">
+        <v>2218421563360.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2015200834726.0</v>
+      </c>
+      <c r="AR58">
+        <v>1694088559885.0</v>
+      </c>
+      <c r="AS58">
+        <v>1631381664532.0</v>
+      </c>
+      <c r="AT58">
+        <v>1532911870240.0</v>
+      </c>
+      <c r="AU58">
+        <v>1574120576863.0</v>
+      </c>
+      <c r="AV58">
+        <v>1478098695212.0</v>
+      </c>
+      <c r="AW58">
+        <v>1541004940853.0</v>
+      </c>
+      <c r="AX58">
+        <v>1479629151006.0</v>
+      </c>
+      <c r="AY58">
+        <v>1529632941526.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1511970000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1545501451970.0</v>
+      </c>
+      <c r="BB58">
+        <v>1419662163391.0</v>
+      </c>
+      <c r="BC58">
+        <v>1247774724044.0</v>
+      </c>
+      <c r="BD58">
+        <v>1088712044801.0</v>
+      </c>
+      <c r="BE58">
+        <v>1043648139182.0</v>
+      </c>
+      <c r="BF58">
+        <v>1008354495339.0</v>
+      </c>
+      <c r="BG58">
+        <v>1037854243652.0</v>
+      </c>
+      <c r="BH58">
+        <v>1003471901000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1033662487000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1012321154000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1063356697000.0</v>
+      </c>
+      <c r="BL58">
+        <v>825887711000.0</v>
+      </c>
+      <c r="BM58">
+        <v>845129694000.0</v>
+      </c>
+      <c r="BN58">
+        <v>956638750000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1259701596300.0</v>
+      </c>
+      <c r="BP58">
+        <v>1198653217000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1253698298000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1323226256000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1318547864000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1331665304000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1337988266000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1342731739000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1295323001000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1157498777000.0</v>
+      </c>
+      <c r="BY58">
+        <v>886365967000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>706133718000.0</v>
+      </c>
+      <c r="CA58">
+        <v>456661987000.0</v>
+      </c>
+      <c r="CB58">
+        <v>517616204000.0</v>
+      </c>
+      <c r="CC58">
+        <v>462579850000.0</v>
+      </c>
+      <c r="CD58">
+        <v>476893548000.0</v>
+      </c>
+      <c r="CE58">
+        <v>475045101000.0</v>
+      </c>
+      <c r="CF58">
+        <v>582361983000.0</v>
+      </c>
+      <c r="CG58">
+        <v>414314243000.0</v>
+      </c>
+      <c r="CH58">
+        <v>478886776000.0</v>
+      </c>
+      <c r="CI58">
+        <v>451859995000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>484791545000.0</v>
+      </c>
+      <c r="CK58">
+        <v>563445525000.0</v>
+      </c>
+      <c r="CL58">
+        <v>593024861000.0</v>
+      </c>
+      <c r="CM58">
+        <v>718817000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>751741000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>727786000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>944824000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>1032497000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>887136000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>823550000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:97">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+    </row>
+    <row r="60" spans="1:97">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>15135759684000.0</v>
+      </c>
+      <c r="C60">
+        <v>14786512762000.0</v>
+      </c>
+      <c r="D60">
+        <v>13829687219000.0</v>
+      </c>
+      <c r="E60">
+        <v>13634967149000.0</v>
+      </c>
+      <c r="F60">
+        <v>13390280332000.0</v>
+      </c>
+      <c r="G60">
+        <v>13080955304000.0</v>
+      </c>
+      <c r="H60">
+        <v>12363887641000.0</v>
+      </c>
+      <c r="I60">
+        <v>12038384293000.0</v>
+      </c>
+      <c r="J60">
+        <v>11732151618000.0</v>
+      </c>
+      <c r="K60">
+        <v>11461655501000.0</v>
+      </c>
+      <c r="L60">
+        <v>11361935845000.0</v>
+      </c>
+      <c r="M60">
+        <v>10930066181000.0</v>
+      </c>
+      <c r="N60">
+        <v>10688876570000.0</v>
+      </c>
+      <c r="O60">
+        <v>10434905920000.0</v>
+      </c>
+      <c r="P60">
+        <v>10350037192000.0</v>
+      </c>
+      <c r="Q60">
+        <v>10086200793000.0</v>
+      </c>
+      <c r="R60">
+        <v>9825245362000.0</v>
+      </c>
+      <c r="S60">
+        <v>9617349902000.0</v>
+      </c>
+      <c r="T60">
+        <v>9438376385000.0</v>
+      </c>
+      <c r="U60">
+        <v>9278720272000.0</v>
+      </c>
+      <c r="V60">
+        <v>9094476751000.0</v>
+      </c>
+      <c r="W60">
+        <v>8950404273000.0</v>
+      </c>
+      <c r="X60">
+        <v>7522920969506.0</v>
+      </c>
+      <c r="Y60">
+        <v>7405356192000.0</v>
+      </c>
+      <c r="Z60">
+        <v>7308718099860.0</v>
+      </c>
+      <c r="AA60">
+        <v>7127383370552.0</v>
+      </c>
+      <c r="AB60">
+        <v>6881951762928.0</v>
+      </c>
+      <c r="AC60">
+        <v>6675615372637.0</v>
+      </c>
+      <c r="AD60">
+        <v>6586583552652.0</v>
+      </c>
+      <c r="AE60">
+        <v>6369208636292.0</v>
+      </c>
+      <c r="AF60">
+        <v>5667932279558.0</v>
+      </c>
+      <c r="AG60">
+        <v>5418662044662.0</v>
+      </c>
+      <c r="AH60">
+        <v>5333573461976.0</v>
+      </c>
+      <c r="AI60">
+        <v>5156863201240.0</v>
+      </c>
+      <c r="AJ60">
+        <v>4938802072133.0</v>
+      </c>
+      <c r="AK60">
+        <v>4719617877895.0</v>
+      </c>
+      <c r="AL60">
+        <v>4617198021710.0</v>
+      </c>
+      <c r="AM60">
+        <v>4513274984554.0</v>
+      </c>
+      <c r="AN60">
+        <v>4434866660065.0</v>
+      </c>
+      <c r="AO60">
+        <v>4291234716460.0</v>
+      </c>
+      <c r="AP60">
+        <v>4168580097075.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4020156751267.0</v>
+      </c>
+      <c r="AR60">
+        <v>3913784158511.0</v>
+      </c>
+      <c r="AS60">
+        <v>3864944396924.0</v>
+      </c>
+      <c r="AT60">
+        <v>3718006828046.0</v>
+      </c>
+      <c r="AU60">
+        <v>3580962737495.0</v>
+      </c>
+      <c r="AV60">
+        <v>3428802217373.0</v>
+      </c>
+      <c r="AW60">
+        <v>3312780716209.0</v>
+      </c>
+      <c r="AX60">
+        <v>3269494955835.0</v>
+      </c>
+      <c r="AY60">
+        <v>3151058796894.0</v>
+      </c>
+      <c r="AZ60">
+        <v>3061796000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>2968560915368.0</v>
+      </c>
+      <c r="BB60">
+        <v>2873133223256.0</v>
+      </c>
+      <c r="BC60">
+        <v>2464109696204.0</v>
+      </c>
+      <c r="BD60">
+        <v>2378564001135.0</v>
+      </c>
+      <c r="BE60">
+        <v>2287861683433.0</v>
+      </c>
+      <c r="BF60">
+        <v>2189454274362.0</v>
+      </c>
+      <c r="BG60">
+        <v>2109790644376.0</v>
+      </c>
+      <c r="BH60">
+        <v>1993475256000.0</v>
+      </c>
+      <c r="BI60">
+        <v>1918309593500.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1844554470100.0</v>
+      </c>
+      <c r="BK60">
+        <v>1767676293900.0</v>
+      </c>
+      <c r="BL60">
+        <v>1890215052300.0</v>
+      </c>
+      <c r="BM60">
+        <v>1809333668100.0</v>
+      </c>
+      <c r="BN60">
+        <v>1761119697100.0</v>
+      </c>
+      <c r="BO60">
+        <v>1484527088400.0</v>
+      </c>
+      <c r="BP60">
+        <v>1489676431600.0</v>
+      </c>
+      <c r="BQ60">
+        <v>1431976603100.0</v>
+      </c>
+      <c r="BR60">
+        <v>1424827936400.0</v>
+      </c>
+      <c r="BS60">
+        <v>1415426456000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1435355368000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1406500594800.0</v>
+      </c>
+      <c r="BV60">
+        <v>1402144089000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1360980855000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1319088334200.0</v>
+      </c>
+      <c r="BY60">
+        <v>1288397189000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1309635982800.0</v>
+      </c>
+      <c r="CA60">
+        <v>1254628332000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1216569608000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1223052579000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1190039286000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1168293141000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1143094514000.0</v>
+      </c>
+      <c r="CG60">
+        <v>1149506894000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1129012464000.0</v>
+      </c>
+      <c r="CI60">
+        <v>1108369920000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>1083218486000.0</v>
+      </c>
+      <c r="CK60">
+        <v>628210723000.0</v>
+      </c>
+      <c r="CL60">
+        <v>595983467000.0</v>
+      </c>
+      <c r="CM60">
+        <v>503877000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>469463000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>479329000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>374041000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>710848000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>786599000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>811109000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:97">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+    </row>
+    <row r="62" spans="1:97">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>3927156084000.0</v>
+      </c>
+      <c r="C2">
+        <v>2230811882000.0</v>
+      </c>
+      <c r="D2">
+        <v>5709871100000.0</v>
+      </c>
+      <c r="E2">
+        <v>3058069773000.0</v>
+      </c>
+      <c r="F2">
+        <v>3310309186000.0</v>
+      </c>
+      <c r="G2">
+        <v>1677559649000.0</v>
+      </c>
+      <c r="H2">
+        <v>2236621738201.0</v>
+      </c>
+      <c r="I2">
+        <v>2625878025549.0</v>
+      </c>
+      <c r="J2">
+        <v>1928999566359.0</v>
+      </c>
+      <c r="K2">
+        <v>1344242129330.0</v>
+      </c>
+      <c r="L2">
+        <v>746702497869.0</v>
+      </c>
+      <c r="M2">
+        <v>597339776844.0</v>
+      </c>
+      <c r="N2">
+        <v>297744541014.0</v>
+      </c>
+      <c r="O2">
+        <v>220723855893.0</v>
+      </c>
+      <c r="P2">
+        <v>251817504122.0</v>
+      </c>
+      <c r="Q2">
+        <v>232433237257.0</v>
+      </c>
+      <c r="R2">
+        <v>219660611875.0</v>
+      </c>
+      <c r="S2">
+        <v>201656839276.0</v>
+      </c>
+      <c r="T2">
+        <v>167788243400.0</v>
+      </c>
+      <c r="U2">
+        <v>159515752083.0</v>
+      </c>
+      <c r="V2">
+        <v>154389873871.0</v>
+      </c>
+      <c r="W2">
+        <v>66540806000.0</v>
+      </c>
+      <c r="X2">
+        <v>64384694000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>283194888000.0</v>
+      </c>
+      <c r="C3">
+        <v>241960505000.0</v>
+      </c>
+      <c r="D3">
+        <v>197215236000.0</v>
+      </c>
+      <c r="E3">
+        <v>172625314000.0</v>
+      </c>
+      <c r="F3">
+        <v>116624748000.0</v>
+      </c>
+      <c r="G3">
+        <v>108213611000.0</v>
+      </c>
+      <c r="H3">
+        <v>122745520178.0</v>
+      </c>
+      <c r="I3">
+        <v>188573095961.0</v>
+      </c>
+      <c r="J3">
+        <v>143167781455.0</v>
+      </c>
+      <c r="K3">
+        <v>140095815295.0</v>
+      </c>
+      <c r="L3">
+        <v>18836607503.0</v>
+      </c>
+      <c r="M3">
+        <v>18612515910.0</v>
+      </c>
+      <c r="N3">
+        <v>18213939441.0</v>
+      </c>
+      <c r="O3">
+        <v>12771604932.0</v>
+      </c>
+      <c r="P3">
+        <v>1902033988.0</v>
+      </c>
+      <c r="Q3">
+        <v>5989421163.0</v>
+      </c>
+      <c r="R3">
+        <v>7789276510.0</v>
+      </c>
+      <c r="S3">
+        <v>6378653739.0</v>
+      </c>
+      <c r="T3">
+        <v>5712923874.0</v>
+      </c>
+      <c r="U3">
+        <v>7773565764.0</v>
+      </c>
+      <c r="V3">
+        <v>7540288242.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>1616892492000.0</v>
+      </c>
+      <c r="C5">
+        <v>1785738053000.0</v>
+      </c>
+      <c r="D5">
+        <v>1716810376000.0</v>
+      </c>
+      <c r="E5">
+        <v>1227101538000.0</v>
+      </c>
+      <c r="F5">
+        <v>1113084960000.0</v>
+      </c>
+      <c r="G5">
+        <v>882227353000.0</v>
+      </c>
+      <c r="H5">
+        <v>1226831787840.0</v>
+      </c>
+      <c r="I5">
+        <v>1033054725639.0</v>
+      </c>
+      <c r="J5">
+        <v>708980301947.0</v>
+      </c>
+      <c r="K5">
+        <v>698317775656.0</v>
+      </c>
+      <c r="L5">
+        <v>769101191336.0</v>
+      </c>
+      <c r="M5">
+        <v>704608689524.0</v>
+      </c>
+      <c r="N5">
+        <v>632733374366.0</v>
+      </c>
+      <c r="O5">
+        <v>547000040135.0</v>
+      </c>
+      <c r="P5">
+        <v>565009123898.0</v>
+      </c>
+      <c r="Q5">
+        <v>554362029688.0</v>
+      </c>
+      <c r="R5">
+        <v>385240178193.0</v>
+      </c>
+      <c r="S5">
+        <v>265929869434.0</v>
+      </c>
+      <c r="T5">
+        <v>224111038964.0</v>
+      </c>
+      <c r="U5">
+        <v>225492142030.0</v>
+      </c>
+      <c r="V5">
+        <v>180231482417.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>1900087380000.0</v>
+      </c>
+      <c r="C6">
+        <v>2027698558000.0</v>
+      </c>
+      <c r="D6">
+        <v>1914025612000.0</v>
+      </c>
+      <c r="E6">
+        <v>1399726852000.0</v>
+      </c>
+      <c r="F6">
+        <v>1229709708000.0</v>
+      </c>
+      <c r="G6">
+        <v>990440964000.0</v>
+      </c>
+      <c r="H6">
+        <v>1349577308018.0</v>
+      </c>
+      <c r="I6">
+        <v>1221627821600.0</v>
+      </c>
+      <c r="J6">
+        <v>852148083402.0</v>
+      </c>
+      <c r="K6">
+        <v>838413590951.0</v>
+      </c>
+      <c r="L6">
+        <v>787937798839.0</v>
+      </c>
+      <c r="M6">
+        <v>723221205434.0</v>
+      </c>
+      <c r="N6">
+        <v>650947313807.0</v>
+      </c>
+      <c r="O6">
+        <v>559771645067.0</v>
+      </c>
+      <c r="P6">
+        <v>566911157886.0</v>
+      </c>
+      <c r="Q6">
+        <v>560351450851.0</v>
+      </c>
+      <c r="R6">
+        <v>393029454703.0</v>
+      </c>
+      <c r="S6">
+        <v>272308523173.0</v>
+      </c>
+      <c r="T6">
+        <v>229823962838.0</v>
+      </c>
+      <c r="U6">
+        <v>233265707794.0</v>
+      </c>
+      <c r="V6">
+        <v>187771770659.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>1876052189000.0</v>
+      </c>
+      <c r="C9">
+        <v>1877282083000.0</v>
+      </c>
+      <c r="D9">
+        <v>1939840992000.0</v>
+      </c>
+      <c r="E9">
+        <v>1405527625000.0</v>
+      </c>
+      <c r="F9">
+        <v>1127280233000.0</v>
+      </c>
+      <c r="G9">
+        <v>910968763000.0</v>
+      </c>
+      <c r="H9">
+        <v>1291292206170.0</v>
+      </c>
+      <c r="I9">
+        <v>1195244504093.0</v>
+      </c>
+      <c r="J9">
+        <v>977663673242.0</v>
+      </c>
+      <c r="K9">
+        <v>965796981327.0</v>
+      </c>
+      <c r="L9">
+        <v>776888241146.0</v>
+      </c>
+      <c r="M9">
+        <v>703233681905.0</v>
+      </c>
+      <c r="N9">
+        <v>664819529627.0</v>
+      </c>
+      <c r="O9">
+        <v>682744857789.0</v>
+      </c>
+      <c r="P9">
+        <v>551627986572.0</v>
+      </c>
+      <c r="Q9">
+        <v>517929863359.0</v>
+      </c>
+      <c r="R9">
+        <v>411878249319.0</v>
+      </c>
+      <c r="S9">
+        <v>370370838351.0</v>
+      </c>
+      <c r="T9">
+        <v>328422354225.0</v>
+      </c>
+      <c r="U9">
+        <v>315265778465.0</v>
+      </c>
+      <c r="V9">
+        <v>283249634496.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>1271282349000.0</v>
+      </c>
+      <c r="C10">
+        <v>1328109938000.0</v>
+      </c>
+      <c r="D10">
+        <v>1399639814000.0</v>
+      </c>
+      <c r="E10">
+        <v>1133239207000.0</v>
+      </c>
+      <c r="F10">
+        <v>911948704000.0</v>
+      </c>
+      <c r="G10">
+        <v>502238129000.0</v>
+      </c>
+      <c r="H10">
+        <v>854704969097.0</v>
+      </c>
+      <c r="I10">
+        <v>887835891088.0</v>
+      </c>
+      <c r="J10">
+        <v>863173548659.0</v>
+      </c>
+      <c r="K10">
+        <v>672897612099.0</v>
+      </c>
+      <c r="L10">
+        <v>569276873067.0</v>
+      </c>
+      <c r="M10">
+        <v>520419449761.0</v>
+      </c>
+      <c r="N10">
+        <v>503135106865.0</v>
+      </c>
+      <c r="O10">
+        <v>492493826304.0</v>
+      </c>
+      <c r="P10">
+        <v>386596662726.0</v>
+      </c>
+      <c r="Q10">
+        <v>380326822842.0</v>
+      </c>
+      <c r="R10">
+        <v>120956317398.0</v>
+      </c>
+      <c r="S10">
+        <v>136828084717.0</v>
+      </c>
+      <c r="T10">
+        <v>175220242801.0</v>
+      </c>
+      <c r="U10">
+        <v>171423771627.0</v>
+      </c>
+      <c r="V10">
+        <v>126781116753.0</v>
+      </c>
+      <c r="W10">
+        <v>134747828000.0</v>
+      </c>
+      <c r="X10">
+        <v>138933594000.0</v>
+      </c>
+      <c r="Y10">
+        <v>137887000000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>61385000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>336921869000.0</v>
+      </c>
+      <c r="C11">
+        <v>356476168000.0</v>
+      </c>
+      <c r="D11">
+        <v>344137199000.0</v>
+      </c>
+      <c r="E11">
+        <v>198653096000.0</v>
+      </c>
+      <c r="F11">
+        <v>202611316000.0</v>
+      </c>
+      <c r="G11">
+        <v>127138029000.0</v>
+      </c>
+      <c r="H11">
+        <v>164851502069.0</v>
+      </c>
+      <c r="I11">
+        <v>157252115254.0</v>
+      </c>
+      <c r="J11">
+        <v>170112290246.0</v>
+      </c>
+      <c r="K11">
+        <v>164380664613.0</v>
+      </c>
+      <c r="L11">
+        <v>115932723918.0</v>
+      </c>
+      <c r="M11">
+        <v>109337961318.0</v>
+      </c>
+      <c r="N11">
+        <v>100709028191.0</v>
+      </c>
+      <c r="O11">
+        <v>106971801575.0</v>
+      </c>
+      <c r="P11">
+        <v>33655578152.0</v>
+      </c>
+      <c r="Q11">
+        <v>86165471060.0</v>
+      </c>
+      <c r="R11">
+        <v>59586522511.0</v>
+      </c>
+      <c r="S11">
+        <v>71425927087.0</v>
+      </c>
+      <c r="T11">
+        <v>54895773588.0</v>
+      </c>
+      <c r="U11">
+        <v>49412940715.0</v>
+      </c>
+      <c r="V11">
+        <v>47275705945.0</v>
+      </c>
+      <c r="W11">
+        <v>49109488000.0</v>
+      </c>
+      <c r="X11">
+        <v>36016214000.0</v>
+      </c>
+      <c r="Y11">
+        <v>59202000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>73347000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>46991000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>471736782000.0</v>
+      </c>
+      <c r="C12">
+        <v>454188298000.0</v>
+      </c>
+      <c r="D12">
+        <v>316556483000.0</v>
+      </c>
+      <c r="E12">
+        <v>92351002000.0</v>
+      </c>
+      <c r="F12">
+        <v>199554486000.0</v>
+      </c>
+      <c r="G12">
+        <v>379989224000.0</v>
+      </c>
+      <c r="H12">
+        <v>372010846074.0</v>
+      </c>
+      <c r="I12">
+        <v>168526347685.0</v>
+      </c>
+      <c r="J12">
+        <v>99538800956.0</v>
+      </c>
+      <c r="K12">
+        <v>105054885626.0</v>
+      </c>
+      <c r="L12">
+        <v>82929701894.0</v>
+      </c>
+      <c r="M12">
+        <v>72046286832.0</v>
+      </c>
+      <c r="N12">
+        <v>68984719199.0</v>
+      </c>
+      <c r="O12">
+        <v>54831595331.0</v>
+      </c>
+      <c r="P12">
+        <v>62293835532.0</v>
+      </c>
+      <c r="Q12">
+        <v>65488383918.0</v>
+      </c>
+      <c r="R12">
+        <v>132734554102.0</v>
+      </c>
+      <c r="S12">
+        <v>129101784717.0</v>
+      </c>
+      <c r="T12">
+        <v>47338355983.0</v>
+      </c>
+      <c r="U12">
+        <v>54068370403.0</v>
+      </c>
+      <c r="V12">
+        <v>53450365664.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>93453930000.0</v>
+      </c>
+      <c r="C13">
+        <v>380123353000.0</v>
+      </c>
+      <c r="D13">
+        <v>10263954000.0</v>
+      </c>
+      <c r="E13">
+        <v>31886655000.0</v>
+      </c>
+      <c r="F13">
+        <v>108608019000.0</v>
+      </c>
+      <c r="G13">
+        <v>238984507000.0</v>
+      </c>
+      <c r="H13">
+        <v>213847905580.0</v>
+      </c>
+      <c r="I13">
+        <v>10778990990.0</v>
+      </c>
+      <c r="J13">
+        <v>21690701700.0</v>
+      </c>
+      <c r="K13">
+        <v>19116947730.0</v>
+      </c>
+      <c r="L13">
+        <v>91048406020.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>103130761000.0</v>
+      </c>
+      <c r="C14">
+        <v>79034530000.0</v>
+      </c>
+      <c r="D14">
+        <v>-32538105000.0</v>
+      </c>
+      <c r="E14">
+        <v>-20124466000.0</v>
+      </c>
+      <c r="F14">
+        <v>28250455000.0</v>
+      </c>
+      <c r="G14">
+        <v>858790036000.0</v>
+      </c>
+      <c r="H14">
+        <v>789042304000.0</v>
+      </c>
+      <c r="I14">
+        <v>599031522844.0</v>
+      </c>
+      <c r="J14">
+        <v>402564406550.0</v>
+      </c>
+      <c r="K14">
+        <v>170122271941.0</v>
+      </c>
+      <c r="L14">
+        <v>151726136341.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>489133000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14">
+        <v>78000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>1037491241000.0</v>
+      </c>
+      <c r="C15">
+        <v>1050668300000.0</v>
+      </c>
+      <c r="D15">
+        <v>1022964510000.0</v>
+      </c>
+      <c r="E15">
+        <v>914461645000.0</v>
+      </c>
+      <c r="F15">
+        <v>737587843000.0</v>
+      </c>
+      <c r="G15">
+        <v>448129359000.0</v>
+      </c>
+      <c r="H15">
+        <v>758668997972.0</v>
+      </c>
+      <c r="I15">
+        <v>755859306042.0</v>
+      </c>
+      <c r="J15">
+        <v>682635382869.0</v>
+      </c>
+      <c r="K15">
+        <v>490180052706.0</v>
+      </c>
+      <c r="L15">
+        <v>454127568263.0</v>
+      </c>
+      <c r="M15">
+        <v>412053714561.0</v>
+      </c>
+      <c r="N15">
+        <v>406849100690.0</v>
+      </c>
+      <c r="O15">
+        <v>390319051828.0</v>
+      </c>
+      <c r="P15">
+        <v>352941084574.0</v>
+      </c>
+      <c r="Q15">
+        <v>294161351782.0</v>
+      </c>
+      <c r="R15">
+        <v>61369794887.0</v>
+      </c>
+      <c r="S15">
+        <v>65402157630.0</v>
+      </c>
+      <c r="T15">
+        <v>120597556925.0</v>
+      </c>
+      <c r="U15">
+        <v>121521698324.0</v>
+      </c>
+      <c r="V15">
+        <v>81023757923.0</v>
+      </c>
+      <c r="W15">
+        <v>86511961000.0</v>
+      </c>
+      <c r="X15">
+        <v>103468957000.0</v>
+      </c>
+      <c r="Y15">
+        <v>96800000000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>14394000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>1037491241000.0</v>
+      </c>
+      <c r="C16">
+        <v>1050668300000.0</v>
+      </c>
+      <c r="D16">
+        <v>1022964510000.0</v>
+      </c>
+      <c r="E16">
+        <v>914461645000.0</v>
+      </c>
+      <c r="F16">
+        <v>737587843000.0</v>
+      </c>
+      <c r="G16">
+        <v>448129359000.0</v>
+      </c>
+      <c r="H16">
+        <v>758668998000.0</v>
+      </c>
+      <c r="I16">
+        <v>755859306042.0</v>
+      </c>
+      <c r="J16">
+        <v>682635382869.0</v>
+      </c>
+      <c r="K16">
+        <v>490180052706.0</v>
+      </c>
+      <c r="L16">
+        <v>454127568260.0</v>
+      </c>
+      <c r="M16">
+        <v>412053715000.0</v>
+      </c>
+      <c r="N16">
+        <v>406849101000.0</v>
+      </c>
+      <c r="O16">
+        <v>390319052000.0</v>
+      </c>
+      <c r="P16">
+        <v>357040853000.0</v>
+      </c>
+      <c r="Q16">
+        <v>298263031000.0</v>
+      </c>
+      <c r="R16">
+        <v>69097862000.0</v>
+      </c>
+      <c r="S16">
+        <v>72442271000.0</v>
+      </c>
+      <c r="T16">
+        <v>120597557000.0</v>
+      </c>
+      <c r="U16">
+        <v>121521698000.0</v>
+      </c>
+      <c r="V16">
+        <v>81023758000.0</v>
+      </c>
+      <c r="W16">
+        <v>86511961000.0</v>
+      </c>
+      <c r="X16">
+        <v>103468957000.0</v>
+      </c>
+      <c r="Y16">
+        <v>96800000000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>14394000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>934360480000.0</v>
+      </c>
+      <c r="C17">
+        <v>971633770000.0</v>
+      </c>
+      <c r="D17">
+        <v>1055502615000.0</v>
+      </c>
+      <c r="E17">
+        <v>934586111000.0</v>
+      </c>
+      <c r="F17">
+        <v>709337388000.0</v>
+      </c>
+      <c r="G17">
+        <v>375100100000.0</v>
+      </c>
+      <c r="H17">
+        <v>689853467028.0</v>
+      </c>
+      <c r="I17">
+        <v>730583775834.0</v>
+      </c>
+      <c r="J17">
+        <v>693061258413.0</v>
+      </c>
+      <c r="K17">
+        <v>508516947486.0</v>
+      </c>
+      <c r="L17">
+        <v>453344149149.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-375753878000.0</v>
+      </c>
+      <c r="C18">
+        <v>-407387383000.0</v>
+      </c>
+      <c r="D18">
+        <v>-306451632000.0</v>
+      </c>
+      <c r="E18">
+        <v>-68773058000.0</v>
+      </c>
+      <c r="F18">
+        <v>-92528237000.0</v>
+      </c>
+      <c r="G18">
+        <v>-250152575000.0</v>
+      </c>
+      <c r="H18">
+        <v>-229963435511.0</v>
+      </c>
+      <c r="I18">
+        <v>-37160668840.0</v>
+      </c>
+      <c r="J18">
+        <v>-19622969401.0</v>
+      </c>
+      <c r="K18">
+        <v>-18617538836.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>1616892492000.0</v>
+      </c>
+      <c r="C21">
+        <v>1718697521000.0</v>
+      </c>
+      <c r="D21">
+        <v>1727417346000.0</v>
+      </c>
+      <c r="E21">
+        <v>1245826653000.0</v>
+      </c>
+      <c r="F21">
+        <v>987264487000.0</v>
+      </c>
+      <c r="G21">
+        <v>784710578000.0</v>
+      </c>
+      <c r="H21">
+        <v>1115487231077.0</v>
+      </c>
+      <c r="I21">
+        <v>904432458660.0</v>
+      </c>
+      <c r="J21">
+        <v>705926409623.0</v>
+      </c>
+      <c r="K21">
+        <v>695369783549.0</v>
+      </c>
+      <c r="L21">
+        <v>496593753188.0</v>
+      </c>
+      <c r="M21">
+        <v>446580583850.0</v>
+      </c>
+      <c r="N21">
+        <v>499536965626.0</v>
+      </c>
+      <c r="O21">
+        <v>513641184266.0</v>
+      </c>
+      <c r="P21">
+        <v>421584308289.0</v>
+      </c>
+      <c r="Q21">
+        <v>395346529837.0</v>
+      </c>
+      <c r="R21">
+        <v>293108959413.0</v>
+      </c>
+      <c r="S21">
+        <v>257483098641.0</v>
+      </c>
+      <c r="T21">
+        <v>214984210603.0</v>
+      </c>
+      <c r="U21">
+        <v>209526809644.0</v>
+      </c>
+      <c r="V21">
+        <v>177184561630.0</v>
+      </c>
+      <c r="W21">
+        <v>189761108000.0</v>
+      </c>
+      <c r="X21">
+        <v>153782126000.0</v>
+      </c>
+      <c r="Y21">
+        <v>143722000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>170242000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>98456000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>4186315781000.0</v>
+      </c>
+      <c r="C23">
+        <v>2389396444000.0</v>
+      </c>
+      <c r="D23">
+        <v>5922294746000.0</v>
+      </c>
+      <c r="E23">
+        <v>3219160511000.0</v>
+      </c>
+      <c r="F23">
+        <v>3450946431000.0</v>
+      </c>
+      <c r="G23">
+        <v>1808379600000.0</v>
+      </c>
+      <c r="H23">
+        <v>2412426713294.0</v>
+      </c>
+      <c r="I23">
+        <v>2916690070982.0</v>
+      </c>
+      <c r="J23">
+        <v>2200736829978.0</v>
+      </c>
+      <c r="K23">
+        <v>1614669327108.0</v>
+      </c>
+      <c r="L23">
+        <v>1026996985827.0</v>
+      </c>
+      <c r="M23">
+        <v>854712874899.0</v>
+      </c>
+      <c r="N23">
+        <v>463027105015.0</v>
+      </c>
+      <c r="O23">
+        <v>389827529416.0</v>
+      </c>
+      <c r="P23">
+        <v>381861182405.0</v>
+      </c>
+      <c r="Q23">
+        <v>355016570779.0</v>
+      </c>
+      <c r="R23">
+        <v>338429901781.0</v>
+      </c>
+      <c r="S23">
+        <v>314544578986.0</v>
+      </c>
+      <c r="T23">
+        <v>281226387022.0</v>
+      </c>
+      <c r="U23">
+        <v>265254720904.0</v>
+      </c>
+      <c r="V23">
+        <v>260454946737.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>12521426000.0</v>
+      </c>
+      <c r="C25">
+        <v>13453990000.0</v>
+      </c>
+      <c r="D25">
+        <v>13621342000.0</v>
+      </c>
+      <c r="E25">
+        <v>13753557000.0</v>
+      </c>
+      <c r="F25">
+        <v>11558374000.0</v>
+      </c>
+      <c r="G25">
+        <v>11234265000.0</v>
+      </c>
+      <c r="H25">
+        <v>9802630901.0</v>
+      </c>
+      <c r="I25">
+        <v>17458322656.0</v>
+      </c>
+      <c r="J25">
+        <v>20784320709.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>9623948000.0</v>
+      </c>
+      <c r="D27">
+        <v>7423323000.0</v>
+      </c>
+      <c r="E27">
+        <v>1009026000.0</v>
+      </c>
+      <c r="F27">
+        <v>1113932000.0</v>
+      </c>
+      <c r="G27">
+        <v>1145962000.0</v>
+      </c>
+      <c r="H27">
+        <v>884091345.0</v>
+      </c>
+      <c r="I27">
+        <v>3056402822.0</v>
+      </c>
+      <c r="J27">
+        <v>2959169588.0</v>
+      </c>
+      <c r="K27">
+        <v>2292755133.0</v>
+      </c>
+      <c r="L27">
+        <v>2431686881.0</v>
+      </c>
+      <c r="M27">
+        <v>2364188118.0</v>
+      </c>
+      <c r="N27">
+        <v>2169065547.0</v>
+      </c>
+      <c r="O27">
+        <v>590314237.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>796332774.0</v>
+      </c>
+      <c r="R27">
+        <v>606588279.0</v>
+      </c>
+      <c r="S27">
+        <v>602482235.0</v>
+      </c>
+      <c r="T27">
+        <v>1129400225.0</v>
+      </c>
+      <c r="U27">
+        <v>1282440113.0</v>
+      </c>
+      <c r="V27">
+        <v>1522856474.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>109906418000.0</v>
+      </c>
+      <c r="C28">
+        <v>37922795000.0</v>
+      </c>
+      <c r="D28">
+        <v>36855010000.0</v>
+      </c>
+      <c r="E28">
+        <v>66114861000.0</v>
+      </c>
+      <c r="F28">
+        <v>56565456000.0</v>
+      </c>
+      <c r="G28">
+        <v>44563436000.0</v>
+      </c>
+      <c r="H28">
+        <v>50257556829.0</v>
+      </c>
+      <c r="I28">
+        <v>71150833737.0</v>
+      </c>
+      <c r="J28">
+        <v>59835355796.0</v>
+      </c>
+      <c r="K28">
+        <v>67997406193.0</v>
+      </c>
+      <c r="L28">
+        <v>75417558292.0</v>
+      </c>
+      <c r="M28">
+        <v>94760982253.0</v>
+      </c>
+      <c r="N28">
+        <v>41795261031.0</v>
+      </c>
+      <c r="O28">
+        <v>34135909728.0</v>
+      </c>
+      <c r="P28">
+        <v>1171161607.0</v>
+      </c>
+      <c r="Q28">
+        <v>1161357257.0</v>
+      </c>
+      <c r="R28">
+        <v>1967706342.0</v>
+      </c>
+      <c r="S28">
+        <v>2447303003.0</v>
+      </c>
+      <c r="T28">
+        <v>17615428003.0</v>
+      </c>
+      <c r="U28">
+        <v>14150496862.0</v>
+      </c>
+      <c r="V28">
+        <v>12726918074.0</v>
+      </c>
+      <c r="W28">
+        <v>80801097000.0</v>
+      </c>
+      <c r="X28">
+        <v>83603263000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>336921869000.0</v>
+      </c>
+      <c r="C29">
+        <v>356476168000.0</v>
+      </c>
+      <c r="D29">
+        <v>344137199000.0</v>
+      </c>
+      <c r="E29">
+        <v>198653096000.0</v>
+      </c>
+      <c r="F29">
+        <v>202611316000.0</v>
+      </c>
+      <c r="G29">
+        <v>127138029000.0</v>
+      </c>
+      <c r="H29">
+        <v>164851502070.0</v>
+      </c>
+      <c r="I29">
+        <v>133711473100.0</v>
+      </c>
+      <c r="J29">
+        <v>155383468810.0</v>
+      </c>
+      <c r="K29">
+        <v>164380664610.0</v>
+      </c>
+      <c r="L29">
+        <v>115932723920.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>259159697000.0</v>
+      </c>
+      <c r="C30">
+        <v>158584562000.0</v>
+      </c>
+      <c r="D30">
+        <v>212423646000.0</v>
+      </c>
+      <c r="E30">
+        <v>161090738000.0</v>
+      </c>
+      <c r="F30">
+        <v>140637245000.0</v>
+      </c>
+      <c r="G30">
+        <v>130819951000.0</v>
+      </c>
+      <c r="H30">
+        <v>175804975093.0</v>
+      </c>
+      <c r="I30">
+        <v>290812045433.0</v>
+      </c>
+      <c r="J30">
+        <v>271737263619.0</v>
+      </c>
+      <c r="K30">
+        <v>270427197778.0</v>
+      </c>
+      <c r="L30">
+        <v>280294487958.0</v>
+      </c>
+      <c r="M30">
+        <v>257373098055.0</v>
+      </c>
+      <c r="N30">
+        <v>165282564000.0</v>
+      </c>
+      <c r="O30">
+        <v>169103673523.0</v>
+      </c>
+      <c r="P30">
+        <v>130043678283.0</v>
+      </c>
+      <c r="Q30">
+        <v>122583333522.0</v>
+      </c>
+      <c r="R30">
+        <v>118769289906.0</v>
+      </c>
+      <c r="S30">
+        <v>112887739710.0</v>
+      </c>
+      <c r="T30">
+        <v>113438143622.0</v>
+      </c>
+      <c r="U30">
+        <v>105738968821.0</v>
+      </c>
+      <c r="V30">
+        <v>106065072866.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>-345610143000.0</v>
+      </c>
+      <c r="C31">
+        <v>-390587583000.0</v>
+      </c>
+      <c r="D31">
+        <v>-327777532000.0</v>
+      </c>
+      <c r="E31">
+        <v>-112587446000.0</v>
+      </c>
+      <c r="F31">
+        <v>-75315783000.0</v>
+      </c>
+      <c r="G31">
+        <v>-282472449000.0</v>
+      </c>
+      <c r="H31">
+        <v>-260782262000.0</v>
+      </c>
+      <c r="I31">
+        <v>-16596567572.0</v>
+      </c>
+      <c r="J31">
+        <v>157247139036.0</v>
+      </c>
+      <c r="K31">
+        <v>-22472171450.0</v>
+      </c>
+      <c r="L31">
+        <v>72683119879.0</v>
+      </c>
+      <c r="M31">
+        <v>73838865911.0</v>
+      </c>
+      <c r="N31">
+        <v>-16103637426.0</v>
+      </c>
+      <c r="O31">
+        <v>-21147357962.0</v>
+      </c>
+      <c r="P31">
+        <v>-34987645563.0</v>
+      </c>
+      <c r="Q31">
+        <v>-15019706995.0</v>
+      </c>
+      <c r="R31">
+        <v>-172152642015.0</v>
+      </c>
+      <c r="S31">
+        <v>-120655013924.0</v>
+      </c>
+      <c r="T31">
+        <v>-39763967802.0</v>
+      </c>
+      <c r="U31">
+        <v>-38103038017.0</v>
+      </c>
+      <c r="V31">
+        <v>-50403444877.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>5803208273000.0</v>
+      </c>
+      <c r="C32">
+        <v>4108093965000.0</v>
+      </c>
+      <c r="D32">
+        <v>7649712092000.0</v>
+      </c>
+      <c r="E32">
+        <v>4463597398000.0</v>
+      </c>
+      <c r="F32">
+        <v>4437589419000.0</v>
+      </c>
+      <c r="G32">
+        <v>2588528412000.0</v>
+      </c>
+      <c r="H32">
+        <v>3527913944371.0</v>
+      </c>
+      <c r="I32">
+        <v>3821122529642.0</v>
+      </c>
+      <c r="J32">
+        <v>2906663239601.0</v>
+      </c>
+      <c r="K32">
+        <v>2310039110657.0</v>
+      </c>
+      <c r="L32">
+        <v>1523590739015.0</v>
+      </c>
+      <c r="M32">
+        <v>1300573458749.0</v>
+      </c>
+      <c r="N32">
+        <v>962564070641.0</v>
+      </c>
+      <c r="O32">
+        <v>903468713682.0</v>
+      </c>
+      <c r="P32">
+        <v>803445490694.0</v>
+      </c>
+      <c r="Q32">
+        <v>750363100616.0</v>
+      </c>
+      <c r="R32">
+        <v>631538861194.0</v>
+      </c>
+      <c r="S32">
+        <v>572027677627.0</v>
+      </c>
+      <c r="T32">
+        <v>496210597625.0</v>
+      </c>
+      <c r="U32">
+        <v>474781530548.0</v>
+      </c>
+      <c r="V32">
+        <v>437639508367.0</v>
+      </c>
+      <c r="W32">
+        <v>413921014000.0</v>
+      </c>
+      <c r="X32">
+        <v>354547871000.0</v>
+      </c>
+      <c r="Y32">
+        <v>343847000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>347691000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>317620000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>514831317000.0</v>
+      </c>
+      <c r="C2">
+        <v>1938742015000.0</v>
+      </c>
+      <c r="D2">
+        <v>726978652000.0</v>
+      </c>
+      <c r="E2">
+        <v>637540322000.0</v>
+      </c>
+      <c r="F2">
+        <v>620841510000.0</v>
+      </c>
+      <c r="G2">
+        <v>980644771000.0</v>
+      </c>
+      <c r="H2">
+        <v>506778188000.0</v>
+      </c>
+      <c r="I2">
+        <v>316269329000.0</v>
+      </c>
+      <c r="J2">
+        <v>434372968000.0</v>
+      </c>
+      <c r="K2">
+        <v>4017106937000.0</v>
+      </c>
+      <c r="L2">
+        <v>-570187970000.0</v>
+      </c>
+      <c r="M2">
+        <v>1130697627000.0</v>
+      </c>
+      <c r="N2">
+        <v>1186007142000.0</v>
+      </c>
+      <c r="O2">
+        <v>863559483000.0</v>
+      </c>
+      <c r="P2">
+        <v>1103093095000.0</v>
+      </c>
+      <c r="Q2">
+        <v>175532749000.0</v>
+      </c>
+      <c r="R2">
+        <v>915884446000.0</v>
+      </c>
+      <c r="S2">
+        <v>2238305226000.0</v>
+      </c>
+      <c r="T2">
+        <v>345916000000.0</v>
+      </c>
+      <c r="U2">
+        <v>453724914000.0</v>
+      </c>
+      <c r="V2">
+        <v>272363046000.0</v>
+      </c>
+      <c r="W2">
+        <v>655315664663.0</v>
+      </c>
+      <c r="X2">
+        <v>244507630337.0</v>
+      </c>
+      <c r="Y2">
+        <v>265376985706.0</v>
+      </c>
+      <c r="Z2">
+        <v>512359368294.0</v>
+      </c>
+      <c r="AA2">
+        <v>679548685599.0</v>
+      </c>
+      <c r="AB2">
+        <v>498801543946.0</v>
+      </c>
+      <c r="AC2">
+        <v>609550371845.0</v>
+      </c>
+      <c r="AD2">
+        <v>448721136811.0</v>
+      </c>
+      <c r="AE2">
+        <v>1217034140593.0</v>
+      </c>
+      <c r="AF2">
+        <v>447816938917.0</v>
+      </c>
+      <c r="AG2">
+        <v>580043563538.0</v>
+      </c>
+      <c r="AH2">
+        <v>380983382501.0</v>
+      </c>
+      <c r="AI2">
+        <v>873592160474.0</v>
+      </c>
+      <c r="AJ2">
+        <v>340875357826.0</v>
+      </c>
+      <c r="AK2">
+        <v>372471519084.0</v>
+      </c>
+      <c r="AL2">
+        <v>342060528975.0</v>
+      </c>
+      <c r="AM2">
+        <v>-39337602421.0</v>
+      </c>
+      <c r="AN2">
+        <v>407627260291.0</v>
+      </c>
+      <c r="AO2">
+        <v>681484622619.0</v>
+      </c>
+      <c r="AP2">
+        <v>294467848841.0</v>
+      </c>
+      <c r="AQ2">
+        <v>193144499490.0</v>
+      </c>
+      <c r="AR2">
+        <v>74623191943.0</v>
+      </c>
+      <c r="AS2">
+        <v>217389560594.0</v>
+      </c>
+      <c r="AT2">
+        <v>261545245842.0</v>
+      </c>
+      <c r="AU2">
+        <v>288603367206.0</v>
+      </c>
+      <c r="AV2">
+        <v>109175777569.0</v>
+      </c>
+      <c r="AW2">
+        <v>117402987149.0</v>
+      </c>
+      <c r="AX2">
+        <v>82157644920.0</v>
+      </c>
+      <c r="AY2">
+        <v>90128541014.0</v>
+      </c>
+      <c r="AZ2">
+        <v>70926000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>72684020435.0</v>
+      </c>
+      <c r="BB2">
+        <v>64005597314.0</v>
+      </c>
+      <c r="BC2">
+        <v>57191105169.0</v>
+      </c>
+      <c r="BD2">
+        <v>55724658078.0</v>
+      </c>
+      <c r="BE2">
+        <v>38061503488.0</v>
+      </c>
+      <c r="BF2">
+        <v>68725552065.0</v>
+      </c>
+      <c r="BG2">
+        <v>85578552024.0</v>
+      </c>
+      <c r="BH2">
+        <v>52876209847.0</v>
+      </c>
+      <c r="BI2">
+        <v>51448111755.0</v>
+      </c>
+      <c r="BJ2">
+        <v>61055581033.0</v>
+      </c>
+      <c r="BK2">
+        <v>51458749200.0</v>
+      </c>
+      <c r="BL2">
+        <v>23883373700.0</v>
+      </c>
+      <c r="BM2">
+        <v>19333687100.0</v>
+      </c>
+      <c r="BN2">
+        <v>18242890100.0</v>
+      </c>
+      <c r="BO2">
+        <v>25756688400.0</v>
+      </c>
+      <c r="BP2">
+        <v>27116660600.0</v>
+      </c>
+      <c r="BQ2">
+        <v>23257455000.0</v>
+      </c>
+      <c r="BR2">
+        <v>20522997000.0</v>
+      </c>
+      <c r="BS2">
+        <v>25084302800.0</v>
+      </c>
+      <c r="BT2">
+        <v>21959368500.0</v>
+      </c>
+      <c r="BU2">
+        <v>24525141700.0</v>
+      </c>
+      <c r="BV2">
+        <v>24153939000.0</v>
+      </c>
+      <c r="BW2">
+        <v>25311781300.0</v>
+      </c>
+      <c r="BX2">
+        <v>17823269300.0</v>
+      </c>
+      <c r="BY2">
+        <v>20816207900.0</v>
+      </c>
+      <c r="BZ2">
+        <v>22587169300.0</v>
+      </c>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>3896979000.0</v>
+      </c>
+      <c r="C3">
+        <v>65167015000.0</v>
+      </c>
+      <c r="D3">
+        <v>74769253000.0</v>
+      </c>
+      <c r="E3">
+        <v>13197411000.0</v>
+      </c>
+      <c r="F3">
+        <v>3600061000.0</v>
+      </c>
+      <c r="G3">
+        <v>66673227000.0</v>
+      </c>
+      <c r="H3">
+        <v>64801333000.0</v>
+      </c>
+      <c r="I3">
+        <v>56250379000.0</v>
+      </c>
+      <c r="J3">
+        <v>54235566000.0</v>
+      </c>
+      <c r="K3">
+        <v>58250452000.0</v>
+      </c>
+      <c r="L3">
+        <v>3102827000.0</v>
+      </c>
+      <c r="M3">
+        <v>38134644000.0</v>
+      </c>
+      <c r="N3">
+        <v>55658739000.0</v>
+      </c>
+      <c r="O3">
+        <v>76586856000.0</v>
+      </c>
+      <c r="P3">
+        <v>32065480000.0</v>
+      </c>
+      <c r="Q3">
+        <v>31602224000.0</v>
+      </c>
+      <c r="R3">
+        <v>32370754000.0</v>
+      </c>
+      <c r="S3">
+        <v>29761249000.0</v>
+      </c>
+      <c r="T3">
+        <v>35464614000.0</v>
+      </c>
+      <c r="U3">
+        <v>28917432000.0</v>
+      </c>
+      <c r="V3">
+        <v>31885491000.0</v>
+      </c>
+      <c r="W3">
+        <v>-889124179.0</v>
+      </c>
+      <c r="X3">
+        <v>6745244179.0</v>
+      </c>
+      <c r="Y3">
+        <v>2842799006.0</v>
+      </c>
+      <c r="Z3">
+        <v>2535346000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-2240530815.0</v>
+      </c>
+      <c r="AB3">
+        <v>6665661690.0</v>
+      </c>
+      <c r="AC3">
+        <v>1464969975.0</v>
+      </c>
+      <c r="AD3">
+        <v>3912530051.0</v>
+      </c>
+      <c r="AE3">
+        <v>3165846955.0</v>
+      </c>
+      <c r="AF3">
+        <v>4620466385.0</v>
+      </c>
+      <c r="AG3">
+        <v>5216741876.0</v>
+      </c>
+      <c r="AH3">
+        <v>4455267440.0</v>
+      </c>
+      <c r="AI3">
+        <v>4992629658.0</v>
+      </c>
+      <c r="AJ3">
+        <v>4862922570.0</v>
+      </c>
+      <c r="AK3">
+        <v>5448802700.0</v>
+      </c>
+      <c r="AL3">
+        <v>5479965781.0</v>
+      </c>
+      <c r="AM3">
+        <v>5708424657.0</v>
+      </c>
+      <c r="AN3">
+        <v>4983893786.0</v>
+      </c>
+      <c r="AO3">
+        <v>4910137389.0</v>
+      </c>
+      <c r="AP3">
+        <v>4766725724.0</v>
+      </c>
+      <c r="AQ3">
+        <v>3732263297.0</v>
+      </c>
+      <c r="AR3">
+        <v>5189807175.0</v>
+      </c>
+      <c r="AS3">
+        <v>5051369449.0</v>
+      </c>
+      <c r="AT3">
+        <v>4863167582.0</v>
+      </c>
+      <c r="AU3">
+        <v>5003312242.0</v>
+      </c>
+      <c r="AV3">
+        <v>4642470691.0</v>
+      </c>
+      <c r="AW3">
+        <v>17959320656.0</v>
+      </c>
+      <c r="AX3">
+        <v>4514025917.0</v>
+      </c>
+      <c r="AY3">
+        <v>8802939441.0</v>
+      </c>
+      <c r="AZ3">
+        <v>39931000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>6892410769.0</v>
+      </c>
+      <c r="BB3">
+        <v>3781066754.0</v>
+      </c>
+      <c r="BC3">
+        <v>4386439631.0</v>
+      </c>
+      <c r="BD3">
+        <v>257635714.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3">
+        <v>2168854158.0</v>
+      </c>
+      <c r="BG3">
+        <v>-3963805632.0</v>
+      </c>
+      <c r="BH3">
+        <v>-99800000.0</v>
+      </c>
+      <c r="BI3">
+        <v>105000000.0</v>
+      </c>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>496746767000.0</v>
+      </c>
+      <c r="C5">
+        <v>333596681000.0</v>
+      </c>
+      <c r="D5">
+        <v>468646307000.0</v>
+      </c>
+      <c r="E5">
+        <v>460298705000.0</v>
+      </c>
+      <c r="F5">
+        <v>456200707000.0</v>
+      </c>
+      <c r="G5">
+        <v>385404699000.0</v>
+      </c>
+      <c r="H5">
+        <v>500033355000.0</v>
+      </c>
+      <c r="I5">
+        <v>473401533000.0</v>
+      </c>
+      <c r="J5">
+        <v>414862819000.0</v>
+      </c>
+      <c r="K5">
+        <v>355341128000.0</v>
+      </c>
+      <c r="L5">
+        <v>597450548000.0</v>
+      </c>
+      <c r="M5">
+        <v>390344633000.0</v>
+      </c>
+      <c r="N5">
+        <v>360104564000.0</v>
+      </c>
+      <c r="O5">
+        <v>304297994000.0</v>
+      </c>
+      <c r="P5">
+        <v>325972414000.0</v>
+      </c>
+      <c r="Q5">
+        <v>307858960000.0</v>
+      </c>
+      <c r="R5">
+        <v>280658130000.0</v>
+      </c>
+      <c r="S5">
+        <v>296582259000.0</v>
+      </c>
+      <c r="T5">
+        <v>249783682000.0</v>
+      </c>
+      <c r="U5">
+        <v>286797311000.0</v>
+      </c>
+      <c r="V5">
+        <v>194522789000.0</v>
+      </c>
+      <c r="W5">
+        <v>203446231744.0</v>
+      </c>
+      <c r="X5">
+        <v>244185026435.0</v>
+      </c>
+      <c r="Y5">
+        <v>146974813754.0</v>
+      </c>
+      <c r="Z5">
+        <v>239637098000.0</v>
+      </c>
+      <c r="AA5">
+        <v>437198036564.0</v>
+      </c>
+      <c r="AB5">
+        <v>335243779216.0</v>
+      </c>
+      <c r="AC5">
+        <v>162067659349.0</v>
+      </c>
+      <c r="AD5">
+        <v>267671374093.0</v>
+      </c>
+      <c r="AE5">
+        <v>275082036028.0</v>
+      </c>
+      <c r="AF5">
+        <v>306457100528.0</v>
+      </c>
+      <c r="AG5">
+        <v>189258394232.0</v>
+      </c>
+      <c r="AH5">
+        <v>252944111085.0</v>
+      </c>
+      <c r="AI5">
+        <v>317193337309.0</v>
+      </c>
+      <c r="AJ5">
+        <v>314585333182.0</v>
+      </c>
+      <c r="AK5">
+        <v>159010019227.0</v>
+      </c>
+      <c r="AL5">
+        <v>206850295521.0</v>
+      </c>
+      <c r="AM5">
+        <v>226056402286.0</v>
+      </c>
+      <c r="AN5">
+        <v>221934301003.0</v>
+      </c>
+      <c r="AO5">
+        <v>190411937188.0</v>
+      </c>
+      <c r="AP5">
+        <v>194386485903.0</v>
+      </c>
+      <c r="AQ5">
+        <v>165130846569.0</v>
+      </c>
+      <c r="AR5">
+        <v>97094260453.0</v>
+      </c>
+      <c r="AS5">
+        <v>199595077588.0</v>
+      </c>
+      <c r="AT5">
+        <v>149804827594.0</v>
+      </c>
+      <c r="AU5">
+        <v>160472014170.0</v>
+      </c>
+      <c r="AV5">
+        <v>150131403193.0</v>
+      </c>
+      <c r="AW5">
+        <v>102879703167.0</v>
+      </c>
+      <c r="AX5">
+        <v>169630466603.0</v>
+      </c>
+      <c r="AY5">
+        <v>123304074508.0</v>
+      </c>
+      <c r="AZ5">
+        <v>113416000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>123353450035.0</v>
+      </c>
+      <c r="BB5">
+        <v>147321593813.0</v>
+      </c>
+      <c r="BC5">
+        <v>140584693239.0</v>
+      </c>
+      <c r="BD5">
+        <v>124977364286.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5">
+        <v>100725419614.0</v>
+      </c>
+      <c r="BG5">
+        <v>114591743033.0</v>
+      </c>
+      <c r="BH5">
+        <v>112189042193.0</v>
+      </c>
+      <c r="BI5">
+        <v>117674048270.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>500643746000.0</v>
+      </c>
+      <c r="C6">
+        <v>398763696000.0</v>
+      </c>
+      <c r="D6">
+        <v>543415560000.0</v>
+      </c>
+      <c r="E6">
+        <v>473496116000.0</v>
+      </c>
+      <c r="F6">
+        <v>459800768000.0</v>
+      </c>
+      <c r="G6">
+        <v>452077926000.0</v>
+      </c>
+      <c r="H6">
+        <v>564834688000.0</v>
+      </c>
+      <c r="I6">
+        <v>529651912000.0</v>
+      </c>
+      <c r="J6">
+        <v>469098385000.0</v>
+      </c>
+      <c r="K6">
+        <v>413591580000.0</v>
+      </c>
+      <c r="L6">
+        <v>600553375000.0</v>
+      </c>
+      <c r="M6">
+        <v>428479277000.0</v>
+      </c>
+      <c r="N6">
+        <v>415763303000.0</v>
+      </c>
+      <c r="O6">
+        <v>380884850000.0</v>
+      </c>
+      <c r="P6">
+        <v>358037894000.0</v>
+      </c>
+      <c r="Q6">
+        <v>339461184000.0</v>
+      </c>
+      <c r="R6">
+        <v>313028884000.0</v>
+      </c>
+      <c r="S6">
+        <v>326343508000.0</v>
+      </c>
+      <c r="T6">
+        <v>285248296000.0</v>
+      </c>
+      <c r="U6">
+        <v>315714743000.0</v>
+      </c>
+      <c r="V6">
+        <v>226408280000.0</v>
+      </c>
+      <c r="W6">
+        <v>202557107565.0</v>
+      </c>
+      <c r="X6">
+        <v>250930270614.0</v>
+      </c>
+      <c r="Y6">
+        <v>149817612760.0</v>
+      </c>
+      <c r="Z6">
+        <v>242172444000.0</v>
+      </c>
+      <c r="AA6">
+        <v>434957505749.0</v>
+      </c>
+      <c r="AB6">
+        <v>341909440906.0</v>
+      </c>
+      <c r="AC6">
+        <v>163532629324.0</v>
+      </c>
+      <c r="AD6">
+        <v>271583904144.0</v>
+      </c>
+      <c r="AE6">
+        <v>278247882983.0</v>
+      </c>
+      <c r="AF6">
+        <v>311077566913.0</v>
+      </c>
+      <c r="AG6">
+        <v>194475136108.0</v>
+      </c>
+      <c r="AH6">
+        <v>257399378525.0</v>
+      </c>
+      <c r="AI6">
+        <v>322185966967.0</v>
+      </c>
+      <c r="AJ6">
+        <v>319448255752.0</v>
+      </c>
+      <c r="AK6">
+        <v>164458821927.0</v>
+      </c>
+      <c r="AL6">
+        <v>212330261302.0</v>
+      </c>
+      <c r="AM6">
+        <v>231764826943.0</v>
+      </c>
+      <c r="AN6">
+        <v>226918194789.0</v>
+      </c>
+      <c r="AO6">
+        <v>195322074577.0</v>
+      </c>
+      <c r="AP6">
+        <v>199153211627.0</v>
+      </c>
+      <c r="AQ6">
+        <v>168863109866.0</v>
+      </c>
+      <c r="AR6">
+        <v>102284067628.0</v>
+      </c>
+      <c r="AS6">
+        <v>204646447037.0</v>
+      </c>
+      <c r="AT6">
+        <v>154667995176.0</v>
+      </c>
+      <c r="AU6">
+        <v>165475326412.0</v>
+      </c>
+      <c r="AV6">
+        <v>154773873884.0</v>
+      </c>
+      <c r="AW6">
+        <v>120839023823.0</v>
+      </c>
+      <c r="AX6">
+        <v>174144492520.0</v>
+      </c>
+      <c r="AY6">
+        <v>132107013949.0</v>
+      </c>
+      <c r="AZ6">
+        <v>153347000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>130245860804.0</v>
+      </c>
+      <c r="BB6">
+        <v>151102660567.0</v>
+      </c>
+      <c r="BC6">
+        <v>144971132870.0</v>
+      </c>
+      <c r="BD6">
+        <v>125235000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>176635978391.0</v>
+      </c>
+      <c r="BF6">
+        <v>102894273772.0</v>
+      </c>
+      <c r="BG6">
+        <v>110627937401.0</v>
+      </c>
+      <c r="BH6">
+        <v>112089242193.0</v>
+      </c>
+      <c r="BI6">
+        <v>117779048270.0</v>
+      </c>
+      <c r="BJ6">
+        <v>108287727062.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8">
+        <v>59566974900.0</v>
+      </c>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8">
+        <v>414148000.0</v>
+      </c>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>502731260000.0</v>
+      </c>
+      <c r="C9">
+        <v>459936157000.0</v>
+      </c>
+      <c r="D9">
+        <v>485460683000.0</v>
+      </c>
+      <c r="E9">
+        <v>474354204000.0</v>
+      </c>
+      <c r="F9">
+        <v>459354728000.0</v>
+      </c>
+      <c r="G9">
+        <v>403549609000.0</v>
+      </c>
+      <c r="H9">
+        <v>531479250000.0</v>
+      </c>
+      <c r="I9">
+        <v>478910018000.0</v>
+      </c>
+      <c r="J9">
+        <v>456089831000.0</v>
+      </c>
+      <c r="K9">
+        <v>455458672000.0</v>
+      </c>
+      <c r="L9">
+        <v>588020499000.0</v>
+      </c>
+      <c r="M9">
+        <v>427796210000.0</v>
+      </c>
+      <c r="N9">
+        <v>414812975000.0</v>
+      </c>
+      <c r="O9">
+        <v>412352256000.0</v>
+      </c>
+      <c r="P9">
+        <v>350104174000.0</v>
+      </c>
+      <c r="Q9">
+        <v>336436857000.0</v>
+      </c>
+      <c r="R9">
+        <v>306634338000.0</v>
+      </c>
+      <c r="S9">
+        <v>274644401000.0</v>
+      </c>
+      <c r="T9">
+        <v>345931867000.0</v>
+      </c>
+      <c r="U9">
+        <v>285248746000.0</v>
+      </c>
+      <c r="V9">
+        <v>221455219000.0</v>
+      </c>
+      <c r="W9">
+        <v>238369546494.0</v>
+      </c>
+      <c r="X9">
+        <v>236293453506.0</v>
+      </c>
+      <c r="Y9">
+        <v>160228791321.0</v>
+      </c>
+      <c r="Z9">
+        <v>276076971679.0</v>
+      </c>
+      <c r="AA9">
+        <v>452642966553.0</v>
+      </c>
+      <c r="AB9">
+        <v>337004831659.0</v>
+      </c>
+      <c r="AC9">
+        <v>177571330177.0</v>
+      </c>
+      <c r="AD9">
+        <v>324073077781.0</v>
+      </c>
+      <c r="AE9">
+        <v>394191386417.0</v>
+      </c>
+      <c r="AF9">
+        <v>316070500106.0</v>
+      </c>
+      <c r="AG9">
+        <v>224440708545.0</v>
+      </c>
+      <c r="AH9">
+        <v>260541909025.0</v>
+      </c>
+      <c r="AI9">
+        <v>223695691283.0</v>
+      </c>
+      <c r="AJ9">
+        <v>349275069090.0</v>
+      </c>
+      <c r="AK9">
+        <v>182031130148.0</v>
+      </c>
+      <c r="AL9">
+        <v>222661782721.0</v>
+      </c>
+      <c r="AM9">
+        <v>269629974819.0</v>
+      </c>
+      <c r="AN9">
+        <v>257480033324.0</v>
+      </c>
+      <c r="AO9">
+        <v>221850709971.0</v>
+      </c>
+      <c r="AP9">
+        <v>216836263213.0</v>
+      </c>
+      <c r="AQ9">
+        <v>244277573305.0</v>
+      </c>
+      <c r="AR9">
+        <v>163758052273.0</v>
+      </c>
+      <c r="AS9">
+        <v>202584536983.0</v>
+      </c>
+      <c r="AT9">
+        <v>166268078585.0</v>
+      </c>
+      <c r="AU9">
+        <v>184939753791.0</v>
+      </c>
+      <c r="AV9">
+        <v>162073141932.0</v>
+      </c>
+      <c r="AW9">
+        <v>175528261921.0</v>
+      </c>
+      <c r="AX9">
+        <v>180692524261.0</v>
+      </c>
+      <c r="AY9">
+        <v>171592529627.0</v>
+      </c>
+      <c r="AZ9">
+        <v>157567000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>175249620928.0</v>
+      </c>
+      <c r="BB9">
+        <v>160410285000.0</v>
+      </c>
+      <c r="BC9">
+        <v>179783079367.0</v>
+      </c>
+      <c r="BD9">
+        <v>167545870041.0</v>
+      </c>
+      <c r="BE9">
+        <v>186840753429.0</v>
+      </c>
+      <c r="BF9">
+        <v>149596192045.0</v>
+      </c>
+      <c r="BG9">
+        <v>137403465116.0</v>
+      </c>
+      <c r="BH9">
+        <v>141802808209.0</v>
+      </c>
+      <c r="BI9">
+        <v>143418349771.0</v>
+      </c>
+      <c r="BJ9">
+        <v>129862412939.0</v>
+      </c>
+      <c r="BK9">
+        <v>146951046000.0</v>
+      </c>
+      <c r="BL9">
+        <v>162700785000.0</v>
+      </c>
+      <c r="BM9">
+        <v>168830983000.0</v>
+      </c>
+      <c r="BN9">
+        <v>159297893000.0</v>
+      </c>
+      <c r="BO9">
+        <v>163154331000.0</v>
+      </c>
+      <c r="BP9">
+        <v>124773493000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>125244101000.0</v>
+      </c>
+      <c r="BR9">
+        <v>121954253000.0</v>
+      </c>
+      <c r="BS9">
+        <v>118450005000.0</v>
+      </c>
+      <c r="BT9">
+        <v>127172401000.0</v>
+      </c>
+      <c r="BU9">
+        <v>117216269000.0</v>
+      </c>
+      <c r="BV9">
+        <v>113466251000.0</v>
+      </c>
+      <c r="BW9">
+        <v>112817241000.0</v>
+      </c>
+      <c r="BX9">
+        <v>108404878000.0</v>
+      </c>
+      <c r="BY9">
+        <v>96816806000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>91458382000.0</v>
+      </c>
+      <c r="CA9">
+        <v>123607912000.0</v>
+      </c>
+      <c r="CB9">
+        <v>118636498000.0</v>
+      </c>
+      <c r="CC9">
+        <v>116202756000.0</v>
+      </c>
+      <c r="CD9">
+        <v>112292692000.0</v>
+      </c>
+      <c r="CE9">
+        <v>117690753000.0</v>
+      </c>
+      <c r="CF9">
+        <v>107057162000.0</v>
+      </c>
+      <c r="CG9">
+        <v>102256401000.0</v>
+      </c>
+      <c r="CH9">
+        <v>105833833000.0</v>
+      </c>
+      <c r="CI9">
+        <v>105561547000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>101872183000.0</v>
+      </c>
+      <c r="CK9">
+        <v>101021952000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>400883773000.0</v>
+      </c>
+      <c r="C10">
+        <v>452877747000.0</v>
+      </c>
+      <c r="D10">
+        <v>230698230000.0</v>
+      </c>
+      <c r="E10">
+        <v>256478124000.0</v>
+      </c>
+      <c r="F10">
+        <v>337645876000.0</v>
+      </c>
+      <c r="G10">
+        <v>257156117000.0</v>
+      </c>
+      <c r="H10">
+        <v>390643532000.0</v>
+      </c>
+      <c r="I10">
+        <v>361984825000.0</v>
+      </c>
+      <c r="J10">
+        <v>318325464000.0</v>
+      </c>
+      <c r="K10">
+        <v>246896052000.0</v>
+      </c>
+      <c r="L10">
+        <v>497140033000.0</v>
+      </c>
+      <c r="M10">
+        <v>335668009000.0</v>
+      </c>
+      <c r="N10">
+        <v>319935720000.0</v>
+      </c>
+      <c r="O10">
+        <v>266007031000.0</v>
+      </c>
+      <c r="P10">
+        <v>302794993000.0</v>
+      </c>
+      <c r="Q10">
+        <v>315536097000.0</v>
+      </c>
+      <c r="R10">
+        <v>248901086000.0</v>
+      </c>
+      <c r="S10">
+        <v>311716470000.0</v>
+      </c>
+      <c r="T10">
+        <v>225502203000.0</v>
+      </c>
+      <c r="U10">
+        <v>214552655000.0</v>
+      </c>
+      <c r="V10">
+        <v>160177376000.0</v>
+      </c>
+      <c r="W10">
+        <v>133570711158.0</v>
+      </c>
+      <c r="X10">
+        <v>118905994842.0</v>
+      </c>
+      <c r="Y10">
+        <v>54927134767.0</v>
+      </c>
+      <c r="Z10">
+        <v>194834288233.0</v>
+      </c>
+      <c r="AA10">
+        <v>285061510689.0</v>
+      </c>
+      <c r="AB10">
+        <v>206153512745.0</v>
+      </c>
+      <c r="AC10">
+        <v>132970888899.0</v>
+      </c>
+      <c r="AD10">
+        <v>230519056764.0</v>
+      </c>
+      <c r="AE10">
+        <v>244566765871.0</v>
+      </c>
+      <c r="AF10">
+        <v>293771876407.0</v>
+      </c>
+      <c r="AG10">
+        <v>131889922366.0</v>
+      </c>
+      <c r="AH10">
+        <v>217607326444.0</v>
+      </c>
+      <c r="AI10">
+        <v>287807832218.0</v>
+      </c>
+      <c r="AJ10">
+        <v>283525609260.0</v>
+      </c>
+      <c r="AK10">
+        <v>111654488425.0</v>
+      </c>
+      <c r="AL10">
+        <v>180185618756.0</v>
+      </c>
+      <c r="AM10">
+        <v>154732248935.0</v>
+      </c>
+      <c r="AN10">
+        <v>181352658876.0</v>
+      </c>
+      <c r="AO10">
+        <v>155733045873.0</v>
+      </c>
+      <c r="AP10">
+        <v>181079658415.0</v>
+      </c>
+      <c r="AQ10">
+        <v>147967501914.0</v>
+      </c>
+      <c r="AR10">
+        <v>74497422782.0</v>
+      </c>
+      <c r="AS10">
+        <v>176384611624.0</v>
+      </c>
+      <c r="AT10">
+        <v>170427336747.0</v>
+      </c>
+      <c r="AU10">
+        <v>129821447314.0</v>
+      </c>
+      <c r="AV10">
+        <v>137705687482.0</v>
+      </c>
+      <c r="AW10">
+        <v>107381764483.0</v>
+      </c>
+      <c r="AX10">
+        <v>145510550482.0</v>
+      </c>
+      <c r="AY10">
+        <v>110853106865.0</v>
+      </c>
+      <c r="AZ10">
+        <v>140577000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>117306467521.0</v>
+      </c>
+      <c r="BB10">
+        <v>134398441613.0</v>
+      </c>
+      <c r="BC10">
+        <v>109776476241.0</v>
+      </c>
+      <c r="BD10">
+        <v>111521728943.0</v>
+      </c>
+      <c r="BE10">
+        <v>169627682238.0</v>
+      </c>
+      <c r="BF10">
+        <v>100510356122.0</v>
+      </c>
+      <c r="BG10">
+        <v>80679009864.0</v>
+      </c>
+      <c r="BH10">
+        <v>97942633483.0</v>
+      </c>
+      <c r="BI10">
+        <v>110061841737.0</v>
+      </c>
+      <c r="BJ10">
+        <v>97913177642.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
+        <v>105620283700.0</v>
+      </c>
+      <c r="BM10">
+        <v>91478390500.0</v>
+      </c>
+      <c r="BN10">
+        <v>324481095600.0</v>
+      </c>
+      <c r="BO10">
+        <v>4255161400.0</v>
+      </c>
+      <c r="BP10">
+        <v>72587542700.0</v>
+      </c>
+      <c r="BQ10">
+        <v>18842081700.0</v>
+      </c>
+      <c r="BR10">
+        <v>25271531600.0</v>
+      </c>
+      <c r="BS10">
+        <v>12537093000.0</v>
+      </c>
+      <c r="BT10">
+        <v>31332050400.0</v>
+      </c>
+      <c r="BU10">
+        <v>32496028500.0</v>
+      </c>
+      <c r="BV10">
+        <v>60462912800.0</v>
+      </c>
+      <c r="BW10">
+        <v>59611070300.0</v>
+      </c>
+      <c r="BX10">
+        <v>44662733300.0</v>
+      </c>
+      <c r="BY10">
+        <v>31550595100.0</v>
+      </c>
+      <c r="BZ10">
+        <v>39395844100.0</v>
+      </c>
+      <c r="CA10">
+        <v>53873636000.0</v>
+      </c>
+      <c r="CB10">
+        <v>31854540000.0</v>
+      </c>
+      <c r="CC10">
+        <v>48548476000.0</v>
+      </c>
+      <c r="CD10">
+        <v>34269916000.0</v>
+      </c>
+      <c r="CE10">
+        <v>39781078000.0</v>
+      </c>
+      <c r="CF10">
+        <v>20610744000.0</v>
+      </c>
+      <c r="CG10">
+        <v>32119380000.0</v>
+      </c>
+      <c r="CH10">
+        <v>45527837000.0</v>
+      </c>
+      <c r="CI10">
+        <v>38419796000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>6387415000.0</v>
+      </c>
+      <c r="CK10">
+        <v>44412779000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>78974362000.0</v>
+      </c>
+      <c r="C11">
+        <v>161643652000.0</v>
+      </c>
+      <c r="D11">
+        <v>60016417000.0</v>
+      </c>
+      <c r="E11">
+        <v>57846242000.0</v>
+      </c>
+      <c r="F11">
+        <v>63833186000.0</v>
+      </c>
+      <c r="G11">
+        <v>155261552000.0</v>
+      </c>
+      <c r="H11">
+        <v>72841499000.0</v>
+      </c>
+      <c r="I11">
+        <v>72575726000.0</v>
+      </c>
+      <c r="J11">
+        <v>55797390000.0</v>
+      </c>
+      <c r="K11">
+        <v>161971358000.0</v>
+      </c>
+      <c r="L11">
+        <v>72825848000.0</v>
+      </c>
+      <c r="M11">
+        <v>56190373000.0</v>
+      </c>
+      <c r="N11">
+        <v>53149620000.0</v>
+      </c>
+      <c r="O11">
+        <v>67856209000.0</v>
+      </c>
+      <c r="P11">
+        <v>35125804000.0</v>
+      </c>
+      <c r="Q11">
+        <v>52237321000.0</v>
+      </c>
+      <c r="R11">
+        <v>43433762000.0</v>
+      </c>
+      <c r="S11">
+        <v>83972395000.0</v>
+      </c>
+      <c r="T11">
+        <v>49114996000.0</v>
+      </c>
+      <c r="U11">
+        <v>39251688000.0</v>
+      </c>
+      <c r="V11">
+        <v>30272237000.0</v>
+      </c>
+      <c r="W11">
+        <v>77269972926.0</v>
+      </c>
+      <c r="X11">
+        <v>33656527074.0</v>
+      </c>
+      <c r="Y11">
+        <v>-13429509809.0</v>
+      </c>
+      <c r="Z11">
+        <v>29641038809.0</v>
+      </c>
+      <c r="AA11">
+        <v>67160188870.0</v>
+      </c>
+      <c r="AB11">
+        <v>32968880386.0</v>
+      </c>
+      <c r="AC11">
+        <v>43157503598.0</v>
+      </c>
+      <c r="AD11">
+        <v>21564929215.0</v>
+      </c>
+      <c r="AE11">
+        <v>44287898379.0</v>
+      </c>
+      <c r="AF11">
+        <v>40842485073.0</v>
+      </c>
+      <c r="AG11">
+        <v>38295921796.0</v>
+      </c>
+      <c r="AH11">
+        <v>33825810006.0</v>
+      </c>
+      <c r="AI11">
+        <v>41894975684.0</v>
+      </c>
+      <c r="AJ11">
+        <v>63966886122.0</v>
+      </c>
+      <c r="AK11">
+        <v>35549116568.0</v>
+      </c>
+      <c r="AL11">
+        <v>28701311872.0</v>
+      </c>
+      <c r="AM11">
+        <v>59732419956.0</v>
+      </c>
+      <c r="AN11">
+        <v>39416606965.0</v>
+      </c>
+      <c r="AO11">
+        <v>32570157867.0</v>
+      </c>
+      <c r="AP11">
+        <v>32661479825.0</v>
+      </c>
+      <c r="AQ11">
+        <v>31137077280.0</v>
+      </c>
+      <c r="AR11">
+        <v>26553784248.0</v>
+      </c>
+      <c r="AS11">
+        <v>27967616276.0</v>
+      </c>
+      <c r="AT11">
+        <v>30274246114.0</v>
+      </c>
+      <c r="AU11">
+        <v>38178538433.0</v>
+      </c>
+      <c r="AV11">
+        <v>22737106931.0</v>
+      </c>
+      <c r="AW11">
+        <v>20445403894.0</v>
+      </c>
+      <c r="AX11">
+        <v>27976912060.0</v>
+      </c>
+      <c r="AY11">
+        <v>22287028191.0</v>
+      </c>
+      <c r="AZ11">
+        <v>28367000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>23032048551.0</v>
+      </c>
+      <c r="BB11">
+        <v>27022038955.0</v>
+      </c>
+      <c r="BC11">
+        <v>25088281114.0</v>
+      </c>
+      <c r="BD11">
+        <v>23940677979.0</v>
+      </c>
+      <c r="BE11">
+        <v>36243722468.0</v>
+      </c>
+      <c r="BF11">
+        <v>21699120014.0</v>
+      </c>
+      <c r="BG11">
+        <v>-34523663906.0</v>
+      </c>
+      <c r="BH11">
+        <v>24209956098.0</v>
+      </c>
+      <c r="BI11">
+        <v>22208389869.0</v>
+      </c>
+      <c r="BJ11">
+        <v>21760896091.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>25893086700.0</v>
+      </c>
+      <c r="BM11">
+        <v>24330007400.0</v>
+      </c>
+      <c r="BN11">
+        <v>39326510700.0</v>
+      </c>
+      <c r="BO11">
+        <v>12709948000.0</v>
+      </c>
+      <c r="BP11">
+        <v>14266456300.0</v>
+      </c>
+      <c r="BQ11">
+        <v>14200594500.0</v>
+      </c>
+      <c r="BR11">
+        <v>18409523800.0</v>
+      </c>
+      <c r="BS11">
+        <v>36858162600.0</v>
+      </c>
+      <c r="BT11">
+        <v>3894731700.0</v>
+      </c>
+      <c r="BU11">
+        <v>11210344700.0</v>
+      </c>
+      <c r="BV11">
+        <v>19462688200.0</v>
+      </c>
+      <c r="BW11">
+        <v>17208325700.0</v>
+      </c>
+      <c r="BX11">
+        <v>14092158200.0</v>
+      </c>
+      <c r="BY11">
+        <v>10512964600.0</v>
+      </c>
+      <c r="BZ11">
+        <v>13082325200.0</v>
+      </c>
+      <c r="CA11">
+        <v>15782091000.0</v>
+      </c>
+      <c r="CB11">
+        <v>10658028000.0</v>
+      </c>
+      <c r="CC11">
+        <v>15457175000.0</v>
+      </c>
+      <c r="CD11">
+        <v>13120077000.0</v>
+      </c>
+      <c r="CE11">
+        <v>15091619000.0</v>
+      </c>
+      <c r="CF11">
+        <v>7344479000.0</v>
+      </c>
+      <c r="CG11">
+        <v>11719531000.0</v>
+      </c>
+      <c r="CH11">
+        <v>22366348000.0</v>
+      </c>
+      <c r="CI11">
+        <v>14759184000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>238228000.0</v>
+      </c>
+      <c r="CK11">
+        <v>11745728000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>95862994000.0</v>
+      </c>
+      <c r="C12">
+        <v>100192411000.0</v>
+      </c>
+      <c r="D12">
+        <v>237948077000.0</v>
+      </c>
+      <c r="E12">
+        <v>216375846000.0</v>
+      </c>
+      <c r="F12">
+        <v>115416964000.0</v>
+      </c>
+      <c r="G12">
+        <v>128248582000.0</v>
+      </c>
+      <c r="H12">
+        <v>109389823000.0</v>
+      </c>
+      <c r="I12">
+        <v>110576815000.0</v>
+      </c>
+      <c r="J12">
+        <v>108442921000.0</v>
+      </c>
+      <c r="K12">
+        <v>105328946000.0</v>
+      </c>
+      <c r="L12">
+        <v>100310515000.0</v>
+      </c>
+      <c r="M12">
+        <v>54676624000.0</v>
+      </c>
+      <c r="N12">
+        <v>53454002000.0</v>
+      </c>
+      <c r="O12">
+        <v>36829763000.0</v>
+      </c>
+      <c r="P12">
+        <v>29057507000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12701446000.0</v>
+      </c>
+      <c r="R12">
+        <v>13762286000.0</v>
+      </c>
+      <c r="S12">
+        <v>13286786000.0</v>
+      </c>
+      <c r="T12">
+        <v>24273832000.0</v>
+      </c>
+      <c r="U12">
+        <v>72244656000.0</v>
+      </c>
+      <c r="V12">
+        <v>91305124000.0</v>
+      </c>
+      <c r="W12">
+        <v>70216567974.0</v>
+      </c>
+      <c r="X12">
+        <v>125279031593.0</v>
+      </c>
+      <c r="Y12">
+        <v>92047678987.0</v>
+      </c>
+      <c r="Z12">
+        <v>93676117013.0</v>
+      </c>
+      <c r="AA12">
+        <v>149880210005.0</v>
+      </c>
+      <c r="AB12">
+        <v>129090266471.0</v>
+      </c>
+      <c r="AC12">
+        <v>29096770450.0</v>
+      </c>
+      <c r="AD12">
+        <v>63943599148.0</v>
+      </c>
+      <c r="AE12">
+        <v>30515270157.0</v>
+      </c>
+      <c r="AF12">
+        <v>37004405006.0</v>
+      </c>
+      <c r="AG12">
+        <v>59629249155.0</v>
+      </c>
+      <c r="AH12">
+        <v>41377423367.0</v>
+      </c>
+      <c r="AI12">
+        <v>29520700337.0</v>
+      </c>
+      <c r="AJ12">
+        <v>21482256742.0</v>
+      </c>
+      <c r="AK12">
+        <v>25571539711.0</v>
+      </c>
+      <c r="AL12">
+        <v>23111554912.0</v>
+      </c>
+      <c r="AM12">
+        <v>33756007763.0</v>
+      </c>
+      <c r="AN12">
+        <v>28579929372.0</v>
+      </c>
+      <c r="AO12">
+        <v>23836139872.0</v>
+      </c>
+      <c r="AP12">
+        <v>18559437567.0</v>
+      </c>
+      <c r="AQ12">
+        <v>17163344655.0</v>
+      </c>
+      <c r="AR12">
+        <v>22596837671.0</v>
+      </c>
+      <c r="AS12">
+        <v>23210465964.0</v>
+      </c>
+      <c r="AT12">
+        <v>16900939640.0</v>
+      </c>
+      <c r="AU12">
+        <v>30650566856.0</v>
+      </c>
+      <c r="AV12">
+        <v>12425715711.0</v>
+      </c>
+      <c r="AW12">
+        <v>13457259340.0</v>
+      </c>
+      <c r="AX12">
+        <v>12025899525.0</v>
+      </c>
+      <c r="AY12">
+        <v>12450967643.0</v>
+      </c>
+      <c r="AZ12">
+        <v>12770000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>12939393283.0</v>
+      </c>
+      <c r="BB12">
+        <v>12923152200.0</v>
+      </c>
+      <c r="BC12">
+        <v>165230463.0</v>
+      </c>
+      <c r="BD12">
+        <v>13714000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>13864935571.0</v>
+      </c>
+      <c r="BF12">
+        <v>13587955263.0</v>
+      </c>
+      <c r="BG12">
+        <v>14094644421.0</v>
+      </c>
+      <c r="BH12">
+        <v>22432060249.0</v>
+      </c>
+      <c r="BI12">
+        <v>4523428390.0</v>
+      </c>
+      <c r="BJ12">
+        <v>8551525799.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12">
+        <v>20672544800.0</v>
+      </c>
+      <c r="BM12">
+        <v>24404174900.0</v>
+      </c>
+      <c r="BN12">
+        <v>32270972600.0</v>
+      </c>
+      <c r="BO12">
+        <v>9904267300.0</v>
+      </c>
+      <c r="BP12">
+        <v>26894938800.0</v>
+      </c>
+      <c r="BQ12">
+        <v>46273348800.0</v>
+      </c>
+      <c r="BR12">
+        <v>44018302500.0</v>
+      </c>
+      <c r="BS12">
+        <v>45688902400.0</v>
+      </c>
+      <c r="BT12">
+        <v>39156820200.0</v>
+      </c>
+      <c r="BU12">
+        <v>31554433800.0</v>
+      </c>
+      <c r="BV12">
+        <v>12701628300.0</v>
+      </c>
+      <c r="BW12">
+        <v>12701628300.0</v>
+      </c>
+      <c r="BX12">
+        <v>12702721400.0</v>
+      </c>
+      <c r="BY12">
+        <v>12434452500.0</v>
+      </c>
+      <c r="BZ12">
+        <v>11841567000.0</v>
+      </c>
+      <c r="CA12">
+        <v>13880833000.0</v>
+      </c>
+      <c r="CB12">
+        <v>15954422000.0</v>
+      </c>
+      <c r="CC12">
+        <v>14342532000.0</v>
+      </c>
+      <c r="CD12">
+        <v>14748453000.0</v>
+      </c>
+      <c r="CE12">
+        <v>17601505000.0</v>
+      </c>
+      <c r="CF12">
+        <v>11799447000.0</v>
+      </c>
+      <c r="CG12">
+        <v>10471966000.0</v>
+      </c>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
+        <v>10001098000.0</v>
+      </c>
+      <c r="CK12">
+        <v>9948949000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>27143574000.0</v>
+      </c>
+      <c r="C13">
+        <v>135273421000.0</v>
+      </c>
+      <c r="D13">
+        <v>211072606000.0</v>
+      </c>
+      <c r="E13">
+        <v>169734834000.0</v>
+      </c>
+      <c r="F13">
+        <v>83109524000.0</v>
+      </c>
+      <c r="G13">
+        <v>96297407000.0</v>
+      </c>
+      <c r="H13">
+        <v>92805708000.0</v>
+      </c>
+      <c r="I13">
+        <v>9246436000.0</v>
+      </c>
+      <c r="J13">
+        <v>9672649000.0</v>
+      </c>
+      <c r="K13">
+        <v>41801461000.0</v>
+      </c>
+      <c r="L13">
+        <v>78983645000.0</v>
+      </c>
+      <c r="M13">
+        <v>41203912000.0</v>
+      </c>
+      <c r="N13">
+        <v>41685180000.0</v>
+      </c>
+      <c r="O13">
+        <v>12006621000.0</v>
+      </c>
+      <c r="P13">
+        <v>862171000.0</v>
+      </c>
+      <c r="Q13">
+        <v>5824900000.0</v>
+      </c>
+      <c r="R13">
+        <v>8573079000.0</v>
+      </c>
+      <c r="S13">
+        <v>33242226000.0</v>
+      </c>
+      <c r="T13">
+        <v>22689816000.0</v>
+      </c>
+      <c r="U13">
+        <v>61847236000.0</v>
+      </c>
+      <c r="V13">
+        <v>32257962000.0</v>
+      </c>
+      <c r="W13">
+        <v>31876749860.0</v>
+      </c>
+      <c r="X13">
+        <v>88125184140.0</v>
+      </c>
+      <c r="Y13">
+        <v>57877399030.0</v>
+      </c>
+      <c r="Z13">
+        <v>33487937970.0</v>
+      </c>
+      <c r="AA13">
+        <v>114873986900.0</v>
+      </c>
+      <c r="AB13">
+        <v>80975750030.0</v>
+      </c>
+      <c r="AC13">
+        <v>33680533625.0</v>
+      </c>
+      <c r="AD13">
+        <v>39028835327.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>27048654000.0</v>
+      </c>
+      <c r="C14">
+        <v>23329171000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>26803462000.0</v>
+      </c>
+      <c r="F14">
+        <v>29335216000.0</v>
+      </c>
+      <c r="G14">
+        <v>47512161000.0</v>
+      </c>
+      <c r="H14">
+        <v>7168304000.0</v>
+      </c>
+      <c r="I14">
+        <v>16788054000.0</v>
+      </c>
+      <c r="J14">
+        <v>7566011000.0</v>
+      </c>
+      <c r="K14">
+        <v>13498566000.0</v>
+      </c>
+      <c r="L14">
+        <v>6650073000.0</v>
+      </c>
+      <c r="M14">
+        <v>-39239542000.0</v>
+      </c>
+      <c r="N14">
+        <v>-13447202000.0</v>
+      </c>
+      <c r="O14">
+        <v>-13327042000.0</v>
+      </c>
+      <c r="P14">
+        <v>-3869003000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-3028016000.0</v>
+      </c>
+      <c r="R14">
+        <v>99595000.0</v>
+      </c>
+      <c r="S14">
+        <v>22069434000.0</v>
+      </c>
+      <c r="T14">
+        <v>-16777022000.0</v>
+      </c>
+      <c r="U14">
+        <v>989271993000.0</v>
+      </c>
+      <c r="V14">
+        <v>967528059000.0</v>
+      </c>
+      <c r="W14">
+        <v>858790036000.0</v>
+      </c>
+      <c r="X14">
+        <v>870182146031.0</v>
+      </c>
+      <c r="Y14">
+        <v>892497456000.0</v>
+      </c>
+      <c r="Z14">
+        <v>921410338603.0</v>
+      </c>
+      <c r="AA14">
+        <v>789042303912.0</v>
+      </c>
+      <c r="AB14">
+        <v>520200708082.0</v>
+      </c>
+      <c r="AC14">
+        <v>553085883792.0</v>
+      </c>
+      <c r="AD14">
+        <v>460537736255.0</v>
+      </c>
+      <c r="AE14">
+        <v>468691942844.0</v>
+      </c>
+      <c r="AF14">
+        <v>451852917083.0</v>
+      </c>
+      <c r="AG14">
+        <v>8756904200.0</v>
+      </c>
+      <c r="AH14">
+        <v>7219772200.0</v>
+      </c>
+      <c r="AI14">
+        <v>11900966100.0</v>
+      </c>
+      <c r="AJ14">
+        <v>455311600.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>5135156500.0</v>
+      </c>
+      <c r="AM14">
+        <v>19529685100.0</v>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14">
+        <v>508268600.0</v>
+      </c>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14">
+        <v>674099100.0</v>
+      </c>
+      <c r="AT14">
+        <v>1722501300.0</v>
+      </c>
+      <c r="AU14">
+        <v>1332614800.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
+        <v>24567249700.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14">
+        <v>13444597800.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
+        <v>621257900.0</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14">
+        <v>102018400.0</v>
+      </c>
+      <c r="CA14">
+        <v>161690000.0</v>
+      </c>
+      <c r="CB14">
+        <v>225870000.0</v>
+      </c>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>348958065000.0</v>
+      </c>
+      <c r="C15">
+        <v>314563266000.0</v>
+      </c>
+      <c r="D15">
+        <v>194344725000.0</v>
+      </c>
+      <c r="E15">
+        <v>225435344000.0</v>
+      </c>
+      <c r="F15">
+        <v>303147906000.0</v>
+      </c>
+      <c r="G15">
+        <v>149406725000.0</v>
+      </c>
+      <c r="H15">
+        <v>324970337000.0</v>
+      </c>
+      <c r="I15">
+        <v>306197153000.0</v>
+      </c>
+      <c r="J15">
+        <v>270094085000.0</v>
+      </c>
+      <c r="K15">
+        <v>98423260000.0</v>
+      </c>
+      <c r="L15">
+        <v>430964258000.0</v>
+      </c>
+      <c r="M15">
+        <v>240238094000.0</v>
+      </c>
+      <c r="N15">
+        <v>253338898000.0</v>
+      </c>
+      <c r="O15">
+        <v>184823780000.0</v>
+      </c>
+      <c r="P15">
+        <v>263800186000.0</v>
+      </c>
+      <c r="Q15">
+        <v>260270760000.0</v>
+      </c>
+      <c r="R15">
+        <v>205566919000.0</v>
+      </c>
+      <c r="S15">
+        <v>249813509000.0</v>
+      </c>
+      <c r="T15">
+        <v>159610185000.0</v>
+      </c>
+      <c r="U15">
+        <v>184057035000.0</v>
+      </c>
+      <c r="V15">
+        <v>144107114000.0</v>
+      </c>
+      <c r="W15">
+        <v>62543682150.0</v>
+      </c>
+      <c r="X15">
+        <v>117564776850.0</v>
+      </c>
+      <c r="Y15">
+        <v>86538363255.0</v>
+      </c>
+      <c r="Z15">
+        <v>181482537000.0</v>
+      </c>
+      <c r="AA15">
+        <v>246696026274.0</v>
+      </c>
+      <c r="AB15">
+        <v>206079671978.0</v>
+      </c>
+      <c r="AC15">
+        <v>88775101673.0</v>
+      </c>
+      <c r="AD15">
+        <v>217118198047.0</v>
+      </c>
+      <c r="AE15">
+        <v>245620988400.0</v>
+      </c>
+      <c r="AF15">
+        <v>248839477062.0</v>
+      </c>
+      <c r="AG15">
+        <v>84837096372.0</v>
+      </c>
+      <c r="AH15">
+        <v>176561744208.0</v>
+      </c>
+      <c r="AI15">
+        <v>234011890416.0</v>
+      </c>
+      <c r="AJ15">
+        <v>219103411498.0</v>
+      </c>
+      <c r="AK15">
+        <v>83170930605.0</v>
+      </c>
+      <c r="AL15">
+        <v>146349150350.0</v>
+      </c>
+      <c r="AM15">
+        <v>75470143908.0</v>
+      </c>
+      <c r="AN15">
+        <v>143631943605.0</v>
+      </c>
+      <c r="AO15">
+        <v>122654619385.0</v>
+      </c>
+      <c r="AP15">
+        <v>148423345808.0</v>
+      </c>
+      <c r="AQ15">
+        <v>119114321092.0</v>
+      </c>
+      <c r="AR15">
+        <v>48839761587.0</v>
+      </c>
+      <c r="AS15">
+        <v>147742896228.0</v>
+      </c>
+      <c r="AT15">
+        <v>138430589356.0</v>
+      </c>
+      <c r="AU15">
+        <v>90310294082.0</v>
+      </c>
+      <c r="AV15">
+        <v>116021501164.0</v>
+      </c>
+      <c r="AW15">
+        <v>87285760374.0</v>
+      </c>
+      <c r="AX15">
+        <v>130432055643.0</v>
+      </c>
+      <c r="AY15">
+        <v>89263100690.0</v>
+      </c>
+      <c r="AZ15">
+        <v>113122000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>95440410338.0</v>
+      </c>
+      <c r="BB15">
+        <v>109023527052.0</v>
+      </c>
+      <c r="BC15">
+        <v>85545695069.0</v>
+      </c>
+      <c r="BD15">
+        <v>89645000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>134407409071.0</v>
+      </c>
+      <c r="BF15">
+        <v>79663629986.0</v>
+      </c>
+      <c r="BG15">
+        <v>116332715038.0</v>
+      </c>
+      <c r="BH15">
+        <v>75167469970.0</v>
+      </c>
+      <c r="BI15">
+        <v>88666801815.0</v>
+      </c>
+      <c r="BJ15">
+        <v>76877841874.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>314563266000.0</v>
+      </c>
+      <c r="D16">
+        <v>194344725000.0</v>
+      </c>
+      <c r="E16">
+        <v>225435344000.0</v>
+      </c>
+      <c r="F16">
+        <v>303147906000.0</v>
+      </c>
+      <c r="G16">
+        <v>149406725000.0</v>
+      </c>
+      <c r="H16">
+        <v>324970337000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>430964258000.0</v>
+      </c>
+      <c r="M16">
+        <v>240238094000.0</v>
+      </c>
+      <c r="N16">
+        <v>253338898000.0</v>
+      </c>
+      <c r="O16">
+        <v>253338898000.0</v>
+      </c>
+      <c r="P16">
+        <v>263800186000.0</v>
+      </c>
+      <c r="Q16">
+        <v>260270760000.0</v>
+      </c>
+      <c r="R16">
+        <v>205566919000.0</v>
+      </c>
+      <c r="S16">
+        <v>249813509000.0</v>
+      </c>
+      <c r="T16">
+        <v>159610185000.0</v>
+      </c>
+      <c r="U16">
+        <v>184057035000.0</v>
+      </c>
+      <c r="V16">
+        <v>144107114000.0</v>
+      </c>
+      <c r="W16">
+        <v>62543682150.0</v>
+      </c>
+      <c r="X16">
+        <v>117564776850.0</v>
+      </c>
+      <c r="Y16">
+        <v>86538363255.0</v>
+      </c>
+      <c r="Z16">
+        <v>181482536745.0</v>
+      </c>
+      <c r="AA16">
+        <v>246696026274.0</v>
+      </c>
+      <c r="AB16">
+        <v>206079671980.0</v>
+      </c>
+      <c r="AC16">
+        <v>88775101673.0</v>
+      </c>
+      <c r="AD16">
+        <v>217118198047.0</v>
+      </c>
+      <c r="AE16">
+        <v>245620988400.0</v>
+      </c>
+      <c r="AF16">
+        <v>248839477062.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>321909411000.0</v>
+      </c>
+      <c r="C17">
+        <v>291234095000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>198631882000.0</v>
+      </c>
+      <c r="F17">
+        <v>273812690000.0</v>
+      </c>
+      <c r="G17">
+        <v>101894565000.0</v>
+      </c>
+      <c r="H17">
+        <v>317802032000.0</v>
+      </c>
+      <c r="I17">
+        <v>289409099000.0</v>
+      </c>
+      <c r="J17">
+        <v>262528074000.0</v>
+      </c>
+      <c r="K17">
+        <v>84924694000.0</v>
+      </c>
+      <c r="L17">
+        <v>424314185000.0</v>
+      </c>
+      <c r="M17">
+        <v>279477636000.0</v>
+      </c>
+      <c r="N17">
+        <v>266786100000.0</v>
+      </c>
+      <c r="O17">
+        <v>198150822000.0</v>
+      </c>
+      <c r="P17">
+        <v>266942790000.0</v>
+      </c>
+      <c r="Q17">
+        <v>263298776000.0</v>
+      </c>
+      <c r="R17">
+        <v>205467324000.0</v>
+      </c>
+      <c r="S17">
+        <v>227744075000.0</v>
+      </c>
+      <c r="T17">
+        <v>176387207000.0</v>
+      </c>
+      <c r="U17">
+        <v>175300967000.0</v>
+      </c>
+      <c r="V17">
+        <v>129905139000.0</v>
+      </c>
+      <c r="W17">
+        <v>56300738232.0</v>
+      </c>
+      <c r="X17">
+        <v>85249467768.0</v>
+      </c>
+      <c r="Y17">
+        <v>68356644576.0</v>
+      </c>
+      <c r="Z17">
+        <v>165193249424.0</v>
+      </c>
+      <c r="AA17">
+        <v>217901321819.0</v>
+      </c>
+      <c r="AB17">
+        <v>173184632359.0</v>
+      </c>
+      <c r="AC17">
+        <v>89813385301.0</v>
+      </c>
+      <c r="AD17">
+        <v>208954127549.0</v>
+      </c>
+      <c r="AE17">
+        <v>200278867492.0</v>
+      </c>
+      <c r="AF17">
+        <v>252929391334.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-68765654000.0</v>
+      </c>
+      <c r="C18">
+        <v>119355054000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-188692744000.0</v>
+      </c>
+      <c r="F18">
+        <v>-87553425000.0</v>
+      </c>
+      <c r="G18">
+        <v>-107193114000.0</v>
+      </c>
+      <c r="H18">
+        <v>-99123644000.0</v>
+      </c>
+      <c r="I18">
+        <v>-102170273000.0</v>
+      </c>
+      <c r="J18">
+        <v>-98900352000.0</v>
+      </c>
+      <c r="K18">
+        <v>-149966996000.0</v>
+      </c>
+      <c r="L18">
+        <v>-76846720000.0</v>
+      </c>
+      <c r="M18">
+        <v>-39911728000.0</v>
+      </c>
+      <c r="N18">
+        <v>-39726188000.0</v>
+      </c>
+      <c r="O18">
+        <v>-33737757000.0</v>
+      </c>
+      <c r="P18">
+        <v>-22937401000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-6888749000.0</v>
+      </c>
+      <c r="R18">
+        <v>-5209151000.0</v>
+      </c>
+      <c r="S18">
+        <v>19955440000.0</v>
+      </c>
+      <c r="T18">
+        <v>-7873068000.0</v>
+      </c>
+      <c r="U18">
+        <v>-47116660000.0</v>
+      </c>
+      <c r="V18">
+        <v>-57493949000.0</v>
+      </c>
+      <c r="W18">
+        <v>-30514046854.0</v>
+      </c>
+      <c r="X18">
+        <v>-93904207146.0</v>
+      </c>
+      <c r="Y18">
+        <v>-65254541547.0</v>
+      </c>
+      <c r="Z18">
+        <v>-60479779453.0</v>
+      </c>
+      <c r="AA18">
+        <v>-114872752362.0</v>
+      </c>
+      <c r="AB18">
+        <v>-94686476387.0</v>
+      </c>
+      <c r="AC18">
+        <v>4547491682.0</v>
+      </c>
+      <c r="AD18">
+        <v>-24951698444.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>456277489000.0</v>
+      </c>
+      <c r="C21">
+        <v>333596681000.0</v>
+      </c>
+      <c r="D21">
+        <v>440370053000.0</v>
+      </c>
+      <c r="E21">
+        <v>433689881000.0</v>
+      </c>
+      <c r="F21">
+        <v>415653505000.0</v>
+      </c>
+      <c r="G21">
+        <v>353714483000.0</v>
+      </c>
+      <c r="H21">
+        <v>490212914000.0</v>
+      </c>
+      <c r="I21">
+        <v>457618000000.0</v>
+      </c>
+      <c r="J21">
+        <v>414895942000.0</v>
+      </c>
+      <c r="K21">
+        <v>398071793000.0</v>
+      </c>
+      <c r="L21">
+        <v>576757171000.0</v>
+      </c>
+      <c r="M21">
+        <v>391855058000.0</v>
+      </c>
+      <c r="N21">
+        <v>360733324000.0</v>
+      </c>
+      <c r="O21">
+        <v>332804249000.0</v>
+      </c>
+      <c r="P21">
+        <v>323968785000.0</v>
+      </c>
+      <c r="Q21">
+        <v>308160225000.0</v>
+      </c>
+      <c r="R21">
+        <v>280893394000.0</v>
+      </c>
+      <c r="S21">
+        <v>293211808000.0</v>
+      </c>
+      <c r="T21">
+        <v>238751656000.0</v>
+      </c>
+      <c r="U21">
+        <v>260778234000.0</v>
+      </c>
+      <c r="V21">
+        <v>194522789000.0</v>
+      </c>
+      <c r="W21">
+        <v>206919646539.0</v>
+      </c>
+      <c r="X21">
+        <v>209696912461.0</v>
+      </c>
+      <c r="Y21">
+        <v>128456921017.0</v>
+      </c>
+      <c r="Z21">
+        <v>239637097983.0</v>
+      </c>
+      <c r="AA21">
+        <v>411681332044.0</v>
+      </c>
+      <c r="AB21">
+        <v>303665409451.0</v>
+      </c>
+      <c r="AC21">
+        <v>132469115489.0</v>
+      </c>
+      <c r="AD21">
+        <v>267671374093.0</v>
+      </c>
+      <c r="AE21">
+        <v>287377501873.0</v>
+      </c>
+      <c r="AF21">
+        <v>262587337086.0</v>
+      </c>
+      <c r="AG21">
+        <v>144150620863.0</v>
+      </c>
+      <c r="AH21">
+        <v>210316998838.0</v>
+      </c>
+      <c r="AI21">
+        <v>115929201514.0</v>
+      </c>
+      <c r="AJ21">
+        <v>283849839382.0</v>
+      </c>
+      <c r="AK21">
+        <v>129110042663.0</v>
+      </c>
+      <c r="AL21">
+        <v>177037326064.0</v>
+      </c>
+      <c r="AM21">
+        <v>170795547606.0</v>
+      </c>
+      <c r="AN21">
+        <v>194420508543.0</v>
+      </c>
+      <c r="AO21">
+        <v>162511893573.0</v>
+      </c>
+      <c r="AP21">
+        <v>167641833827.0</v>
+      </c>
+      <c r="AQ21">
+        <v>128514035552.0</v>
+      </c>
+      <c r="AR21">
+        <v>80399236375.0</v>
+      </c>
+      <c r="AS21">
+        <v>166076621492.0</v>
+      </c>
+      <c r="AT21">
+        <v>121603859769.0</v>
+      </c>
+      <c r="AU21">
+        <v>89254240929.0</v>
+      </c>
+      <c r="AV21">
+        <v>109954279583.0</v>
+      </c>
+      <c r="AW21">
+        <v>102879703167.0</v>
+      </c>
+      <c r="AX21">
+        <v>143772360171.0</v>
+      </c>
+      <c r="AY21">
+        <v>127728965626.0</v>
+      </c>
+      <c r="AZ21">
+        <v>113867000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>126295743747.0</v>
+      </c>
+      <c r="BB21">
+        <v>131645054098.0</v>
+      </c>
+      <c r="BC21">
+        <v>107225837370.0</v>
+      </c>
+      <c r="BD21">
+        <v>126885094733.0</v>
+      </c>
+      <c r="BE21">
+        <v>176635978391.0</v>
+      </c>
+      <c r="BF21">
+        <v>102894273772.0</v>
+      </c>
+      <c r="BG21">
+        <v>83328490764.0</v>
+      </c>
+      <c r="BH21">
+        <v>112189042193.0</v>
+      </c>
+      <c r="BI21">
+        <v>117779048270.0</v>
+      </c>
+      <c r="BJ21">
+        <v>108287727062.0</v>
+      </c>
+      <c r="BK21">
+        <v>75274137000.0</v>
+      </c>
+      <c r="BL21">
+        <v>98412839000.0</v>
+      </c>
+      <c r="BM21">
+        <v>113287032000.0</v>
+      </c>
+      <c r="BN21">
+        <v>108372524000.0</v>
+      </c>
+      <c r="BO21">
+        <v>86140871000.0</v>
+      </c>
+      <c r="BP21">
+        <v>75798113000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>63288329000.0</v>
+      </c>
+      <c r="BR21">
+        <v>67881648000.0</v>
+      </c>
+      <c r="BS21">
+        <v>56864413000.0</v>
+      </c>
+      <c r="BT21">
+        <v>68012396000.0</v>
+      </c>
+      <c r="BU21">
+        <v>61570337000.0</v>
+      </c>
+      <c r="BV21">
+        <v>71035953000.0</v>
+      </c>
+      <c r="BW21">
+        <v>63427709000.0</v>
+      </c>
+      <c r="BX21">
+        <v>59763248000.0</v>
+      </c>
+      <c r="BY21">
+        <v>45038939000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>46579451000.0</v>
+      </c>
+      <c r="CA21">
+        <v>68532188000.0</v>
+      </c>
+      <c r="CB21">
+        <v>48127691000.0</v>
+      </c>
+      <c r="CC21">
+        <v>60558235000.0</v>
+      </c>
+      <c r="CD21">
+        <v>45361259000.0</v>
+      </c>
+      <c r="CE21">
+        <v>59466167000.0</v>
+      </c>
+      <c r="CF21">
+        <v>35341667000.0</v>
+      </c>
+      <c r="CG21">
+        <v>44896731000.0</v>
+      </c>
+      <c r="CH21">
+        <v>25707344000.0</v>
+      </c>
+      <c r="CI21">
+        <v>67759231000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>23282962000.0</v>
+      </c>
+      <c r="CK21">
+        <v>58490676000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>561285091000.0</v>
+      </c>
+      <c r="C23">
+        <v>2065081491000.0</v>
+      </c>
+      <c r="D23">
+        <v>772069282000.0</v>
+      </c>
+      <c r="E23">
+        <v>678204646000.0</v>
+      </c>
+      <c r="F23">
+        <v>664542733000.0</v>
+      </c>
+      <c r="G23">
+        <v>1030479897000.0</v>
+      </c>
+      <c r="H23">
+        <v>548044524000.0</v>
+      </c>
+      <c r="I23">
+        <v>337561347000.0</v>
+      </c>
+      <c r="J23">
+        <v>475566857000.0</v>
+      </c>
+      <c r="K23">
+        <v>4074889759000.0</v>
+      </c>
+      <c r="L23">
+        <v>558127571000.0</v>
+      </c>
+      <c r="M23">
+        <v>1166404950000.0</v>
+      </c>
+      <c r="N23">
+        <v>1240320622000.0</v>
+      </c>
+      <c r="O23">
+        <v>944497256000.0</v>
+      </c>
+      <c r="P23">
+        <v>1129228484000.0</v>
+      </c>
+      <c r="Q23">
+        <v>203809381000.0</v>
+      </c>
+      <c r="R23">
+        <v>941625390000.0</v>
+      </c>
+      <c r="S23">
+        <v>2293531001000.0</v>
+      </c>
+      <c r="T23">
+        <v>379924528000.0</v>
+      </c>
+      <c r="U23">
+        <v>478195291000.0</v>
+      </c>
+      <c r="V23">
+        <v>299295611000.0</v>
+      </c>
+      <c r="W23">
+        <v>691327330618.0</v>
+      </c>
+      <c r="X23">
+        <v>271104171382.0</v>
+      </c>
+      <c r="Y23">
+        <v>297148856010.0</v>
+      </c>
+      <c r="Z23">
+        <v>548799241990.0</v>
+      </c>
+      <c r="AA23">
+        <v>720510320108.0</v>
+      </c>
+      <c r="AB23">
+        <v>532140966154.0</v>
+      </c>
+      <c r="AC23">
+        <v>654652586533.0</v>
+      </c>
+      <c r="AD23">
+        <v>505122840499.0</v>
+      </c>
+      <c r="AE23">
+        <v>1323848025137.0</v>
+      </c>
+      <c r="AF23">
+        <v>501300101937.0</v>
+      </c>
+      <c r="AG23">
+        <v>660333651220.0</v>
+      </c>
+      <c r="AH23">
+        <v>431208292688.0</v>
+      </c>
+      <c r="AI23">
+        <v>981358650244.0</v>
+      </c>
+      <c r="AJ23">
+        <v>406300587533.0</v>
+      </c>
+      <c r="AK23">
+        <v>425392606569.0</v>
+      </c>
+      <c r="AL23">
+        <v>387684985632.0</v>
+      </c>
+      <c r="AM23">
+        <v>58462553038.0</v>
+      </c>
+      <c r="AN23">
+        <v>471499878181.0</v>
+      </c>
+      <c r="AO23">
+        <v>741044617662.0</v>
+      </c>
+      <c r="AP23">
+        <v>343662278227.0</v>
+      </c>
+      <c r="AQ23">
+        <v>308908037243.0</v>
+      </c>
+      <c r="AR23">
+        <v>157982007841.0</v>
+      </c>
+      <c r="AS23">
+        <v>253897476085.0</v>
+      </c>
+      <c r="AT23">
+        <v>306209464658.0</v>
+      </c>
+      <c r="AU23">
+        <v>384288880068.0</v>
+      </c>
+      <c r="AV23">
+        <v>161294639918.0</v>
+      </c>
+      <c r="AW23">
+        <v>190051545903.0</v>
+      </c>
+      <c r="AX23">
+        <v>119077809010.0</v>
+      </c>
+      <c r="AY23">
+        <v>133992105015.0</v>
+      </c>
+      <c r="AZ23">
+        <v>114626000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>121637897616.0</v>
+      </c>
+      <c r="BB23">
+        <v>92770828216.0</v>
+      </c>
+      <c r="BC23">
+        <v>129748347166.0</v>
+      </c>
+      <c r="BD23">
+        <v>96385433386.0</v>
+      </c>
+      <c r="BE23">
+        <v>48266278526.0</v>
+      </c>
+      <c r="BF23">
+        <v>115427470338.0</v>
+      </c>
+      <c r="BG23">
+        <v>139653526376.0</v>
+      </c>
+      <c r="BH23">
+        <v>82489975863.0</v>
+      </c>
+      <c r="BI23">
+        <v>77087413256.0</v>
+      </c>
+      <c r="BJ23">
+        <v>82630266910.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>3896979000.0</v>
+      </c>
+      <c r="C25">
+        <v>-13743888000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>13197411000.0</v>
+      </c>
+      <c r="F25">
+        <v>3600061000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1411515000.0</v>
+      </c>
+      <c r="H25">
+        <v>4641771000.0</v>
+      </c>
+      <c r="I25">
+        <v>7253377000.0</v>
+      </c>
+      <c r="J25">
+        <v>2970357000.0</v>
+      </c>
+      <c r="K25">
+        <v>4381747000.0</v>
+      </c>
+      <c r="L25">
+        <v>3102827000.0</v>
+      </c>
+      <c r="M25">
+        <v>-1251317000.0</v>
+      </c>
+      <c r="N25">
+        <v>7388085000.0</v>
+      </c>
+      <c r="O25">
+        <v>6387632000.0</v>
+      </c>
+      <c r="P25">
+        <v>2898092000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1652724000.0</v>
+      </c>
+      <c r="R25">
+        <v>2815109000.0</v>
+      </c>
+      <c r="S25">
+        <v>-1406313000.0</v>
+      </c>
+      <c r="T25">
+        <v>7530530000.0</v>
+      </c>
+      <c r="U25">
+        <v>2938041000.0</v>
+      </c>
+      <c r="V25">
+        <v>2496116000.0</v>
+      </c>
+      <c r="W25">
+        <v>-889124179.0</v>
+      </c>
+      <c r="X25">
+        <v>6745244179.0</v>
+      </c>
+      <c r="Y25">
+        <v>2842799006.0</v>
+      </c>
+      <c r="Z25">
+        <v>2535345994.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>2316589000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>2223582000.0</v>
+      </c>
+      <c r="F27">
+        <v>2461694000.0</v>
+      </c>
+      <c r="G27">
+        <v>2382207000.0</v>
+      </c>
+      <c r="H27">
+        <v>3768157000.0</v>
+      </c>
+      <c r="I27">
+        <v>1682802000.0</v>
+      </c>
+      <c r="J27">
+        <v>1790782000.0</v>
+      </c>
+      <c r="K27">
+        <v>313787000.0</v>
+      </c>
+      <c r="L27">
+        <v>184999000.0</v>
+      </c>
+      <c r="M27">
+        <v>148486000.0</v>
+      </c>
+      <c r="N27">
+        <v>226720000.0</v>
+      </c>
+      <c r="O27">
+        <v>306497000.0</v>
+      </c>
+      <c r="P27">
+        <v>297597000.0</v>
+      </c>
+      <c r="Q27">
+        <v>292783000.0</v>
+      </c>
+      <c r="R27">
+        <v>112149000.0</v>
+      </c>
+      <c r="S27">
+        <v>309323000.0</v>
+      </c>
+      <c r="T27">
+        <v>239877000.0</v>
+      </c>
+      <c r="U27">
+        <v>490710000.0</v>
+      </c>
+      <c r="V27">
+        <v>74022000.0</v>
+      </c>
+      <c r="W27">
+        <v>410708640.0</v>
+      </c>
+      <c r="X27">
+        <v>379049360.0</v>
+      </c>
+      <c r="Y27">
+        <v>176815081.0</v>
+      </c>
+      <c r="Z27">
+        <v>179388919.0</v>
+      </c>
+      <c r="AA27">
+        <v>219988410.0</v>
+      </c>
+      <c r="AB27">
+        <v>300300222.0</v>
+      </c>
+      <c r="AC27">
+        <v>207067754.0</v>
+      </c>
+      <c r="AD27">
+        <v>156734959.0</v>
+      </c>
+      <c r="AE27">
+        <v>2446082803.0</v>
+      </c>
+      <c r="AF27">
+        <v>270460609.0</v>
+      </c>
+      <c r="AG27">
+        <v>163005257.0</v>
+      </c>
+      <c r="AH27">
+        <v>176854153.0</v>
+      </c>
+      <c r="AI27">
+        <v>2398690441.0</v>
+      </c>
+      <c r="AJ27">
+        <v>247793273.0</v>
+      </c>
+      <c r="AK27">
+        <v>121280865.0</v>
+      </c>
+      <c r="AL27">
+        <v>433966739.0</v>
+      </c>
+      <c r="AM27">
+        <v>1581300324.0</v>
+      </c>
+      <c r="AN27">
+        <v>110654846.0</v>
+      </c>
+      <c r="AO27">
+        <v>187351366.0</v>
+      </c>
+      <c r="AP27">
+        <v>413448597.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1721958219.0</v>
+      </c>
+      <c r="AR27">
+        <v>289423747.0</v>
+      </c>
+      <c r="AS27">
+        <v>243720900.0</v>
+      </c>
+      <c r="AT27">
+        <v>176584015.0</v>
+      </c>
+      <c r="AU27">
+        <v>1184640000.0</v>
+      </c>
+      <c r="AV27">
+        <v>364263644.0</v>
+      </c>
+      <c r="AW27"/>
+      <c r="AX27">
+        <v>238250833.0</v>
+      </c>
+      <c r="AY27">
+        <v>865065547.0</v>
+      </c>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
+        <v>139794900.0</v>
+      </c>
+      <c r="BC27">
+        <v>176798560.0</v>
+      </c>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>12402918000.0</v>
+      </c>
+      <c r="C28">
+        <v>121417884000.0</v>
+      </c>
+      <c r="D28">
+        <v>41158046000.0</v>
+      </c>
+      <c r="E28">
+        <v>5853159000.0</v>
+      </c>
+      <c r="F28">
+        <v>11031886000.0</v>
+      </c>
+      <c r="G28">
+        <v>16378081000.0</v>
+      </c>
+      <c r="H28">
+        <v>8145080000.0</v>
+      </c>
+      <c r="I28">
+        <v>3755206000.0</v>
+      </c>
+      <c r="J28">
+        <v>9644428000.0</v>
+      </c>
+      <c r="K28">
+        <v>7887089000.0</v>
+      </c>
+      <c r="L28">
+        <v>6348744000.0</v>
+      </c>
+      <c r="M28">
+        <v>14142836000.0</v>
+      </c>
+      <c r="N28">
+        <v>12045340000.0</v>
+      </c>
+      <c r="O28">
+        <v>45725042000.0</v>
+      </c>
+      <c r="P28">
+        <v>7559529000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6359984000.0</v>
+      </c>
+      <c r="R28">
+        <v>6470306000.0</v>
+      </c>
+      <c r="S28">
+        <v>36452108000.0</v>
+      </c>
+      <c r="T28">
+        <v>8046942000.0</v>
+      </c>
+      <c r="U28">
+        <v>2416459000.0</v>
+      </c>
+      <c r="V28">
+        <v>9649947000.0</v>
+      </c>
+      <c r="W28">
+        <v>20015301175.0</v>
+      </c>
+      <c r="X28">
+        <v>9735019825.0</v>
+      </c>
+      <c r="Y28">
+        <v>4513842783.0</v>
+      </c>
+      <c r="Z28">
+        <v>10299272217.0</v>
+      </c>
+      <c r="AA28">
+        <v>26351488096.0</v>
+      </c>
+      <c r="AB28">
+        <v>7652005530.0</v>
+      </c>
+      <c r="AC28">
+        <v>6521300616.0</v>
+      </c>
+      <c r="AD28">
+        <v>9732762587.0</v>
+      </c>
+      <c r="AE28">
+        <v>32637989129.0</v>
+      </c>
+      <c r="AF28">
+        <v>6551655860.0</v>
+      </c>
+      <c r="AG28">
+        <v>21413899501.0</v>
+      </c>
+      <c r="AH28">
+        <v>10547289247.0</v>
+      </c>
+      <c r="AI28">
+        <v>29622171363.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10533761632.0</v>
+      </c>
+      <c r="AK28">
+        <v>9897856991.0</v>
+      </c>
+      <c r="AL28">
+        <v>9781565810.0</v>
+      </c>
+      <c r="AM28">
+        <v>33964523040.0</v>
+      </c>
+      <c r="AN28">
+        <v>3325326710.0</v>
+      </c>
+      <c r="AO28">
+        <v>18762453444.0</v>
+      </c>
+      <c r="AP28">
+        <v>11945103000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>44615628118.0</v>
+      </c>
+      <c r="AR28">
+        <v>8554391383.0</v>
+      </c>
+      <c r="AS28">
+        <v>10055158875.0</v>
+      </c>
+      <c r="AT28">
+        <v>12192379916.0</v>
+      </c>
+      <c r="AU28">
+        <v>61486386006.0</v>
+      </c>
+      <c r="AV28">
+        <v>12618903051.0</v>
+      </c>
+      <c r="AW28">
+        <v>72648558754.0</v>
+      </c>
+      <c r="AX28">
+        <v>8513666905.0</v>
+      </c>
+      <c r="AY28">
+        <v>9954261031.0</v>
+      </c>
+      <c r="AZ28">
+        <v>43700000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>39232076226.0</v>
+      </c>
+      <c r="BB28">
+        <v>6398805366.0</v>
+      </c>
+      <c r="BC28">
+        <v>27159407099.0</v>
+      </c>
+      <c r="BD28">
+        <v>40661000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>10269488565.0</v>
+      </c>
+      <c r="BF28">
+        <v>46701918273.0</v>
+      </c>
+      <c r="BG28">
+        <v>6902774251.0</v>
+      </c>
+      <c r="BH28">
+        <v>29613766000.0</v>
+      </c>
+      <c r="BI28">
+        <v>25639301500.0</v>
+      </c>
+      <c r="BJ28">
+        <v>21574685877.0</v>
+      </c>
+      <c r="BK28">
+        <v>42534898100.0</v>
+      </c>
+      <c r="BL28">
+        <v>30906229700.0</v>
+      </c>
+      <c r="BM28">
+        <v>23001938300.0</v>
+      </c>
+      <c r="BN28">
+        <v>22239341800.0</v>
+      </c>
+      <c r="BO28">
+        <v>47203723200.0</v>
+      </c>
+      <c r="BP28">
+        <v>15154841900.0</v>
+      </c>
+      <c r="BQ28">
+        <v>28521361200.0</v>
+      </c>
+      <c r="BR28">
+        <v>24961594200.0</v>
+      </c>
+      <c r="BS28">
+        <v>33028781900.0</v>
+      </c>
+      <c r="BT28">
+        <v>25227882900.0</v>
+      </c>
+      <c r="BU28">
+        <v>27387278800.0</v>
+      </c>
+      <c r="BV28">
+        <v>24632065400.0</v>
+      </c>
+      <c r="BW28">
+        <v>31758907700.0</v>
+      </c>
+      <c r="BX28">
+        <v>26039498800.0</v>
+      </c>
+      <c r="BY28">
+        <v>29124071000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>25524292500.0</v>
+      </c>
+      <c r="CA28">
+        <v>20585524000.0</v>
+      </c>
+      <c r="CB28">
+        <v>28957248000.0</v>
+      </c>
+      <c r="CC28">
+        <v>22431862000.0</v>
+      </c>
+      <c r="CD28">
+        <v>29686505000.0</v>
+      </c>
+      <c r="CE28">
+        <v>22416021000.0</v>
+      </c>
+      <c r="CF28">
+        <v>32026560000.0</v>
+      </c>
+      <c r="CG28">
+        <v>21935987000.0</v>
+      </c>
+      <c r="CH28">
+        <v>19545664000.0</v>
+      </c>
+      <c r="CI28">
+        <v>27129621000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>21549998000.0</v>
+      </c>
+      <c r="CK28">
+        <v>18673876000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>78974362000.0</v>
+      </c>
+      <c r="C29">
+        <v>161643652000.0</v>
+      </c>
+      <c r="D29">
+        <v>60016417000.0</v>
+      </c>
+      <c r="E29">
+        <v>51428614000.0</v>
+      </c>
+      <c r="F29">
+        <v>63833186000.0</v>
+      </c>
+      <c r="G29">
+        <v>155261552000.0</v>
+      </c>
+      <c r="H29">
+        <v>72841500000.0</v>
+      </c>
+      <c r="I29">
+        <v>72575726000.0</v>
+      </c>
+      <c r="J29">
+        <v>55797390000.0</v>
+      </c>
+      <c r="K29">
+        <v>161971358000.0</v>
+      </c>
+      <c r="L29">
+        <v>72825848000.0</v>
+      </c>
+      <c r="M29">
+        <v>56190373000.0</v>
+      </c>
+      <c r="N29">
+        <v>53149620000.0</v>
+      </c>
+      <c r="O29">
+        <v>67856209000.0</v>
+      </c>
+      <c r="P29">
+        <v>35125804000.0</v>
+      </c>
+      <c r="Q29">
+        <v>52237321000.0</v>
+      </c>
+      <c r="R29">
+        <v>43433762000.0</v>
+      </c>
+      <c r="S29">
+        <v>83972395000.0</v>
+      </c>
+      <c r="T29">
+        <v>49114996000.0</v>
+      </c>
+      <c r="U29">
+        <v>39251688000.0</v>
+      </c>
+      <c r="V29">
+        <v>30272237000.0</v>
+      </c>
+      <c r="W29">
+        <v>77269972930.0</v>
+      </c>
+      <c r="X29">
+        <v>33656527070.0</v>
+      </c>
+      <c r="Y29">
+        <v>-13429509810.0</v>
+      </c>
+      <c r="Z29">
+        <v>29641038810.0</v>
+      </c>
+      <c r="AA29">
+        <v>67160188870.0</v>
+      </c>
+      <c r="AB29">
+        <v>42373712430.0</v>
+      </c>
+      <c r="AC29">
+        <v>43157503598.0</v>
+      </c>
+      <c r="AD29">
+        <v>21564929215.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>46453774000.0</v>
+      </c>
+      <c r="C30">
+        <v>126339476000.0</v>
+      </c>
+      <c r="D30">
+        <v>45090630000.0</v>
+      </c>
+      <c r="E30">
+        <v>40664324000.0</v>
+      </c>
+      <c r="F30">
+        <v>43701223000.0</v>
+      </c>
+      <c r="G30">
+        <v>49835126000.0</v>
+      </c>
+      <c r="H30">
+        <v>41266336000.0</v>
+      </c>
+      <c r="I30">
+        <v>21292018000.0</v>
+      </c>
+      <c r="J30">
+        <v>41193889000.0</v>
+      </c>
+      <c r="K30">
+        <v>57782822000.0</v>
+      </c>
+      <c r="L30">
+        <v>12060399000.0</v>
+      </c>
+      <c r="M30">
+        <v>35707323000.0</v>
+      </c>
+      <c r="N30">
+        <v>54313480000.0</v>
+      </c>
+      <c r="O30">
+        <v>80937773000.0</v>
+      </c>
+      <c r="P30">
+        <v>26135389000.0</v>
+      </c>
+      <c r="Q30">
+        <v>28276632000.0</v>
+      </c>
+      <c r="R30">
+        <v>25740944000.0</v>
+      </c>
+      <c r="S30">
+        <v>55225775000.0</v>
+      </c>
+      <c r="T30">
+        <v>34008528000.0</v>
+      </c>
+      <c r="U30">
+        <v>24470377000.0</v>
+      </c>
+      <c r="V30">
+        <v>26932565000.0</v>
+      </c>
+      <c r="W30">
+        <v>36011665955.0</v>
+      </c>
+      <c r="X30">
+        <v>26596541045.0</v>
+      </c>
+      <c r="Y30">
+        <v>31771870304.0</v>
+      </c>
+      <c r="Z30">
+        <v>36439873696.0</v>
+      </c>
+      <c r="AA30">
+        <v>40961634509.0</v>
+      </c>
+      <c r="AB30">
+        <v>33339422208.0</v>
+      </c>
+      <c r="AC30">
+        <v>45102214688.0</v>
+      </c>
+      <c r="AD30">
+        <v>56401703688.0</v>
+      </c>
+      <c r="AE30">
+        <v>106813884544.0</v>
+      </c>
+      <c r="AF30">
+        <v>53483163020.0</v>
+      </c>
+      <c r="AG30">
+        <v>80290087682.0</v>
+      </c>
+      <c r="AH30">
+        <v>50224910187.0</v>
+      </c>
+      <c r="AI30">
+        <v>107766489770.0</v>
+      </c>
+      <c r="AJ30">
+        <v>65425229707.0</v>
+      </c>
+      <c r="AK30">
+        <v>52921087485.0</v>
+      </c>
+      <c r="AL30">
+        <v>45624456657.0</v>
+      </c>
+      <c r="AM30">
+        <v>97800155459.0</v>
+      </c>
+      <c r="AN30">
+        <v>63872617890.0</v>
+      </c>
+      <c r="AO30">
+        <v>59559995043.0</v>
+      </c>
+      <c r="AP30">
+        <v>49194429386.0</v>
+      </c>
+      <c r="AQ30">
+        <v>115763537753.0</v>
+      </c>
+      <c r="AR30">
+        <v>83358815898.0</v>
+      </c>
+      <c r="AS30">
+        <v>36507915491.0</v>
+      </c>
+      <c r="AT30">
+        <v>44664218816.0</v>
+      </c>
+      <c r="AU30">
+        <v>95685512862.0</v>
+      </c>
+      <c r="AV30">
+        <v>52118862349.0</v>
+      </c>
+      <c r="AW30">
+        <v>72648558754.0</v>
+      </c>
+      <c r="AX30">
+        <v>36920164090.0</v>
+      </c>
+      <c r="AY30">
+        <v>43863564000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>43700000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>48953877181.0</v>
+      </c>
+      <c r="BB30">
+        <v>28765230902.0</v>
+      </c>
+      <c r="BC30">
+        <v>72557241997.0</v>
+      </c>
+      <c r="BD30">
+        <v>40660775308.0</v>
+      </c>
+      <c r="BE30">
+        <v>10204775038.0</v>
+      </c>
+      <c r="BF30">
+        <v>46701918273.0</v>
+      </c>
+      <c r="BG30">
+        <v>54074974352.0</v>
+      </c>
+      <c r="BH30">
+        <v>29613766016.0</v>
+      </c>
+      <c r="BI30">
+        <v>25639301501.0</v>
+      </c>
+      <c r="BJ30">
+        <v>21574685877.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>-55393716000.0</v>
+      </c>
+      <c r="C31">
+        <v>119281066000.0</v>
+      </c>
+      <c r="D31">
+        <v>-209671823000.0</v>
+      </c>
+      <c r="E31">
+        <v>-177211757000.0</v>
+      </c>
+      <c r="F31">
+        <v>-78007629000.0</v>
+      </c>
+      <c r="G31">
+        <v>-96558366000.0</v>
+      </c>
+      <c r="H31">
+        <v>-99569382000.0</v>
+      </c>
+      <c r="I31">
+        <v>-95633175000.0</v>
+      </c>
+      <c r="J31">
+        <v>-96570478000.0</v>
+      </c>
+      <c r="K31">
+        <v>-151175741000.0</v>
+      </c>
+      <c r="L31">
+        <v>-79617138000.0</v>
+      </c>
+      <c r="M31">
+        <v>-56187049000.0</v>
+      </c>
+      <c r="N31">
+        <v>-40797604000.0</v>
+      </c>
+      <c r="O31">
+        <v>-66797218000.0</v>
+      </c>
+      <c r="P31">
+        <v>-21173792000.0</v>
+      </c>
+      <c r="Q31">
+        <v>7375872000.0</v>
+      </c>
+      <c r="R31">
+        <v>-31992308000.0</v>
+      </c>
+      <c r="S31">
+        <v>18504662000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13249453000.0</v>
+      </c>
+      <c r="U31">
+        <v>-46225579000.0</v>
+      </c>
+      <c r="V31">
+        <v>-34345413000.0</v>
+      </c>
+      <c r="W31">
+        <v>-73348935381.0</v>
+      </c>
+      <c r="X31">
+        <v>-90790917619.0</v>
+      </c>
+      <c r="Y31">
+        <v>-73529786250.0</v>
+      </c>
+      <c r="Z31">
+        <v>-44802809000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-126619821355.0</v>
+      </c>
+      <c r="AB31">
+        <v>-97511896706.0</v>
+      </c>
+      <c r="AC31">
+        <v>-7049443777.0</v>
+      </c>
+      <c r="AD31">
+        <v>-37152317329.0</v>
+      </c>
+      <c r="AE31">
+        <v>-42810736002.0</v>
+      </c>
+      <c r="AF31">
+        <v>31184539321.0</v>
+      </c>
+      <c r="AG31">
+        <v>-12260698497.0</v>
+      </c>
+      <c r="AH31">
+        <v>7290327606.0</v>
+      </c>
+      <c r="AI31">
+        <v>171878630704.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-324230122.0</v>
+      </c>
+      <c r="AK31">
+        <v>-17455554238.0</v>
+      </c>
+      <c r="AL31">
+        <v>3148292692.0</v>
+      </c>
+      <c r="AM31">
+        <v>-16063298671.0</v>
+      </c>
+      <c r="AN31">
+        <v>-13067849667.0</v>
+      </c>
+      <c r="AO31">
+        <v>-6778847700.0</v>
+      </c>
+      <c r="AP31">
+        <v>13437824588.0</v>
+      </c>
+      <c r="AQ31">
+        <v>19453466362.0</v>
+      </c>
+      <c r="AR31">
+        <v>-5901813593.0</v>
+      </c>
+      <c r="AS31">
+        <v>10307990132.0</v>
+      </c>
+      <c r="AT31">
+        <v>48823476978.0</v>
+      </c>
+      <c r="AU31">
+        <v>40567206385.0</v>
+      </c>
+      <c r="AV31">
+        <v>27751407899.0</v>
+      </c>
+      <c r="AW31">
+        <v>4502061316.0</v>
+      </c>
+      <c r="AX31">
+        <v>3582610953.0</v>
+      </c>
+      <c r="AY31">
+        <v>-16875858761.0</v>
+      </c>
+      <c r="AZ31">
+        <v>26710000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-8989276226.0</v>
+      </c>
+      <c r="BB31">
+        <v>2753387515.0</v>
+      </c>
+      <c r="BC31">
+        <v>2550638871.0</v>
+      </c>
+      <c r="BD31">
+        <v>-15364094733.0</v>
+      </c>
+      <c r="BE31">
+        <v>-7008296153.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2383917650.0</v>
+      </c>
+      <c r="BG31">
+        <v>-2649480900.0</v>
+      </c>
+      <c r="BH31">
+        <v>-14246408710.0</v>
+      </c>
+      <c r="BI31">
+        <v>-7717206533.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-10374549420.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>1017562580000.0</v>
+      </c>
+      <c r="C32">
+        <v>2398678172000.0</v>
+      </c>
+      <c r="D32">
+        <v>1212439335000.0</v>
+      </c>
+      <c r="E32">
+        <v>1111894527000.0</v>
+      </c>
+      <c r="F32">
+        <v>1080196238000.0</v>
+      </c>
+      <c r="G32">
+        <v>1384194380000.0</v>
+      </c>
+      <c r="H32">
+        <v>1038257438000.0</v>
+      </c>
+      <c r="I32">
+        <v>795179347000.0</v>
+      </c>
+      <c r="J32">
+        <v>890462799000.0</v>
+      </c>
+      <c r="K32">
+        <v>4472565609000.0</v>
+      </c>
+      <c r="L32">
+        <v>17832529000.0</v>
+      </c>
+      <c r="M32">
+        <v>1558493837000.0</v>
+      </c>
+      <c r="N32">
+        <v>1600820117000.0</v>
+      </c>
+      <c r="O32">
+        <v>1275911739000.0</v>
+      </c>
+      <c r="P32">
+        <v>1453197269000.0</v>
+      </c>
+      <c r="Q32">
+        <v>511969606000.0</v>
+      </c>
+      <c r="R32">
+        <v>1222518784000.0</v>
+      </c>
+      <c r="S32">
+        <v>2512949627000.0</v>
+      </c>
+      <c r="T32">
+        <v>691847867000.0</v>
+      </c>
+      <c r="U32">
+        <v>738973660000.0</v>
+      </c>
+      <c r="V32">
+        <v>493818265000.0</v>
+      </c>
+      <c r="W32">
+        <v>893685211157.0</v>
+      </c>
+      <c r="X32">
+        <v>480801083843.0</v>
+      </c>
+      <c r="Y32">
+        <v>425605777027.0</v>
+      </c>
+      <c r="Z32">
+        <v>788436339973.0</v>
+      </c>
+      <c r="AA32">
+        <v>1132191652152.0</v>
+      </c>
+      <c r="AB32">
+        <v>835806375605.0</v>
+      </c>
+      <c r="AC32">
+        <v>787121702022.0</v>
+      </c>
+      <c r="AD32">
+        <v>772794214592.0</v>
+      </c>
+      <c r="AE32">
+        <v>1611225527010.0</v>
+      </c>
+      <c r="AF32">
+        <v>763887439023.0</v>
+      </c>
+      <c r="AG32">
+        <v>804484272083.0</v>
+      </c>
+      <c r="AH32">
+        <v>641525291526.0</v>
+      </c>
+      <c r="AI32">
+        <v>1097287851757.0</v>
+      </c>
+      <c r="AJ32">
+        <v>690150426916.0</v>
+      </c>
+      <c r="AK32">
+        <v>554502649232.0</v>
+      </c>
+      <c r="AL32">
+        <v>564722311696.0</v>
+      </c>
+      <c r="AM32">
+        <v>230292372398.0</v>
+      </c>
+      <c r="AN32">
+        <v>665107293615.0</v>
+      </c>
+      <c r="AO32">
+        <v>903335332590.0</v>
+      </c>
+      <c r="AP32">
+        <v>511304112054.0</v>
+      </c>
+      <c r="AQ32">
+        <v>437422072795.0</v>
+      </c>
+      <c r="AR32">
+        <v>238381244216.0</v>
+      </c>
+      <c r="AS32">
+        <v>419974097577.0</v>
+      </c>
+      <c r="AT32">
+        <v>427813324427.0</v>
+      </c>
+      <c r="AU32">
+        <v>473543120997.0</v>
+      </c>
+      <c r="AV32">
+        <v>271248919501.0</v>
+      </c>
+      <c r="AW32">
+        <v>292931249070.0</v>
+      </c>
+      <c r="AX32">
+        <v>262850169181.0</v>
+      </c>
+      <c r="AY32">
+        <v>261721070641.0</v>
+      </c>
+      <c r="AZ32">
+        <v>228493000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>247933641363.0</v>
+      </c>
+      <c r="BB32">
+        <v>224415882314.0</v>
+      </c>
+      <c r="BC32">
+        <v>236974184536.0</v>
+      </c>
+      <c r="BD32">
+        <v>223270528119.0</v>
+      </c>
+      <c r="BE32">
+        <v>224902256917.0</v>
+      </c>
+      <c r="BF32">
+        <v>218321744110.0</v>
+      </c>
+      <c r="BG32">
+        <v>222982017140.0</v>
+      </c>
+      <c r="BH32">
+        <v>194679018056.0</v>
+      </c>
+      <c r="BI32">
+        <v>194866461526.0</v>
+      </c>
+      <c r="BJ32">
+        <v>190917993972.0</v>
+      </c>
+      <c r="BK32">
+        <v>198409794700.0</v>
+      </c>
+      <c r="BL32">
+        <v>186584158700.0</v>
+      </c>
+      <c r="BM32">
+        <v>188164669800.0</v>
+      </c>
+      <c r="BN32">
+        <v>177540782500.0</v>
+      </c>
+      <c r="BO32">
+        <v>188911018900.0</v>
+      </c>
+      <c r="BP32">
+        <v>151890153500.0</v>
+      </c>
+      <c r="BQ32">
+        <v>148501555600.0</v>
+      </c>
+      <c r="BR32">
+        <v>142477249800.0</v>
+      </c>
+      <c r="BS32">
+        <v>143534308200.0</v>
+      </c>
+      <c r="BT32">
+        <v>149131768900.0</v>
+      </c>
+      <c r="BU32">
+        <v>141741410700.0</v>
+      </c>
+      <c r="BV32">
+        <v>137620189800.0</v>
+      </c>
+      <c r="BW32">
+        <v>138129022200.0</v>
+      </c>
+      <c r="BX32">
+        <v>126228147000.0</v>
+      </c>
+      <c r="BY32">
+        <v>117633013700.0</v>
+      </c>
+      <c r="BZ32">
+        <v>114045551000.0</v>
+      </c>
+      <c r="CA32">
+        <v>123607912000.0</v>
+      </c>
+      <c r="CB32">
+        <v>118636498000.0</v>
+      </c>
+      <c r="CC32">
+        <v>116202756000.0</v>
+      </c>
+      <c r="CD32">
+        <v>112292692000.0</v>
+      </c>
+      <c r="CE32">
+        <v>117690753000.0</v>
+      </c>
+      <c r="CF32">
+        <v>107057162000.0</v>
+      </c>
+      <c r="CG32">
+        <v>102256401000.0</v>
+      </c>
+      <c r="CH32">
+        <v>105833833000.0</v>
+      </c>
+      <c r="CI32">
+        <v>105561547000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>101872183000.0</v>
+      </c>
+      <c r="CK32">
+        <v>101021952000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>132901235000.0</v>
+      </c>
+      <c r="C2">
+        <v>158700685000.0</v>
+      </c>
+      <c r="D2">
+        <v>356925223000.0</v>
+      </c>
+      <c r="E2">
+        <v>1085205044000.0</v>
+      </c>
+      <c r="F2">
+        <v>3763110800000.0</v>
+      </c>
+      <c r="G2">
+        <v>2909631916000.0</v>
+      </c>
+      <c r="H2">
+        <v>3481236100567.0</v>
+      </c>
+      <c r="I2">
+        <v>2829143844280.0</v>
+      </c>
+      <c r="J2">
+        <v>1689777458730.0</v>
+      </c>
+      <c r="K2">
+        <v>1787564868888.0</v>
+      </c>
+      <c r="L2">
+        <v>2024168577497.0</v>
+      </c>
+      <c r="M2">
+        <v>1681299216493.0</v>
+      </c>
+      <c r="N2">
+        <v>1102959307676.0</v>
+      </c>
+      <c r="O2">
+        <v>722030535418.0</v>
+      </c>
+      <c r="P2">
+        <v>405442681540.0</v>
+      </c>
+      <c r="Q2">
+        <v>96772182520.0</v>
+      </c>
+      <c r="R2">
+        <v>78490346106.0</v>
+      </c>
+      <c r="S2">
+        <v>151659034546.0</v>
+      </c>
+      <c r="T2">
+        <v>133410240171.0</v>
+      </c>
+      <c r="U2">
+        <v>113567749142.0</v>
+      </c>
+      <c r="V2">
+        <v>55864512140.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>52288217000</v>
+      </c>
+      <c r="C3">
+        <v>50448625000</v>
+      </c>
+      <c r="D3">
+        <v>4498112602000</v>
+      </c>
+      <c r="E3">
+        <v>3331024217000</v>
+      </c>
+      <c r="F3">
+        <v>1167966130000</v>
+      </c>
+      <c r="G3">
+        <v>722455601000</v>
+      </c>
+      <c r="H3">
+        <v>1005288180719</v>
+      </c>
+      <c r="I3">
+        <v>1310510255502</v>
+      </c>
+      <c r="J3">
+        <v>1348883684261</v>
+      </c>
+      <c r="K3">
+        <v>1209083373604</v>
+      </c>
+      <c r="L3">
+        <v>314234228394</v>
+      </c>
+      <c r="M3">
+        <v>124266354672</v>
+      </c>
+      <c r="N3">
+        <v>129235835245</v>
+      </c>
+      <c r="O3">
+        <v>60663718669</v>
+      </c>
+      <c r="P3">
+        <v>19681333040</v>
+      </c>
+      <c r="Q3">
+        <v>21822587198</v>
+      </c>
+      <c r="R3">
+        <v>18025643561</v>
+      </c>
+      <c r="S3">
+        <v>197683772378</v>
+      </c>
+      <c r="T3">
+        <v>899093270037</v>
+      </c>
+      <c r="U3">
+        <v>226711878948</v>
+      </c>
+      <c r="V3">
+        <v>72387846103</v>
+      </c>
+      <c r="W3">
+        <v>54224895000</v>
+      </c>
+      <c r="X3">
+        <v>11578216000</v>
+      </c>
+      <c r="Y3">
+        <v>21829000000</v>
+      </c>
+      <c r="Z3">
+        <v>27982000000</v>
+      </c>
+      <c r="AA3">
+        <v>13641000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>1011734895000.0</v>
+      </c>
+      <c r="C6">
+        <v>-25799450000.0</v>
+      </c>
+      <c r="D6">
+        <v>-198224538000.0</v>
+      </c>
+      <c r="E6">
+        <v>-728279821000.0</v>
+      </c>
+      <c r="F6">
+        <v>-2677905756000.0</v>
+      </c>
+      <c r="G6">
+        <v>853478884000.0</v>
+      </c>
+      <c r="H6">
+        <v>-571604184223.0</v>
+      </c>
+      <c r="I6">
+        <v>652092256287.0</v>
+      </c>
+      <c r="J6">
+        <v>1139366385550.0</v>
+      </c>
+      <c r="K6">
+        <v>-97787410158.0</v>
+      </c>
+      <c r="L6">
+        <v>-236603708609.0</v>
+      </c>
+      <c r="M6">
+        <v>342869361004.0</v>
+      </c>
+      <c r="N6">
+        <v>578339908817.0</v>
+      </c>
+      <c r="O6">
+        <v>380928772258.0</v>
+      </c>
+      <c r="P6">
+        <v>316587853878.0</v>
+      </c>
+      <c r="Q6">
+        <v>308670499020.0</v>
+      </c>
+      <c r="R6">
+        <v>18281836414.0</v>
+      </c>
+      <c r="S6">
+        <v>-73262044940.0</v>
+      </c>
+      <c r="T6">
+        <v>18248794375.0</v>
+      </c>
+      <c r="U6">
+        <v>19842491029.0</v>
+      </c>
+      <c r="V6">
+        <v>57703237002.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>-108130885000.0</v>
+      </c>
+      <c r="C7">
+        <v>-144586328000.0</v>
+      </c>
+      <c r="D7">
+        <v>-112565100000.0</v>
+      </c>
+      <c r="E7">
+        <v>-136982609000.0</v>
+      </c>
+      <c r="F7">
+        <v>-90920016000.0</v>
+      </c>
+      <c r="G7">
+        <v>-32325319000.0</v>
+      </c>
+      <c r="H7">
+        <v>-92961831760.0</v>
+      </c>
+      <c r="I7">
+        <v>-1675663972030.0</v>
+      </c>
+      <c r="J7">
+        <v>-1782695955790.0</v>
+      </c>
+      <c r="K7">
+        <v>-354413473640.0</v>
+      </c>
+      <c r="L7">
+        <v>-276661997230.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>494893345000.0</v>
+      </c>
+      <c r="G12">
+        <v>-227814982000.0</v>
+      </c>
+      <c r="H12">
+        <v>-438155883000.0</v>
+      </c>
+      <c r="I12">
+        <v>-294435379812.0</v>
+      </c>
+      <c r="J12">
+        <v>-26382316594.0</v>
+      </c>
+      <c r="K12">
+        <v>341615820872.0</v>
+      </c>
+      <c r="L12">
+        <v>133428910344.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>283194888000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>197215236000.0</v>
+      </c>
+      <c r="E14">
+        <v>172625314000.0</v>
+      </c>
+      <c r="F14">
+        <v>116624748000.0</v>
+      </c>
+      <c r="G14">
+        <v>108213611000.0</v>
+      </c>
+      <c r="H14">
+        <v>122745520178.0</v>
+      </c>
+      <c r="I14">
+        <v>188573095961.0</v>
+      </c>
+      <c r="J14">
+        <v>143167781455.0</v>
+      </c>
+      <c r="K14">
+        <v>140095815295.0</v>
+      </c>
+      <c r="L14">
+        <v>128774438085.0</v>
+      </c>
+      <c r="M14">
+        <v>130755468845.0</v>
+      </c>
+      <c r="N14">
+        <v>129955674871.0</v>
+      </c>
+      <c r="O14">
+        <v>122269690166.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
+        <v>44000000000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
+        <v>36000000000.0</v>
+      </c>
+      <c r="P15">
+        <v>14913151539.0</v>
+      </c>
+      <c r="Q15">
+        <v>20000000000.0</v>
+      </c>
+      <c r="R15">
+        <v>18000000000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
+        <v>36000000000.0</v>
+      </c>
+      <c r="U15">
+        <v>25000000000.0</v>
+      </c>
+      <c r="V15">
+        <v>20000000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
+        <v>6000000000.0</v>
+      </c>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>1144636130000.0</v>
+      </c>
+      <c r="C16">
+        <v>132901235000.0</v>
+      </c>
+      <c r="D16">
+        <v>158700685000.0</v>
+      </c>
+      <c r="E16">
+        <v>356925223000.0</v>
+      </c>
+      <c r="F16">
+        <v>1085205044000.0</v>
+      </c>
+      <c r="G16">
+        <v>3763110800000.0</v>
+      </c>
+      <c r="H16">
+        <v>2909631916344.0</v>
+      </c>
+      <c r="I16">
+        <v>3481236100567.0</v>
+      </c>
+      <c r="J16">
+        <v>2829143844280.0</v>
+      </c>
+      <c r="K16">
+        <v>1689777458730.0</v>
+      </c>
+      <c r="L16">
+        <v>1787564868888.0</v>
+      </c>
+      <c r="M16">
+        <v>2024168577497.0</v>
+      </c>
+      <c r="N16">
+        <v>1681299216493.0</v>
+      </c>
+      <c r="O16">
+        <v>1102959307676.0</v>
+      </c>
+      <c r="P16">
+        <v>722030535418.0</v>
+      </c>
+      <c r="Q16">
+        <v>405442681540.0</v>
+      </c>
+      <c r="R16">
+        <v>96772182520.0</v>
+      </c>
+      <c r="S16">
+        <v>78396989606.0</v>
+      </c>
+      <c r="T16">
+        <v>151659034546.0</v>
+      </c>
+      <c r="U16">
+        <v>133410240171.0</v>
+      </c>
+      <c r="V16">
+        <v>113567749142.0</v>
+      </c>
+      <c r="W16">
+        <v>55864512140.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>841139571000.0</v>
+      </c>
+      <c r="C18">
+        <v>812783872000.0</v>
+      </c>
+      <c r="D18">
+        <v>-3155105953000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2416562572000.0</v>
+      </c>
+      <c r="F18">
+        <v>181139806000.0</v>
+      </c>
+      <c r="G18">
+        <v>-393927613000.0</v>
+      </c>
+      <c r="H18">
+        <v>-562029547040.0</v>
+      </c>
+      <c r="I18">
+        <v>-660513233311.0</v>
+      </c>
+      <c r="J18">
+        <v>-549462836531.0</v>
+      </c>
+      <c r="K18">
+        <v>-237191684731.0</v>
+      </c>
+      <c r="L18">
+        <v>402096688298.0</v>
+      </c>
+      <c r="M18">
+        <v>435094071032.0</v>
+      </c>
+      <c r="N18">
+        <v>359483636463.0</v>
+      </c>
+      <c r="O18">
+        <v>469342872871.0</v>
+      </c>
+      <c r="P18">
+        <v>410019119969.0</v>
+      </c>
+      <c r="Q18">
+        <v>397929515333.0</v>
+      </c>
+      <c r="R18">
+        <v>258051914346.0</v>
+      </c>
+      <c r="S18">
+        <v>-9728107389.0</v>
+      </c>
+      <c r="T18">
+        <v>-693221984338.0</v>
+      </c>
+      <c r="U18">
+        <v>-8864364684.0</v>
+      </c>
+      <c r="V18">
+        <v>1003304862.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>785038520000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2653477726000.0</v>
+      </c>
+      <c r="D19">
+        <v>-4244904941000.0</v>
+      </c>
+      <c r="E19">
+        <v>-3514511727000.0</v>
+      </c>
+      <c r="F19">
+        <v>-29914110000.0</v>
+      </c>
+      <c r="G19">
+        <v>-233027152000.0</v>
+      </c>
+      <c r="H19">
+        <v>-233027152000.0</v>
+      </c>
+      <c r="I19">
+        <v>-65545200000.0</v>
+      </c>
+      <c r="J19">
+        <v>-65545200000.0</v>
+      </c>
+      <c r="K19">
+        <v>-25607140000.0</v>
+      </c>
+      <c r="L19">
+        <v>-58142860000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20">
+        <v>1051409162000.0</v>
+      </c>
+      <c r="C20">
+        <v>565971222000.0</v>
+      </c>
+      <c r="D20">
+        <v>1155286000.0</v>
+      </c>
+      <c r="E20">
+        <v>3275180000.0</v>
+      </c>
+      <c r="F20">
+        <v>696495000.0</v>
+      </c>
+      <c r="G20">
+        <v>1390158551000.0</v>
+      </c>
+      <c r="H20">
+        <v>27500000000.0</v>
+      </c>
+      <c r="I20">
+        <v>426250000000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>325609162000.0</v>
+      </c>
+      <c r="C21">
+        <v>1223468860000.0</v>
+      </c>
+      <c r="D21">
+        <v>2519906519000.0</v>
+      </c>
+      <c r="E21">
+        <v>1234916209000.0</v>
+      </c>
+      <c r="F21">
+        <v>-3617730458000.0</v>
+      </c>
+      <c r="G21">
+        <v>-903144162000.0</v>
+      </c>
+      <c r="H21">
+        <v>1005489797000.0</v>
+      </c>
+      <c r="I21">
+        <v>1135456748805.0</v>
+      </c>
+      <c r="J21">
+        <v>1431663074896.0</v>
+      </c>
+      <c r="K21">
+        <v>957745717943.0</v>
+      </c>
+      <c r="L21">
+        <v>-78645238756.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>1037491241000.0</v>
+      </c>
+      <c r="C22">
+        <v>1050668300000.0</v>
+      </c>
+      <c r="D22">
+        <v>1022964510000.0</v>
+      </c>
+      <c r="E22">
+        <v>914461645000.0</v>
+      </c>
+      <c r="F22">
+        <v>737587843000.0</v>
+      </c>
+      <c r="G22">
+        <v>448129359000.0</v>
+      </c>
+      <c r="H22">
+        <v>758668997972.0</v>
+      </c>
+      <c r="I22">
+        <v>755859306042.0</v>
+      </c>
+      <c r="J22">
+        <v>682635382869.0</v>
+      </c>
+      <c r="K22">
+        <v>490180052706.0</v>
+      </c>
+      <c r="L22">
+        <v>454127568263.0</v>
+      </c>
+      <c r="M22">
+        <v>412053714561.0</v>
+      </c>
+      <c r="N22">
+        <v>406849100690.0</v>
+      </c>
+      <c r="O22">
+        <v>390319051828.0</v>
+      </c>
+      <c r="P22">
+        <v>352941084574.0</v>
+      </c>
+      <c r="Q22">
+        <v>294161351782.0</v>
+      </c>
+      <c r="R22">
+        <v>61369794887.0</v>
+      </c>
+      <c r="S22">
+        <v>65402157630.0</v>
+      </c>
+      <c r="T22">
+        <v>120597556925.0</v>
+      </c>
+      <c r="U22">
+        <v>121521698324.0</v>
+      </c>
+      <c r="V22">
+        <v>81023757923.0</v>
+      </c>
+      <c r="W22">
+        <v>86511961000.0</v>
+      </c>
+      <c r="X22">
+        <v>103468957000.0</v>
+      </c>
+      <c r="Y22">
+        <v>96800000000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>14394000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>380355000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-25014060000.0</v>
+      </c>
+      <c r="D23">
+        <v>183247216000.0</v>
+      </c>
+      <c r="E23">
+        <v>302840905000.0</v>
+      </c>
+      <c r="F23">
+        <v>79920580000.0</v>
+      </c>
+      <c r="G23">
+        <v>-77574858000.0</v>
+      </c>
+      <c r="H23">
+        <v>255265350000.0</v>
+      </c>
+      <c r="I23">
+        <v>109446789565.0</v>
+      </c>
+      <c r="J23">
+        <v>1556742859.0</v>
+      </c>
+      <c r="K23">
+        <v>-617177642.0</v>
+      </c>
+      <c r="L23">
+        <v>9484300000.0</v>
+      </c>
+      <c r="M23">
+        <v>33448832531.0</v>
+      </c>
+      <c r="N23">
+        <v>329154974503.0</v>
+      </c>
+      <c r="O23">
+        <v>-1628575182.0</v>
+      </c>
+      <c r="P23">
+        <v>5610974326.0</v>
+      </c>
+      <c r="Q23">
+        <v>-104194344489.0</v>
+      </c>
+      <c r="R23">
+        <v>-34697872271.0</v>
+      </c>
+      <c r="S23">
+        <v>-102000000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-48466831721.0</v>
+      </c>
+      <c r="U23">
+        <v>-8945000000.0</v>
+      </c>
+      <c r="V23">
+        <v>299946947010.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>37309586000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1375598101000.0</v>
+      </c>
+      <c r="D24">
+        <v>-4210525804000.0</v>
+      </c>
+      <c r="E24">
+        <v>-12998371000.0</v>
+      </c>
+      <c r="F24">
+        <v>1956255859000.0</v>
+      </c>
+      <c r="G24">
+        <v>1074634095000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1020411828675.0</v>
+      </c>
+      <c r="I24">
+        <v>-376059107980.0</v>
+      </c>
+      <c r="J24">
+        <v>3169234581.0</v>
+      </c>
+      <c r="K24">
+        <v>-790162397307.0</v>
+      </c>
+      <c r="L24">
+        <v>390011530992.0</v>
+      </c>
+      <c r="M24">
+        <v>23149249938.0</v>
+      </c>
+      <c r="N24">
+        <v>-6085881029.0</v>
+      </c>
+      <c r="O24">
+        <v>42721570984.0</v>
+      </c>
+      <c r="P24">
+        <v>-60692773170.0</v>
+      </c>
+      <c r="Q24">
+        <v>-14937721743.0</v>
+      </c>
+      <c r="R24">
+        <v>-8142552555.0</v>
+      </c>
+      <c r="S24">
+        <v>2645908336.0</v>
+      </c>
+      <c r="T24">
+        <v>4583036172.0</v>
+      </c>
+      <c r="U24">
+        <v>21471272878.0</v>
+      </c>
+      <c r="V24">
+        <v>-36249657443.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
+        <v>1306313000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>10257000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>3497000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>-427258341000.0</v>
+      </c>
+      <c r="C25">
+        <v>863232497000.0</v>
+      </c>
+      <c r="D25">
+        <v>122826903000.0</v>
+      </c>
+      <c r="E25">
+        <v>-172625314000.0</v>
+      </c>
+      <c r="F25">
+        <v>494893345000.0</v>
+      </c>
+      <c r="G25">
+        <v>-227814982000.0</v>
+      </c>
+      <c r="H25">
+        <v>-438155884471.0</v>
+      </c>
+      <c r="I25">
+        <v>-755859306042.0</v>
+      </c>
+      <c r="J25">
+        <v>-682635382869.0</v>
+      </c>
+      <c r="K25">
+        <v>-490180052706.0</v>
+      </c>
+      <c r="L25">
+        <v>-454127568263.0</v>
+      </c>
+      <c r="M25">
+        <v>-412053714561.0</v>
+      </c>
+      <c r="N25">
+        <v>-406849100690.0</v>
+      </c>
+      <c r="O25">
+        <v>-390319051828.0</v>
+      </c>
+      <c r="P25">
+        <v>-352941084574.0</v>
+      </c>
+      <c r="Q25">
+        <v>-294161351782.0</v>
+      </c>
+      <c r="R25">
+        <v>-61369794887.0</v>
+      </c>
+      <c r="S25">
+        <v>-65402157630.0</v>
+      </c>
+      <c r="T25">
+        <v>205871285699.0</v>
+      </c>
+      <c r="U25">
+        <v>217847514264.0</v>
+      </c>
+      <c r="V25">
+        <v>73391150965.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>671054162000.0</v>
+      </c>
+      <c r="C26">
+        <v>565971222000.0</v>
+      </c>
+      <c r="D26">
+        <v>1155286000.0</v>
+      </c>
+      <c r="E26">
+        <v>3275180000.0</v>
+      </c>
+      <c r="F26">
+        <v>696495000.0</v>
+      </c>
+      <c r="G26">
+        <v>1390158551000.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>426250000000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>1408754375000.0</v>
+      </c>
+      <c r="C28">
+        <v>1764426022000.0</v>
+      </c>
+      <c r="D28">
+        <v>2705048796000.0</v>
+      </c>
+      <c r="E28">
+        <v>1537757114000.0</v>
+      </c>
+      <c r="F28">
+        <v>-3536533963000.0</v>
+      </c>
+      <c r="G28">
+        <v>641639389000.0</v>
+      </c>
+      <c r="H28">
+        <v>1260755146713.0</v>
+      </c>
+      <c r="I28">
+        <v>1743899197995.0</v>
+      </c>
+      <c r="J28">
+        <v>1681632862787.0</v>
+      </c>
+      <c r="K28">
+        <v>957128540301.0</v>
+      </c>
+      <c r="L28">
+        <v>-69160938756.0</v>
+      </c>
+      <c r="M28">
+        <v>-7519224751.0</v>
+      </c>
+      <c r="N28">
+        <v>307101515736.0</v>
+      </c>
+      <c r="O28">
+        <v>-76762917205.0</v>
+      </c>
+      <c r="P28">
+        <v>-32522549309.0</v>
+      </c>
+      <c r="Q28">
+        <v>-186694344489.0</v>
+      </c>
+      <c r="R28">
+        <v>-149470583389.0</v>
+      </c>
+      <c r="S28">
+        <v>-66331600841.0</v>
+      </c>
+      <c r="T28">
+        <v>706598848608.0</v>
+      </c>
+      <c r="U28">
+        <v>18549159518.0</v>
+      </c>
+      <c r="V28">
+        <v>88045589583.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>893427788000.0</v>
+      </c>
+      <c r="C29">
+        <v>863232497000.0</v>
+      </c>
+      <c r="D29">
+        <v>1343006649000.0</v>
+      </c>
+      <c r="E29">
+        <v>914461645000.0</v>
+      </c>
+      <c r="F29">
+        <v>1349105936000.0</v>
+      </c>
+      <c r="G29">
+        <v>328527988000.0</v>
+      </c>
+      <c r="H29">
+        <v>443258633679.0</v>
+      </c>
+      <c r="I29">
+        <v>649997022191.0</v>
+      </c>
+      <c r="J29">
+        <v>799420847730.0</v>
+      </c>
+      <c r="K29">
+        <v>971891688873.0</v>
+      </c>
+      <c r="L29">
+        <v>716330916692.0</v>
+      </c>
+      <c r="M29">
+        <v>559360425704.0</v>
+      </c>
+      <c r="N29">
+        <v>488719471708.0</v>
+      </c>
+      <c r="O29">
+        <v>530006591540.0</v>
+      </c>
+      <c r="P29">
+        <v>429700453009.0</v>
+      </c>
+      <c r="Q29">
+        <v>419752102531.0</v>
+      </c>
+      <c r="R29">
+        <v>276077557907.0</v>
+      </c>
+      <c r="S29">
+        <v>187955664989.0</v>
+      </c>
+      <c r="T29">
+        <v>205871285699.0</v>
+      </c>
+      <c r="U29">
+        <v>217847514264.0</v>
+      </c>
+      <c r="V29">
+        <v>73391150965.0</v>
+      </c>
+      <c r="W29">
+        <v>208628686000.0</v>
+      </c>
+      <c r="X29">
+        <v>159753469000.0</v>
+      </c>
+      <c r="Y29">
+        <v>128606000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>170491000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>164474000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-1290467938000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2653477726000.0</v>
+      </c>
+      <c r="D30">
+        <v>-4244904941000.0</v>
+      </c>
+      <c r="E30">
+        <v>-3514511727000.0</v>
+      </c>
+      <c r="F30">
+        <v>-494684969000.0</v>
+      </c>
+      <c r="G30">
+        <v>-86735821000.0</v>
+      </c>
+      <c r="H30">
+        <v>-2248378191735.0</v>
+      </c>
+      <c r="I30">
+        <v>-1752114563482.0</v>
+      </c>
+      <c r="J30">
+        <v>-1345714449680.0</v>
+      </c>
+      <c r="K30">
+        <v>-2024852910911.0</v>
+      </c>
+      <c r="L30">
+        <v>-883643885898.0</v>
+      </c>
+      <c r="M30">
+        <v>-202326727412.0</v>
+      </c>
+      <c r="N30">
+        <v>-209021985770.0</v>
+      </c>
+      <c r="O30">
+        <v>-72817147685.0</v>
+      </c>
+      <c r="P30">
+        <v>-80374106210.0</v>
+      </c>
+      <c r="Q30">
+        <v>75748604151.0</v>
+      </c>
+      <c r="R30">
+        <v>-108144050294.0</v>
+      </c>
+      <c r="S30">
+        <v>-195037864042.0</v>
+      </c>
+      <c r="T30">
+        <v>-894221339932.0</v>
+      </c>
+      <c r="U30">
+        <v>-216554182753.0</v>
+      </c>
+      <c r="V30">
+        <v>-103733503546.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>1144636130000.0</v>
+      </c>
+      <c r="C2">
+        <v>390912799000.0</v>
+      </c>
+      <c r="D2">
+        <v>502446962000.0</v>
+      </c>
+      <c r="E2">
+        <v>500342715000.0</v>
+      </c>
+      <c r="F2">
+        <v>132901235000.0</v>
+      </c>
+      <c r="G2">
+        <v>84747275000.0</v>
+      </c>
+      <c r="H2">
+        <v>83619589000.0</v>
+      </c>
+      <c r="I2">
+        <v>75033143000.0</v>
+      </c>
+      <c r="J2">
+        <v>158700685000.0</v>
+      </c>
+      <c r="K2">
+        <v>425869968000.0</v>
+      </c>
+      <c r="L2">
+        <v>576263624000.0</v>
+      </c>
+      <c r="M2">
+        <v>541841288000.0</v>
+      </c>
+      <c r="N2">
+        <v>356925223000.0</v>
+      </c>
+      <c r="O2">
+        <v>449216378000.0</v>
+      </c>
+      <c r="P2">
+        <v>816490520000.0</v>
+      </c>
+      <c r="Q2">
+        <v>508313502000.0</v>
+      </c>
+      <c r="R2">
+        <v>1085205044000.0</v>
+      </c>
+      <c r="S2">
+        <v>913371749000.0</v>
+      </c>
+      <c r="T2">
+        <v>2554045185000.0</v>
+      </c>
+      <c r="U2">
+        <v>3320716285000.0</v>
+      </c>
+      <c r="V2">
+        <v>3763110800000.0</v>
+      </c>
+      <c r="W2">
+        <v>2808088764703.0</v>
+      </c>
+      <c r="X2">
+        <v>2710835806000.0</v>
+      </c>
+      <c r="Y2">
+        <v>3122147438018.0</v>
+      </c>
+      <c r="Z2">
+        <v>2909631916344.0</v>
+      </c>
+      <c r="AA2">
+        <v>3083437868719.0</v>
+      </c>
+      <c r="AB2">
+        <v>2948565739639.0</v>
+      </c>
+      <c r="AC2">
+        <v>3064421161276.0</v>
+      </c>
+      <c r="AD2">
+        <v>3481236100567.0</v>
+      </c>
+      <c r="AE2">
+        <v>3052578733842.0</v>
+      </c>
+      <c r="AF2">
+        <v>3070733722283.0</v>
+      </c>
+      <c r="AG2">
+        <v>3092695062211.0</v>
+      </c>
+      <c r="AH2">
+        <v>2829143844280.0</v>
+      </c>
+      <c r="AI2">
+        <v>2165259939314.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2058129526818.0</v>
+      </c>
+      <c r="AK2">
+        <v>1647915559865.0</v>
+      </c>
+      <c r="AL2">
+        <v>1689777458730.0</v>
+      </c>
+      <c r="AM2">
+        <v>1945990192333.0</v>
+      </c>
+      <c r="AN2">
+        <v>1729251518602.0</v>
+      </c>
+      <c r="AO2">
+        <v>1786591042268.0</v>
+      </c>
+      <c r="AP2">
+        <v>1787564868888.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1592902666016.0</v>
+      </c>
+      <c r="AR2">
+        <v>1942949302390.0</v>
+      </c>
+      <c r="AS2">
+        <v>2087254568049.0</v>
+      </c>
+      <c r="AT2">
+        <v>2024168577497.0</v>
+      </c>
+      <c r="AU2">
+        <v>1899349540958.0</v>
+      </c>
+      <c r="AV2">
+        <v>1860727963972.0</v>
+      </c>
+      <c r="AW2">
+        <v>1686876089800.0</v>
+      </c>
+      <c r="AX2">
+        <v>1681299216493.0</v>
+      </c>
+      <c r="AY2">
+        <v>1583770000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1573394710445.0</v>
+      </c>
+      <c r="BA2">
+        <v>1513867463500.0</v>
+      </c>
+      <c r="BB2">
+        <v>1102959307676.0</v>
+      </c>
+      <c r="BC2">
+        <v>1029919362473.0</v>
+      </c>
+      <c r="BD2">
+        <v>909866299214.0</v>
+      </c>
+      <c r="BE2">
+        <v>668678170018.0</v>
+      </c>
+      <c r="BF2">
+        <v>722030535418.0</v>
+      </c>
+      <c r="BG2">
+        <v>554415819219.0</v>
+      </c>
+      <c r="BH2">
+        <v>523953434752.0</v>
+      </c>
+      <c r="BI2">
+        <v>464786960062.0</v>
+      </c>
+      <c r="BJ2">
+        <v>405442681540.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>674925594000</v>
+      </c>
+      <c r="C3">
+        <v>11707520000</v>
+      </c>
+      <c r="D3">
+        <v>6255365000</v>
+      </c>
+      <c r="E3">
+        <v>321225001000</v>
+      </c>
+      <c r="F3">
+        <v>18875087000</v>
+      </c>
+      <c r="G3">
+        <v>16361279000</v>
+      </c>
+      <c r="H3">
+        <v>49572344000</v>
+      </c>
+      <c r="I3">
+        <v>170985563000</v>
+      </c>
+      <c r="J3">
+        <v>90309048000</v>
+      </c>
+      <c r="K3">
+        <v>672956908000</v>
+      </c>
+      <c r="L3">
+        <v>1963740017000</v>
+      </c>
+      <c r="M3">
+        <v>1364010888000</v>
+      </c>
+      <c r="N3">
+        <v>497404789000</v>
+      </c>
+      <c r="O3">
+        <v>1758246577000</v>
+      </c>
+      <c r="P3">
+        <v>595831955000</v>
+      </c>
+      <c r="Q3">
+        <v>486367565000</v>
+      </c>
+      <c r="R3">
+        <v>490578120000</v>
+      </c>
+      <c r="S3">
+        <v>410260917000</v>
+      </c>
+      <c r="T3">
+        <v>316469097000</v>
+      </c>
+      <c r="U3">
+        <v>216636094000</v>
+      </c>
+      <c r="V3">
+        <v>224600022000</v>
+      </c>
+      <c r="W3">
+        <v>417924757596</v>
+      </c>
+      <c r="X3">
+        <v>417137912339</v>
+      </c>
+      <c r="Y3">
+        <v>134885997059</v>
+      </c>
+      <c r="Z3">
+        <v>266131080941</v>
+      </c>
+      <c r="AA3">
+        <v>48479936850</v>
+      </c>
+      <c r="AB3">
+        <v>306053394863</v>
+      </c>
+      <c r="AC3">
+        <v>406653540167</v>
+      </c>
+      <c r="AD3">
+        <v>244101308839</v>
+      </c>
+      <c r="AE3">
+        <v>648780713411</v>
+      </c>
+      <c r="AF3">
+        <v>171452459644</v>
+      </c>
+      <c r="AG3">
+        <v>284065006556</v>
+      </c>
+      <c r="AH3">
+        <v>206212075891</v>
+      </c>
+      <c r="AI3">
+        <v>676471733298</v>
+      </c>
+      <c r="AJ3">
+        <v>295439423869</v>
+      </c>
+      <c r="AK3">
+        <v>334689673547</v>
+      </c>
+      <c r="AL3">
+        <v>42282853547</v>
+      </c>
+      <c r="AM3">
+        <v>723299565218</v>
+      </c>
+      <c r="AN3">
+        <v>114434742636</v>
+      </c>
+      <c r="AO3">
+        <v>318406797000</v>
+      </c>
+      <c r="AP3">
+        <v>52942268749</v>
+      </c>
+      <c r="AQ3">
+        <v>15732235084</v>
+      </c>
+      <c r="AR3">
+        <v>503953175039</v>
+      </c>
+      <c r="AS3">
+        <v>381572685417</v>
+      </c>
+      <c r="AT3">
+        <v>59058518617</v>
+      </c>
+      <c r="AU3">
+        <v>471684949679</v>
+      </c>
+      <c r="AV3">
+        <v>57745141750</v>
+      </c>
+      <c r="AW3">
+        <v>14970452948</v>
+      </c>
+      <c r="AX3">
+        <v>105040936197</v>
+      </c>
+      <c r="AY3">
+        <v>9143835245</v>
+      </c>
+      <c r="AZ3">
+        <v>113725111966</v>
+      </c>
+      <c r="BA3">
+        <v>4080709271</v>
+      </c>
+      <c r="BB3">
+        <v>10447597305</v>
+      </c>
+      <c r="BC3">
+        <v>18624052632</v>
+      </c>
+      <c r="BD3">
+        <v>2701245991</v>
+      </c>
+      <c r="BE3">
+        <v>99168677202</v>
+      </c>
+      <c r="BF3">
+        <v>138507097248</v>
+      </c>
+      <c r="BG3">
+        <v>89209912908</v>
+      </c>
+      <c r="BH3">
+        <v>99065954317</v>
+      </c>
+      <c r="BI3">
+        <v>3677387582</v>
+      </c>
+      <c r="BJ3">
+        <v>6147904049</v>
+      </c>
+      <c r="BK3">
+        <v>21822587200</v>
+      </c>
+      <c r="BL3">
+        <v>13354392700</v>
+      </c>
+      <c r="BM3">
+        <v>5418102400</v>
+      </c>
+      <c r="BN3">
+        <v>3215950600</v>
+      </c>
+      <c r="BO3">
+        <v>18025643600</v>
+      </c>
+      <c r="BP3">
+        <v>5330065300</v>
+      </c>
+      <c r="BQ3">
+        <v>2842523900</v>
+      </c>
+      <c r="BR3">
+        <v>1517682200</v>
+      </c>
+      <c r="BS3">
+        <v>197683772400</v>
+      </c>
+      <c r="BT3">
+        <v>167059573800</v>
+      </c>
+      <c r="BU3">
+        <v>196213063300</v>
+      </c>
+      <c r="BV3">
+        <v>70968564100</v>
+      </c>
+      <c r="BW3">
+        <v>899093270000</v>
+      </c>
+      <c r="BX3">
+        <v>624064919800</v>
+      </c>
+      <c r="BY3">
+        <v>364406599200</v>
+      </c>
+      <c r="BZ3">
+        <v>139653603100</v>
+      </c>
+      <c r="CA3">
+        <v>5966086000</v>
+      </c>
+      <c r="CB3">
+        <v>3147280000</v>
+      </c>
+      <c r="CC3">
+        <v>972834000</v>
+      </c>
+      <c r="CD3">
+        <v>72387846000</v>
+      </c>
+      <c r="CE3">
+        <v>5250079000</v>
+      </c>
+      <c r="CF3">
+        <v>1863661000</v>
+      </c>
+      <c r="CG3">
+        <v>145493000</v>
+      </c>
+      <c r="CH3">
+        <v>54224895000</v>
+      </c>
+      <c r="CI3">
+        <v>5975166000</v>
+      </c>
+      <c r="CJ3">
+        <v>2707259000</v>
+      </c>
+      <c r="CK3">
+        <v>6269557000</v>
+      </c>
+      <c r="CL3">
+        <v>11578216000</v>
+      </c>
+      <c r="CM3">
+        <v>9985000000</v>
+      </c>
+      <c r="CN3">
+        <v>21829000000</v>
+      </c>
+      <c r="CO3">
+        <v>27982000000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>13641000000</v>
+      </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5247,357 +26668,445 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
-[...66 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
-[...7 lines deleted...]
-      </c>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
-[...4 lines deleted...]
-      </c>
+      <c r="AY5"/>
+      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
-[...61 lines deleted...]
-      <c r="BJ6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-767223980000.0</v>
+      </c>
+      <c r="C6">
+        <v>753723331000.0</v>
+      </c>
+      <c r="D6">
+        <v>-111534163000.0</v>
+      </c>
+      <c r="E6">
+        <v>2104247000.0</v>
+      </c>
+      <c r="F6">
+        <v>367441480000.0</v>
+      </c>
+      <c r="G6">
+        <v>48153960000.0</v>
+      </c>
+      <c r="H6">
+        <v>1127686000.0</v>
+      </c>
+      <c r="I6">
+        <v>8586446000.0</v>
+      </c>
+      <c r="J6">
+        <v>-83667542000.0</v>
+      </c>
+      <c r="K6">
+        <v>-267169283000.0</v>
+      </c>
+      <c r="L6">
+        <v>-150393656000.0</v>
+      </c>
+      <c r="M6">
+        <v>34422336000.0</v>
+      </c>
+      <c r="N6">
+        <v>184916065000.0</v>
+      </c>
+      <c r="O6">
+        <v>-92291155000.0</v>
+      </c>
+      <c r="P6">
+        <v>-367274142000.0</v>
+      </c>
+      <c r="Q6">
+        <v>308177018000.0</v>
+      </c>
+      <c r="R6">
+        <v>-576891542000.0</v>
+      </c>
+      <c r="S6">
+        <v>171833295000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1640673436000.0</v>
+      </c>
+      <c r="U6">
+        <v>-766671100000.0</v>
+      </c>
+      <c r="V6">
+        <v>-442394515000.0</v>
+      </c>
+      <c r="W6">
+        <v>955022035297.0</v>
+      </c>
+      <c r="X6">
+        <v>97252958703.0</v>
+      </c>
+      <c r="Y6">
+        <v>-411311632018.0</v>
+      </c>
+      <c r="Z6">
+        <v>212515521674.0</v>
+      </c>
+      <c r="AA6">
+        <v>-173805952375.0</v>
+      </c>
+      <c r="AB6">
+        <v>134872129080.0</v>
+      </c>
+      <c r="AC6">
+        <v>-115855421637.0</v>
+      </c>
+      <c r="AD6">
+        <v>-416814939291.0</v>
+      </c>
+      <c r="AE6">
+        <v>428657366725.0</v>
+      </c>
+      <c r="AF6">
+        <v>-18154988441.0</v>
+      </c>
+      <c r="AG6">
+        <v>-21961339928.0</v>
+      </c>
+      <c r="AH6">
+        <v>263551217931.0</v>
+      </c>
+      <c r="AI6">
+        <v>663883904966.0</v>
+      </c>
+      <c r="AJ6">
+        <v>107130412496.0</v>
+      </c>
+      <c r="AK6">
+        <v>410213966953.0</v>
+      </c>
+      <c r="AL6">
+        <v>-41861898865.0</v>
+      </c>
+      <c r="AM6">
+        <v>-256212733603.0</v>
+      </c>
+      <c r="AN6">
+        <v>216738673731.0</v>
+      </c>
+      <c r="AO6">
+        <v>-57339523666.0</v>
+      </c>
+      <c r="AP6">
+        <v>-973826620.0</v>
+      </c>
+      <c r="AQ6">
+        <v>194662202872.0</v>
+      </c>
+      <c r="AR6">
+        <v>-350046636374.0</v>
+      </c>
+      <c r="AS6">
+        <v>-144305265659.0</v>
+      </c>
+      <c r="AT6">
+        <v>63085990552.0</v>
+      </c>
+      <c r="AU6">
+        <v>124819036539.0</v>
+      </c>
+      <c r="AV6">
+        <v>38621576986.0</v>
+      </c>
+      <c r="AW6">
+        <v>173851874172.0</v>
+      </c>
+      <c r="AX6">
+        <v>5576873307.0</v>
+      </c>
+      <c r="AY6">
+        <v>97529216493.0</v>
+      </c>
+      <c r="AZ6">
+        <v>10375289555.0</v>
+      </c>
+      <c r="BA6">
+        <v>59527246945.0</v>
+      </c>
+      <c r="BB6">
+        <v>410908155824.0</v>
+      </c>
+      <c r="BC6">
+        <v>73039945203.0</v>
+      </c>
+      <c r="BD6">
+        <v>120053063259.0</v>
+      </c>
+      <c r="BE6">
+        <v>241188129196.0</v>
+      </c>
+      <c r="BF6">
+        <v>-53352365400.0</v>
+      </c>
+      <c r="BG6">
+        <v>167614716199.0</v>
+      </c>
+      <c r="BH6">
+        <v>30462384467.0</v>
+      </c>
+      <c r="BI6">
+        <v>59166474690.0</v>
+      </c>
+      <c r="BJ6">
+        <v>59344278522.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7"/>
+      <c r="C7">
+        <v>-108130885000.0</v>
+      </c>
+      <c r="D7">
+        <v>-78115191000.0</v>
+      </c>
       <c r="E7">
-        <v>0.0</v>
+        <v>-51342191000.0</v>
       </c>
       <c r="F7">
-        <v>10865000.0</v>
+        <v>-35476802000.0</v>
       </c>
       <c r="G7">
-        <v>43460000.0</v>
+        <v>-144586328000.0</v>
       </c>
       <c r="H7">
-        <v>79202000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-670340972000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7">
-        <v>6475571000.0</v>
+        <v>-80157872000.0</v>
       </c>
       <c r="M7">
-        <v>1357305000.0</v>
+        <v>-69830037000.0</v>
       </c>
       <c r="N7">
-        <v>249356000.0</v>
+        <v>-33008907000.0</v>
       </c>
       <c r="O7">
-        <v>600546000.0</v>
+        <v>-136982609000.0</v>
       </c>
       <c r="P7">
-        <v>1139920000.0</v>
+        <v>-51637378000.0</v>
       </c>
       <c r="Q7">
-        <v>1791580000.0</v>
-[...11 lines deleted...]
-      <c r="AB7"/>
+        <v>-82308208000.0</v>
+      </c>
+      <c r="R7">
+        <v>-30316655000.0</v>
+      </c>
+      <c r="S7">
+        <v>-90920016000.0</v>
+      </c>
+      <c r="T7">
+        <v>51963129000.0</v>
+      </c>
+      <c r="U7">
+        <v>-13336367000.0</v>
+      </c>
+      <c r="V7">
+        <v>30345861000.0</v>
+      </c>
+      <c r="W7">
+        <v>-32325319000.0</v>
+      </c>
+      <c r="X7">
+        <v>-22798983540.0</v>
+      </c>
+      <c r="Y7">
+        <v>-30005050000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-305439151850.0</v>
+      </c>
+      <c r="AA7">
+        <v>-92961831760.0</v>
+      </c>
+      <c r="AB7">
+        <v>-42601708490.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5624,104 +27133,70 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...49 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -5757,121 +27232,77 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...49 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -5900,312 +27331,222 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
-[...168 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
-[...15 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...8 lines deleted...]
-      <c r="M11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11">
-        <v>449216378000.0</v>
-[...18 lines deleted...]
-      <c r="AF11"/>
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -6228,1070 +27569,850 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
-[...33 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>1001359244000.0</v>
+        <v>-40638561000.0</v>
       </c>
       <c r="N12">
-        <v>449216378000.0</v>
+        <v>270859576000.0</v>
       </c>
       <c r="O12">
-        <v>816490520000.0</v>
+        <v>270859576000.0</v>
       </c>
       <c r="P12">
-        <v>708992954000.0</v>
+        <v>-201148271000.0</v>
       </c>
       <c r="Q12">
-        <v>1245884496000.0</v>
+        <v>-150576154000.0</v>
       </c>
       <c r="R12">
-        <v>913371749000.0</v>
+        <v>88737804000.0</v>
       </c>
       <c r="S12">
-        <v>2554045185000.0</v>
+        <v>515704443000.0</v>
       </c>
       <c r="T12">
-        <v>3320716285000.0</v>
+        <v>-26548098000.0</v>
       </c>
       <c r="U12">
-        <v>3763110800000.0</v>
+        <v>-10558669000.0</v>
       </c>
       <c r="V12">
-        <v>2808088764703.0</v>
+        <v>16295669000.0</v>
       </c>
       <c r="W12">
-        <v>2710835806000.0</v>
+        <v>236400829687.0</v>
       </c>
       <c r="X12">
-        <v>3122147438018.0</v>
+        <v>-269154893687.0</v>
       </c>
       <c r="Y12">
-        <v>2959631916344.0</v>
+        <v>-132656397882.0</v>
       </c>
       <c r="Z12">
-        <v>3083437868719.0</v>
+        <v>-62404520118.0</v>
       </c>
       <c r="AA12">
-        <v>2948565739639.0</v>
+        <v>-406713225051.0</v>
       </c>
       <c r="AB12">
-        <v>3064421161276.0</v>
+        <v>-96298919203.0</v>
       </c>
       <c r="AC12">
-        <v>3481236100567.0</v>
+        <v>135019125128.0</v>
       </c>
       <c r="AD12">
-        <v>3052578733842.0</v>
+        <v>-70162865345.0</v>
       </c>
       <c r="AE12">
-        <v>3070733722283.0</v>
+        <v>-12802688581.0</v>
       </c>
       <c r="AF12">
-        <v>3092695062211.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>-293546343925.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
-[...267 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
       <c r="CM13"/>
-      <c r="CN13">
-[...7 lines deleted...]
-      </c>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>6020275000.0</v>
+        <v>65167015000.0</v>
       </c>
       <c r="D14">
-        <v>6020275000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>74769253000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14">
-        <v>5436871000.0</v>
+        <v>64801333000.0</v>
       </c>
       <c r="I14">
-        <v>5436293000.0</v>
+        <v>56250379000.0</v>
       </c>
       <c r="J14">
-        <v>5436292908.0</v>
+        <v>54235566000.0</v>
       </c>
       <c r="K14">
-        <v>5435884678.0</v>
+        <v>58250452000.0</v>
       </c>
       <c r="L14">
-        <v>5435301000.0</v>
+        <v>45171401000.0</v>
       </c>
       <c r="M14">
-        <v>5432417926.0</v>
+        <v>38134644000.0</v>
       </c>
       <c r="N14">
-        <v>5434329000.0</v>
+        <v>55658739000.0</v>
       </c>
       <c r="O14">
-        <v>5434329000.0</v>
+        <v>76586856000.0</v>
       </c>
       <c r="P14">
-        <v>5434329000.0</v>
+        <v>2898092000.0</v>
       </c>
       <c r="Q14">
-        <v>5431248000.0</v>
+        <v>1652724000.0</v>
       </c>
       <c r="R14">
-        <v>5431248000.0</v>
+        <v>32370754000.0</v>
       </c>
       <c r="S14">
-        <v>5431248000.0</v>
+        <v>29761249000.0</v>
       </c>
       <c r="T14">
-        <v>5431248000.0</v>
+        <v>35464614000.0</v>
       </c>
       <c r="U14">
-        <v>5431248000.0</v>
+        <v>28917432000.0</v>
       </c>
       <c r="V14">
-        <v>5431248000.0</v>
+        <v>31885491000.0</v>
       </c>
       <c r="W14">
-        <v>4046460739.0</v>
+        <v>31807698000.0</v>
       </c>
       <c r="X14">
-        <v>4046460802.0</v>
+        <v>28761769000.0</v>
       </c>
       <c r="Y14">
-        <v>4046460739.0</v>
+        <v>16411640000.0</v>
       </c>
       <c r="Z14">
-        <v>4046460739.0</v>
+        <v>31232504000.0</v>
       </c>
       <c r="AA14">
-        <v>4046460739.0</v>
+        <v>-60307711717.0</v>
       </c>
       <c r="AB14">
-        <v>4046460739.0</v>
+        <v>127054154717.0</v>
       </c>
       <c r="AC14">
-        <v>4046460739.0</v>
+        <v>-3758868513.0</v>
       </c>
       <c r="AD14">
-        <v>4046460739.0</v>
+        <v>59757944513.0</v>
       </c>
       <c r="AE14">
-        <v>3739134489.0</v>
+        <v>42675971202.0</v>
       </c>
       <c r="AF14">
-        <v>3739134489.0</v>
+        <v>48490229827.0</v>
       </c>
       <c r="AG14">
-        <v>3739134489.0</v>
+        <v>50324515245.0</v>
       </c>
       <c r="AH14">
-        <v>3739134489.0</v>
+        <v>47082379687.0</v>
       </c>
       <c r="AI14">
-        <v>3739134489.0</v>
+        <v>36927650583.0</v>
       </c>
       <c r="AJ14">
-        <v>3739134489.0</v>
+        <v>35598416370.0</v>
       </c>
       <c r="AK14">
-        <v>3739134489.0</v>
+        <v>35348779264.0</v>
       </c>
       <c r="AL14">
-        <v>3739134489.0</v>
+        <v>35292935238.0</v>
       </c>
       <c r="AM14">
-        <v>3756209039.0</v>
+        <v>43276570245.0</v>
       </c>
       <c r="AN14">
-        <v>3739134489.0</v>
+        <v>32497686246.0</v>
       </c>
       <c r="AO14">
-        <v>3756209039.0</v>
+        <v>32810181004.0</v>
       </c>
       <c r="AP14">
-        <v>3756209039.0</v>
+        <v>31511377800.0</v>
       </c>
       <c r="AQ14">
-        <v>3886980054.0</v>
+        <v>31353483879.0</v>
       </c>
       <c r="AR14">
-        <v>3756209039.0</v>
+        <v>32387214287.0</v>
       </c>
       <c r="AS14">
-        <v>3886980054.0</v>
+        <v>31969604512.0</v>
       </c>
       <c r="AT14">
-        <v>3756209039.0</v>
+        <v>33064135407.0</v>
       </c>
       <c r="AU14">
-        <v>3756209039.0</v>
+        <v>34235037105.0</v>
       </c>
       <c r="AV14">
-        <v>3756209039.0</v>
+        <v>32153255569.0</v>
       </c>
       <c r="AW14">
-        <v>3756209039.0</v>
+        <v>32150623180.0</v>
       </c>
       <c r="AX14">
-        <v>3756209039.0</v>
+        <v>32216552991.0</v>
       </c>
       <c r="AY14">
-        <v>3756209039.0</v>
+        <v>36963534336.0</v>
       </c>
       <c r="AZ14">
-        <v>3756209039.0</v>
+        <v>31524155041.0</v>
       </c>
       <c r="BA14">
-        <v>3414915863.0</v>
+        <v>30256028582.0</v>
       </c>
       <c r="BB14">
-        <v>3414735490.0</v>
+        <v>31211956912.0</v>
       </c>
       <c r="BC14">
-        <v>3414735490.0</v>
+        <v>31805690166.0</v>
       </c>
       <c r="BD14">
-        <v>3414735490.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>31034913081.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15"/>
-      <c r="AV15"/>
+      <c r="AU15">
+        <v>44000000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>44000000000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BC15">
+        <v>36000000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>36000000000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BG15">
+        <v>14913151500.0</v>
+      </c>
+      <c r="BH15">
+        <v>14913151500.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15"/>
-      <c r="BL15"/>
+      <c r="BK15">
+        <v>20000000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>20000000000.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15"/>
-[...2 lines deleted...]
-      <c r="BR15"/>
+      <c r="BO15">
+        <v>18000000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>18000000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>18000000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>18000000000.0</v>
+      </c>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15"/>
-      <c r="BX15"/>
+      <c r="BW15">
+        <v>36000000000.0</v>
+      </c>
+      <c r="BX15">
+        <v>36000000000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>25000000000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15"/>
+      <c r="CD15">
+        <v>20000000000.0</v>
+      </c>
       <c r="CE15"/>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>20000000000.0</v>
+      </c>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>125742588000.0</v>
+      </c>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>6000000000.0</v>
+      </c>
       <c r="CP15"/>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>408004225000.0</v>
-[...3 lines deleted...]
-      <c r="E16"/>
+        <v>377412150000.0</v>
+      </c>
+      <c r="C16">
+        <v>1144636130000.0</v>
+      </c>
+      <c r="D16">
+        <v>390912799000.0</v>
+      </c>
+      <c r="E16">
+        <v>502446962000.0</v>
+      </c>
       <c r="F16">
-        <v>597496288000.0</v>
+        <v>500342715000.0</v>
       </c>
       <c r="G16">
-        <v>371977031000.0</v>
+        <v>132901235000.0</v>
       </c>
       <c r="H16">
-        <v>1880524552000.0</v>
+        <v>84747275000.0</v>
       </c>
       <c r="I16">
-        <v>2027511931000.0</v>
+        <v>83619589000.0</v>
       </c>
       <c r="J16">
-        <v>3699035025000.0</v>
+        <v>75033143000.0</v>
       </c>
       <c r="K16">
-        <v>613023172000.0</v>
+        <v>158700685000.0</v>
       </c>
       <c r="L16">
-        <v>704553477000.0</v>
+        <v>425869968000.0</v>
       </c>
       <c r="M16">
-        <v>546199813000.0</v>
+        <v>576263624000.0</v>
       </c>
       <c r="N16">
-        <v>869636755000.0</v>
+        <v>541841288000.0</v>
       </c>
       <c r="O16">
-        <v>722845242000.0</v>
+        <v>356925223000.0</v>
       </c>
       <c r="P16">
-        <v>804146081000.0</v>
+        <v>449216378000.0</v>
       </c>
       <c r="Q16">
-        <v>605132578000.0</v>
+        <v>816490520000.0</v>
       </c>
       <c r="R16">
-        <v>81800078000.0</v>
+        <v>508313502000.0</v>
       </c>
       <c r="S16">
-        <v>50925460000.0</v>
+        <v>1085205044000.0</v>
       </c>
       <c r="T16">
-        <v>1531075526000.0</v>
+        <v>913371749000.0</v>
       </c>
       <c r="U16">
-        <v>30829077000.0</v>
+        <v>2554045185000.0</v>
       </c>
       <c r="V16">
-        <v>32419965651.0</v>
+        <v>3320716285000.0</v>
       </c>
       <c r="W16">
-        <v>16483880000.0</v>
+        <v>3763110800000.0</v>
       </c>
       <c r="X16">
-        <v>72902309689.0</v>
+        <v>2808088764703.0</v>
       </c>
       <c r="Y16">
-        <v>56661727138.0</v>
+        <v>2710835806000.0</v>
       </c>
       <c r="Z16">
-        <v>25235324911.0</v>
+        <v>3122147438018.0</v>
       </c>
       <c r="AA16">
-        <v>28703250891.0</v>
+        <v>2909631916344.0</v>
       </c>
       <c r="AB16">
-        <v>14668398444.0</v>
+        <v>3083437868719.0</v>
       </c>
       <c r="AC16">
-        <v>871955905930.0</v>
+        <v>2948565739639.0</v>
       </c>
       <c r="AD16">
-        <v>52926076561.0</v>
+        <v>3064421161276.0</v>
       </c>
       <c r="AE16">
-        <v>55244888261.0</v>
+        <v>3481236100567.0</v>
       </c>
       <c r="AF16">
-        <v>51357148552.0</v>
+        <v>3052578733842.0</v>
       </c>
       <c r="AG16">
-        <v>1012718190074.0</v>
+        <v>3070733722283.0</v>
       </c>
       <c r="AH16">
-        <v>928913260503.0</v>
+        <v>3092695062211.0</v>
       </c>
       <c r="AI16">
-        <v>994494460495.0</v>
+        <v>2829143844280.0</v>
       </c>
       <c r="AJ16">
-        <v>1068329022996.0</v>
+        <v>2165259939314.0</v>
       </c>
       <c r="AK16">
-        <v>844198405557.0</v>
+        <v>2058129526818.0</v>
       </c>
       <c r="AL16">
-        <v>793456222182.0</v>
+        <v>1647915559865.0</v>
       </c>
       <c r="AM16">
-        <v>1039646354542.0</v>
+        <v>1689777458730.0</v>
       </c>
       <c r="AN16">
-        <v>738415659723.0</v>
+        <v>1945990192333.0</v>
       </c>
       <c r="AO16">
-        <v>646150152127.0</v>
+        <v>1729251518602.0</v>
       </c>
       <c r="AP16">
-        <v>359263288112.0</v>
+        <v>1786591042268.0</v>
       </c>
       <c r="AQ16">
-        <v>331851841513.0</v>
+        <v>1787564868888.0</v>
       </c>
       <c r="AR16">
-        <v>252110141719.0</v>
+        <v>1592902666016.0</v>
       </c>
       <c r="AS16">
-        <v>277336717800.0</v>
+        <v>1942949302390.0</v>
       </c>
       <c r="AT16">
-        <v>11993938807.0</v>
+        <v>2087254568049.0</v>
       </c>
       <c r="AU16">
-        <v>10510391998.0</v>
+        <v>2024168577497.0</v>
       </c>
       <c r="AV16">
-        <v>15420903748.0</v>
+        <v>1899349540958.0</v>
       </c>
       <c r="AW16">
-        <v>14862425973.0</v>
+        <v>1860727963972.0</v>
       </c>
       <c r="AX16">
-        <v>15069000000.0</v>
+        <v>1686876089800.0</v>
       </c>
       <c r="AY16">
-        <v>27052957795.0</v>
+        <v>1681299216493.0</v>
       </c>
       <c r="AZ16">
-        <v>45605098288.0</v>
+        <v>1583770000000.0</v>
       </c>
       <c r="BA16">
-        <v>30067133363.0</v>
+        <v>1573394710445.0</v>
       </c>
       <c r="BB16">
-        <v>25900806722.0</v>
+        <v>1513867463500.0</v>
       </c>
       <c r="BC16">
-        <v>67371343581.0</v>
+        <v>1102959307676.0</v>
       </c>
       <c r="BD16">
-        <v>13716307875.0</v>
+        <v>1029919362473.0</v>
       </c>
       <c r="BE16">
-        <v>-25881317570.0</v>
-[...6 lines deleted...]
-      <c r="BK16"/>
+        <v>909866299214.0</v>
+      </c>
+      <c r="BF16">
+        <v>668678170018.0</v>
+      </c>
+      <c r="BG16">
+        <v>722030535418.0</v>
+      </c>
+      <c r="BH16">
+        <v>554415819219.0</v>
+      </c>
+      <c r="BI16">
+        <v>523953434752.0</v>
+      </c>
+      <c r="BJ16">
+        <v>464786960062.0</v>
+      </c>
+      <c r="BK16">
+        <v>405442681540.0</v>
+      </c>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7346,208 +28467,364 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      <c r="M18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>-287997424000.0</v>
+      </c>
+      <c r="C18">
+        <v>418575770000.0</v>
+      </c>
+      <c r="D18">
+        <v>63475675000.0</v>
+      </c>
+      <c r="E18">
+        <v>-111361083000.0</v>
+      </c>
+      <c r="F18">
+        <v>164674453000.0</v>
+      </c>
+      <c r="G18">
+        <v>91343006000.0</v>
+      </c>
+      <c r="H18">
+        <v>584427128000.0</v>
+      </c>
+      <c r="I18">
+        <v>68139522000.0</v>
+      </c>
+      <c r="J18">
+        <v>-175182835000.0</v>
+      </c>
+      <c r="K18">
+        <v>-818949790000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1314841083000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1126276711000.0</v>
+      </c>
       <c r="N18">
-        <v>7122000.0</v>
-[...4 lines deleted...]
-      <c r="R18"/>
+        <v>-244065891000.0</v>
+      </c>
+      <c r="O18">
+        <v>-1573422797000.0</v>
+      </c>
+      <c r="P18">
+        <v>-329133677000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-484714841000.0</v>
+      </c>
+      <c r="R18">
+        <v>-163902643000.0</v>
+      </c>
       <c r="S18">
-        <v>1442454000.0</v>
+        <v>385018284000.0</v>
       </c>
       <c r="T18">
-        <v>1442454000.0</v>
+        <v>-157346434000.0</v>
       </c>
       <c r="U18">
-        <v>1442454000.0</v>
+        <v>-14220296000.0</v>
       </c>
       <c r="V18">
-        <v>1595242247.0</v>
+        <v>-32311748000.0</v>
       </c>
       <c r="W18">
-        <v>1595242000.0</v>
+        <v>-87172547627.0</v>
       </c>
       <c r="X18">
-        <v>116282307.0</v>
+        <v>-539966260308.0</v>
       </c>
       <c r="Y18">
-        <v>116282307.0</v>
+        <v>-164592392312.0</v>
       </c>
       <c r="Z18">
-        <v>4461499115.0</v>
+        <v>-115820560032.0</v>
       </c>
       <c r="AA18">
-        <v>4461499115.0</v>
+        <v>-268804846166.0</v>
       </c>
       <c r="AB18">
-        <v>4461499115.0</v>
+        <v>-132524992717.0</v>
       </c>
       <c r="AC18">
-        <v>4461499116.0</v>
+        <v>-123311676533.0</v>
       </c>
       <c r="AD18">
-        <v>8324075556.0</v>
-[...32 lines deleted...]
-      <c r="BJ18"/>
+        <v>-37388031624.0</v>
+      </c>
+      <c r="AE18">
+        <v>-373286442390.0</v>
+      </c>
+      <c r="AF18">
+        <v>-167669378486.0</v>
+      </c>
+      <c r="AG18">
+        <v>-40476918020.0</v>
+      </c>
+      <c r="AH18">
+        <v>-79080494415.0</v>
+      </c>
+      <c r="AI18">
+        <v>-315824208262.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-132557608286.0</v>
+      </c>
+      <c r="AK18">
+        <v>-153819164030.0</v>
+      </c>
+      <c r="AL18">
+        <v>52738144047.0</v>
+      </c>
+      <c r="AM18">
+        <v>-249488779655.0</v>
+      </c>
+      <c r="AN18">
+        <v>48344562850.0</v>
+      </c>
+      <c r="AO18">
+        <v>-199611333015.0</v>
+      </c>
+      <c r="AP18">
+        <v>163563865089.0</v>
+      </c>
+      <c r="AQ18">
+        <v>223464794599.0</v>
+      </c>
+      <c r="AR18">
+        <v>-356847600437.0</v>
+      </c>
+      <c r="AS18">
+        <v>-181496915501.0</v>
+      </c>
+      <c r="AT18">
+        <v>70894023874.0</v>
+      </c>
+      <c r="AU18">
+        <v>-355873590510.0</v>
+      </c>
+      <c r="AV18">
+        <v>98358727068.0</v>
+      </c>
+      <c r="AW18">
+        <v>166733420006.0</v>
+      </c>
+      <c r="AX18">
+        <v>30641294462.0</v>
+      </c>
+      <c r="AY18">
+        <v>128184944139.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-10702677188.0</v>
+      </c>
+      <c r="BA18">
+        <v>119229247362.0</v>
+      </c>
+      <c r="BB18">
+        <v>122772122150.0</v>
+      </c>
+      <c r="BC18">
+        <v>151527698085.0</v>
+      </c>
+      <c r="BD18">
+        <v>107856352964.0</v>
+      </c>
+      <c r="BE18">
+        <v>273830523485.0</v>
+      </c>
+      <c r="BF18">
+        <v>-63871701663.0</v>
+      </c>
+      <c r="BG18">
+        <v>238577569380.0</v>
+      </c>
+      <c r="BH18">
+        <v>-99065954317.0</v>
+      </c>
+      <c r="BI18">
+        <v>121666176358.0</v>
+      </c>
+      <c r="BJ18">
+        <v>52754950692.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>207</v>
+      </c>
+      <c r="B19">
+        <v>-344491196000.0</v>
+      </c>
+      <c r="C19">
+        <v>-273364013000.0</v>
+      </c>
       <c r="D19"/>
-      <c r="E19"/>
-[...26 lines deleted...]
-      <c r="AF19"/>
+      <c r="E19">
+        <v>-121587231000.0</v>
+      </c>
+      <c r="F19">
+        <v>280626937000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1656672896000.0</v>
+      </c>
+      <c r="H19">
+        <v>-848828724000.0</v>
+      </c>
+      <c r="I19">
+        <v>-9719300000.0</v>
+      </c>
+      <c r="J19">
+        <v>31447740000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1068366692000.0</v>
+      </c>
+      <c r="L19">
+        <v>-1100256341000.0</v>
+      </c>
+      <c r="M19">
+        <v>-1670092367000.0</v>
+      </c>
+      <c r="N19">
+        <v>-406189541000.0</v>
+      </c>
+      <c r="O19">
+        <v>-2240448366000.0</v>
+      </c>
+      <c r="P19">
+        <v>160679452000.0</v>
+      </c>
+      <c r="Q19">
+        <v>160679452000.0</v>
+      </c>
+      <c r="R19">
+        <v>160679452000.0</v>
+      </c>
+      <c r="S19">
+        <v>-19170000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-19170000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-10744110000.0</v>
+      </c>
+      <c r="V19">
+        <v>-10744110000.0</v>
+      </c>
+      <c r="W19">
+        <v>-181980270000.0</v>
+      </c>
+      <c r="X19">
+        <v>-181980270000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-31046882000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-20000000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>13000000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-519669326273.0</v>
+      </c>
+      <c r="AC19">
+        <v>-784035535422.0</v>
+      </c>
+      <c r="AD19">
+        <v>-873606889581.0</v>
+      </c>
+      <c r="AE19">
+        <v>-13000000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-65545200000.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -7570,70 +28847,104 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>208</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>1026307821000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20"/>
-[...13 lines deleted...]
-      <c r="S20"/>
+      <c r="E20">
+        <v>18924787000.0</v>
+      </c>
+      <c r="F20">
+        <v>6148779000.0</v>
+      </c>
+      <c r="G20">
+        <v>565056617000.0</v>
+      </c>
+      <c r="H20">
+        <v>514360000.0</v>
+      </c>
+      <c r="I20">
+        <v>16870000.0</v>
+      </c>
+      <c r="J20">
+        <v>383375000.0</v>
+      </c>
+      <c r="K20">
+        <v>182808000.0</v>
+      </c>
+      <c r="L20">
+        <v>400008000.0</v>
+      </c>
+      <c r="M20">
+        <v>446117000.0</v>
+      </c>
+      <c r="N20">
+        <v>126353000.0</v>
+      </c>
+      <c r="O20">
+        <v>236906000.0</v>
+      </c>
+      <c r="P20">
+        <v>36213000.0</v>
+      </c>
+      <c r="Q20">
+        <v>679096000.0</v>
+      </c>
+      <c r="R20">
+        <v>2322965000.0</v>
+      </c>
+      <c r="S20">
+        <v>256268000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -7669,1197 +28980,1285 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="B21">
-        <v>20473397351000.0</v>
+        <v>-142242179000.0</v>
       </c>
       <c r="C21">
-        <v>19985962176000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>690386443000.0</v>
+      </c>
+      <c r="D21"/>
       <c r="E21">
-        <v>19402280155000.0</v>
+        <v>-112835148000.0</v>
       </c>
       <c r="F21">
-        <v>18840897803000.0</v>
+        <v>-89152156000.0</v>
       </c>
       <c r="G21">
-        <v>18702483786000.0</v>
+        <v>1085737083000.0</v>
       </c>
       <c r="H21">
-        <v>18566906009000.0</v>
+        <v>218704987000.0</v>
       </c>
       <c r="I21">
-        <v>18526924590000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-51265251000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
-        <v>14554956692000.0</v>
+        <v>1468419835000.0</v>
       </c>
       <c r="N21">
-        <v>12591558267000.0</v>
+        <v>144282774000.0</v>
       </c>
       <c r="O21">
-        <v>12018773383000.0</v>
+        <v>144282774000.0</v>
       </c>
       <c r="P21">
-        <v>11853023773000.0</v>
+        <v>49685906000.0</v>
       </c>
       <c r="Q21">
-        <v>11100148086000.0</v>
+        <v>452977733000.0</v>
       </c>
       <c r="R21">
-        <v>10167870523000.0</v>
+        <v>-427418548000.0</v>
       </c>
       <c r="S21">
-        <v>9173111176000.0</v>
+        <v>-251737583000.0</v>
       </c>
       <c r="T21">
-        <v>8984615183000.0</v>
+        <v>-1455909575000.0</v>
       </c>
       <c r="U21">
-        <v>8794346759000.0</v>
+        <v>-1286303865000.0</v>
       </c>
       <c r="V21">
-        <v>8452627471679.0</v>
+        <v>-623779435000.0</v>
       </c>
       <c r="W21">
-        <v>8703665098000.0</v>
+        <v>-411604404731.0</v>
       </c>
       <c r="X21">
-        <v>8400333988573.0</v>
+        <v>-72317177269.0</v>
       </c>
       <c r="Y21">
-        <v>7952844921451.0</v>
+        <v>-69207887782.0</v>
       </c>
       <c r="Z21">
-        <v>7571968338937.0</v>
+        <v>-350014692218.0</v>
       </c>
       <c r="AA21">
-        <v>7461152851139.0</v>
+        <v>-33514911952.0</v>
       </c>
       <c r="AB21">
-        <v>7142339101543.0</v>
+        <v>476308937986.0</v>
       </c>
       <c r="AC21">
-        <v>6768256502744.0</v>
+        <v>327605741193.0</v>
       </c>
       <c r="AD21">
-        <v>6127979769175.0</v>
+        <v>235090029603.0</v>
       </c>
       <c r="AE21">
-        <v>6040149584759.0</v>
+        <v>211452495869.0</v>
       </c>
       <c r="AF21">
-        <v>5872457486682.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>321131178043.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
-[...19 lines deleted...]
-      </c>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
-[...28 lines deleted...]
-      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      <c r="G22"/>
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>348958065000.0</v>
+      </c>
+      <c r="C22">
+        <v>314563266000.0</v>
+      </c>
+      <c r="D22">
+        <v>194344725000.0</v>
+      </c>
+      <c r="E22">
+        <v>225435344000.0</v>
+      </c>
+      <c r="F22">
+        <v>303147906000.0</v>
+      </c>
+      <c r="G22">
+        <v>149406725000.0</v>
+      </c>
       <c r="H22">
-        <v>38423402000.0</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>324970337000.0</v>
+      </c>
+      <c r="I22">
+        <v>306197153000.0</v>
+      </c>
       <c r="J22">
-        <v>170919607000.0</v>
+        <v>270094085000.0</v>
       </c>
       <c r="K22">
-        <v>2534021000.0</v>
+        <v>98423260000.0</v>
       </c>
       <c r="L22">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="M22"/>
+        <v>430964258000.0</v>
+      </c>
+      <c r="M22">
+        <v>240238094000.0</v>
+      </c>
       <c r="N22">
-        <v>-1487899336000.0</v>
+        <v>253338898000.0</v>
       </c>
       <c r="O22">
-        <v>-1268001140000.0</v>
+        <v>184823780000.0</v>
       </c>
       <c r="P22">
-        <v>-1190171471000.0</v>
+        <v>263800186000.0</v>
       </c>
       <c r="Q22">
-        <v>-1159349954000.0</v>
+        <v>260270760000.0</v>
       </c>
       <c r="R22">
-        <v>383192000.0</v>
+        <v>205566919000.0</v>
       </c>
       <c r="S22">
-        <v>383192000.0</v>
+        <v>249813509000.0</v>
       </c>
       <c r="T22">
-        <v>383193000.0</v>
+        <v>159610185000.0</v>
       </c>
       <c r="U22">
-        <v>383192000.0</v>
+        <v>184057035000.0</v>
       </c>
       <c r="V22">
-        <v>383191697.0</v>
+        <v>144107114000.0</v>
       </c>
       <c r="W22">
-        <v>383205000.0</v>
+        <v>62543682150.0</v>
       </c>
       <c r="X22">
-        <v>355411472.0</v>
+        <v>117564776850.0</v>
       </c>
       <c r="Y22">
-        <v>393588525.0</v>
+        <v>86538363255.0</v>
       </c>
       <c r="Z22">
-        <v>393588525.0</v>
+        <v>181482536745.0</v>
       </c>
       <c r="AA22">
-        <v>393588525.0</v>
+        <v>246696026274.0</v>
       </c>
       <c r="AB22">
-        <v>393588525.0</v>
+        <v>206079671978.0</v>
       </c>
       <c r="AC22">
-        <v>393588525.0</v>
+        <v>88775101673.0</v>
       </c>
       <c r="AD22">
-        <v>393588525.0</v>
+        <v>217118198047.0</v>
       </c>
       <c r="AE22">
-        <v>393588525.0</v>
+        <v>245620988400.0</v>
       </c>
       <c r="AF22">
-        <v>-77613324116.0</v>
+        <v>248839477062.0</v>
       </c>
       <c r="AG22">
-        <v>-81804969200.0</v>
-[...2 lines deleted...]
-      <c r="AI22"/>
+        <v>84837096372.0</v>
+      </c>
+      <c r="AH22">
+        <v>176561744208.0</v>
+      </c>
+      <c r="AI22">
+        <v>234011890416.0</v>
+      </c>
       <c r="AJ22">
-        <v>1007894499958.0</v>
-[...3 lines deleted...]
-      <c r="AM22"/>
+        <v>219103411498.0</v>
+      </c>
+      <c r="AK22">
+        <v>83170930605.0</v>
+      </c>
+      <c r="AL22">
+        <v>146349150350.0</v>
+      </c>
+      <c r="AM22">
+        <v>75470143908.0</v>
+      </c>
       <c r="AN22">
-        <v>320407525038.0</v>
-[...3 lines deleted...]
-      <c r="AQ22"/>
+        <v>143631943605.0</v>
+      </c>
+      <c r="AO22">
+        <v>122654619385.0</v>
+      </c>
+      <c r="AP22">
+        <v>148423345808.0</v>
+      </c>
+      <c r="AQ22">
+        <v>119114321092.0</v>
+      </c>
       <c r="AR22">
-        <v>100340735690.0</v>
+        <v>48839761587.0</v>
       </c>
       <c r="AS22">
-        <v>97634660362.0</v>
-[...1 lines deleted...]
-      <c r="AT22"/>
+        <v>147742896228.0</v>
+      </c>
+      <c r="AT22">
+        <v>138430589356.0</v>
+      </c>
       <c r="AU22">
-        <v>-93842542.0</v>
-[...2 lines deleted...]
-      <c r="AW22"/>
+        <v>90310294082.0</v>
+      </c>
+      <c r="AV22">
+        <v>116021501164.0</v>
+      </c>
+      <c r="AW22">
+        <v>87285760374.0</v>
+      </c>
       <c r="AX22">
-        <v>-1030000000.0</v>
-[...12 lines deleted...]
-      <c r="BJ22"/>
+        <v>118436158941.0</v>
+      </c>
+      <c r="AY22">
+        <v>89263100690.0</v>
+      </c>
+      <c r="AZ22">
+        <v>113122000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>95440410338.0</v>
+      </c>
+      <c r="BB22">
+        <v>109023527052.0</v>
+      </c>
+      <c r="BC22">
+        <v>85545695069.0</v>
+      </c>
+      <c r="BD22">
+        <v>89644734942.0</v>
+      </c>
+      <c r="BE22">
+        <v>134407409071.0</v>
+      </c>
+      <c r="BF22">
+        <v>79663629986.0</v>
+      </c>
+      <c r="BG22">
+        <v>112232946119.0</v>
+      </c>
+      <c r="BH22">
+        <v>75167469970.0</v>
+      </c>
+      <c r="BI22">
+        <v>88666801815.0</v>
+      </c>
+      <c r="BJ22">
+        <v>76877841874.0</v>
+      </c>
       <c r="BK22"/>
-      <c r="BL22"/>
-[...1 lines deleted...]
-      <c r="BN22"/>
+      <c r="BL22">
+        <v>80881384200.0</v>
+      </c>
+      <c r="BM22">
+        <v>68213971000.0</v>
+      </c>
+      <c r="BN22">
+        <v>271709987200.0</v>
+      </c>
       <c r="BO22"/>
-      <c r="BP22"/>
-[...1 lines deleted...]
-      <c r="BR22"/>
+      <c r="BP22">
+        <v>57699828500.0</v>
+      </c>
+      <c r="BQ22">
+        <v>7148666700.0</v>
+      </c>
+      <c r="BR22">
+        <v>9401480300.0</v>
+      </c>
       <c r="BS22"/>
-      <c r="BT22"/>
-[...16 lines deleted...]
-      <c r="CK22"/>
+      <c r="BT22">
+        <v>51211000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>22356000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>42559872000.0</v>
+      </c>
+      <c r="BX22">
+        <v>30682119000.0</v>
+      </c>
+      <c r="BY22">
+        <v>21144065400.0</v>
+      </c>
+      <c r="BZ22">
+        <v>26211500500.0</v>
+      </c>
+      <c r="CA22">
+        <v>37929855000.0</v>
+      </c>
+      <c r="CB22">
+        <v>20970642000.0</v>
+      </c>
+      <c r="CC22">
+        <v>33462553000.0</v>
+      </c>
+      <c r="CD22">
+        <v>21654824000.0</v>
+      </c>
+      <c r="CE22">
+        <v>25069383000.0</v>
+      </c>
+      <c r="CF22">
+        <v>13666912000.0</v>
+      </c>
+      <c r="CG22">
+        <v>20632640000.0</v>
+      </c>
+      <c r="CH22">
+        <v>23432080000.0</v>
+      </c>
+      <c r="CI22">
+        <v>23887286000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>6368729000.0</v>
+      </c>
+      <c r="CK22">
+        <v>32823865000.0</v>
+      </c>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>24120850960000.0</v>
+        <v>328029077000.0</v>
       </c>
       <c r="D23">
-        <v>24037922743000.0</v>
+        <v>380355000000.0</v>
       </c>
       <c r="E23">
-        <v>23923231402000.0</v>
+        <v>7744227000.0</v>
       </c>
       <c r="F23">
-        <v>22603809279000.0</v>
+        <v>-13744227000.0</v>
       </c>
       <c r="G23">
-        <v>21787826412000.0</v>
+        <v>-20974110000.0</v>
       </c>
       <c r="H23">
-        <v>21664593786000.0</v>
+        <v>-1628807000.0</v>
       </c>
       <c r="I23">
-        <v>21575964536000.0</v>
+        <v>-1484766000.0</v>
       </c>
       <c r="J23">
-        <v>21935414789000.0</v>
+        <v>-926377000.0</v>
       </c>
       <c r="K23">
-        <v>20577993590000.0</v>
+        <v>3631502000.0</v>
       </c>
       <c r="L23">
-        <v>19181540199000.0</v>
+        <v>300851234000.0</v>
       </c>
       <c r="M23">
-        <v>18386596160000.0</v>
+        <v>27746737000.0</v>
       </c>
       <c r="N23">
-        <v>16501392868000.0</v>
+        <v>175126353000.0</v>
       </c>
       <c r="O23">
-        <v>16082972476000.0</v>
+        <v>299802631000.0</v>
       </c>
       <c r="P23">
-        <v>15666260080000.0</v>
+        <v>440614583000.0</v>
       </c>
       <c r="Q23">
-        <v>15445908289000.0</v>
+        <v>679096000.0</v>
       </c>
       <c r="R23">
-        <v>14726485582000.0</v>
+        <v>-404225840000.0</v>
       </c>
       <c r="S23">
-        <v>15322725960000.0</v>
+        <v>157826017000.0</v>
       </c>
       <c r="T23">
-        <v>16245603705000.0</v>
+        <v>440227000.0</v>
       </c>
       <c r="U23">
-        <v>16497923247000.0</v>
+        <v>103062813000.0</v>
       </c>
       <c r="V23">
-        <v>15159558687786.0</v>
+        <v>50377187000.0</v>
       </c>
       <c r="W23">
-        <v>15638874667000.0</v>
+        <v>1386158550613.0</v>
       </c>
       <c r="X23">
-        <v>15476716698329.0</v>
+        <v>1554322000.0</v>
       </c>
       <c r="Y23">
-        <v>15453514716141.0</v>
+        <v>-27958399265.0</v>
       </c>
       <c r="Z23">
-        <v>14787025971086.0</v>
+        <v>-58199815953.0</v>
       </c>
       <c r="AA23">
-        <v>14323456930930.0</v>
+        <v>163765349883.0</v>
       </c>
       <c r="AB23">
-        <v>13812973312177.0</v>
+        <v>3237472055.0</v>
       </c>
       <c r="AC23">
-        <v>13098505586708.0</v>
+        <v>60262527945.0</v>
       </c>
       <c r="AD23">
-        <v>12031171270000.0</v>
+        <v>27669492216.0</v>
       </c>
       <c r="AE23">
-        <v>11705961378847.0</v>
+        <v>590696789565.0</v>
       </c>
       <c r="AF23">
-        <v>11165538126751.0</v>
+        <v>17745659625.0</v>
       </c>
       <c r="AG23">
-        <v>10736908057784.0</v>
+        <v>448436430932.0</v>
       </c>
       <c r="AH23">
-        <v>8773360750086.0</v>
+        <v>545941629658.0</v>
       </c>
       <c r="AI23">
-        <v>8467372514480.0</v>
+        <v>390969460337.0</v>
       </c>
       <c r="AJ23">
-        <v>8325096304309.0</v>
+        <v>-1308461520.0</v>
       </c>
       <c r="AK23">
-        <v>7937919618380.0</v>
+        <v>12512286146.0</v>
       </c>
       <c r="AL23">
-        <v>7111991627286.0</v>
+        <v>38314571967.0</v>
       </c>
       <c r="AM23">
-        <v>7114319588929.0</v>
+        <v>-87352472667.0</v>
       </c>
       <c r="AN23">
-        <v>6559046129558.0</v>
+        <v>46791833413.0</v>
       </c>
       <c r="AO23">
-        <v>6187083722334.0</v>
+        <v>21007615902.0</v>
       </c>
       <c r="AP23">
-        <v>5761882751396.0</v>
+        <v>18935845710.0</v>
       </c>
       <c r="AQ23">
-        <v>5641774005507.0</v>
+        <v>-192133140619.0</v>
       </c>
       <c r="AR23">
-        <v>5395692543217.0</v>
+        <v>61388473238.0</v>
       </c>
       <c r="AS23">
-        <v>5298108569813.0</v>
+        <v>83230576830.0</v>
       </c>
       <c r="AT23">
-        <v>5044639332321.0</v>
+        <v>-17257698686.0</v>
       </c>
       <c r="AU23">
-        <v>4992576997411.0</v>
+        <v>41155003435.0</v>
       </c>
       <c r="AV23">
-        <v>4850764843154.0</v>
+        <v>-44000000000.0</v>
       </c>
       <c r="AW23">
-        <v>4783202994218.0</v>
+        <v>37500000000.0</v>
       </c>
       <c r="AX23">
-        <v>4676975000000.0</v>
+        <v>-81143977441.0</v>
       </c>
       <c r="AY23">
-        <v>4591223529391.0</v>
+        <v>-1576229959.0</v>
       </c>
       <c r="AZ23">
-        <v>4345122540068.0</v>
+        <v>34750000000.0</v>
       </c>
       <c r="BA23">
-        <v>3759108698062.0</v>
+        <v>25622803994.0</v>
       </c>
       <c r="BB23">
-        <v>3515357823692.0</v>
+        <v>5806836712.0</v>
       </c>
       <c r="BC23">
-        <v>3381648534349.0</v>
+        <v>2395482583.0</v>
       </c>
       <c r="BD23">
-        <v>3248970930735.0</v>
+        <v>-37631734519.0</v>
       </c>
       <c r="BE23">
-        <v>3198595047250.0</v>
-[...5 lines deleted...]
-      <c r="BJ23"/>
+        <v>-11823408059.0</v>
+      </c>
+      <c r="BF23">
+        <v>8719798938.0</v>
+      </c>
+      <c r="BG23">
+        <v>-1490943737.0</v>
+      </c>
+      <c r="BH23">
+        <v>-14770791499.0</v>
+      </c>
+      <c r="BI23">
+        <v>8284106048.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-1324548025.0</v>
+      </c>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23"/>
+      <c r="BP23">
+        <v>11857347500.0</v>
+      </c>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
-      <c r="BY23"/>
-      <c r="BZ23"/>
+      <c r="BY23">
+        <v>65476200.0</v>
+      </c>
+      <c r="BZ23">
+        <v>3064271100.0</v>
+      </c>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="B24">
-        <v>5660317865000.0</v>
+        <v>-662084821000.0</v>
       </c>
       <c r="C24">
-        <v>5765652661000.0</v>
+        <v>34170264000.0</v>
       </c>
       <c r="D24">
-        <v>5949988869000.0</v>
+        <v>-889056658000.0</v>
       </c>
       <c r="E24">
-        <v>6049565888000.0</v>
+        <v>-302490644000.0</v>
       </c>
       <c r="F24">
-        <v>4271372138000.0</v>
+        <v>-393200976000.0</v>
       </c>
       <c r="G24">
-        <v>4271103499000.0</v>
+        <v>-932465832000.0</v>
       </c>
       <c r="H24">
-        <v>4269931250000.0</v>
+        <v>-199236880000.0</v>
       </c>
       <c r="I24">
-        <v>4270897576000.0</v>
+        <v>113692000000.0</v>
       </c>
       <c r="J24">
-        <v>4729753143000.0</v>
+        <v>-1654512000.0</v>
       </c>
       <c r="K24">
-        <v>4018914048000.0</v>
+        <v>32572533000.0</v>
       </c>
       <c r="L24">
-        <v>2564475087000.0</v>
+        <v>2048293159000.0</v>
       </c>
       <c r="M24">
-        <v>2417985264000.0</v>
+        <v>-306081479000.0</v>
       </c>
       <c r="N24">
-        <v>1143262920000.0</v>
+        <v>91215248000.0</v>
       </c>
       <c r="O24">
-        <v>1515106662000.0</v>
+        <v>-141740078000.0</v>
       </c>
       <c r="P24">
-        <v>1055447030000.0</v>
+        <v>73226413000.0</v>
       </c>
       <c r="Q24">
-        <v>1071570419000.0</v>
+        <v>204855577000.0</v>
       </c>
       <c r="R24">
-        <v>1115193163000.0</v>
+        <v>51877804000.0</v>
       </c>
       <c r="S24">
-        <v>2807920539000.0</v>
+        <v>130209637000.0</v>
       </c>
       <c r="T24">
-        <v>3850025004000.0</v>
+        <v>-17368111000.0</v>
       </c>
       <c r="U24">
-        <v>4098528414000.0</v>
+        <v>447744250000.0</v>
       </c>
       <c r="V24">
-        <v>3555425721339.0</v>
+        <v>142609495000.0</v>
       </c>
       <c r="W24">
-        <v>3596146710000.0</v>
+        <v>296939015413.0</v>
       </c>
       <c r="X24">
-        <v>3862763159051.0</v>
+        <v>664078482522.0</v>
       </c>
       <c r="Y24">
-        <v>3687578155267.0</v>
+        <v>-114441277040.0</v>
       </c>
       <c r="Z24">
-        <v>5106241905840.0</v>
+        <v>535794858040.0</v>
       </c>
       <c r="AA24">
-        <v>4512436966856.0</v>
+        <v>-22586503609.0</v>
       </c>
       <c r="AB24">
-        <v>4552267578268.0</v>
+        <v>-213615931410.0</v>
       </c>
       <c r="AC24">
-        <v>4549750508252.0</v>
+        <v>-377381995255.0</v>
       </c>
       <c r="AD24">
-        <v>4189676479128.0</v>
+        <v>-629505580742.0</v>
       </c>
       <c r="AE24">
-        <v>4077281670900.0</v>
+        <v>-43320330288.0</v>
       </c>
       <c r="AF24">
-        <v>3610136240100.0</v>
+        <v>-131930804355.0</v>
       </c>
       <c r="AG24">
-        <v>3667309479600.0</v>
+        <v>-252615982617.0</v>
       </c>
       <c r="AH24">
-        <v>2019513795500.0</v>
+        <v>-13737190720.0</v>
       </c>
       <c r="AI24">
-        <v>1828435929400.0</v>
+        <v>-397943972571.0</v>
       </c>
       <c r="AJ24">
-        <v>2323880063000.0</v>
+        <v>64607444873.0</v>
       </c>
       <c r="AK24">
-        <v>2314432739900.0</v>
+        <v>469106749506.0</v>
       </c>
       <c r="AL24">
-        <v>970764765200.0</v>
+        <v>-130200987227.0</v>
       </c>
       <c r="AM24">
-        <v>928632953000.0</v>
+        <v>-602025803890.0</v>
       </c>
       <c r="AN24">
-        <v>805656229200.0</v>
+        <v>78556276583.0</v>
       </c>
       <c r="AO24">
-        <v>688309771700.0</v>
+        <v>6127492819.0</v>
       </c>
       <c r="AP24">
-        <v>652609231000.0</v>
+        <v>-272820362819.0</v>
       </c>
       <c r="AQ24">
-        <v>508111404700.0</v>
+        <v>149598721290.0</v>
       </c>
       <c r="AR24">
-        <v>501376088100.0</v>
+        <v>18466548117.0</v>
       </c>
       <c r="AS24">
-        <v>384965154100.0</v>
+        <v>-47460786505.0</v>
       </c>
       <c r="AT24">
-        <v>419864998800.0</v>
+        <v>-521129727.0</v>
       </c>
       <c r="AU24">
-        <v>440645625200.0</v>
+        <v>421544663270.0</v>
       </c>
       <c r="AV24">
-        <v>443248280800.0</v>
+        <v>4702687414.0</v>
       </c>
       <c r="AW24">
-        <v>464635262800.0</v>
+        <v>-8220462174.0</v>
       </c>
       <c r="AX24">
-        <v>464636000000.0</v>
+        <v>23896958756.0</v>
       </c>
       <c r="AY24">
-        <v>842761999100.0</v>
+        <v>-2613150525.0</v>
       </c>
       <c r="AZ24">
-        <v>838924738100.0</v>
+        <v>25660499252.0</v>
       </c>
       <c r="BA24">
-        <v>853960489500.0</v>
+        <v>-23033466101.0</v>
       </c>
       <c r="BB24">
-        <v>852852132400.0</v>
+        <v>19199966849.0</v>
       </c>
       <c r="BC24">
-        <v>910287082000.0</v>
+        <v>-81977095346.0</v>
       </c>
       <c r="BD24">
-        <v>880316984600.0</v>
+        <v>77617677961.0</v>
       </c>
       <c r="BE24">
-        <v>881325525900.0</v>
+        <v>-16325187618.0</v>
       </c>
       <c r="BF24">
-        <v>880790572100.0</v>
+        <v>8531175987.0</v>
       </c>
       <c r="BG24">
-        <v>890115907400.0</v>
+        <v>-66007699730.0</v>
       </c>
       <c r="BH24">
-        <v>885948833400.0</v>
+        <v>59933896633.0</v>
       </c>
       <c r="BI24">
-        <v>889923234600.0</v>
+        <v>-66694312719.0</v>
       </c>
       <c r="BJ24">
-        <v>682825019300.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>12075342646.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
       <c r="BM24">
-        <v>990883318500.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4507804000.0</v>
+      </c>
+      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
-[...1 lines deleted...]
-      </c>
+      <c r="BP24"/>
       <c r="BQ24">
-        <v>99219328900.0</v>
+        <v>1125503700.0</v>
       </c>
       <c r="BR24">
-        <v>1079007579300.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1170461700.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
       <c r="BU24">
-        <v>1117978094800.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>9909030500.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
       <c r="CK24">
-        <v>626933000000.0</v>
+        <v>352641000.0</v>
       </c>
       <c r="CL24">
-        <v>658294000000.0</v>
+        <v>1306313000.0</v>
       </c>
       <c r="CM24"/>
-      <c r="CN24">
-[...6 lines deleted...]
-      <c r="CQ24"/>
+      <c r="CN24"/>
+      <c r="CO24">
+        <v>10257000000.0</v>
+      </c>
+      <c r="CP24"/>
+      <c r="CQ24">
+        <v>3497000000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
       <c r="B25">
-        <v>5660317865000.0</v>
+        <v>386928170000.0</v>
       </c>
       <c r="C25">
-        <v>5765652661000.0</v>
+        <v>50553009000.0</v>
       </c>
       <c r="D25">
-        <v>5949988869000.0</v>
+        <v>-199382938000.0</v>
       </c>
       <c r="E25">
-        <v>6049565888000.0</v>
+        <v>209863918000.0</v>
       </c>
       <c r="F25">
-        <v>4271372138000.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>-119598366000.0</v>
+      </c>
+      <c r="G25">
+        <v>74981727000.0</v>
+      </c>
+      <c r="H25">
+        <v>244227802000.0</v>
+      </c>
+      <c r="I25">
+        <v>-10821689000.0</v>
+      </c>
       <c r="J25">
-        <v>4730543981000.0</v>
+        <v>-300732306000.0</v>
       </c>
       <c r="K25">
-        <v>4019732405000.0</v>
+        <v>-186165690000.0</v>
       </c>
       <c r="L25">
-        <v>2568629008000.0</v>
+        <v>172763275000.0</v>
       </c>
       <c r="M25">
-        <v>2418855942000.0</v>
+        <v>-40638561000.0</v>
       </c>
       <c r="N25">
-        <v>1143487415000.0</v>
+        <v>-55658739000.0</v>
       </c>
       <c r="O25">
-        <v>1515701990000.0</v>
+        <v>-76586856000.0</v>
       </c>
       <c r="P25">
-        <v>1056499924000.0</v>
+        <v>-266698278000.0</v>
       </c>
       <c r="Q25">
-        <v>1072956284000.0</v>
+        <v>-261923484000.0</v>
       </c>
       <c r="R25">
-        <v>1115193163000.0</v>
+        <v>-205566919000.0</v>
       </c>
       <c r="S25">
-        <v>2807920539000.0</v>
+        <v>-249813509000.0</v>
       </c>
       <c r="T25">
-        <v>3850025004000.0</v>
+        <v>-159610185000.0</v>
       </c>
       <c r="U25">
-        <v>4098528414000.0</v>
+        <v>-184057035000.0</v>
       </c>
       <c r="V25">
-        <v>3608196484200.0</v>
+        <v>-144107114000.0</v>
       </c>
       <c r="W25">
-        <v>3658917473000.0</v>
+        <v>-62543682150.0</v>
       </c>
       <c r="X25">
-        <v>3862763159050.0</v>
+        <v>-117564776850.0</v>
       </c>
       <c r="Y25">
-        <v>3741903239750.0</v>
+        <v>-86538363255.0</v>
       </c>
       <c r="Z25">
-        <v>5106241905840.0</v>
-[...36 lines deleted...]
-      <c r="BJ25"/>
+        <v>-181482536745.0</v>
+      </c>
+      <c r="AA25">
+        <v>-246696026274.0</v>
+      </c>
+      <c r="AB25">
+        <v>-206079671978.0</v>
+      </c>
+      <c r="AC25">
+        <v>-88775101673.0</v>
+      </c>
+      <c r="AD25">
+        <v>-217118198047.0</v>
+      </c>
+      <c r="AE25">
+        <v>-245620988400.0</v>
+      </c>
+      <c r="AF25">
+        <v>-248839477062.0</v>
+      </c>
+      <c r="AG25">
+        <v>-84837096372.0</v>
+      </c>
+      <c r="AH25">
+        <v>-176561744208.0</v>
+      </c>
+      <c r="AI25">
+        <v>-234011890416.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-219103411498.0</v>
+      </c>
+      <c r="AK25">
+        <v>-83170930605.0</v>
+      </c>
+      <c r="AL25">
+        <v>-146349150350.0</v>
+      </c>
+      <c r="AM25">
+        <v>-75470143908.0</v>
+      </c>
+      <c r="AN25">
+        <v>-143631943605.0</v>
+      </c>
+      <c r="AO25">
+        <v>-122654619385.0</v>
+      </c>
+      <c r="AP25">
+        <v>-148423345808.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-119114321092.0</v>
+      </c>
+      <c r="AR25">
+        <v>-48839761587.0</v>
+      </c>
+      <c r="AS25">
+        <v>-147742896228.0</v>
+      </c>
+      <c r="AT25">
+        <v>-138430589356.0</v>
+      </c>
+      <c r="AU25">
+        <v>-90310294082.0</v>
+      </c>
+      <c r="AV25">
+        <v>-116021501164.0</v>
+      </c>
+      <c r="AW25">
+        <v>-87285760374.0</v>
+      </c>
+      <c r="AX25">
+        <v>-118436158941.0</v>
+      </c>
+      <c r="AY25">
+        <v>-89263100690.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-113122000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-95440410338.0</v>
+      </c>
+      <c r="BB25">
+        <v>-109023527052.0</v>
+      </c>
+      <c r="BC25">
+        <v>-85545695069.0</v>
+      </c>
+      <c r="BD25">
+        <v>-89644734942.0</v>
+      </c>
+      <c r="BE25">
+        <v>-134407409071.0</v>
+      </c>
+      <c r="BF25">
+        <v>-79663629986.0</v>
+      </c>
+      <c r="BG25">
+        <v>-112232946119.0</v>
+      </c>
+      <c r="BH25">
+        <v>-75167469970.0</v>
+      </c>
+      <c r="BI25">
+        <v>-88666801815.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-76877841874.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-[...4 lines deleted...]
-      <c r="H26"/>
+      <c r="C26">
+        <v>671054162000.0</v>
+      </c>
+      <c r="D26">
+        <v>25101341000.0</v>
+      </c>
+      <c r="E26">
+        <v>25073566000.0</v>
+      </c>
+      <c r="F26">
+        <v>6148779000.0</v>
+      </c>
+      <c r="G26">
+        <v>565971222000.0</v>
+      </c>
+      <c r="H26">
+        <v>914605000.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26"/>
-[...2 lines deleted...]
-      <c r="O26"/>
+      <c r="L26">
+        <v>972478000.0</v>
+      </c>
+      <c r="M26">
+        <v>572470000.0</v>
+      </c>
+      <c r="N26">
+        <v>126353000.0</v>
+      </c>
+      <c r="O26">
+        <v>3275180000.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26"/>
-[...1 lines deleted...]
-      <c r="S26"/>
+      <c r="Q26">
+        <v>3002061000.0</v>
+      </c>
+      <c r="R26">
+        <v>2322965000.0</v>
+      </c>
+      <c r="S26">
+        <v>696495000.0</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26"/>
+      <c r="W26">
+        <v>1390158551000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...13 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>-19900000000.0</v>
+      </c>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8914,21428 +30313,798 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>5906057293000.0</v>
+        <v>-142242179000.0</v>
       </c>
       <c r="C28">
-        <v>5948821458000.0</v>
+        <v>1357780379000.0</v>
       </c>
       <c r="D28">
-        <v>6037954832000.0</v>
+        <v>197887734000.0</v>
       </c>
       <c r="E28">
-        <v>6508292693000.0</v>
+        <v>-86166134000.0</v>
       </c>
       <c r="F28">
-        <v>5384402144000.0</v>
+        <v>-96747604000.0</v>
       </c>
       <c r="G28">
-        <v>5168453651000.0</v>
+        <v>1629819590000.0</v>
       </c>
       <c r="H28">
-        <v>5313247996000.0</v>
+        <v>217590540000.0</v>
       </c>
       <c r="I28">
-        <v>5228787896000.0</v>
+        <v>-52733147000.0</v>
       </c>
       <c r="J28">
-        <v>4375707071000.0</v>
+        <v>-30250961000.0</v>
       </c>
       <c r="K28">
-        <v>3903704999000.0</v>
+        <v>615522475000.0</v>
       </c>
       <c r="L28">
-        <v>2465110665000.0</v>
+        <v>301251242000.0</v>
       </c>
       <c r="M28">
-        <v>2510217303000.0</v>
+        <v>1468865952000.0</v>
       </c>
       <c r="N28">
-        <v>1212764794000.0</v>
+        <v>319409127000.0</v>
       </c>
       <c r="O28">
-        <v>795467628000.0</v>
+        <v>1459473749000.0</v>
       </c>
       <c r="P28">
-        <v>598152692000.0</v>
+        <v>49722119000.0</v>
       </c>
       <c r="Q28">
-        <v>501431869000.0</v>
+        <v>453656829000.0</v>
       </c>
       <c r="R28">
-        <v>645000764000.0</v>
+        <v>-425095583000.0</v>
       </c>
       <c r="S28">
-        <v>684953378000.0</v>
+        <v>-324421315000.0</v>
       </c>
       <c r="T28">
-        <v>1139128239000.0</v>
+        <v>-1455469348000.0</v>
       </c>
       <c r="U28">
-        <v>1386940021000.0</v>
+        <v>-1183241052000.0</v>
       </c>
       <c r="V28">
-        <v>2698981252586.0</v>
+        <v>-573402248000.0</v>
       </c>
       <c r="W28">
-        <v>2860010443000.0</v>
+        <v>974554146269.0</v>
       </c>
       <c r="X28">
-        <v>2595801892016.0</v>
+        <v>-62317177269.0</v>
       </c>
       <c r="Y28">
-        <v>3062501560649.0</v>
+        <v>-68111965047.0</v>
       </c>
       <c r="Z28">
-        <v>2899610743663.0</v>
+        <v>-202485614953.0</v>
       </c>
       <c r="AA28">
-        <v>2578890869033.0</v>
+        <v>130250437931.0</v>
       </c>
       <c r="AB28">
-        <v>1548153881239.0</v>
+        <v>479546410041.0</v>
       </c>
       <c r="AC28">
-        <v>892682838295.0</v>
+        <v>387868269138.0</v>
       </c>
       <c r="AD28">
-        <v>1605574545408.0</v>
+        <v>263090029603.0</v>
       </c>
       <c r="AE28">
-        <v>1366173145971.0</v>
+        <v>874894945059.0</v>
       </c>
       <c r="AF28">
-        <v>842962168125.0</v>
+        <v>266131178043.0</v>
       </c>
       <c r="AG28">
-        <v>878616372570.0</v>
+        <v>252922338134.0</v>
       </c>
       <c r="AH28">
-        <v>-421181968131.0</v>
+        <v>349950736759.0</v>
       </c>
       <c r="AI28">
-        <v>-458250950798.0</v>
+        <v>1372399668135.0</v>
       </c>
       <c r="AJ28">
-        <v>-267157424091.0</v>
+        <v>163014808097.0</v>
       </c>
       <c r="AK28">
-        <v>267811817097.0</v>
+        <v>102385638730.0</v>
       </c>
       <c r="AL28">
-        <v>-960901254165.0</v>
+        <v>43832747825.0</v>
       </c>
       <c r="AM28">
-        <v>-790200985220.0</v>
+        <v>597293776533.0</v>
       </c>
       <c r="AN28">
-        <v>-970358654809.0</v>
+        <v>89895601191.0</v>
       </c>
       <c r="AO28">
-        <v>-1088599650045.0</v>
+        <v>136144337457.0</v>
       </c>
       <c r="AP28">
-        <v>-931691406943.0</v>
+        <v>133794825120.0</v>
       </c>
       <c r="AQ28">
-        <v>-1328246465541.0</v>
+        <v>-144003203000.0</v>
       </c>
       <c r="AR28">
-        <v>-1488644128311.0</v>
+        <v>8869386101.0</v>
       </c>
       <c r="AS28">
-        <v>-1408300439073.0</v>
+        <v>83230576830.0</v>
       </c>
       <c r="AT28">
-        <v>-514501807884.0</v>
+        <v>-17257698686.0</v>
       </c>
       <c r="AU28">
-        <v>-454912858280.0</v>
+        <v>64071735070.0</v>
       </c>
       <c r="AV28">
-        <v>-279904470397.0</v>
+        <v>-64786238602.0</v>
       </c>
       <c r="AW28">
-        <v>-252337808625.0</v>
+        <v>37500000000.0</v>
       </c>
       <c r="AX28">
-        <v>-153155000000.0</v>
+        <v>-44304721219.0</v>
       </c>
       <c r="AY28">
-        <v>-128729540982.0</v>
+        <v>-1576484264.0</v>
       </c>
       <c r="AZ28">
-        <v>-229550523438.0</v>
+        <v>-6513268694.0</v>
       </c>
       <c r="BA28">
-        <v>3631806753.0</v>
+        <v>25622803994.0</v>
       </c>
       <c r="BB28">
-        <v>-171858439898.0</v>
+        <v>289568464700.0</v>
       </c>
       <c r="BC28">
-        <v>-24862995332.0</v>
+        <v>3251190118.0</v>
       </c>
       <c r="BD28">
-        <v>220094709533.0</v>
+        <v>-65972769777.0</v>
       </c>
       <c r="BE28">
-        <v>179806120037.0</v>
-[...5 lines deleted...]
-      <c r="BJ28"/>
+        <v>-15990074726.0</v>
+      </c>
+      <c r="BF28">
+        <v>1948737180.0</v>
+      </c>
+      <c r="BG28">
+        <v>-4656838292.0</v>
+      </c>
+      <c r="BH28">
+        <v>-26491935705.0</v>
+      </c>
+      <c r="BI28">
+        <v>4117439381.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-5491214693.0</v>
+      </c>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28"/>
-[...3 lines deleted...]
-      <c r="BZ28"/>
+      <c r="BV28">
+        <v>70990250700.0</v>
+      </c>
+      <c r="BW28">
+        <v>706598848700.0</v>
+      </c>
+      <c r="BX28">
+        <v>591084463900.0</v>
+      </c>
+      <c r="BY28">
+        <v>289373948000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>112301967500.0</v>
+      </c>
       <c r="CA28"/>
-      <c r="CB28"/>
+      <c r="CB28">
+        <v>17581798000.0</v>
+      </c>
       <c r="CC28"/>
-      <c r="CD28"/>
-[...1 lines deleted...]
-      <c r="CF28"/>
+      <c r="CD28">
+        <v>84730590000.0</v>
+      </c>
+      <c r="CE28">
+        <v>95699630000.0</v>
+      </c>
+      <c r="CF28">
+        <v>200438218000.0</v>
+      </c>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>386928170000.0</v>
+      </c>
       <c r="C29">
-        <v>20086235569000.0</v>
+        <v>430283290000.0</v>
       </c>
       <c r="D29">
-        <v>19928577879000.0</v>
+        <v>69731040000.0</v>
       </c>
       <c r="E29">
-        <v>19722149232000.0</v>
+        <v>209863918000.0</v>
       </c>
       <c r="F29">
-        <v>17885057182000.0</v>
+        <v>183549540000.0</v>
       </c>
       <c r="G29">
-        <v>17342445059000.0</v>
+        <v>74981727000.0</v>
       </c>
       <c r="H29">
-        <v>17120353555000.0</v>
+        <v>633999472000.0</v>
       </c>
       <c r="I29">
-        <v>16847670857000.0</v>
+        <v>239125085000.0</v>
       </c>
       <c r="J29">
-        <v>16162235419000.0</v>
+        <v>-84873787000.0</v>
       </c>
       <c r="K29">
-        <v>15408729820000.0</v>
+        <v>-145992882000.0</v>
       </c>
       <c r="L29">
-        <v>13689352952000.0</v>
+        <v>648898934000.0</v>
       </c>
       <c r="M29">
-        <v>13300691141000.0</v>
+        <v>237734177000.0</v>
       </c>
       <c r="N29">
-        <v>12011769008000.0</v>
+        <v>253338898000.0</v>
       </c>
       <c r="O29">
-        <v>11697558395000.0</v>
+        <v>184823780000.0</v>
       </c>
       <c r="P29">
-        <v>10983342399000.0</v>
+        <v>266698278000.0</v>
       </c>
       <c r="Q29">
-        <v>11807327813000.0</v>
+        <v>1652724000.0</v>
       </c>
       <c r="R29">
-        <v>10996748898000.0</v>
+        <v>326675477000.0</v>
       </c>
       <c r="S29">
-        <v>12464948072000.0</v>
+        <v>795279201000.0</v>
       </c>
       <c r="T29">
-        <v>13554321275000.0</v>
+        <v>159122663000.0</v>
       </c>
       <c r="U29">
-        <v>14047684331000.0</v>
+        <v>202415798000.0</v>
       </c>
       <c r="V29">
-        <v>13069342602866.0</v>
+        <v>192288274000.0</v>
       </c>
       <c r="W29">
-        <v>12976202441000.0</v>
+        <v>330752209969.0</v>
       </c>
       <c r="X29">
-        <v>13026667429894.0</v>
-[...59 lines deleted...]
-      <c r="CE29"/>
+        <v>-122828347969.0</v>
+      </c>
+      <c r="Y29">
+        <v>-29706395253.0</v>
+      </c>
+      <c r="Z29">
+        <v>150310520909.0</v>
+      </c>
+      <c r="AA29">
+        <v>-220324909316.0</v>
+      </c>
+      <c r="AB29">
+        <v>173528402146.0</v>
+      </c>
+      <c r="AC29">
+        <v>283341863634.0</v>
+      </c>
+      <c r="AD29">
+        <v>206713277215.0</v>
+      </c>
+      <c r="AE29">
+        <v>275494271021.0</v>
+      </c>
+      <c r="AF29">
+        <v>3783081158.0</v>
+      </c>
+      <c r="AG29">
+        <v>243588088536.0</v>
+      </c>
+      <c r="AH29">
+        <v>127131581476.0</v>
+      </c>
+      <c r="AI29">
+        <v>360647525036.0</v>
+      </c>
+      <c r="AJ29">
+        <v>162881815583.0</v>
+      </c>
+      <c r="AK29">
+        <v>180870509517.0</v>
+      </c>
+      <c r="AL29">
+        <v>95020997594.0</v>
+      </c>
+      <c r="AM29">
+        <v>473810785563.0</v>
+      </c>
+      <c r="AN29">
+        <v>162779305486.0</v>
+      </c>
+      <c r="AO29">
+        <v>118795463986.0</v>
+      </c>
+      <c r="AP29">
+        <v>216506133838.0</v>
+      </c>
+      <c r="AQ29">
+        <v>239197029683.0</v>
+      </c>
+      <c r="AR29">
+        <v>147105574602.0</v>
+      </c>
+      <c r="AS29">
+        <v>200075769916.0</v>
+      </c>
+      <c r="AT29">
+        <v>129952542491.0</v>
+      </c>
+      <c r="AU29">
+        <v>115811359169.0</v>
+      </c>
+      <c r="AV29">
+        <v>156103868818.0</v>
+      </c>
+      <c r="AW29">
+        <v>151762967058.0</v>
+      </c>
+      <c r="AX29">
+        <v>135682230659.0</v>
+      </c>
+      <c r="AY29">
+        <v>137328779384.0</v>
+      </c>
+      <c r="AZ29">
+        <v>103022434778.0</v>
+      </c>
+      <c r="BA29">
+        <v>115148538091.0</v>
+      </c>
+      <c r="BB29">
+        <v>133219719455.0</v>
+      </c>
+      <c r="BC29">
+        <v>170151750717.0</v>
+      </c>
+      <c r="BD29">
+        <v>110557598955.0</v>
+      </c>
+      <c r="BE29">
+        <v>174661846283.0</v>
+      </c>
+      <c r="BF29">
+        <v>74635395585.0</v>
+      </c>
+      <c r="BG29">
+        <v>149367656472.0</v>
+      </c>
+      <c r="BH29">
+        <v>280332796500.0</v>
+      </c>
+      <c r="BI29">
+        <v>125343563940.0</v>
+      </c>
+      <c r="BJ29">
+        <v>58902854741.0</v>
+      </c>
+      <c r="BK29">
+        <v>419752102500.0</v>
+      </c>
+      <c r="BL29">
+        <v>284437968700.0</v>
+      </c>
+      <c r="BM29">
+        <v>194450812000.0</v>
+      </c>
+      <c r="BN29">
+        <v>103422346800.0</v>
+      </c>
+      <c r="BO29">
+        <v>276077557900.0</v>
+      </c>
+      <c r="BP29">
+        <v>186261817100.0</v>
+      </c>
+      <c r="BQ29">
+        <v>133758105000.0</v>
+      </c>
+      <c r="BR29">
+        <v>61084238700.0</v>
+      </c>
+      <c r="BS29">
+        <v>187955665000.0</v>
+      </c>
+      <c r="BT29">
+        <v>166622596900.0</v>
+      </c>
+      <c r="BU29">
+        <v>120430164900.0</v>
+      </c>
+      <c r="BV29">
+        <v>65956161700.0</v>
+      </c>
+      <c r="BW29">
+        <v>244088695700.0</v>
+      </c>
+      <c r="BX29">
+        <v>135314615900.0</v>
+      </c>
+      <c r="BY29">
+        <v>83501250700.0</v>
+      </c>
+      <c r="BZ29">
+        <v>40712000700.0</v>
+      </c>
+      <c r="CA29">
+        <v>153814471000.0</v>
+      </c>
+      <c r="CB29">
+        <v>94308758000.0</v>
+      </c>
+      <c r="CC29">
+        <v>52436178000.0</v>
+      </c>
+      <c r="CD29">
+        <v>76706151000.0</v>
+      </c>
+      <c r="CE29">
+        <v>20122453000.0</v>
+      </c>
       <c r="CF29"/>
-      <c r="CG29"/>
-[...9 lines deleted...]
-      <c r="CQ29"/>
+      <c r="CG29">
+        <v>25761132000.0</v>
+      </c>
+      <c r="CH29">
+        <v>208628686000.0</v>
+      </c>
+      <c r="CI29">
+        <v>151464396000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>131215572000.0</v>
+      </c>
+      <c r="CK29">
+        <v>56831692000.0</v>
+      </c>
+      <c r="CL29">
+        <v>159753469000.0</v>
+      </c>
+      <c r="CM29">
+        <v>49654000000.0</v>
+      </c>
+      <c r="CN29">
+        <v>128606000000.0</v>
+      </c>
+      <c r="CO29">
+        <v>170491000000.0</v>
+      </c>
+      <c r="CP29">
+        <v>52747000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>164474000000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>855492011000.0</v>
+        <v>-1011915451000.0</v>
       </c>
       <c r="C30">
-        <v>741327864000.0</v>
+        <v>-1034343488000.0</v>
       </c>
       <c r="D30">
-        <v>739293556000.0</v>
+        <v>-379164156000.0</v>
       </c>
       <c r="E30">
-        <v>660417136000.0</v>
+        <v>-121587231000.0</v>
       </c>
       <c r="F30">
-        <v>667261074000.0</v>
+        <v>280626937000.0</v>
       </c>
       <c r="G30">
-        <v>19040479000.0</v>
+        <v>-1656672896000.0</v>
       </c>
       <c r="H30">
-        <v>121314055000.0</v>
+        <v>-848828724000.0</v>
       </c>
       <c r="I30">
-        <v>474812388000.0</v>
+        <v>-179423846000.0</v>
       </c>
       <c r="J30">
-        <v>1282556532000.0</v>
+        <v>31447740000.0</v>
       </c>
       <c r="K30">
-        <v>989152224000.0</v>
+        <v>-1068366692000.0</v>
       </c>
       <c r="L30">
-        <v>839683523000.0</v>
+        <v>-1100256341000.0</v>
       </c>
       <c r="M30">
-        <v>844172628000.0</v>
+        <v>-1670092367000.0</v>
       </c>
       <c r="N30">
-        <v>1487899336000.0</v>
+        <v>-406189541000.0</v>
       </c>
       <c r="O30">
-        <v>1268001140000.0</v>
+        <v>-2240448366000.0</v>
       </c>
       <c r="P30">
-        <v>1190171471000.0</v>
+        <v>-513866629000.0</v>
       </c>
       <c r="Q30">
-        <v>1159349954000.0</v>
+        <v>-281496416000.0</v>
       </c>
       <c r="R30">
-        <v>719216428000.0</v>
+        <v>-478700316000.0</v>
       </c>
       <c r="S30">
-        <v>604758393000.0</v>
+        <v>-299221280000.0</v>
       </c>
       <c r="T30">
-        <v>1982380932000.0</v>
+        <v>-333837208000.0</v>
       </c>
       <c r="U30">
-        <v>427356991000.0</v>
+        <v>220364046000.0</v>
       </c>
       <c r="V30">
-        <v>2038897612433.0</v>
+        <v>-81990527000.0</v>
       </c>
       <c r="W30">
-        <v>2456348199000.0</v>
+        <v>-302966012183.0</v>
       </c>
       <c r="X30">
-        <v>406558983360.0</v>
+        <v>246940570183.0</v>
       </c>
       <c r="Y30">
-        <v>2850894560937.0</v>
+        <v>-280374156099.0</v>
       </c>
       <c r="Z30">
-        <v>160114558750.0</v>
+        <v>249663777099.0</v>
       </c>
       <c r="AA30">
-        <v>2212417477472.0</v>
+        <v>-71066440459.0</v>
       </c>
       <c r="AB30">
-        <v>1928950122893.0</v>
+        <v>-519669326273.0</v>
       </c>
       <c r="AC30">
-        <v>1556382918380.0</v>
+        <v>-784035535422.0</v>
       </c>
       <c r="AD30">
-        <v>1414499089928.0</v>
+        <v>-873606889581.0</v>
       </c>
       <c r="AE30">
-        <v>1310610373252.0</v>
+        <v>-692101043699.0</v>
       </c>
       <c r="AF30">
-        <v>885340939577.0</v>
+        <v>-303383264000.0</v>
       </c>
       <c r="AG30">
-        <v>1000112563660.0</v>
+        <v>-536680989173.0</v>
       </c>
       <c r="AH30">
-        <v>522715145650.0</v>
+        <v>-219949266611.0</v>
       </c>
       <c r="AI30">
-        <v>477457255214.0</v>
+        <v>-1074415705869.0</v>
       </c>
       <c r="AJ30">
-        <v>904134603508.0</v>
+        <v>-220831978996.0</v>
       </c>
       <c r="AK30">
-        <v>743065855002.0</v>
+        <v>127017075959.0</v>
       </c>
       <c r="AL30">
-        <v>229269134034.0</v>
+        <v>-177483840774.0</v>
       </c>
       <c r="AM30">
-        <v>131796439496.0</v>
+        <v>-1325325369108.0</v>
       </c>
       <c r="AN30">
-        <v>121363927468.0</v>
+        <v>-35878466053.0</v>
       </c>
       <c r="AO30">
-        <v>82833680633.0</v>
+        <v>-312279304182.0</v>
       </c>
       <c r="AP30">
-        <v>40166694801.0</v>
+        <v>-351369771568.0</v>
       </c>
       <c r="AQ30">
-        <v>13759707378.0</v>
+        <v>99455861290.0</v>
       </c>
       <c r="AR30">
-        <v>7771611129.0</v>
+        <v>-494486626922.0</v>
       </c>
       <c r="AS30">
-        <v>22698381164.0</v>
+        <v>-429033471922.0</v>
       </c>
       <c r="AT30">
-        <v>93632542.0</v>
+        <v>-59579648344.0</v>
       </c>
       <c r="AU30">
-        <v>93842542.0</v>
+        <v>-56140286409.0</v>
       </c>
       <c r="AV30">
-        <v>1928181.0</v>
+        <v>-53042454336.0</v>
       </c>
       <c r="AW30">
-        <v>16732335410.0</v>
+        <v>-12000009226.0</v>
       </c>
       <c r="AX30">
-        <v>1030000000.0</v>
+        <v>-81143977441.0</v>
       </c>
       <c r="AY30">
-        <v>11296623982.0</v>
+        <v>-29756985770.0</v>
       </c>
       <c r="AZ30">
-        <v>7459802761.0</v>
+        <v>-86064612714.0</v>
       </c>
       <c r="BA30">
-        <v>12351029861.0</v>
+        <v>-81952756830.0</v>
       </c>
       <c r="BB30">
-        <v>6894242600.0</v>
+        <v>-11247630456.0</v>
       </c>
       <c r="BC30">
-        <v>13937229777.0</v>
+        <v>-100601147978.0</v>
       </c>
       <c r="BD30">
-        <v>12742412583.0</v>
+        <v>74916431970.0</v>
       </c>
       <c r="BE30">
-        <v>9361987908.0</v>
+        <v>82843489584.0</v>
       </c>
       <c r="BF30">
-        <v>1661663500.0</v>
+        <v>-129975921261.0</v>
       </c>
       <c r="BG30">
-        <v>1912956600.0</v>
+        <v>23202213178.0</v>
       </c>
       <c r="BH30">
-        <v>1602509400.0</v>
+        <v>-39132057684.0</v>
       </c>
       <c r="BI30">
-        <v>8225372600.0</v>
+        <v>-70371700301.0</v>
       </c>
       <c r="BJ30">
-        <v>8524693700.0</v>
+        <v>5927438597.0</v>
       </c>
       <c r="BK30">
-        <v>1023148100.0</v>
+        <v>75748604200.0</v>
       </c>
       <c r="BL30">
-        <v>1397867800.0</v>
+        <v>98631812200.0</v>
       </c>
       <c r="BM30">
-        <v>4136828500.0</v>
-[...20798 lines deleted...]
-      <c r="BK30">
         <v>81203664600.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>