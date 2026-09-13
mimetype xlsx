--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -920,3581 +929,3782 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>211689000.0</v>
+      </c>
+      <c r="C2">
         <v>219566000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>170185000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>133793000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>134879000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>114584000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>119892000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>171055000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>164537000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>194882000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>154729000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>61793000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23439000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10952000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>362245000.0</v>
+      </c>
+      <c r="C5">
         <v>410423000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>356854000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>353948000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>88262000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>163340000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>337773000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>249304000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>84206000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>230346000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>123795000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3373000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13239000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1603000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>15245000.0</v>
+      </c>
+      <c r="C7">
         <v>25610000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30994000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41474000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>48129000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18833000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>58503000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>254000.0</v>
+      </c>
+      <c r="C8">
         <v>248000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>244000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>236000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>235000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>234000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>225000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>230000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>1506625000.0</v>
+      </c>
+      <c r="C10">
         <v>1833031000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2020191000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1515799000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1583926000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1299658000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>983004000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2783843000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2317488000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1411000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1809288000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1093285000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>530536000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134376000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>1516152000.0</v>
+      </c>
+      <c r="C12">
         <v>1833366000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2021214000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1671981000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1846739000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1660461000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2352122000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3714453000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3713182000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1772499000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1838522000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1606906000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>586316000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>174752000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>254000.0</v>
+      </c>
+      <c r="C13">
         <v>248000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>244000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>236000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>235000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>234000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>225000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>230000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>229000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>230000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>226000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>222000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>184000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>150000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>613389.0</v>
+      </c>
+      <c r="C14">
         <v>601221.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>589046.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>577472.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28601052.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>559778.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>547616.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28809312.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>570061.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>554901.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>570724.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>536692.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>454393.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>418792.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>454393.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>234000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>225000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>230000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>229000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>230000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>226000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>222000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>184000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>150000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>457286000.0</v>
+      </c>
+      <c r="C16">
         <v>460401000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40265000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>330640000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>294261000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>181410000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>207809000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>138227000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>142524000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48661000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54155000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44180000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12689000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16258000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18">
         <v>10820000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
+        <v>460034000.0</v>
+      </c>
+      <c r="C20">
         <v>424099000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>576989000.0</v>
       </c>
-      <c r="D20">
-[...2 lines deleted...]
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>617837000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>634157000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>943922000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>613220000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>261686000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>52819000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>13384000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>54069000.0</v>
+      </c>
+      <c r="C21">
         <v>190665000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>218559000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8430000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10052000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12575000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44476000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>48421000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>70225000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>227251000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>232029000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>199616000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32850000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21017000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>53653000.0</v>
+      </c>
+      <c r="C22">
         <v>59245000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>40573000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16695000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15415000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24062000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31287000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12212000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26761000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>727840000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>502641000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3494000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21157000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7633000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>4683872000.0</v>
+      </c>
+      <c r="C23">
         <v>5504301000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5633184000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5139419000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4978318000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5627328000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7011744000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8292636000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7448931000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5541134000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4942649000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3001175000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>909593000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>316995000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>118797000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1620493.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="M24">
         <v>11000000.0</v>
       </c>
-      <c r="N24"/>
+      <c r="N24">
+        <v>11000000.0</v>
+      </c>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>688459000.0</v>
+      </c>
+      <c r="C26">
         <v>808704000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>937460000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1792331000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1994397000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2409726000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2516724000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1849043000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1152690000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>977157000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>127018648.84</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>338842000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12054000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-1491380000.0</v>
+      </c>
+      <c r="C28">
         <v>-1758229000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1984197000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1474325000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1535797000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1280825000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-924501000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2783843000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1981184000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-912659000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1668492000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1093285000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-530536000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-134376000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>1607669000.0</v>
+      </c>
+      <c r="C29">
         <v>1900598000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2460871000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3033331000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3279126000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3758993000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4932278000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5476465000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4629665000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>1501554000.0</v>
+      </c>
+      <c r="C30">
         <v>1732247000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>410728000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>482873000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>591378000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>449909000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1063422000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>782251000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1245263000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>645163000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>694234000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>353151000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>152296000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>75765000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>3024901000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3269074000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3746418000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4887802000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4810207000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3588979000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1841179000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>308470055.59</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1745036000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>66458000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>684414000.0</v>
+      </c>
+      <c r="C32">
         <v>697899000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>738765000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1345168000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1244593000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1358158000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2248281000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3731786000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3231144000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1450067000.0</v>
+      </c>
+      <c r="C33">
         <v>1724621000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2166274000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2015724000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2379831000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2686980000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3018344000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2725085000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2052033000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2368888000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1901063000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>907630000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>145031000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>57154000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>1059000.0</v>
+      </c>
+      <c r="C34">
         <v>3674000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>12336000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>200336000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13555000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>184632000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>189231000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>64185000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>46231000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>22606000.0</v>
       </c>
-      <c r="K34">
-[...2 lines deleted...]
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>176133000.0</v>
+      </c>
+      <c r="C35">
         <v>215394000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>244483000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>256106000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>264281000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>252774000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>330581000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>862323000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>777213000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>266541000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>185832000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>96650000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>51557000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>124783000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>77521000.0</v>
+      </c>
+      <c r="C36">
         <v>94685000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>348931000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>97320000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>214023000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>129359000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>138233000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>56969000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>48182000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>28310000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25422000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>55197000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8804000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>991000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37"/>
+      <c r="L37">
+        <v>0.0</v>
+      </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>52</v>
+      </c>
+      <c r="B38">
+        <v>6.99</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>116657000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>228407000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>144966000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>170184000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>145865000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>105824000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>103119000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>6401127.25</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9479000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2640000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1170000.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>162446000.0</v>
+      </c>
+      <c r="C39">
         <v>154822000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>994395000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>952146000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>104324000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>805916000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>546569000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>81684000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>981631000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>753585000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>521266000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>182722000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>64950000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9324000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>1871395000.0</v>
+      </c>
+      <c r="C40">
         <v>2268882000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2432417000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1264575000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>907302000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1241942000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1239755000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1378593000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1614299000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1479586000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1397179000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>556279000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>172470000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>100927000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>229016000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>233604000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>245134000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>150477000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>174476000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>127967000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>154938000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>27872861.39</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>4941000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2040000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>636000.0</v>
       </c>
-      <c r="O41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2736117000.0</v>
+      </c>
+      <c r="C42">
         <v>2722504000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2711875000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2688571000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2685544000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2726619000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2649342000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2520961000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2644043000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2546684000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2474779000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2059983000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>63919000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-91174000.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
-      <c r="M44">
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44"/>
+      <c r="N44">
         <v>73004000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>19256000.0</v>
       </c>
-      <c r="O44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>171935000.0</v>
+      </c>
+      <c r="C45">
         <v>211163000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>302995000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>98306000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>301212000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>119713000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>286960000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>63919000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>89137000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>117439000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>119329000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>45905000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>31326000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15461000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>57071000.0</v>
+      </c>
+      <c r="C46">
         <v>77887000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>84335000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>98306000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>146975000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>119713000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>286960000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63919000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>89137000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>117439000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>119329000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>45905000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>31326000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15461000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>98306000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>146975000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>119713000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>286960000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>63919000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>89137000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>117439000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>18670557.62</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7399000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5175000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2482000.0</v>
       </c>
-      <c r="O47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-1490947000.0</v>
+      </c>
+      <c r="C48">
         <v>-1232577000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-613102000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-9424000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>505085000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>868800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1944938000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2705970000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1564883000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>237293000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>319356000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>142760000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>74819000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>12801000.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49"/>
+      <c r="L49">
+        <v>0.0</v>
+      </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>5000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>336304000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>379544000.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
-        <v>141000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M50">
         <v>141000000.0</v>
       </c>
-      <c r="N50"/>
+      <c r="N50">
+        <v>141000000.0</v>
+      </c>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>15245000.0</v>
+      </c>
+      <c r="C51">
         <v>74802000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>35994000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>41474000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>48129000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18833000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>58503000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>147890000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>336304000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>498341000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>140796000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>9021000.0</v>
+      </c>
+      <c r="C52">
         <v>61874000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>18295000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14384000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>17452000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6876000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58503000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>147890000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>336304000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>379544000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>130273000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>515163000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>219888000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>123520000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>9527000.0</v>
+      </c>
+      <c r="C53">
         <v>335000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1023000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>156182000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>262813000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>360803000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1369118000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>930610000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1395694000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>361499000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>29234000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>513621000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55780000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>40376000.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>4683872000.0</v>
+      </c>
+      <c r="C55">
         <v>5504301000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5633184000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5139419000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4978318000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5627328000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7011744000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8292636000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7448931000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5541134000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4942649000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3001175000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>909593000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>316995000.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>3233805000.0</v>
+      </c>
+      <c r="C56">
         <v>3779680000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3466910000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3123695000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2598487000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2940348000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3993400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5567551000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5396898000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3172246000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3041586000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2093545000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>764562000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>259841000.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>2549391000.0</v>
+      </c>
+      <c r="C57">
         <v>3081781000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2728145000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1778527000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1353894000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1572317000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1686616000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1835765000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2165754000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2073415000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1708687000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>621656000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>263968000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>152062000.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2725524000.0</v>
+      </c>
+      <c r="C58">
         <v>3297175000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2972628000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2034633000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1618175000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1827324000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2017197000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2698088000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2942967000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2339956000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1894519000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>718306000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>315525000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>276845000.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1607669000.0</v>
+      </c>
+      <c r="C60">
         <v>1900598000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2455871000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3033331000.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>3360143000.0</v>
+      </c>
+      <c r="G60">
         <v>3758993000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4932278000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
+        <v>5594548000.0</v>
+      </c>
+      <c r="J60">
         <v>4293361000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3012352000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2911939000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2206338000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>594068000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>40150000.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61"/>
+      <c r="L61">
+        <v>0.0</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>413198000.0</v>
+      </c>
+      <c r="C2">
+        <v>288243000.0</v>
+      </c>
+      <c r="D2">
+        <v>211823797.0</v>
+      </c>
+      <c r="E2">
         <v>207356000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>227013000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>220088000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>219566000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>176321000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>159787000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>172150000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>170185000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>170185000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>130184000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>132994000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>132994000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>133793000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>117811000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>117811000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>134879000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>130351000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>107712000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>118300000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>118300000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>80907000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>72506000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>75732000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>119892000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>77749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>163490000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>171055000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>175787000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>164185000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>174797000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>174520000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>164537000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>167209000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>163638000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>169704000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>163638000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>162296000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>186819000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>168795000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>136997000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>117070000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>118254000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>87964000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>61793000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>77781000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>89569000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>39711000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>23439000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>18645000.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-      <c r="BA2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>10952000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...7 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-[...1 lines deleted...]
-      <c r="AH3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...7 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...1 lines deleted...]
-      <c r="AH4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
-        <v>391342999.0</v>
+        <v>297692000.0</v>
       </c>
       <c r="C5">
+        <v>332503000.0</v>
+      </c>
+      <c r="D5">
+        <v>362475671.0</v>
+      </c>
+      <c r="E5">
+        <v>391343000.0</v>
+      </c>
+      <c r="F5">
         <v>403029000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>411397000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="H5"/>
+      <c r="I5">
         <v>349765000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>381288000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>380940000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="L5"/>
+      <c r="M5">
         <v>356854000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>419327000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>353948000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>353948000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>353948000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>243260000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>243260000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>88262000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>138132000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>126879000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>177966000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>177966000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>281810000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>387120000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>389437000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>337773000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>392433000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>266821000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>249304000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>249304000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>274655000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>20000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>-48983000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>84206000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>135210000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>181659000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>218830000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>181659000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>155207000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>165332000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>114651000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>123795000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>79066000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>1154000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>2158000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>3373000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-5160000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>1544000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>17721000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>13239000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-4634000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>40150000.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...7 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-[...1 lines deleted...]
-      <c r="AI6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D7">
+        <v>15245000.0</v>
+      </c>
+      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H7">
+        <v>25610000.0</v>
+      </c>
+      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L7">
+        <v>30994000.0</v>
+      </c>
+      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P7">
+        <v>41474000.0</v>
+      </c>
+      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T7">
+        <v>48129000.0</v>
+      </c>
+      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="X7">
+        <v>18833000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>58503000.0</v>
       </c>
-      <c r="Z7">
-[...7 lines deleted...]
-      </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...1 lines deleted...]
-      <c r="AH7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>257000.0</v>
+      </c>
+      <c r="C8">
         <v>254000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>254000.0</v>
+      </c>
+      <c r="E8">
+        <v>254000.0</v>
+      </c>
+      <c r="F8">
         <v>249000.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>248000.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>248000.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>247000.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>246000.0</v>
       </c>
-      <c r="H8">
-[...5 lines deleted...]
-      <c r="J8"/>
       <c r="K8">
         <v>244000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="L8">
+        <v>244000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8">
+        <v>244000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>236000.0</v>
       </c>
-      <c r="N8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q8"/>
       <c r="R8">
         <v>235000.0</v>
       </c>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>235000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="U8">
+        <v>235000.0</v>
+      </c>
+      <c r="V8">
+        <v>235000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...7 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-[...1 lines deleted...]
-      <c r="AH9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>1270969000.0</v>
+      </c>
+      <c r="C10">
+        <v>1280591000.0</v>
+      </c>
+      <c r="D10">
+        <v>1507584400.0</v>
+      </c>
+      <c r="E10">
         <v>1597311000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>2019598000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>1699237000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1833031000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>1530493000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>1972676000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>1792907000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>2020191000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>2020191000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>1956275000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>1515799000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>1515799000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>1515799000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>1644723000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>1644723000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>1583926000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>1580482000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>1468769000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1259611000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1259611000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>1089268000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2414931000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>876845000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>983004000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1001296000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1928068000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>2783843000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>2783843000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>2808721000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>1819907000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>1580591000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>2317488000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>1652868000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>1848638000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>1327176000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>1848638000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>950467000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>883721000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>1388402000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>1809288000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>815463000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>706773000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>741623000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>1093285000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>654574000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>929927000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>438789000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>530536000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>419052000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-174752000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>134376000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4504,919 +4714,963 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>1271414000.0</v>
+      </c>
+      <c r="C12">
+        <v>1290090000.0</v>
+      </c>
+      <c r="D12">
+        <v>1517117467.0</v>
+      </c>
+      <c r="E12">
         <v>1598174000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>2019934000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>1699558000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="H12"/>
+      <c r="I12">
         <v>1530838000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>1973007000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>1793235000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2021214000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>2070425000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1671981000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>1671981000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>1671981000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>1889811000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>1889811000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>1846739000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>1852494000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>1671119000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1805531000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>1805531000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1593896000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3201223000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>2342425000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2352122000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>2403425000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>3348720000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>3714453000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>3714453000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>3618623000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>1819907000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>3346349000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>3713182000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2283053000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>2289110000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1847575000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>2289110000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1279055000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>1264318000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>1683697000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1838522000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>1245842000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>1177095000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>1265871000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>1606906000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>1740787000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>1927574000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>496115000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>586316000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>514052000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>174752000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>174752000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>257000.0</v>
+      </c>
+      <c r="C13">
         <v>254000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>254160.0</v>
+      </c>
+      <c r="E13">
+        <v>254000.0</v>
+      </c>
+      <c r="F13">
         <v>249000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>248000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="H13"/>
+      <c r="I13">
         <v>247000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>246000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="K13">
         <v>244000.0</v>
       </c>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
+        <v>244000.0</v>
+      </c>
+      <c r="N13">
+        <v>244000.0</v>
+      </c>
+      <c r="O13">
         <v>236000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>236000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>236000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="R13">
         <v>235000.0</v>
       </c>
       <c r="S13">
         <v>235000.0</v>
       </c>
       <c r="T13">
+        <v>235000.0</v>
+      </c>
+      <c r="U13">
+        <v>235000.0</v>
+      </c>
+      <c r="V13">
+        <v>235000.0</v>
+      </c>
+      <c r="W13">
         <v>234000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>234000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>234000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>233000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>226000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>225000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>224000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>231000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AE13">
         <v>230000.0</v>
       </c>
       <c r="AF13">
         <v>230000.0</v>
       </c>
       <c r="AG13">
+        <v>230000.0</v>
+      </c>
+      <c r="AH13">
+        <v>230000.0</v>
+      </c>
+      <c r="AI13">
+        <v>230000.0</v>
+      </c>
+      <c r="AJ13">
         <v>229000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>233000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>232000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>231000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>232000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>230000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>229000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>228000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>226000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>226000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AT13">
         <v>226000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AU13">
         <v>223000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AV13">
         <v>222000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>212000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AX13">
         <v>212000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AY13">
         <v>150000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AZ13">
         <v>184000.0</v>
       </c>
-      <c r="AX13">
-[...3 lines deleted...]
-      <c r="AZ13"/>
       <c r="BA13">
         <v>150000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13">
+        <v>150000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>621551.0</v>
+      </c>
+      <c r="C14">
+        <v>620786.0</v>
+      </c>
+      <c r="D14">
+        <v>620241.0</v>
+      </c>
+      <c r="E14">
         <v>619299.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>607352.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>606320.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>1515787129.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>603623.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>598385.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>597685.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>1494169386.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>597265.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>580826.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>28873646.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>28956429.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>579128.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>28412412.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>575817.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1430052602000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>572151.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>573668.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>572522.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>572522.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>568748.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>562334.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>551268.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>549606.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>550446.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>555294.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>28415304.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>568306.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>576232.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>580878.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>581120.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>573139.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>571694.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>572382.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>568977.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>572382.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>567159.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>556542.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>576753.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>28693455.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>573784.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>575252.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>572672.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>29639431.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>567450.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>531821.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>552468.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>481363.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>479794.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>483575.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>427224.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>436593.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>235000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>234000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>234000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>234000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>233000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>225000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>225000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>224000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>231000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>231000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF15">
         <v>230000.0</v>
       </c>
       <c r="AG15">
+        <v>230000.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>230000.0</v>
+      </c>
+      <c r="AJ15">
         <v>229000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>233000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>232000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>231000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>230000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>230000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>229000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>228000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>226000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>226000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>226000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>222000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>222000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>212000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>212000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>150000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>184000.0</v>
       </c>
-      <c r="AX15"/>
-[...1 lines deleted...]
-      <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C16">
+        <v>457286000.0</v>
+      </c>
+      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G16">
+        <v>460401000.0</v>
+      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K16">
+        <v>372204000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
+        <v>330640000.0</v>
+      </c>
+      <c r="P16">
+        <v>330640000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
         <v>294261000.0</v>
       </c>
-      <c r="P16"/>
-[...3 lines deleted...]
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
+        <v>294261000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>181410000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>181410000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>45710000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>31407000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>54400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>207809000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>207809000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>138227000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>138227000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>138227000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>142524000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>142524000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>42699000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>43635000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>48685000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>43635000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>55887000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>56933000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>52032000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>54155000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>49202000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>40726000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>58273000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>44180000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>39993000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>25649000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>21928000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>12689000.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...7 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...1 lines deleted...]
-      <c r="AH17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...7 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>11270000.0</v>
       </c>
-      <c r="AH18"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN18">
+        <v>16179000.0</v>
+      </c>
+      <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-      <c r="AR18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR18">
+        <v>16505000.0</v>
+      </c>
+      <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>10820000.0</v>
+      </c>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5426,7329 +5680,7723 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>460034000.0</v>
       </c>
       <c r="C20">
+        <v>460034000.0</v>
+      </c>
+      <c r="D20">
+        <v>514430373.0</v>
+      </c>
+      <c r="E20">
+        <v>460034000.0</v>
+      </c>
+      <c r="F20">
         <v>424099000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>424099000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>424099000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>576989000.0</v>
       </c>
       <c r="I20">
         <v>576989000.0</v>
       </c>
       <c r="J20">
         <v>576989000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
+      <c r="K20">
+        <v>576989000.0</v>
+      </c>
+      <c r="L20">
+        <v>576989000.0</v>
+      </c>
       <c r="M20">
-        <v>0.0</v>
+        <v>576989000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...2 lines deleted...]
-      <c r="Z20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
+        <v>0.0</v>
+      </c>
+      <c r="AC20">
         <v>549303000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>629583000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>617837000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>617837000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>660071000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>640464000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>615947000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>634157000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>922988000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AL20">
         <v>925049000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AM20">
         <v>939716000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AN20">
         <v>925049000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AO20">
         <v>954745000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AP20">
         <v>953572000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AQ20">
         <v>615767000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AR20">
         <v>613220000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AS20">
         <v>613558000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AT20">
         <v>574505000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AU20">
         <v>262538000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AV20">
         <v>261686000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AW20">
         <v>263619000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AX20">
         <v>77452000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AY20">
         <v>53176000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AZ20">
         <v>52819000.0</v>
       </c>
-      <c r="AX20">
+      <c r="BA20">
         <v>53379000.0</v>
       </c>
-      <c r="AY20"/>
-[...1 lines deleted...]
-      <c r="BA20">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20">
         <v>13384000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>48191000.0</v>
+      </c>
+      <c r="C21">
+        <v>51322000.0</v>
+      </c>
+      <c r="D21">
+        <v>54069000.0</v>
+      </c>
+      <c r="E21">
         <v>205660000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>176758000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>183518000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>190665000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>197152000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>204476000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>211376000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>218559000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>218559000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>7396000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>8430000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>8430000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>8430000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>10052000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>7857000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>10052000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>11546000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>10902000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>11750000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>11750000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>19597000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>43879000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>47113000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>44476000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>55336000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>64687000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>48421000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>48421000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>57241000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>62327000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>67548000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>70225000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>157335000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>174464000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>201954000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>174464000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>242200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>266723000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>191753000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>232029000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>252307000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>276123000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>212181000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>199616000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>223415000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>113829000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>32340000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>32850000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>35603000.0</v>
       </c>
-      <c r="AY21"/>
-[...1 lines deleted...]
-      <c r="BA21">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21">
         <v>21017000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
-      <c r="C22"/>
+      <c r="C22">
+        <v>53653000.0</v>
+      </c>
       <c r="D22">
+        <v>53653000.0</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>59245000.0</v>
       </c>
-      <c r="E22">
-[...3 lines deleted...]
-      <c r="G22"/>
       <c r="H22">
+        <v>46728000.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>28042000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>40573000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>28042000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>723000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>16695000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>16695000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>4283000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>15415000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
-        <v>24062000.0</v>
+        <v>15415000.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
+        <v>24062000.0</v>
+      </c>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>31287000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>31287000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>31287000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>12212000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>12212000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>12212000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-1683292000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>-1683292000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>26761000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>26761000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>727840000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>727840000.0</v>
       </c>
-      <c r="AL22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22">
-        <v>1.0</v>
+        <v>502641000.0</v>
       </c>
       <c r="AR22">
-        <v>3494000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>502641000.0</v>
+      </c>
+      <c r="AS22"/>
       <c r="AT22">
         <v>1.0</v>
       </c>
       <c r="AU22">
+        <v>3494000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3494000.0</v>
+      </c>
+      <c r="AW22">
         <v>1.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>21157000.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22"/>
-      <c r="AZ22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:53">
+      <c r="AZ22">
+        <v>21157000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>4640221000.0</v>
+      </c>
+      <c r="C23">
+        <v>4417198000.0</v>
+      </c>
+      <c r="D23">
+        <v>4686854649.0</v>
+      </c>
+      <c r="E23">
         <v>4980646000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>5240169000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>4903482000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="H23"/>
+      <c r="I23">
         <v>5433444000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>5897683000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>5619300000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="L23"/>
+      <c r="M23">
         <v>5633184000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>5494205000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>5139419000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>5139419000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>5139419000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>5318641000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>5049391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>4978318000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>5453118000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>5714304000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>5647459000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>5647459000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>5880347000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>7405388000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>6917224000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>7011744000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>7849263000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>8460521000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>8292636000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>8292636000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>7693071000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>7309408000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>6881298000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>7448931000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>5964615000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>5818457000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>5449504000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>5818457000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>5011794000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>4953635000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>4890846000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>4942649000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>4336902000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>3830152000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>3201365000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>3001175000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>2793574000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>2529388000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>946892000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>909593000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>763343000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>160126000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>316995000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...7 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>12650000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>14229000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>15567000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>17110000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>19116000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>10414000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>1538000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>1624000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>1689000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>1654000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>11000000.0</v>
       </c>
-      <c r="AT24"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>11000000.0</v>
+      </c>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...7 lines deleted...]
-      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-[...1 lines deleted...]
-      <c r="AH25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>600054000.0</v>
+      </c>
+      <c r="C26">
+        <v>692209000.0</v>
+      </c>
+      <c r="D26">
+        <v>688459000.0</v>
+      </c>
+      <c r="E26">
         <v>761408000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>791238000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>813119000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>808704000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>885852000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>866860000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>933011000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>894127000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1586198000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1792331000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>2091441000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1994397000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>2423452000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>2417016000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>2393023000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>2409726000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>2253541000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>2064061000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>2556610000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>2516724000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>2490664000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>1969630000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>1858085000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>268814857.89</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>234092212.73</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>201547990.4</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>180022291.22</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>1152690000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>1125678000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>935205000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>954807000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>977157000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>989825000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>1024000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>873000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>824821000.0</v>
       </c>
-      <c r="AP26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-      <c r="AV26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV26">
+        <v>338842000.0</v>
+      </c>
+      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>12054000.0</v>
+      </c>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...7 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-[...1 lines deleted...]
-      <c r="AH27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-1268069000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1280591000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1507584400.0</v>
+      </c>
+      <c r="E28">
         <v>-1597311000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-2019598000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-1699237000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-1530493000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-1972676000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-1787907000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-1943932000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-1956275000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-1474325000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-1474325000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-1474325000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-1644723000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-1644723000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1535797000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-1580482000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-1468769000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-1259611000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-1259611000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-1021167000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-2344136000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-805994000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-924501000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-1001296000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-1928068000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-2783843000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-2783843000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-2808721000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-1819907000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-1580591000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-1981184000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-1190836000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-1370608000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-835323000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-1370608000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-464856000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-470062000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-1248343000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-1668492000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-804727000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-696516000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-741623000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-1093285000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-654574000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-929927000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-438789000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-530536000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-419052000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>174752000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-134376000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>1437453000.0</v>
+      </c>
+      <c r="C29">
+        <v>1561773000.0</v>
+      </c>
+      <c r="D29">
+        <v>1607669000.0</v>
+      </c>
+      <c r="E29">
         <v>1816926000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1839241000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1876167000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1900598000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>2204006000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>2281028000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>2409228000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>2460871000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="M29"/>
+      <c r="N29">
         <v>2836973000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="O29"/>
+      <c r="P29">
         <v>3033331000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>3361673000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="S29"/>
+      <c r="T29">
         <v>3279126000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>3756163000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>3792035000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>3839600000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>3758993000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>3860492000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>3725370000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>4927681000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>824462000.0</v>
+      </c>
+      <c r="C30">
+        <v>590399000.0</v>
+      </c>
+      <c r="D30">
+        <v>563237434.0</v>
+      </c>
+      <c r="E30">
         <v>570260000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>554822000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>502556000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>473619000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>525973000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>555325000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>516004000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>401064000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>410728000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>536017000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>482873000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>482873000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>482873000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>314388000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>314388000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>591378000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>340585000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>441549000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>394401000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>394401000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>499488000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>548064000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>619231000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1063422000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>912435000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>787936000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>782251000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>1409791000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>701158000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>715253000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>632859000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>1245263000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>580731000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>669193000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>596910000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>669193000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>686718000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>662708000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>763539000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>684318000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>684604000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>566457000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>482255000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>303917000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>226113000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>163810000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>156477000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>152296000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>62074000.0</v>
       </c>
-      <c r="AY30"/>
-[...1 lines deleted...]
-      <c r="BA30">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>62131000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>3024901000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>3024901000.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-      <c r="Q31">
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31">
         <v>3269074000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>3744617000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>3781133000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>3827850000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>3746418000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>3772794000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>3610696000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>4809717000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>4887802000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>5170662000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>4892814000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>4767628000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>699310460.13</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>615359227.82</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>589779094.18</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>567217100.55</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>3588979000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>2228254000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>2091168000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>1988714000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>1841179000.0</v>
       </c>
-      <c r="AL31"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-      <c r="AR31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR31">
+        <v>2003112000.0</v>
+      </c>
+      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV31">
+        <v>1745036000.0</v>
+      </c>
+      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-      <c r="AZ31"/>
+      <c r="AZ31">
+        <v>66458000.0</v>
+      </c>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>604659000.0</v>
+      </c>
+      <c r="C32">
+        <v>644150000.0</v>
+      </c>
+      <c r="D32">
+        <v>684414000.0</v>
+      </c>
+      <c r="E32">
         <v>698010000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>710226000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>703369000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>697899000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>704867000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>775224000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>844360000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>738765000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1411019000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="O32"/>
+      <c r="P32">
         <v>1345168000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>1271534000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="S32"/>
+      <c r="T32">
         <v>1244593000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>1346963000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>1386161000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>1509929000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>1358158000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1506735000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>1540777000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>2148127000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1373914000.0</v>
+      </c>
+      <c r="C33">
+        <v>1450108000.0</v>
+      </c>
+      <c r="D33">
+        <v>1450990386.0</v>
+      </c>
+      <c r="E33">
         <v>1697008000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>1663424000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>1695061000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>1724621000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>2024166000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>2034956000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>2078268000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>2166274000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>2166274000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>1759348000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>2015724000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>2015724000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>2015724000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>2432697000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>2432697000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>2379831000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>2731422000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>2720501000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>2617413000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>2617413000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>2693848000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>2559163000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>3044683000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>3018344000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>3515393000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>3122882000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>2725085000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>2725085000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>2515514000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>2233162000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>2011028000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>2052033000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>2449174000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>2264196000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>2322585000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>2264196000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>2378814000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>2420871000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>1857478000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>1901063000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>1863669000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>1731360000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>1194211000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>907630000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>652581000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>350765000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>240868000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>145031000.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>153213000.0</v>
       </c>
-      <c r="AY33"/>
-      <c r="AZ33">
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-174752000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>49862000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:53">
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>155175000.0</v>
+      </c>
+      <c r="C34">
+        <v>153789000.0</v>
+      </c>
+      <c r="D34">
+        <v>1059000.0</v>
+      </c>
+      <c r="E34">
         <v>165010000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>167755000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>169416000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>3674000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>172365000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>182178000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>180297000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>12336000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="M34"/>
+      <c r="N34">
         <v>200667000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="O34"/>
+      <c r="P34">
         <v>200336000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>207463000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="S34"/>
+      <c r="T34">
         <v>13555000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>219939000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>212501000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>184915000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>184632000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>299918000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>324210000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>182586000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>189231000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>269219000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>279579000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>285078000.0</v>
       </c>
-      <c r="AC34">
-[...10 lines deleted...]
-      <c r="AH34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>175730000.0</v>
+      </c>
+      <c r="C35">
+        <v>174921000.0</v>
+      </c>
+      <c r="D35">
+        <v>176245154.0</v>
+      </c>
+      <c r="E35">
         <v>209645000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>208198000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>211439000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>215394000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>222607000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>234048000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>233578000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>244483000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>244483000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>258491000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>256106000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>256106000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>256106000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>269250000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="S35">
+        <v>269250000.0</v>
+      </c>
+      <c r="T35">
         <v>264281000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>279998000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>272358000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>245728000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>245728000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>366028000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>390977000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>276285000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>330581000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>417407000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>1105033000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>862323000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>862323000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>823828000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>127271000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>785480000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>777213000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>543276000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>550996000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>259496000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>550996000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>275481000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>212872000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>134215000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>185832000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>198283000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>196233000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>101806000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>96650000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>86705000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>55250000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>486507000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>51557000.0</v>
       </c>
-      <c r="AX35"/>
-[...1 lines deleted...]
-      <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
-        <v>210042000.0</v>
+        <v>89403000.0</v>
       </c>
       <c r="C36">
-        <v>208793000.0</v>
+        <v>79947000.0</v>
       </c>
       <c r="D36">
+        <v>77570374.0</v>
+      </c>
+      <c r="E36">
+        <v>90317000.0</v>
+      </c>
+      <c r="F36">
+        <v>81097000.0</v>
+      </c>
+      <c r="G36">
         <v>84896000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>86059000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>86583000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>300332000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>89950000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>160428000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>348931000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>67419000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>97320000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>97320000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>116657000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>201001000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>216780000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>214023000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>132854000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>134067000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>93640000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>93640000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>146689000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>142385000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>135254000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>138233000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>59702000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>53055000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>56969000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>56969000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>58703000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>49859000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>50168000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>48182000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>32607000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>32011000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>28524000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>32011000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>27002000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>24652000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>28905000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>25422000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>23831000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>25465000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>49863000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>55197000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>16870000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>9091000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>46613000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>8804000.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>22491000.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-174752000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>-49862000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:53">
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...7 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-[...1 lines deleted...]
-      <c r="AI37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
-      <c r="D38"/>
+      <c r="C38">
+        <v>6.99</v>
+      </c>
+      <c r="D38">
+        <v>6.99</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>87654000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>116657000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>116657000.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-      <c r="Q38">
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38">
         <v>228407000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>150783000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>149198000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>108914000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>144966000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>185499000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>196899000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>176402000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>170184000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>142454000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>182140000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>150491000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>21205931.53</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>17717538.47</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>16908668.27</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>18379906.06</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>301692000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>353832000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>319230000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>321607000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>324276000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>338022000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>344404000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>268343000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>275052000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>281188000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>272639000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AU38">
         <v>186066000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AV38">
         <v>138885000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AW38">
         <v>100397000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AX38">
         <v>50668000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AY38">
         <v>33378000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AZ38">
         <v>18782000.0</v>
       </c>
-      <c r="AX38"/>
-[...2 lines deleted...]
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38">
         <v>7292000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>1170431000.0</v>
+      </c>
+      <c r="C39">
+        <v>1086601000.0</v>
+      </c>
+      <c r="D39">
+        <v>1155509355.0</v>
+      </c>
+      <c r="E39">
         <v>1115204000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>1001989000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>1006307000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>92109000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>1352467000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>1334395000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>1231793000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>68975000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>1006926000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>1128415000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>968145000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>968145000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>964558000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>681745000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>681745000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>104324000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>528617000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>881135000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>830114000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>830114000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>1093115000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>1096938000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>910885000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>910260000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>1018010000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>1200983000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>81684000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>1058635000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>857776000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>851868000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>891062000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>981631000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>651657000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>595958000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>682434000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>595958000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>667207000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>605738000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>586132000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>16105000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>542787000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>355240000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>259028000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>9644000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>174093000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>87239000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>53432000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>64950000.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>66134000.0</v>
       </c>
-      <c r="AY39"/>
-[...1 lines deleted...]
-      <c r="BA39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>22958000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>2189194000.0</v>
+      </c>
+      <c r="C40">
+        <v>1991337000.0</v>
+      </c>
+      <c r="D40">
+        <v>2339190634.0</v>
+      </c>
+      <c r="E40">
         <v>2378272000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>2639506000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>2249284000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>82189000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="I40">
+        <v>2848177080.0</v>
+      </c>
+      <c r="J40">
         <v>2894365000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>2485105000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>71160000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>2499400000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>2157388000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>1300509000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>1300509000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>1630350000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>1496599000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>1496599000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>907302000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>1211971000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>1467807000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>1367112000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>1367112000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>1485046000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>3130740000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>1523431000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>1447564000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>1380288000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>1393276000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>87844000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>1547208000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>1520226000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>1428189000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>1402147000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>1614299000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>1274704000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>1277972000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>1244393000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>1277972000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>1144841000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>1234779000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>1323780000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>1387262000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>1112146000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>849863000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>638074000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>520000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>403598000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>292726000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>208050000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>172470000.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>203594000.0</v>
       </c>
-      <c r="AY40"/>
-[...1 lines deleted...]
-      <c r="BA40">
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>141110000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>229016000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>229016000.0</v>
       </c>
-      <c r="O41"/>
-[...1 lines deleted...]
-      <c r="Q41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>233604000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>279998000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>272358000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>245728000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>245134000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>366028000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>390977000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>276285000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>150477000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>417407000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>396499000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>397679000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>25365413.97</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>21287542.4</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>19086832.63</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>20258418.92</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>8387000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>5556000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>5359000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>6832000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>6121000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>6272000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>6197000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>4321000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>11779000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>13441000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>12797000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>5317000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>4941000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AW41">
         <v>3441000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AX41">
         <v>1336000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AY41">
         <v>1938000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AZ41">
         <v>2040000.0</v>
       </c>
-      <c r="AX41"/>
-[...2 lines deleted...]
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>636000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>2739942000.0</v>
+      </c>
+      <c r="C42">
+        <v>2737443000.0</v>
+      </c>
+      <c r="D42">
+        <v>2737859332.0</v>
+      </c>
+      <c r="E42">
         <v>2724880000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>2724540000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>2730456000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="H42"/>
+      <c r="I42">
         <v>2719399000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>2716472000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>2716181000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="L42"/>
+      <c r="M42">
         <v>2711875000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>2704592000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>2688571000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>2688571000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>2688571000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>2685806000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>2685806000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>2685544000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>2734917000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>2730368000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>2727765000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>2727765000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>2727276000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>2720260000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>2656081000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>2649342000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>2616181000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>2579185000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>2520961000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>2520961000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>2686699000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>-1825495000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>2656818000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>2644043000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>2635210000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>2606170000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>2582801000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>2606170000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>2489582000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>2410603000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>2495033000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>2468562000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>2369481000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>2257881000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>2107185000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>2059983000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>2039978000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>1982253000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AY42">
         <v>-362824000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AZ42">
         <v>63919000.0</v>
       </c>
-      <c r="AX42">
+      <c r="BA42">
         <v>54822000.0</v>
       </c>
-      <c r="AY42"/>
-[...1 lines deleted...]
-      <c r="BA42">
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>27199000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...7 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-[...1 lines deleted...]
-      <c r="AH43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...7 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-[...1 lines deleted...]
-      <c r="AI44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
-      <c r="AV44">
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44">
         <v>70907000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AZ44">
         <v>73004000.0</v>
       </c>
-      <c r="AX44"/>
-[...2 lines deleted...]
-      <c r="BA44">
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44">
         <v>19256000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>58558000.0</v>
+      </c>
+      <c r="C45">
+        <v>55283000.0</v>
+      </c>
+      <c r="D45">
+        <v>171935000.0</v>
+      </c>
+      <c r="E45">
         <v>59864000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>62536000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>64936000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>211163000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>84361000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>86299000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>77167000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>302995000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="M45"/>
+      <c r="N45">
         <v>78100000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="O45"/>
+      <c r="P45">
         <v>98306000.0</v>
       </c>
-      <c r="N45"/>
-[...1 lines deleted...]
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>143385000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>103726000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>119713000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>235211000.0</v>
       </c>
-      <c r="W45">
+      <c r="Z45">
         <v>254324000.0</v>
       </c>
-      <c r="X45">
+      <c r="AA45">
         <v>286960000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AB45">
         <v>286960000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AC45">
         <v>277636000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AD45">
         <v>276842000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AE45">
         <v>276340000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AF45">
         <v>63919000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AG45">
         <v>68546000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AH45">
         <v>73702000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AI45">
         <v>81468000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AJ45">
         <v>89137000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AK45">
         <v>95021000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AL45">
         <v>100044000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AM45">
         <v>108897000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>117439000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>124716000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>131990000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>127193000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>119329000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>76552000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>40996000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>45905000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>45905000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>36343000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>36440000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>32834000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>31326000.0</v>
       </c>
-      <c r="AX45"/>
-[...1 lines deleted...]
-      <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>58558000.0</v>
+      </c>
+      <c r="C46">
+        <v>55283000.0</v>
+      </c>
+      <c r="D46">
+        <v>57107340.0</v>
+      </c>
+      <c r="E46">
         <v>59864000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>62536000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>64936000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>77887000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>84361000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>86299000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>77167000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>84335000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>84335000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>78100000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>98306000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>98306000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>98306000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>116619000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>116619000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>146975000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>145641000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>143385000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>103726000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>103726000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>235211000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>254324000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>264558000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>286960000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>277636000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>276842000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>63919000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>63919000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>68546000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>73702000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>81468000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>89137000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>95021000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>100044000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>108897000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>100044000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>124716000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>131990000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>127193000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>119329000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>76552000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>40996000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>40781000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>45905000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>36343000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>36440000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>32834000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>31326000.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>30193000.0</v>
       </c>
-      <c r="AY46"/>
-[...1 lines deleted...]
-      <c r="BA46">
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46">
         <v>15461000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:53">
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>98306000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>98306000.0</v>
       </c>
-      <c r="O47"/>
-[...1 lines deleted...]
-      <c r="Q47">
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47">
         <v>146975000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>145641000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>143385000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>103726000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>119713000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>235211000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>254324000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>264558000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>286960000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>277636000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>276842000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>276340000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>9292578.32</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>9979181.53</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>11053089.38</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>12971578.7</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>13700000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>14282000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>14757000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>15821000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>16915000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>18702000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>19860000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>19726000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>18421000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>12045000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>6612000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>6579000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>7399000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>5921000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>5874000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>5268000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>5175000.0</v>
       </c>
-      <c r="AX47"/>
-[...2 lines deleted...]
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>2482000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-1603338000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1508427000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1491896418.0</v>
+      </c>
+      <c r="E48">
         <v>-1299551000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-1288577000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-1265934000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-1232577000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-865405000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-816978000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-693137000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-613102000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-613102000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-287190000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-9424000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-9424000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-9424000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>432372000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>432372000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>505085000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>882879000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>934553000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>933635000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>933635000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>783071000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>546962000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>1811086000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>1944938000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>2766463000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>2740847000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>2705970000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>2705970000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>1982569000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>1825265000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>1637837000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>1564883000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>537924000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>402620000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>328522000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>402620000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>178518000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>178073000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>328523000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>319356000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>262217000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>233454000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>173448000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>142760000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>110583000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>106929000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>93518000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>74819000.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>48825000.0</v>
       </c>
-      <c r="AY48"/>
-[...1 lines deleted...]
-      <c r="BA48">
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48">
         <v>12801000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:53">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...7 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-[...1 lines deleted...]
-      <c r="AI49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>64</v>
+      </c>
+      <c r="B50">
+        <v>2900000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>5000000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>5000000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
         <v>68101000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>70795000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>70851000.0</v>
       </c>
-      <c r="Y50">
-[...7 lines deleted...]
-      </c>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
+      <c r="AJ50">
         <v>336304000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>377865000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>478030000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>491853000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>379544000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>485611000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AP50">
         <v>414000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AQ50">
         <v>140000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AR50">
         <v>140796000.0</v>
       </c>
-      <c r="AP50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50"/>
-      <c r="AW50">
+      <c r="AV50">
         <v>141000000.0</v>
       </c>
+      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-      <c r="AZ50"/>
+      <c r="AZ50">
+        <v>141000000.0</v>
+      </c>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="B51">
+        <v>2900000.0</v>
+      </c>
+      <c r="C51">
+        <v>15245000.0</v>
+      </c>
+      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="G51">
+        <v>25610000.0</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51">
         <v>5000000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="L51"/>
+      <c r="M51">
         <v>76259000.0</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="N51"/>
+      <c r="O51">
         <v>41474000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>41474000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>41474000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>48129000.0</v>
       </c>
-      <c r="P51"/>
-[...3 lines deleted...]
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51">
+        <v>48129000.0</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51">
         <v>18833000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>18833000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>68101000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>70795000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>70851000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>58503000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>58503000.0</v>
       </c>
-      <c r="AA51">
-[...2 lines deleted...]
-      <c r="AB51">
+      <c r="AD51">
+        <v>0.0</v>
+      </c>
+      <c r="AE51">
         <v>1438639000.0</v>
       </c>
-      <c r="AC51"/>
-[...2 lines deleted...]
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>336304000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>336304000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>462032000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>478030000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>491853000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>478030000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>485611000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>413659000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>140059000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>140796000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>10736000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>10257000.0</v>
       </c>
-      <c r="AR51"/>
-[...1 lines deleted...]
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="B52">
+        <v>2900000.0</v>
+      </c>
+      <c r="C52">
+        <v>9021000.0</v>
+      </c>
+      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="G52">
+        <v>12682000.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
         <v>5000000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="L52"/>
+      <c r="M52">
         <v>58560000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="N52"/>
+      <c r="O52">
         <v>14384000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>14384000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>14384000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>17452000.0</v>
       </c>
-      <c r="P52"/>
-[...3 lines deleted...]
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52">
+        <v>17452000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52">
         <v>6876000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>6876000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>68101000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>70795000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>70851000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>58503000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>58503000.0</v>
       </c>
-      <c r="AA52">
-[...2 lines deleted...]
-      <c r="AB52">
+      <c r="AD52">
+        <v>0.0</v>
+      </c>
+      <c r="AE52">
         <v>1438639000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>1438639000.0</v>
       </c>
-      <c r="AD52">
-[...5 lines deleted...]
-      <c r="AF52">
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>336304000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>336304000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>377865000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>381565000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>384712000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>381565000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>358136000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AP52">
         <v>344450000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AQ52">
         <v>130145000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AR52">
         <v>130273000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AS52">
         <v>1123405000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AT52">
         <v>846596000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>515163000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>515163000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>364574000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>266898000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>206801000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>219888000.0</v>
       </c>
-      <c r="AX52"/>
-[...1 lines deleted...]
-      <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>445000.0</v>
+      </c>
+      <c r="C53">
+        <v>9499000.0</v>
+      </c>
+      <c r="D53">
+        <v>9533060.0</v>
+      </c>
+      <c r="E53">
         <v>863000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>336000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>321000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>335000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>345000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>331000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>328000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>1023000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>1023000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>114150000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>156182000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>156182000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>156182000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>245088000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>245088000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>262813000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>272012000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>202350000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>545920000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>545920000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>504628000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>786292000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>1465580000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>1369118000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>1402129000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>1420652000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>930610000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>930610000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>809902000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>1689218000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>1765758000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>1395694000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>630185000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>440472000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>520399000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>440472000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>328588000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>380597000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>295295000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>29234000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>430379000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>470322000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>524248000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>513621000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AW53">
         <v>1086213000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AX53">
         <v>997647000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AY53">
         <v>57326000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>55780000.0</v>
       </c>
-      <c r="AX53">
+      <c r="BA53">
         <v>95000000.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>349504000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BD53">
         <v>40376000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:53">
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...7 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-[...1 lines deleted...]
-      <c r="AI54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>4640221000.0</v>
+      </c>
+      <c r="C55">
+        <v>4417198000.0</v>
+      </c>
+      <c r="D55">
+        <v>4686854649.0</v>
+      </c>
+      <c r="E55">
         <v>4980646000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>5240169000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>4903482000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>5504301000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>5433444000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>5897683000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>5619300000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>5633184000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>5633184000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>5494205000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>5139419000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>5139419000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>5139419000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>5318641000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>5318641000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>4978318000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>5453118000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>5714304000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>5647459000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>5647459000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>5880347000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>7405388000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>6917224000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>7011744000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>7849263000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>8460521000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>8292636000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>8292636000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>7693071000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>7309408000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>6881298000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>7448931000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>5964615000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>5818457000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>5449504000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>5818457000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>5011794000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>4953635000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>4890846000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>4942649000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>4336902000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>3830152000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>3201365000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>3001175000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>2793574000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>2529388000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>946892000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>909593000.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>795473000.0</v>
       </c>
-      <c r="AY55"/>
-[...1 lines deleted...]
-      <c r="BA55">
+      <c r="BB55"/>
+      <c r="BC55"/>
+      <c r="BD55">
         <v>316995000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>3266307000.0</v>
+      </c>
+      <c r="C56">
+        <v>2967090000.0</v>
+      </c>
+      <c r="D56">
+        <v>3235864256.0</v>
+      </c>
+      <c r="E56">
         <v>3283638000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>3576745000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>3208421000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>3779680000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>3409278000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>3862727000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>3541032000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>3466910000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>3466910000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>3734857000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>3123695000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>3123695000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>3123695000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>2885944000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>2885944000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>2598487000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>2721696000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>2993803000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>3030046000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>3030046000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>3186499000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>4846225000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>3872541000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>3993400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>4333870000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>5337639000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>5567551000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>5567551000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>5177557000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>5076246000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>4870270000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>5396898000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>3515441000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>3554261000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>3126919000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>3554261000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>2632980000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>2532764000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>3033368000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>3041586000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>2473233000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>2098792000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>2007154000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>2093545000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>2140993000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>2178623000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>706024000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>764562000.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>642260000.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>174752000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>259841000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:53">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>2661648000.0</v>
+      </c>
+      <c r="C57">
+        <v>2322940000.0</v>
+      </c>
+      <c r="D57">
+        <v>2551014431.0</v>
+      </c>
+      <c r="E57">
         <v>2585628000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>2866519000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>2505052000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>3081781000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>2704411000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>3087503000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>2696672000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>2728145000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>2728145000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>2323838000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>1778527000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>1778527000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>1778527000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>1614410000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>1614410000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>1353894000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>1374733000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>1607642000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>1520117000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>1520117000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>1679764000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>3305448000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>1724414000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>1686616000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>1542361000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>1657511000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>1835765000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>1835765000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>1743649000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>1657836000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>1632647000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>2165754000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>1899910000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>1879739000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>1865013000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>1879739000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>1730891000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>1813167000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>1655420000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>1708687000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>1290235000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>1005746000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>741442000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>621656000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>483129000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>383200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>269879000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>263968000.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>222239000.0</v>
       </c>
-      <c r="AY57"/>
-[...1 lines deleted...]
-      <c r="BA57">
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>152062000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2837378000.0</v>
+      </c>
+      <c r="C58">
+        <v>2497861000.0</v>
+      </c>
+      <c r="D58">
+        <v>2727259585.0</v>
+      </c>
+      <c r="E58">
         <v>2795273000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>3074717000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>2716491000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>3297175000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>2927018000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>3321551000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>2930250000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>2972628000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>2972628000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>2582329000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>2034633000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>2034633000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>2034633000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>1883660000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>1614410000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>1618175000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>1654731000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>1880000000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>1765845000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>1765845000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>2045792000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>3696425000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>2000699000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>2017197000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>1959768000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>2762544000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>2698088000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>2698088000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>2567477000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>7309408000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>2418127000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>2942967000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>2443186000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>2430735000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>2124509000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>2430735000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>2006372000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>2026039000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>1789635000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>1894519000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>1488518000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>1201979000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>843248000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>718306000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>569834000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>438450000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>756386000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>315525000.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>222239000.0</v>
       </c>
-      <c r="AY58"/>
-[...1 lines deleted...]
-      <c r="BA58">
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58">
         <v>156869000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...7 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-[...1 lines deleted...]
-      <c r="AI59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1434553000.0</v>
+      </c>
+      <c r="C60">
+        <v>1561773000.0</v>
+      </c>
+      <c r="D60">
+        <v>1608692746.0</v>
+      </c>
+      <c r="E60">
         <v>1816926000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1839241000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1876167000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1900598000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>2204006000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>2281028000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>2404228000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>2455871000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>2455871000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>2836973000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>3033331000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>3033331000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>3033331000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>3361673000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>3361673000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>3279126000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>3756163000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>3792035000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>3839600000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>3839600000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>3792391000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>3654575000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>4856830000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>4932278000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>5775301000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>5587084000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>5476465000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>5476465000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>4944153000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>20000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>4245902000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>4293361000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>3308577000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>3190681000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>3130384000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>3190681000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>2823537000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>2754237000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>2938435000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>2911939000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>2710990000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>2492715000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>2283014000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>2206338000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>2145613000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>2090938000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>190506000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>594068000.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>541104000.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>160126000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>160126000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...7 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61"/>
+      <c r="AK61">
         <v>-26903000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AL61">
         <v>-26403000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AM61">
         <v>-26004000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AN61">
         <v>-25780000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AO61">
         <v>-26841000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AP61">
         <v>-26933000.0</v>
       </c>
-      <c r="AN61"/>
-[...1 lines deleted...]
-      <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...7 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-[...1 lines deleted...]
-      <c r="AH62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>316411000.0</v>
+      </c>
+      <c r="C2">
         <v>261682000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>231940000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>252561000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>257656000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
+        <v>475378000.0</v>
+      </c>
+      <c r="H2">
         <v>1241932000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>273577850.0</v>
+        <v>1540633000.0</v>
       </c>
       <c r="J2">
-        <v>222343088.0</v>
+        <v>1780089000.0</v>
       </c>
       <c r="K2">
-        <v>126032345.0</v>
+        <v>1543817000.0</v>
       </c>
       <c r="L2">
-        <v>53061754.0</v>
+        <v>956353000.0</v>
       </c>
       <c r="M2">
-        <v>23212091.0</v>
+        <v>438661000.0</v>
       </c>
       <c r="N2">
-        <v>8572826.0</v>
+        <v>140526000.0</v>
       </c>
       <c r="O2">
+        <v>71560000.0</v>
+      </c>
+      <c r="P2">
         <v>53737000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>147235000.0</v>
+      </c>
+      <c r="C3">
         <v>51453000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35262000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>53025000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26534000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68546000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>65468000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>80107000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>136301000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>163358000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>-12839568.0</v>
+        <v>146836000.0</v>
       </c>
       <c r="M3">
-        <v>-4274860.0</v>
+        <v>79631000.0</v>
       </c>
       <c r="N3">
-        <v>-1741453.0</v>
+        <v>25880000.0</v>
       </c>
       <c r="O3">
+        <v>10855000.0</v>
+      </c>
+      <c r="P3">
         <v>15037000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>-137880000.0</v>
+      </c>
+      <c r="C5">
         <v>-284365000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-209837000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-225591000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-229571000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-531115000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-565247000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>467222000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>446880000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9559000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>193440568.0</v>
+        <v>266780000.0</v>
       </c>
       <c r="M5">
-        <v>122372860.0</v>
+        <v>100970000.0</v>
       </c>
       <c r="N5">
-        <v>23059453.0</v>
+        <v>92218000.0</v>
       </c>
       <c r="O5">
+        <v>10463000.0</v>
+      </c>
+      <c r="P5">
         <v>-36899000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>9355000.0</v>
+      </c>
+      <c r="C6">
         <v>-232912000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-174575000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-172566000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-203037000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-462569000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-499779000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>547329000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>583181000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>153799000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>413616000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>180601000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>118098000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21318000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-21862000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>834033000.0</v>
+      </c>
+      <c r="C9">
         <v>545195000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>437563000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>631505000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>526960000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
+        <v>1077267000.0</v>
+      </c>
+      <c r="H9">
         <v>2345763000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>490981296.0</v>
+        <v>3441072000.0</v>
       </c>
       <c r="J9">
-        <v>435065386.0</v>
+        <v>3194668000.0</v>
       </c>
       <c r="K9">
-        <v>455234809.0</v>
+        <v>3020833000.0</v>
       </c>
       <c r="L9">
-        <v>246548371.0</v>
+        <v>2817524000.0</v>
       </c>
       <c r="M9">
-        <v>100658242.0</v>
+        <v>1419521000.0</v>
       </c>
       <c r="N9">
-        <v>37618918.0</v>
+        <v>609385000.0</v>
       </c>
       <c r="O9">
+        <v>216367000.0</v>
+      </c>
+      <c r="P9">
         <v>86317000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-226683000.0</v>
+      </c>
+      <c r="C10">
         <v>-554328000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-637650000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-545780000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-339571000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
+        <v>508247000.0</v>
+      </c>
+      <c r="H10">
         <v>-365687000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
-        <v>220275254.0</v>
+        <v>1269723000.0</v>
       </c>
       <c r="J10">
-        <v>-9922516.0</v>
+        <v>1433265000.0</v>
       </c>
       <c r="K10">
-        <v>36715748.0</v>
+        <v>-68896000.0</v>
       </c>
       <c r="L10">
-        <v>15994840.0</v>
+        <v>238377000.0</v>
       </c>
       <c r="M10">
-        <v>18283448.0</v>
+        <v>99200000.0</v>
       </c>
       <c r="N10">
-        <v>2367766.0</v>
+        <v>110688000.0</v>
       </c>
       <c r="O10">
+        <v>14759000.0</v>
+      </c>
+      <c r="P10">
         <v>-32832000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>8469000.0</v>
+      </c>
+      <c r="C11">
         <v>47258000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-43781000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-25089000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13633000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>97090000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7904000.0</v>
       </c>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
       <c r="I11">
-        <v>8852721.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="J11">
-        <v>1755480.0</v>
+        <v>57602000.0</v>
       </c>
       <c r="K11">
-        <v>9817481.0</v>
+        <v>-12189000.0</v>
       </c>
       <c r="L11">
-        <v>4497742.0</v>
+        <v>63740000.0</v>
       </c>
       <c r="M11">
-        <v>8039312.0</v>
+        <v>27895000.0</v>
       </c>
       <c r="N11">
-        <v>788506.0</v>
+        <v>48670000.0</v>
       </c>
       <c r="O11">
+        <v>4915000.0</v>
+      </c>
+      <c r="P11">
         <v>-2597000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>54742642.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>83634000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1152878000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>220974000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>30629000.0</v>
+      </c>
+      <c r="C13">
         <v>44422000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>60978000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>35710000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>25391000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35655000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>110010000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>87716000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22603000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7783000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>-22561000.0</v>
+      </c>
+      <c r="C14">
         <v>-15971000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-9029000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7216000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2078000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41011000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62269000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>805930000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>861849000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>188826000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24697476.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>76531000.0</v>
       </c>
       <c r="M14">
         <v>76531000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>76531000.0</v>
+      </c>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-257713000.0</v>
+      </c>
+      <c r="C15">
         <v>-617557000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-602898000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-513475000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-353204000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>416732000.0</v>
       </c>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>164160936.0</v>
+        <v>-343842000.0</v>
       </c>
       <c r="I15">
-        <v>205133631.0</v>
+        <v>1129195000.0</v>
       </c>
       <c r="J15">
-        <v>-11597344.0</v>
+        <v>1334743000.0</v>
       </c>
       <c r="K15">
-        <v>27161648.0</v>
+        <v>-80525000.0</v>
       </c>
       <c r="L15">
-        <v>10346501.0</v>
+        <v>176347000.0</v>
       </c>
       <c r="M15">
-        <v>8703336.0</v>
+        <v>68317000.0</v>
       </c>
       <c r="N15">
-        <v>1419312.0</v>
+        <v>62018000.0</v>
       </c>
       <c r="O15">
+        <v>9844000.0</v>
+      </c>
+      <c r="P15">
         <v>-30235000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-522190000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-353135000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>416735000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-344168000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1129181000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1334743000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-80525000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27156628.73</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10950000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10245000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1580000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-235152000.0</v>
+      </c>
+      <c r="C17">
         <v>-601586000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-593869000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-520691000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-353204000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>411160000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-373591000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1152723000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1375663000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-56707000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>26893296.58</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>71305000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62018000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>30629000.0</v>
+      </c>
+      <c r="C18">
         <v>44422000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>60978000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35710000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>25391000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35655000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>110010000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>87716000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>22603000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7783000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>1338000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>-437255000.0</v>
+        <v>-137880000.0</v>
       </c>
       <c r="C21">
+        <v>-284365000.0</v>
+      </c>
+      <c r="D21">
         <v>-209837000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-225591000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-229571000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
-        <v>-565247000.0</v>
+        <v>-531115000.0</v>
       </c>
       <c r="H21">
-        <v>69781056.0</v>
+        <v>-1110912000.0</v>
       </c>
       <c r="I21">
-        <v>74652588.0</v>
+        <v>467222000.0</v>
       </c>
       <c r="J21">
-        <v>-1376703.0</v>
+        <v>446880000.0</v>
       </c>
       <c r="K21">
-        <v>41090489.0</v>
+        <v>-12448000.0</v>
       </c>
       <c r="L21">
-        <v>16280232.0</v>
+        <v>216898000.0</v>
       </c>
       <c r="M21">
-        <v>15232573.0</v>
+        <v>92666000.0</v>
       </c>
       <c r="N21">
-        <v>1678565.0</v>
+        <v>92218000.0</v>
       </c>
       <c r="O21">
+        <v>10463000.0</v>
+      </c>
+      <c r="P21">
         <v>-36899000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>1244132000.0</v>
+        <v>1288324000.0</v>
       </c>
       <c r="C23">
+        <v>1091242000.0</v>
+      </c>
+      <c r="D23">
         <v>879340000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1109657000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1014187000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>4152942000.0</v>
+        <v>2083760000.0</v>
       </c>
       <c r="H23">
-        <v>104446027.0</v>
+        <v>4698607000.0</v>
       </c>
       <c r="I23">
-        <v>601995.0</v>
+        <v>4514483000.0</v>
       </c>
       <c r="J23">
-        <v>223765734.0</v>
+        <v>4527877000.0</v>
       </c>
       <c r="K23">
-        <v>294727762.0</v>
+        <v>4577098000.0</v>
       </c>
       <c r="L23">
-        <v>182042083.0</v>
+        <v>3556979000.0</v>
       </c>
       <c r="M23">
-        <v>60331681.0</v>
+        <v>1765516000.0</v>
       </c>
       <c r="N23">
-        <v>27201803.0</v>
+        <v>657693000.0</v>
       </c>
       <c r="O23">
+        <v>277464000.0</v>
+      </c>
+      <c r="P23">
         <v>176953000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>147235000.0</v>
+      </c>
+      <c r="C25">
         <v>51453000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35262000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>53025000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>50822000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68546000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>65468000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>80107000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>136301000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>346152000.0</v>
+      </c>
+      <c r="C26">
         <v>243391000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>178207000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>180957000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>211594000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>455179000.0</v>
+      </c>
+      <c r="H26">
         <v>787329000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
-        <v>105255044.0</v>
+        <v>668918000.0</v>
       </c>
       <c r="J26">
-        <v>130462597.0</v>
+        <v>684863000.0</v>
       </c>
       <c r="K26">
-        <v>107075086.0</v>
+        <v>905854000.0</v>
       </c>
       <c r="L26">
-        <v>71463076.0</v>
+        <v>695185000.0</v>
       </c>
       <c r="M26">
-        <v>35983812.0</v>
+        <v>443214000.0</v>
       </c>
       <c r="N26">
-        <v>18341648.0</v>
+        <v>217846000.0</v>
       </c>
       <c r="O26">
+        <v>114329000.0</v>
+      </c>
+      <c r="P26">
         <v>79105000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>362735000.0</v>
+      </c>
+      <c r="C27">
         <v>342421000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>242511000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>476853000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>370274000.0</v>
       </c>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
       <c r="G27">
+        <v>766986000.0</v>
+      </c>
+      <c r="H27">
         <v>1558315000.0</v>
       </c>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
       <c r="I27">
-        <v>254584505.0</v>
+        <v>1910044000.0</v>
       </c>
       <c r="J27">
-        <v>237719417.0</v>
+        <v>1656505000.0</v>
       </c>
       <c r="K27">
-        <v>231952406.0</v>
+        <v>1650581000.0</v>
       </c>
       <c r="L27">
-        <v>96974040.0</v>
+        <v>1505951000.0</v>
       </c>
       <c r="M27">
-        <v>33284440.0</v>
+        <v>601433000.0</v>
       </c>
       <c r="N27">
-        <v>9171225.0</v>
+        <v>201504000.0</v>
       </c>
       <c r="O27">
+        <v>57167000.0</v>
+      </c>
+      <c r="P27">
         <v>28810000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>266522000.0</v>
+      </c>
+      <c r="C28">
         <v>244385000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>229549000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>214337000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>191868000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>380533000.0</v>
+      </c>
+      <c r="H28">
         <v>587457000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
-        <v>62613921.0</v>
+        <v>430826000.0</v>
       </c>
       <c r="J28">
-        <v>80916265.0</v>
+        <v>407410000.0</v>
       </c>
       <c r="K28">
-        <v>69000231.0</v>
+        <v>561834000.0</v>
       </c>
       <c r="L28">
-        <v>44339084.0</v>
+        <v>447984000.0</v>
       </c>
       <c r="M28">
-        <v>16157416.0</v>
+        <v>274991000.0</v>
       </c>
       <c r="N28">
-        <v>5520029.0</v>
+        <v>97817000.0</v>
       </c>
       <c r="O28">
+        <v>34408000.0</v>
+      </c>
+      <c r="P28">
         <v>15301000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>8469000.0</v>
+      </c>
+      <c r="C29">
         <v>47258000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-43781000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-25089000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13633000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>97090000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7904000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>117000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57602000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12189000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>982450000.0</v>
+        <v>971913000.0</v>
       </c>
       <c r="C30">
+        <v>829560000.0</v>
+      </c>
+      <c r="D30">
         <v>647400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>857096000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>756531000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>2911010000.0</v>
+        <v>1608382000.0</v>
       </c>
       <c r="H30">
-        <v>-328424074.0</v>
+        <v>3456675000.0</v>
       </c>
       <c r="I30">
-        <v>-274179845.0</v>
+        <v>2973850000.0</v>
       </c>
       <c r="J30">
-        <v>-446108822.0</v>
+        <v>2747788000.0</v>
       </c>
       <c r="K30">
-        <v>-420760107.0</v>
+        <v>3033281000.0</v>
       </c>
       <c r="L30">
-        <v>-235103837.0</v>
+        <v>2600626000.0</v>
       </c>
       <c r="M30">
-        <v>-83543772.0</v>
+        <v>1326855000.0</v>
       </c>
       <c r="N30">
-        <v>-35774629.0</v>
+        <v>517167000.0</v>
       </c>
       <c r="O30">
+        <v>205904000.0</v>
+      </c>
+      <c r="P30">
         <v>123216000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>-117073000.0</v>
+        <v>-88803000.0</v>
       </c>
       <c r="C31">
+        <v>-269963000.0</v>
+      </c>
+      <c r="D31">
         <v>-427813000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-320189000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-110000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1039362000.0</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
       <c r="H31">
+        <v>745225000.0</v>
+      </c>
+      <c r="I31">
         <v>802501000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>986385000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-56448000.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
-        <v>-285392.0</v>
+        <v>21479000.0</v>
       </c>
       <c r="M31">
-        <v>3050875.0</v>
+        <v>6534000.0</v>
       </c>
       <c r="N31">
-        <v>689201.0</v>
+        <v>18470000.0</v>
       </c>
       <c r="O31">
+        <v>4296000.0</v>
+      </c>
+      <c r="P31">
         <v>4067000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>1150444000.0</v>
+      </c>
+      <c r="C32">
         <v>806877000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>669503000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>884066000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>784616000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
+        <v>1552645000.0</v>
+      </c>
+      <c r="H32">
         <v>3587695000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
-        <v>764559146.0</v>
+        <v>4981705000.0</v>
       </c>
       <c r="J32">
-        <v>657408474.0</v>
+        <v>4974757000.0</v>
       </c>
       <c r="K32">
-        <v>581267154.0</v>
+        <v>4564650000.0</v>
       </c>
       <c r="L32">
-        <v>299610125.0</v>
+        <v>3773877000.0</v>
       </c>
       <c r="M32">
-        <v>123870333.0</v>
+        <v>1858182000.0</v>
       </c>
       <c r="N32">
-        <v>46191744.0</v>
+        <v>749911000.0</v>
       </c>
       <c r="O32">
+        <v>287927000.0</v>
+      </c>
+      <c r="P32">
         <v>140054000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>97490000.0</v>
+      </c>
+      <c r="C2">
+        <v>92431000.0</v>
+      </c>
+      <c r="D2">
+        <v>158470168.0</v>
+      </c>
+      <c r="E2">
         <v>73005000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>70426000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>69505000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>64317000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>61714000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>65895000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>76952000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>68243000.0</v>
       </c>
-      <c r="J2">
-[...7 lines deleted...]
-      </c>
       <c r="M2">
+        <v>50348000.0</v>
+      </c>
+      <c r="N2">
+        <v>57186000.0</v>
+      </c>
+      <c r="O2">
+        <v>56163000.0</v>
+      </c>
+      <c r="P2">
         <v>9376540.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>64670000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>61610500.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>61610500.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>73354000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>74389000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>50554000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>59359000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>59359000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>113584000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>113661000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>147736000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>182271000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>365748000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>326982000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>366931000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>416399000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>381692000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>351360000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>391182000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>461383000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>399664000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>461089000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>457953000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>461089000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>403900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>354710000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>321010000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>27163958.0</v>
       </c>
-      <c r="AP2">
-[...7 lines deleted...]
-      </c>
       <c r="AS2">
+        <v>274089000.0</v>
+      </c>
+      <c r="AT2">
+        <v>223929000.0</v>
+      </c>
+      <c r="AU2">
+        <v>163225000.0</v>
+      </c>
+      <c r="AV2">
         <v>22730248.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>110250000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>81772000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>70417000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>50630000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>37275000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>29442000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>23179000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>6054000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>2772000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>2333000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>2434000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>147235000.0</v>
+      </c>
+      <c r="D3">
+        <v>112846683.0</v>
+      </c>
+      <c r="E3">
         <v>12863250.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>12863250.0</v>
       </c>
-      <c r="D3"/>
-[...1 lines deleted...]
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>8815500.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>7564000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>8815500.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="L3"/>
+      <c r="M3">
         <v>13256250.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>13256250.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>13256250.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>-1922031.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>12705500.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>12705500.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>12705500.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>-17744000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>17136500.0</v>
       </c>
       <c r="U3">
         <v>17136500.0</v>
       </c>
       <c r="V3">
-        <v>16367000.0</v>
+        <v>17136500.0</v>
       </c>
       <c r="W3">
-        <v>16367000.0</v>
+        <v>17136500.0</v>
       </c>
       <c r="X3">
-        <v>16367000.0</v>
+        <v>17136500.0</v>
       </c>
       <c r="Y3">
         <v>16367000.0</v>
       </c>
       <c r="Z3">
+        <v>16367000.0</v>
+      </c>
+      <c r="AA3">
+        <v>16367000.0</v>
+      </c>
+      <c r="AB3">
+        <v>16367000.0</v>
+      </c>
+      <c r="AC3">
         <v>20026750.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>20026750.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>20026750.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>107149000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>-10532000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>-13348000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>70829000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>292888000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>69526000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>15113000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>-190000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>15113000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>-2904000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>95692000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>6725000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>-5654063.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>2580000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>10470000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>29535000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>-3164745.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>1783000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>148000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>-3343000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>-5766000.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>-4114000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>-1059000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>-60000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>3753000.0</v>
       </c>
-      <c r="BB3"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...7 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -12792,411 +13440,430 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>121</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-104214000.0</v>
+      </c>
+      <c r="D5">
+        <v>-102806198.0</v>
+      </c>
+      <c r="E5">
         <v>3932000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-11063000.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-72009000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-77541000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-80572000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-50767500.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-65611000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
+        <v>-49755500.0</v>
+      </c>
+      <c r="P5">
+        <v>-3370016.0</v>
+      </c>
+      <c r="Q5">
+        <v>-49755500.0</v>
+      </c>
+      <c r="R5">
+        <v>-63040000.0</v>
+      </c>
+      <c r="S5">
+        <v>-63040000.0</v>
+      </c>
+      <c r="T5">
+        <v>-51024000.0</v>
+      </c>
+      <c r="U5">
+        <v>-63202000.0</v>
+      </c>
+      <c r="V5">
+        <v>-58817000.0</v>
+      </c>
+      <c r="W5">
+        <v>-56528000.0</v>
+      </c>
+      <c r="X5">
+        <v>-56528000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-126035000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-182891000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-152290000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-225980000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-257059000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-55711000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-17697000.0</v>
+      </c>
+      <c r="AF5">
+        <v>75051000.0</v>
+      </c>
+      <c r="AG5">
+        <v>127864000.0</v>
+      </c>
+      <c r="AH5">
+        <v>146881000.0</v>
+      </c>
+      <c r="AI5">
+        <v>99607250.0</v>
+      </c>
+      <c r="AJ5">
+        <v>222004000.0</v>
+      </c>
+      <c r="AK5">
+        <v>103647500.0</v>
+      </c>
+      <c r="AL5">
+        <v>66227000.0</v>
+      </c>
+      <c r="AM5">
+        <v>26315000.0</v>
+      </c>
+      <c r="AN5">
+        <v>66227000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-30937000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-63037000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>22247000.0</v>
+      </c>
+      <c r="AR5">
+        <v>29217713.0</v>
+      </c>
+      <c r="AS5">
+        <v>59205000.0</v>
+      </c>
+      <c r="AT5">
+        <v>40087000.0</v>
+      </c>
+      <c r="AU5">
+        <v>51090000.0</v>
+      </c>
+      <c r="AV5">
+        <v>16491373.0</v>
+      </c>
+      <c r="AW5">
+        <v>-4752000.0</v>
+      </c>
+      <c r="AX5">
+        <v>13304000.0</v>
+      </c>
+      <c r="AY5">
+        <v>19250000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>50228000.0</v>
+      </c>
+      <c r="BA5">
+        <v>8417000.0</v>
+      </c>
+      <c r="BB5">
+        <v>11282000.0</v>
+      </c>
+      <c r="BC5">
+        <v>22291000.0</v>
+      </c>
+      <c r="BD5">
+        <v>27706000.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6">
+        <v>-33595000.0</v>
+      </c>
+      <c r="C6">
+        <v>-28288000.0</v>
+      </c>
+      <c r="D6">
+        <v>10040485.0</v>
+      </c>
+      <c r="E6">
+        <v>3932000.0</v>
+      </c>
+      <c r="F6">
+        <v>-11063000.0</v>
+      </c>
+      <c r="G6">
+        <v>-26535000.0</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6">
+        <v>-72009000.0</v>
+      </c>
+      <c r="J6">
+        <v>-77541000.0</v>
+      </c>
+      <c r="K6">
+        <v>-80572000.0</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6">
+        <v>-41001000.0</v>
+      </c>
+      <c r="N6">
+        <v>-65611000.0</v>
+      </c>
+      <c r="O6">
         <v>-42278000.0</v>
       </c>
-      <c r="M5">
-[...14 lines deleted...]
-      <c r="R5">
+      <c r="P6">
+        <v>-5292047.0</v>
+      </c>
+      <c r="Q6">
+        <v>-37050000.0</v>
+      </c>
+      <c r="R6">
+        <v>-50334500.0</v>
+      </c>
+      <c r="S6">
+        <v>-50334500.0</v>
+      </c>
+      <c r="T6">
+        <v>-68768000.0</v>
+      </c>
+      <c r="U6">
         <v>-63202000.0</v>
       </c>
-      <c r="S5">
+      <c r="V6">
         <v>-58817000.0</v>
       </c>
-      <c r="T5">
+      <c r="W6">
         <v>-56528000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="X6">
+        <v>-39391500.0</v>
+      </c>
+      <c r="Y6">
         <v>-126035000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z6">
         <v>-182891000.0</v>
       </c>
-      <c r="X5">
-[...5 lines deleted...]
-      <c r="Z5">
+      <c r="AA6">
+        <v>-148014000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-234780000.0</v>
+      </c>
+      <c r="AC6">
         <v>-257059000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD6">
         <v>-55711000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE6">
         <v>-17697000.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AF6">
+        <v>82231000.0</v>
+      </c>
+      <c r="AG6">
         <v>127864000.0</v>
       </c>
-      <c r="AE5">
-[...14 lines deleted...]
-      <c r="AJ5">
+      <c r="AH6">
+        <v>133533000.0</v>
+      </c>
+      <c r="AI6">
+        <v>136361000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>260694000.0</v>
+      </c>
+      <c r="AK6">
+        <v>132334000.0</v>
+      </c>
+      <c r="AL6">
+        <v>66399000.0</v>
+      </c>
+      <c r="AM6">
         <v>26315000.0</v>
       </c>
-      <c r="AK5">
-[...5 lines deleted...]
-      <c r="AM5">
+      <c r="AN6">
+        <v>81340000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-33841000.0</v>
+      </c>
+      <c r="AP6">
         <v>-63037000.0</v>
       </c>
-      <c r="AN5">
-[...17 lines deleted...]
-      <c r="AT5">
+      <c r="AQ6">
+        <v>24597000.0</v>
+      </c>
+      <c r="AR6">
+        <v>23563650.0</v>
+      </c>
+      <c r="AS6">
+        <v>61785000.0</v>
+      </c>
+      <c r="AT6">
+        <v>50557000.0</v>
+      </c>
+      <c r="AU6">
+        <v>62123000.0</v>
+      </c>
+      <c r="AV6">
+        <v>13326628.0</v>
+      </c>
+      <c r="AW6">
         <v>-4752000.0</v>
       </c>
-      <c r="AU5">
-[...2 lines deleted...]
-      <c r="AV5">
+      <c r="AX6">
+        <v>13452000.0</v>
+      </c>
+      <c r="AY6">
         <v>19250000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ6">
         <v>50228000.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA6">
         <v>8417000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB6">
         <v>11282000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC6">
         <v>22291000.0</v>
       </c>
-      <c r="BA5">
-[...165 lines deleted...]
-      <c r="BA6">
+      <c r="BD6">
         <v>31459000.0</v>
       </c>
-      <c r="BB6"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...7 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -13240,87 +13907,90 @@
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...7 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -13364,1949 +14034,2045 @@
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>168625000.0</v>
+      </c>
+      <c r="C9">
+        <v>166562000.0</v>
+      </c>
+      <c r="D9">
+        <v>146118040.0</v>
+      </c>
+      <c r="E9">
         <v>214364000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>224792000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>189501000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>172772000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>130369000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>121522000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>113336000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>99071000.0</v>
       </c>
-      <c r="J9">
-[...7 lines deleted...]
-      </c>
       <c r="M9">
+        <v>114456000.0</v>
+      </c>
+      <c r="N9">
+        <v>109765000.0</v>
+      </c>
+      <c r="O9">
+        <v>114271000.0</v>
+      </c>
+      <c r="P9">
         <v>28831593.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>198851500.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>116901000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>116901000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>105009000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>121718000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>161172000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>139061000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>139061000.0</v>
       </c>
-      <c r="V9">
-[...2 lines deleted...]
-      <c r="W9">
+      <c r="Y9">
+        <v>251514000.0</v>
+      </c>
+      <c r="Z9">
         <v>280549000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>380352000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>429732000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>554171000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>643163000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>718697000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>964774000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>970287000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>752096000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>753915000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>926423000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>795023000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>740472000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>732750000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>740472000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>724426000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>691954000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>793978000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>157994455.0</v>
       </c>
-      <c r="AP9">
-[...7 lines deleted...]
-      </c>
       <c r="AS9">
+        <v>754619000.0</v>
+      </c>
+      <c r="AT9">
+        <v>662293000.0</v>
+      </c>
+      <c r="AU9">
+        <v>546176000.0</v>
+      </c>
+      <c r="AV9">
         <v>72221058.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>368428000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>298529000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>245295000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>218549000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>148215000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>129489000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>113132000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>115780000.0</v>
       </c>
-      <c r="BB9">
-[...9 lines deleted...]
-    <row r="10" spans="1:56">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-78337000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4293000.0</v>
+      </c>
+      <c r="D10">
+        <v>-197849050.0</v>
+      </c>
+      <c r="E10">
         <v>9802000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-12578000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-23289000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-311807000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-39449000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-126944000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-76128000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-348955000.0</v>
       </c>
-      <c r="J10">
-[...7 lines deleted...]
-      </c>
       <c r="M10">
+        <v>-19671000.0</v>
+      </c>
+      <c r="N10">
+        <v>-251750000.0</v>
+      </c>
+      <c r="O10">
+        <v>-17274000.0</v>
+      </c>
+      <c r="P10">
         <v>-34071480.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-234991000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-37899000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-37899000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-382375000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-44149000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>1940000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>85013000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>85013000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>295295000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>270293000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-101846000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-908105000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>505409000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>21889000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>15120000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>801800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>166237000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>221741000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>79945000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>1107609000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>152174000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>78020000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>95462000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>78020000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>288000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-144464000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>16529000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>14277705.0</v>
       </c>
-      <c r="AP10">
-[...7 lines deleted...]
-      </c>
       <c r="AS10">
+        <v>44826000.0</v>
+      </c>
+      <c r="AT10">
+        <v>65956000.0</v>
+      </c>
+      <c r="AU10">
+        <v>38937000.0</v>
+      </c>
+      <c r="AV10">
         <v>7296194.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>4747000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>17611000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>23295000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>59484000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>13236000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>12236000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>25732000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>28526000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>508000.0</v>
       </c>
-      <c r="BC10">
-[...6 lines deleted...]
-    <row r="11" spans="1:56">
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>8199000.0</v>
+      </c>
+      <c r="C11">
+        <v>7623000.0</v>
+      </c>
+      <c r="D11">
+        <v>-13532603.0</v>
+      </c>
+      <c r="E11">
         <v>13506000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>3865000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>4820000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="H11"/>
+      <c r="I11">
         <v>2387000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>-6391000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>198000.0</v>
       </c>
-      <c r="I11"/>
-[...8 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>218000.0</v>
+      </c>
+      <c r="N11">
+        <v>3583000.0</v>
+      </c>
+      <c r="O11">
+        <v>178000.0</v>
+      </c>
+      <c r="P11">
         <v>1900681.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-13109000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>564500.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>564500.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>310000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>5215000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>316000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>7792000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>7792000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>31794000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>82198000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>6539000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-36927000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>56819000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-24422000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>12434000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>57008000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>26957000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>27993000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>5042000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>40259000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>7767000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>4664000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>4912000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>4664000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-7873000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>1964000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>2998000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>5239430.0</v>
       </c>
-      <c r="AP11">
-[...7 lines deleted...]
-      </c>
       <c r="AS11">
+        <v>14503000.0</v>
+      </c>
+      <c r="AT11">
+        <v>9646000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7637000.0</v>
+      </c>
+      <c r="AV11">
         <v>2252176.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>1229000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>4200000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>4596000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>33490000.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>7738000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>10863000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-3421000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>8329000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>-87000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>87000.0</v>
       </c>
-      <c r="BD11">
-[...3 lines deleted...]
-    <row r="12" spans="1:56">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>8199000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>8199000.0</v>
       </c>
-      <c r="N12"/>
-[...2 lines deleted...]
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12">
         <v>327703000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>18964000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>60050000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>140767000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>119169000.0</v>
       </c>
-      <c r="V12"/>
-[...10 lines deleted...]
-      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>218070.8</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>218375.58</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>224955.01</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>238834.49</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>6200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>11900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>3800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>2900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>3500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>6400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>17800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>6100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>2200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>3000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>7400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>3800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>300000.0</v>
       </c>
-      <c r="AW12">
-[...7 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>3201000.0</v>
+      </c>
+      <c r="C13">
+        <v>3422000.0</v>
+      </c>
+      <c r="D13">
+        <v>5484000.0</v>
+      </c>
+      <c r="E13">
         <v>9560000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>9980000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>5605000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>9862000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>9471000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>9773000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>15316000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>15828000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>17912000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>14896000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>12342000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-      <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13">
         <v>8199000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>8762000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>3644000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>4786000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>2077000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>7228000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>8496000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>17854000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>18849000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>27556000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>31988000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>31617000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>-8375000.0</v>
+      </c>
+      <c r="C14">
+        <v>-5564000.0</v>
+      </c>
+      <c r="D14">
+        <v>-3843000.0</v>
+      </c>
+      <c r="E14">
         <v>-7270000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>-6200000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-5248000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-3913000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-5061000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-3288000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-3709000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-18000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-4403000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-3461000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-1147000.0</v>
       </c>
-      <c r="M14"/>
-[...1 lines deleted...]
-      <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14">
         <v>3648000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>-89000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>42269000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>42014000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>41011000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>42164000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>54388000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>59695000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>62269000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>114194000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>819427000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>811921000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>117166533.4</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>125063256.13</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>133302789.44</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>139402276.89</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>3139000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>718000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>464000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>194611000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>1246000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>1154000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>592000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>438000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>8000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>247000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>-91000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>91000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>76531000.0</v>
       </c>
-      <c r="AT14">
-[...7 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>76531000.0</v>
       </c>
-      <c r="AX14">
-[...7 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-94911000.0</v>
+      </c>
+      <c r="C15">
+        <v>-17480000.0</v>
+      </c>
+      <c r="D15">
+        <v>-188106401.0</v>
+      </c>
+      <c r="E15">
         <v>-10974000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-22643000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-33357000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-366784000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-46897000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-123841000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-80035000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-301213000.0</v>
       </c>
-      <c r="J15">
-[...7 lines deleted...]
-      </c>
       <c r="M15">
+        <v>-24292000.0</v>
+      </c>
+      <c r="N15">
+        <v>-258794000.0</v>
+      </c>
+      <c r="O15">
+        <v>-18599000.0</v>
+      </c>
+      <c r="P15">
         <v>-35972161.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-224809000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-36286000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-36286000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-382685000.0</v>
       </c>
-      <c r="R15">
-[...5 lines deleted...]
-      <c r="T15">
+      <c r="U15">
+        <v>-49453000.0</v>
+      </c>
+      <c r="V15">
+        <v>917000.0</v>
+      </c>
+      <c r="W15">
         <v>76447000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>76447000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>259168000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>193721000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-104589000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-821158000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>451536000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>48531000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>7114000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>733335000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>167037000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>196540000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>69997000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>1047086000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>139680000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>70199000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>91229000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>70199000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>445000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-150450000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>10705000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>57139000.0</v>
       </c>
-      <c r="AP15">
-[...7 lines deleted...]
-      </c>
       <c r="AS15">
+        <v>28834000.0</v>
+      </c>
+      <c r="AT15">
+        <v>60096000.0</v>
+      </c>
+      <c r="AU15">
+        <v>30736000.0</v>
+      </c>
+      <c r="AV15">
         <v>4522895.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>3654000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>13411000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>18699000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>25994000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>5498000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>1373000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>29153000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>19200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>1005000.0</v>
       </c>
-      <c r="BC15">
-[...6 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>-224809000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-224809000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-      <c r="Q16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>-381046000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-49453000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>917000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>76447000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>68436000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>259168000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>193721000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-104589000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-851349000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>451536000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>48531000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>7114000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>101127716.8</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>24317867.49</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>29475104.98</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>11145131.76</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>161957000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>21445000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>10558000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>13254000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>9291000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>138000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>-1659000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1659000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>8395000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>4178000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>9692000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>4958000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>5185000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>595000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>2162000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>3008000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>4359000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>912000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>280000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>4694000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>3227000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>1005000.0</v>
       </c>
-      <c r="BC16">
-[...6 lines deleted...]
-    <row r="17" spans="1:56">
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-86536000.0</v>
+      </c>
+      <c r="C17">
+        <v>-11916000.0</v>
+      </c>
+      <c r="D17">
+        <v>-186896000.0</v>
+      </c>
+      <c r="E17">
         <v>-3704000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-16443000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-28109000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-362871000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-41836000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-120553000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-76326000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-301195000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-19889000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-255333000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-17452000.0</v>
       </c>
-      <c r="M17"/>
-[...1 lines deleted...]
-      <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17">
         <v>-382685000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-49364000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>1624000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>77221000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>67950000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>263501000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>188095000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-108385000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-871178000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>448590000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>46311000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>2686000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>108278258.34</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>20276900.23</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>29056388.72</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>11926279.75</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>1214062000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>269345000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-198294000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>90550000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-56707000.0</v>
       </c>
-      <c r="AL17">
-[...7 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>174637000.0</v>
       </c>
-      <c r="AP17">
-[...7 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>71305000.0</v>
       </c>
-      <c r="AT17">
-[...7 lines deleted...]
-      </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>62018000.0</v>
       </c>
-      <c r="AX17">
-[...7 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>3201000.0</v>
+      </c>
+      <c r="C18">
+        <v>3422000.0</v>
+      </c>
+      <c r="D18">
+        <v>5484000.0</v>
+      </c>
+      <c r="E18">
         <v>9560000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>9980000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>5605000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>9862000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>9471000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>9773000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>15316000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>15828000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>17912000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>14896000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>12342000.0</v>
       </c>
-      <c r="M18"/>
-[...1 lines deleted...]
-      <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>8199000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>8762000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>3644000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>4786000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>2077000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>7228000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>8496000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>17854000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>18849000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>27556000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>31988000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>31617000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...7 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-[...1 lines deleted...]
-      <c r="AH19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...7 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>5968000.0</v>
       </c>
-      <c r="AH20">
-[...7 lines deleted...]
-      </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>416000.0</v>
       </c>
-      <c r="AL20">
-[...7 lines deleted...]
-      </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>7682000.0</v>
       </c>
-      <c r="AP20">
-[...7 lines deleted...]
-      </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>1338000.0</v>
       </c>
-      <c r="AT20">
-[...7 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-33595000.0</v>
+      </c>
+      <c r="C21">
+        <v>-28288000.0</v>
+      </c>
+      <c r="D21">
+        <v>-102806198.0</v>
+      </c>
+      <c r="E21">
         <v>3932000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-11063000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-26535000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-54243000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-72009000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-77541000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-80572000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-60947000.0</v>
       </c>
-      <c r="J21">
-[...7 lines deleted...]
-      </c>
       <c r="M21">
+        <v>-41001000.0</v>
+      </c>
+      <c r="N21">
+        <v>-65611000.0</v>
+      </c>
+      <c r="O21">
+        <v>-42278000.0</v>
+      </c>
+      <c r="P21">
         <v>-3370016.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-49755500.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-63040000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-63040000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-51024000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-63202000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-58817000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-56528000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-56528000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-126035000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-182891000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-148014000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-780445000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-257059000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-55711000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-17697000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>75051000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>127864000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>127946000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>136361000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>222004000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>132334000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>66227000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>26315000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>66227000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-33841000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-63037000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>22247000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>17909587.0</v>
       </c>
-      <c r="AP21">
-[...7 lines deleted...]
-      </c>
       <c r="AS21">
+        <v>50035000.0</v>
+      </c>
+      <c r="AT21">
+        <v>30341000.0</v>
+      </c>
+      <c r="AU21">
+        <v>56732000.0</v>
+      </c>
+      <c r="AV21">
         <v>10161883.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>-4752000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>13452000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>19250000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>50228000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>8417000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>11282000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>22291000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>27706000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>194000.0</v>
       </c>
-      <c r="BC21">
-[...6 lines deleted...]
-    <row r="22" spans="1:56">
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...7 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -15350,294 +16116,315 @@
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>299710000.0</v>
+      </c>
+      <c r="C23">
+        <v>287281000.0</v>
+      </c>
+      <c r="D23">
+        <v>407394414.0</v>
+      </c>
+      <c r="E23">
         <v>283437000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>306281000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>285541000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="H23"/>
+      <c r="I23">
         <v>264092000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>264958000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>270860000.0</v>
       </c>
-      <c r="I23"/>
-[...8 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
+        <v>205805000.0</v>
+      </c>
+      <c r="N23">
+        <v>232562000.0</v>
+      </c>
+      <c r="O23">
+        <v>212712000.0</v>
+      </c>
+      <c r="P23">
         <v>55088589.0</v>
       </c>
-      <c r="N23">
-[...7 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>313277000.0</v>
+      </c>
+      <c r="R23">
+        <v>241551500.0</v>
+      </c>
+      <c r="S23">
+        <v>241551500.0</v>
+      </c>
+      <c r="T23">
         <v>229387000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>259309000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>270543000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>254948000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>254948000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>491133000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>577101000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>676102000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>846783000.0</v>
       </c>
-      <c r="Z23">
-[...2 lines deleted...]
-      <c r="AA23">
+      <c r="AC23">
+        <v>1176978000.0</v>
+      </c>
+      <c r="AD23">
         <v>1025856000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>1103325000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1298942000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>1224115000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>969923000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>1008736000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>1127112000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>1062353000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>1135162000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>1164388000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1135162000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>1162167000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>1109701000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>1090391000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>116986677.0</v>
       </c>
-      <c r="AP23">
-[...7 lines deleted...]
-      </c>
       <c r="AS23">
+        <v>966923000.0</v>
+      </c>
+      <c r="AT23">
+        <v>835665000.0</v>
+      </c>
+      <c r="AU23">
+        <v>647278000.0</v>
+      </c>
+      <c r="AV23">
         <v>43755079.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>483430000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>366849000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>296462000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>218951000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>177073000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>147649000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>114020000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>94041000.0</v>
       </c>
-      <c r="BB23">
-[...9 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BE23">
+        <v>0.0</v>
+      </c>
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...7 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-[...1 lines deleted...]
-      <c r="AH24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -15650,2720 +16437,2868 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>58764000.0</v>
+      </c>
+      <c r="C26">
+        <v>57722000.0</v>
+      </c>
+      <c r="D26">
+        <v>147794579.0</v>
+      </c>
+      <c r="E26">
         <v>67962000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>67083000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>61244000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>65506000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>66269000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>54285000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>57331000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>39584000.0</v>
       </c>
-      <c r="J26">
-[...7 lines deleted...]
-      </c>
       <c r="M26">
+        <v>45769000.0</v>
+      </c>
+      <c r="N26">
+        <v>47426000.0</v>
+      </c>
+      <c r="O26">
+        <v>45428000.0</v>
+      </c>
+      <c r="P26">
         <v>6228795.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>42960000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>47518500.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>47518500.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>35657000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>55402000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>47284000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>73251000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>73251000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>117627000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>125036000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>142588000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>153530000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>225492000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>211369000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>196938000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>191135000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>175303000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>155202000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>147278000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>151867000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>174646000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>166983000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>191367000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>166983000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>235541000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>227496000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>207462000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>32993145.0</v>
       </c>
-      <c r="AP26">
-[...7 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>205207000.0</v>
+      </c>
+      <c r="AT26">
+        <v>146875000.0</v>
+      </c>
+      <c r="AU26">
+        <v>132688000.0</v>
+      </c>
+      <c r="AV26">
         <v>19362463.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>135658000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>103336000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>77760000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>58214000.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>67635000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>53313000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>38684000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BD26">
         <v>33404000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BE26">
         <v>4978000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BF26">
         <v>4086000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BG26">
         <v>3812000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>74654000.0</v>
+      </c>
+      <c r="C27">
+        <v>71714000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>82806000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>102434000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>104838000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="H27"/>
+      <c r="I27">
         <v>89038000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>73396000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>67940000.0</v>
       </c>
-      <c r="I27"/>
-[...8 lines deleted...]
-      </c>
+      <c r="L27"/>
       <c r="M27">
+        <v>54938000.0</v>
+      </c>
+      <c r="N27">
+        <v>62561000.0</v>
+      </c>
+      <c r="O27">
+        <v>68266000.0</v>
+      </c>
+      <c r="P27">
         <v>22220820.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>153257000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>85169500.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>85169500.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>83151000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>85562000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>121845000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>79716000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>79716000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>165547000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>205562000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>302753000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>343993000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>395875000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>381818000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>436629000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>580330000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>568445000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>369914000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>391355000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>420080000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>409045000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>413116000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>414264000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>413116000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>391496000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>407206000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>443782000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>80950327.0</v>
       </c>
-      <c r="AP27">
-[...7 lines deleted...]
-      </c>
       <c r="AS27">
+        <v>389584000.0</v>
+      </c>
+      <c r="AT27">
+        <v>350323000.0</v>
+      </c>
+      <c r="AU27">
+        <v>252676000.0</v>
+      </c>
+      <c r="AV27">
         <v>29714124.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>167154000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>117533000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>111636000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>87012000.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>47138000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>28463000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>38891000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>24873000.0</v>
       </c>
-      <c r="BB27"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>68735000.0</v>
+      </c>
+      <c r="C28">
+        <v>66136000.0</v>
+      </c>
+      <c r="D28">
+        <v>159758000.0</v>
+      </c>
+      <c r="E28">
         <v>60170000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="F28">
+        <v>66627000.0</v>
+      </c>
+      <c r="G28">
         <v>52624000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>161132000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>47349000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>71610000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>69145000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>120248000.0</v>
       </c>
-      <c r="J28">
-[...7 lines deleted...]
-      </c>
       <c r="M28">
+        <v>55588000.0</v>
+      </c>
+      <c r="N28">
+        <v>66333000.0</v>
+      </c>
+      <c r="O28">
+        <v>44126000.0</v>
+      </c>
+      <c r="P28">
         <v>8347759.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>57574500.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>49594000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>49594000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>46003000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>48737000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>53022000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>44106000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>44106000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>91021000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>133840000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>88621000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>174899000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>189085000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>117644000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>105829000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>131849000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>108270000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>100107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>90600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>115089000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>88737000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>99996000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>103588000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>99996000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>141168000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>160735000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>133085000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>15132537.0</v>
       </c>
-      <c r="AP28">
-[...7 lines deleted...]
-      </c>
       <c r="AS28">
+        <v>129806000.0</v>
+      </c>
+      <c r="AT28">
+        <v>120878000.0</v>
+      </c>
+      <c r="AU28">
+        <v>98689000.0</v>
+      </c>
+      <c r="AV28">
         <v>12982586.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>70368000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>64208000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>36649000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>23095000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>25025000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>36431000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>13266000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>11674000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>8911000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>6558000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>6164000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>8199000.0</v>
+      </c>
+      <c r="C29">
+        <v>7623000.0</v>
+      </c>
+      <c r="D29">
+        <v>-13722000.0</v>
+      </c>
+      <c r="E29">
         <v>13506000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>3865000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>4820000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>51064000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>2387000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-6391000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>198000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-47760000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>218000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>3583000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>178000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-      <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
         <v>310000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>5215000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>316000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>7792000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-23441000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>31794000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>82198000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>6539000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-36927000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>56819000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-24422000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>12434000.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>202220000.0</v>
+      </c>
+      <c r="C30">
+        <v>194850000.0</v>
+      </c>
+      <c r="D30">
+        <v>248924246.0</v>
+      </c>
+      <c r="E30">
         <v>210432000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>235855000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>216036000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>291332000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>202378000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>199063000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>193908000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>228261000.0</v>
       </c>
-      <c r="J30">
-[...7 lines deleted...]
-      </c>
       <c r="M30">
+        <v>155457000.0</v>
+      </c>
+      <c r="N30">
+        <v>175376000.0</v>
+      </c>
+      <c r="O30">
+        <v>156549000.0</v>
+      </c>
+      <c r="P30">
         <v>-64465129.0</v>
       </c>
-      <c r="N30">
-[...7 lines deleted...]
-      </c>
       <c r="Q30">
+        <v>248607000.0</v>
+      </c>
+      <c r="R30">
+        <v>179941000.0</v>
+      </c>
+      <c r="S30">
+        <v>179941000.0</v>
+      </c>
+      <c r="T30">
         <v>156033000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>184920000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>219989000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>195589000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>195589000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>377549000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>463440000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>528366000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>664512000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AC30">
+        <v>811230000.0</v>
+      </c>
+      <c r="AD30">
         <v>698874000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>736394000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>882543000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>842423000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>618563000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>617554000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>665729000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>662689000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>674073000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>706435000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>674073000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>758267000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>754991000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>769381000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-144150635.0</v>
       </c>
-      <c r="AP30">
-[...7 lines deleted...]
-      </c>
       <c r="AS30">
+        <v>692834000.0</v>
+      </c>
+      <c r="AT30">
+        <v>611736000.0</v>
+      </c>
+      <c r="AU30">
+        <v>484053000.0</v>
+      </c>
+      <c r="AV30">
         <v>-66485327.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>373180000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>285077000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>226045000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>168321000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>139798000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>118207000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>90841000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>87987000.0</v>
       </c>
-      <c r="BB30">
-[...9 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BE30">
+        <v>0.0</v>
+      </c>
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-44742000.0</v>
+      </c>
+      <c r="C31">
+        <v>23995000.0</v>
+      </c>
+      <c r="D31">
+        <v>-95042852.0</v>
+      </c>
+      <c r="E31">
         <v>5870000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-1515000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>3246000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-267426000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>32560000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-49403000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>4444000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-303836000.0</v>
       </c>
-      <c r="J31">
-[...2 lines deleted...]
-      <c r="K31">
+      <c r="M31">
+        <v>21330000.0</v>
+      </c>
+      <c r="N31">
         <v>-186139000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>25004000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-30701464.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-185235500.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>25141000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>25141000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-331351000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>19053000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>60757000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>141541000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>141541000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>421330000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>453184000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>46168000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-127660000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>762468000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>77600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>32817000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>726749000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>38373000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>93795000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-56416000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>885605000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>19840000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>11793000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>69147000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>11793000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>34129000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-81427000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-5718000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-3631882.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>-5209000.0</v>
       </c>
-      <c r="AQ31">
-[...2 lines deleted...]
-      <c r="AR31">
+      <c r="AT31">
+        <v>35615000.0</v>
+      </c>
+      <c r="AU31">
         <v>-17795000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-2865689.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>9499000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>4159000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>4045000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>9256000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>4819000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>954000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>3441000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>820000.0</v>
       </c>
-      <c r="BB31">
-[...9 lines deleted...]
-    <row r="32" spans="1:56">
+      <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>266115000.0</v>
+      </c>
+      <c r="C32">
+        <v>258993000.0</v>
+      </c>
+      <c r="D32">
+        <v>304588215.0</v>
+      </c>
+      <c r="E32">
         <v>287369000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>295218000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>259006000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>237089000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>192083000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>187417000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>190288000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>167314000.0</v>
       </c>
-      <c r="J32">
-[...7 lines deleted...]
-      </c>
       <c r="M32">
+        <v>164804000.0</v>
+      </c>
+      <c r="N32">
+        <v>166951000.0</v>
+      </c>
+      <c r="O32">
+        <v>170434000.0</v>
+      </c>
+      <c r="P32">
         <v>38208133.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>263521500.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>178511500.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>178511500.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>178363000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>196107000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>211726000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>198420000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>198420000.0</v>
       </c>
-      <c r="V32">
-[...2 lines deleted...]
-      <c r="W32">
+      <c r="Y32">
+        <v>365098000.0</v>
+      </c>
+      <c r="Z32">
         <v>394210000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>528088000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>612003000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>919919000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>970145000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>1085628000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>1381173000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>1351979000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>1103456000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>1145097000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>1387806000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>1194687000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>1201561000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1190703000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>1201561000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>1128326000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>1046664000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>1114988000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>185158413.0</v>
       </c>
-      <c r="AP32">
-[...7 lines deleted...]
-      </c>
       <c r="AS32">
+        <v>1028708000.0</v>
+      </c>
+      <c r="AT32">
+        <v>886222000.0</v>
+      </c>
+      <c r="AU32">
+        <v>709401000.0</v>
+      </c>
+      <c r="AV32">
         <v>94951306.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>478678000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>380301000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>315712000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>269179000.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>185490000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>158931000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>136311000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>121834000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>11877000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>8478000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>6073000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>1833031000.0</v>
+      </c>
+      <c r="C2">
         <v>2020191000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1516495000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1584707000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1300455000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>985642000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2789976000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2407637000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1578751000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1843233000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1115738000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>530536000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>134376000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>139349000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>84264000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>12845000</v>
+      </c>
+      <c r="C3">
         <v>22827000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9680000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6783000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46818000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59269000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>102173000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65403000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25890000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>117691000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>61901000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>36561000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27641000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12315000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8763000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-326406000.0</v>
+      </c>
+      <c r="C6">
         <v>-187160000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>503696000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-68212000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>284252000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>314813000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1804334000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>382339000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>828886000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-264482000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>727495000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>585202000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>530536000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>134376000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>55085000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-256211000.0</v>
+      </c>
+      <c r="C7">
         <v>-114193000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>606027000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-320370000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>240529000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>258755000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-223243000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-355701000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-40345000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-130693000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>200583000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-70471000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4675000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23391000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5245000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-753000.0</v>
+      </c>
+      <c r="C9">
         <v>-113422000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-122478000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-103567000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>56990000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>179223000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>163370000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-25302000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-63517000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26067000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-308570000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-157605000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-55867000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-23391000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12810000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-292306000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-271640000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75423000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-153564000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>522996000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77883000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>72516000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25011000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30322000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-10391000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>31272000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>104725000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-14468000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3742000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10346000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>50231000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4444923.54</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>63025000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8229000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>378738000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>162586000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-790165000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>232208000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-608398000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-847569000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>405967000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>57481559.05</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>226050000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1978000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>250000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-216803000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>134313000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7244000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-319024000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-330399000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>23172000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-156760000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>78407225.46</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>87134000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>60542000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>147235000.0</v>
+      </c>
+      <c r="C14">
         <v>51453000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35262000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53025000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>50822000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>68546000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>65468000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>80107000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>136301000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>163358000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>146836000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>79631000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25880000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10855000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15037000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>5020000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1435775000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>500597000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1435775000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>58741000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>123000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>30775000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17693000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>43133000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>1506625000.0</v>
+      </c>
+      <c r="C16">
         <v>1833031000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2020191000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1516495000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1584707000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1300455000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>985642000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2789976000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2407637000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1578751000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1843233000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1115738000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>530536000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>134376000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>139349000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-185101000.0</v>
+      </c>
+      <c r="C18">
         <v>-261150000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>540782000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-431032000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>55993000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-105401000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-341717000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>280187000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>599698000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>275895000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>886586000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>322661000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>170540000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33473000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15916000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B19">
+        <v>-22986000.0</v>
+      </c>
+      <c r="C19">
         <v>-34090000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-49061000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>189052000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>274364000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1787170000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1085226000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>538636000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-152099000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-982803000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-821411.52</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-737424000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-606000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-5000000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
-        <v>4696000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>4696000.0</v>
       </c>
       <c r="H21">
+        <v>4696000.0</v>
+      </c>
+      <c r="I21">
         <v>-329145000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-138656000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>323205000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19608543.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>127332000.0</v>
       </c>
       <c r="M21">
         <v>127332000.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>127332000.0</v>
+      </c>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-235152000.0</v>
+      </c>
+      <c r="C22">
         <v>-601586000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-602898000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-513475000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-353204000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>411157000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-373591000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1166909000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1348194000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-80525000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>176347000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>68317000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>62018000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9844000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-30235000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-45357000.0</v>
+      </c>
+      <c r="C23">
         <v>74113000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6778000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4866000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9640000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50541000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15702000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4383000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>646722000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6206000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-45705000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1313567000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>321965000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>628000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>119976000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>1625000.0</v>
+      </c>
+      <c r="C24">
         <v>3553000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>198767000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>195835000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-61152000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-7090000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11809000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>604039000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-128211000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-538944000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-30114000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-876492000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-17361000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-38923000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>163055000.0</v>
+      </c>
+      <c r="C25">
         <v>351717000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>478517000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>348708000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156594000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-855944000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>158401000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-630843000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-891878000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>135297000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108981000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>107974000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>53515000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25089000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>496000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-175000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-221749000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-178991000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
-        <v>1409179000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>1409179000.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>1409179000.0</v>
+      </c>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B27">
+        <v>19840000.0</v>
+      </c>
+      <c r="C27">
         <v>26101000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>33554000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7863000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7150000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>80982000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>127440000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>85118000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>73316000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>306149000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>315740000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>173771000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>52093000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20287000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5835000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-64221000.0</v>
+      </c>
+      <c r="C28">
         <v>69113000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6778000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4866000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1450657000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-485070000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-546511000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>508066000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>150420000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81627000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1313567000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>304272000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>628000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>93274000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>-172256000.0</v>
+      </c>
+      <c r="C29">
         <v>-238323000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>550462000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-424249000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>102811000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-46132000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-239544000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>345590000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>625588000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>393586000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>948487000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>359222000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>198181000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45788000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7153000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-65567000.0</v>
+      </c>
+      <c r="C30">
         <v>-34090000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-49061000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>189052000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>220836000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1880363000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1085226000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>538636000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-231493000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1023469000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-341439000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1109623000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-100787000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-51238000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-28763000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="Q1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="T1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>1506625000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>12845000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
@@ -18403,1317 +19338,1386 @@
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
-        <v>2979000</v>
+        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
+        <v>2979000</v>
+      </c>
+      <c r="AI3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10681000</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>10681000</v>
+      </c>
+      <c r="AM3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9431000</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
+        <v>9431000</v>
+      </c>
+      <c r="AQ3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5829000</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
+        <v>5829000</v>
+      </c>
+      <c r="AU3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4566000</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>4566000</v>
+      </c>
+      <c r="AY3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977000</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>1977000</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...7 lines deleted...]
-      </c>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...1 lines deleted...]
-      <c r="AF4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...7 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B6"/>
-      <c r="C6"/>
+      <c r="C6">
+        <v>1506625000.0</v>
+      </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
-[...7 lines deleted...]
-      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
+        <v>0.0</v>
+      </c>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
         <v>906488000.0</v>
       </c>
-      <c r="AF6"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL6">
+        <v>-432233000.0</v>
+      </c>
+      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-      <c r="AP6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP6">
+        <v>727495000.0</v>
+      </c>
+      <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-      <c r="AT6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT6">
+        <v>561287000.0</v>
+      </c>
+      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>396160000.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>-256211000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...7 lines deleted...]
-      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
-      <c r="AD8"/>
-[...1 lines deleted...]
-      <c r="AF8"/>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>-753000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
-[...7 lines deleted...]
-      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
         <v>-63517000.0</v>
       </c>
-      <c r="AF9"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL9">
+        <v>5965000.0</v>
+      </c>
+      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP9">
+        <v>-308570000.0</v>
+      </c>
+      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT9">
+        <v>-157605000.0</v>
+      </c>
+      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9"/>
+      <c r="AX9">
+        <v>-55867000.0</v>
+      </c>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
-[...7 lines deleted...]
-      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-      <c r="AG10"/>
+      <c r="AE10">
+        <v>0.0</v>
+      </c>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...7 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
         <v>-10346000.0</v>
       </c>
-      <c r="AF11">
-[...7 lines deleted...]
-      </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>50231000.0</v>
       </c>
-      <c r="AJ11"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP11">
+        <v>28864000.0</v>
+      </c>
+      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT11">
+        <v>63025000.0</v>
+      </c>
+      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11"/>
+      <c r="AX11">
+        <v>8229000.0</v>
+      </c>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
-[...7 lines deleted...]
-      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
         <v>-847576000.0</v>
       </c>
-      <c r="AF12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL12">
+        <v>405967000.0</v>
+      </c>
+      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP12">
+        <v>373268000.0</v>
+      </c>
+      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT12">
+        <v>226050000.0</v>
+      </c>
+      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AX12">
+        <v>1978000.0</v>
+      </c>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12">
         <v>250000.0</v>
       </c>
-      <c r="AZ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:52">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
-[...7 lines deleted...]
-      </c>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13">
+        <v>0.0</v>
+      </c>
+      <c r="AH13">
         <v>18646000.0</v>
       </c>
-      <c r="AF13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL13">
+        <v>-152795000.0</v>
+      </c>
+      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP13">
+        <v>509153000.0</v>
+      </c>
+      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT13">
+        <v>87134000.0</v>
+      </c>
+      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13"/>
+      <c r="AX13">
+        <v>60542000.0</v>
+      </c>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
+      <c r="C14">
+        <v>147235000.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
-[...7 lines deleted...]
-      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
       <c r="Z14">
         <v>0.0</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
         <v>136301000.0</v>
       </c>
-      <c r="AF14"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL14">
+        <v>163358000.0</v>
+      </c>
+      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP14">
+        <v>146836000.0</v>
+      </c>
+      <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-      <c r="AT14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT14">
+        <v>79631000.0</v>
+      </c>
+      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
-      <c r="AX14"/>
+      <c r="AX14">
+        <v>25880000.0</v>
+      </c>
       <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...7 lines deleted...]
-      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15"/>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>5991000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>2923000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1506625000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...7 lines deleted...]
-      </c>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-[...1 lines deleted...]
-      <c r="AF17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B18"/>
-      <c r="C18"/>
+      <c r="C18">
+        <v>-185101000.0</v>
+      </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
-[...7 lines deleted...]
-      </c>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
         <v>-307934000.0</v>
       </c>
-      <c r="AF19"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL19">
+        <v>-544889000.0</v>
+      </c>
+      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP19">
+        <v>-5334000.0</v>
+      </c>
+      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT19">
+        <v>-737424000.0</v>
+      </c>
+      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19"/>
+      <c r="AX19">
+        <v>-606000.0</v>
+      </c>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19722,946 +20726,999 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...7 lines deleted...]
-      </c>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
         <v>-138656000.0</v>
       </c>
-      <c r="AF21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL21">
+        <v>323205000.0</v>
+      </c>
+      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AP21">
         <v>127332000.0</v>
       </c>
+      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21"/>
-      <c r="AU21">
+      <c r="AT21">
         <v>127332000.0</v>
       </c>
+      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21"/>
+      <c r="AX21">
+        <v>127332000.0</v>
+      </c>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-94911000.0</v>
+      </c>
+      <c r="C22">
+        <v>-17480000.0</v>
+      </c>
+      <c r="D22">
+        <v>-190739000.0</v>
+      </c>
+      <c r="E22">
         <v>-10974000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-22643000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-33357000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-366784000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-46897000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-123841000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-80035000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-162752500.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-162752500.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-258794000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-18599000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-220451500.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-220451500.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-379037000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-49453000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>917000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>76447000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>68432000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>259168000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>193721000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-104589000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-821158000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>451536000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>48531000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>7114000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>770205000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>167037000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>196540000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>11145131.76</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>161957000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>21445000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>10558000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>13254000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>9291000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>138000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-150000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>1659000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>8395000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>4178000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>9692000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>4958000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>5185000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>595000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>2162000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>3008000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>4359000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>912000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>280000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>4694000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>3227000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>1005000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
+      <c r="C23">
+        <v>-45357000.0</v>
+      </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
-[...7 lines deleted...]
-      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
       <c r="Z23">
         <v>0.0</v>
       </c>
       <c r="AA23">
         <v>0.0</v>
       </c>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
+        <v>0.0</v>
+      </c>
+      <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23">
         <v>95316000.0</v>
       </c>
-      <c r="AF23"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL23">
+        <v>-78068000.0</v>
+      </c>
+      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP23">
+        <v>-49797000.0</v>
+      </c>
+      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AT23">
         <v>-95612000.0</v>
       </c>
+      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
-      <c r="AX23"/>
+      <c r="AX23">
+        <v>-95612000.0</v>
+      </c>
       <c r="AY23"/>
       <c r="AZ23"/>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>1625000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...7 lines deleted...]
-      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>17594000.0</v>
       </c>
-      <c r="AF24"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL24">
+        <v>-5299000.0</v>
+      </c>
+      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT24">
+        <v>4940000.0</v>
+      </c>
+      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24"/>
+      <c r="AX24">
+        <v>-14470000.0</v>
+      </c>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>174</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>13999000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>8245000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>20282000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>28213000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="H25"/>
+      <c r="I25">
         <v>41983000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>115383000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>72450000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="L25"/>
+      <c r="M25">
         <v>155040500.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>241443000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>17820000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>218484000.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>-266295000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-243921000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...7 lines deleted...]
-      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>23929000.0</v>
       </c>
-      <c r="AF26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL26">
+        <v>37329000.0</v>
+      </c>
+      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP26">
+        <v>4092000.0</v>
+      </c>
+      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AT26">
         <v>1409179000.0</v>
       </c>
+      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26"/>
+      <c r="AX26">
+        <v>1409179000.0</v>
+      </c>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>3481000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>2729000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>2361000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>5144000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="H27"/>
+      <c r="I27">
         <v>4914000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>8458000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>7585000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="L27"/>
+      <c r="M27">
         <v>7712000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>17351000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>779000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>1967500.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>7127000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>50200000.0</v>
       </c>
-      <c r="V27"/>
-[...1 lines deleted...]
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B28"/>
-      <c r="C28"/>
+      <c r="C28">
+        <v>-64221000.0</v>
+      </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
-[...7 lines deleted...]
-      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
       <c r="Z28">
         <v>0.0</v>
       </c>
       <c r="AA28">
         <v>0.0</v>
       </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
         <v>0.0</v>
       </c>
       <c r="AE28">
+        <v>0.0</v>
+      </c>
+      <c r="AF28">
+        <v>0.0</v>
+      </c>
+      <c r="AG28">
+        <v>0.0</v>
+      </c>
+      <c r="AH28">
         <v>77683000.0</v>
       </c>
-      <c r="AF28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL28">
+        <v>14904000.0</v>
+      </c>
+      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP28">
+        <v>12602000.0</v>
+      </c>
+      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT28">
+        <v>222559000.0</v>
+      </c>
+      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AX28">
+        <v>50262000.0</v>
+      </c>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28">
         <v>101000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
+      <c r="C29">
+        <v>-172256000.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
-[...7 lines deleted...]
-      </c>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
+        <v>0.0</v>
+      </c>
+      <c r="AG29">
+        <v>0.0</v>
+      </c>
+      <c r="AH29">
         <v>95454000.0</v>
       </c>
-      <c r="AF29"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-      <c r="AL29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL29">
+        <v>57259000.0</v>
+      </c>
+      <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-      <c r="AP29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP29">
+        <v>144644000.0</v>
+      </c>
+      <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-      <c r="AT29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT29">
+        <v>58254000.0</v>
+      </c>
+      <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-      <c r="AX29"/>
-      <c r="AY29">
+      <c r="AX29">
+        <v>32737000.0</v>
+      </c>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29">
         <v>7349000.0</v>
       </c>
-      <c r="AZ29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:52">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30">
+        <v>-65567000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
-[...7 lines deleted...]
-      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
       <c r="Z30">
         <v>0.0</v>
       </c>
       <c r="AA30">
         <v>0.0</v>
       </c>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
+        <v>0.0</v>
+      </c>
+      <c r="AG30">
+        <v>0.0</v>
+      </c>
+      <c r="AH30">
         <v>-152099000.0</v>
       </c>
-      <c r="AF30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL30">
+        <v>-982803000.0</v>
+      </c>
+      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP30">
+        <v>-341439000.0</v>
+      </c>
+      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT30">
+        <v>-1109623000.0</v>
+      </c>
+      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30"/>
+      <c r="AX30">
+        <v>-100787000.0</v>
+      </c>
       <c r="AY30"/>
       <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>