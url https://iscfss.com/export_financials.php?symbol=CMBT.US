--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8977,51 +8977,51 @@
       <c r="BH35"/>
       <c r="BI35">
         <v>1179192000.0</v>
       </c>
       <c r="BJ35">
         <v>1314341000.0</v>
       </c>
       <c r="BK35">
         <v>1430052000.0</v>
       </c>
       <c r="BL35">
         <v>1463456000.0</v>
       </c>
     </row>
     <row r="36" spans="1:64">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>364190606.0</v>
       </c>
       <c r="C36">
         <v>364190606.0</v>
       </c>
       <c r="D36">
-        <v>98103000.0</v>
+        <v>90207000.0</v>
       </c>
       <c r="E36">
         <v>75294622.0</v>
       </c>
       <c r="F36">
         <v>90228000.0</v>
       </c>
       <c r="G36">
         <v>76733000.0</v>
       </c>
       <c r="H36">
         <v>77752000.0</v>
       </c>
       <c r="I36">
         <v>82245828.0</v>
       </c>
       <c r="J36">
         <v>82031997.0</v>
       </c>
       <c r="K36">
         <v>891008689.0</v>
       </c>
       <c r="L36">
         <v>1208203.0</v>
       </c>
@@ -18167,51 +18167,51 @@
       <c r="G28">
         <v>22735000.0</v>
       </c>
       <c r="H28">
         <v>17566000.0</v>
       </c>
       <c r="I28">
         <v>18581000.0</v>
       </c>
       <c r="J28">
         <v>17706000.0</v>
       </c>
       <c r="K28">
         <v>18691000.0</v>
       </c>
       <c r="L28">
         <v>13800000.0</v>
       </c>
       <c r="M28">
         <v>10225000.0</v>
       </c>
       <c r="N28">
         <v>16524000.0</v>
       </c>
       <c r="O28">
-        <v>13601000.0</v>
+        <v>9520000.0</v>
       </c>
       <c r="P28">
         <v>16529000.0</v>
       </c>
       <c r="Q28">
         <v>12515000.0</v>
       </c>
       <c r="R28">
         <v>10656000.0</v>
       </c>
       <c r="S28">
         <v>11937000.0</v>
       </c>
       <c r="T28">
         <v>14329000.0</v>
       </c>
       <c r="U28">
         <v>15718000.0</v>
       </c>
       <c r="V28">
         <v>14298000.0</v>
       </c>
       <c r="W28">
         <v>18414000.0</v>
       </c>
@@ -21002,51 +21002,51 @@
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>163</v>
       </c>
       <c r="B2">
-        <v>81755312.0</v>
+        <v>146529000.0</v>
       </c>
       <c r="C2">
         <v>81755312.0</v>
       </c>
       <c r="D2">
         <v>155594831.0</v>
       </c>
       <c r="E2">
         <v>163134807.0</v>
       </c>
       <c r="F2">
         <v>38858489.0</v>
       </c>
       <c r="G2">
         <v>47664981.0</v>
       </c>
       <c r="H2">
         <v>343696848.0</v>
       </c>
       <c r="I2">
         <v>508380840.0</v>
       </c>
       <c r="J2">
         <v>429016289.0</v>
       </c>
@@ -21426,51 +21426,51 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>167</v>
       </c>
       <c r="B6">
-        <v>64781173.0</v>
+        <v>48071000.0</v>
       </c>
       <c r="C6">
         <v>64781173.0</v>
       </c>
       <c r="D6">
         <v>-73839519.0</v>
       </c>
       <c r="E6">
         <v>-7539976.0</v>
       </c>
       <c r="F6">
         <v>124276318.0</v>
       </c>
       <c r="G6">
         <v>-8806492.0</v>
       </c>
       <c r="H6">
         <v>-296031867.0</v>
       </c>
       <c r="I6">
         <v>-164683992.0</v>
       </c>
       <c r="J6">
         <v>79364551.0</v>
       </c>
@@ -22472,51 +22472,51 @@
       <c r="AP13"/>
       <c r="AQ13">
         <v>-77824000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-75997000.0</v>
       </c>
       <c r="AV13">
         <v>-53116000.0</v>
       </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13">
         <v>-62197000.0</v>
       </c>
       <c r="AZ13"/>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>175</v>
       </c>
       <c r="B14">
-        <v>115566815.0</v>
+        <v>106571000.0</v>
       </c>
       <c r="C14">
         <v>115566815.0</v>
       </c>
       <c r="D14">
         <v>109529633.0</v>
       </c>
       <c r="E14">
         <v>112882133.0</v>
       </c>
       <c r="F14">
         <v>57225442.0</v>
       </c>
       <c r="G14">
         <v>42615421.0</v>
       </c>
       <c r="H14">
         <v>40785521.0</v>
       </c>
       <c r="I14">
         <v>41429455.0</v>
       </c>
       <c r="J14">
         <v>40002528.0</v>
       </c>
@@ -22786,51 +22786,51 @@
       </c>
       <c r="AU15">
         <v>1000.0</v>
       </c>
       <c r="AV15">
         <v>1000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
       <c r="AY15">
         <v>4000.0</v>
       </c>
       <c r="AZ15">
         <v>47000.0</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>177</v>
       </c>
       <c r="B16">
-        <v>146536485.0</v>
+        <v>194600000.0</v>
       </c>
       <c r="C16">
         <v>146536485.0</v>
       </c>
       <c r="D16">
         <v>81755312.0</v>
       </c>
       <c r="E16">
         <v>155594831.0</v>
       </c>
       <c r="F16">
         <v>163134807.0</v>
       </c>
       <c r="G16">
         <v>38858489.0</v>
       </c>
       <c r="H16">
         <v>47664981.0</v>
       </c>
       <c r="I16">
         <v>343696848.0</v>
       </c>
       <c r="J16">
         <v>508380840.0</v>
       </c>
@@ -22998,51 +22998,51 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>179</v>
       </c>
       <c r="B18">
-        <v>11654087.0</v>
+        <v>167351000.0</v>
       </c>
       <c r="C18">
         <v>11654087.0</v>
       </c>
       <c r="D18">
         <v>-133836898.0</v>
       </c>
       <c r="E18">
         <v>-292399287.0</v>
       </c>
       <c r="F18">
         <v>-197578936.0</v>
       </c>
       <c r="G18">
         <v>-310310590.0</v>
       </c>
       <c r="H18">
         <v>-160190828.0</v>
       </c>
       <c r="I18">
         <v>-264323988.0</v>
       </c>
       <c r="J18">
         <v>85721403.0</v>
       </c>
@@ -23458,51 +23458,51 @@
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21">
         <v>-436601000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>595501000.0</v>
       </c>
       <c r="AV21">
         <v>32038000.0</v>
       </c>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>145</v>
       </c>
       <c r="B22">
-        <v>89868370.0</v>
+        <v>368834000.0</v>
       </c>
       <c r="C22">
         <v>89868370.0</v>
       </c>
       <c r="D22">
         <v>19955194.0</v>
       </c>
       <c r="E22">
         <v>8067015.0</v>
       </c>
       <c r="F22">
         <v>45226509.0</v>
       </c>
       <c r="G22">
         <v>90382231.0</v>
       </c>
       <c r="H22">
         <v>99406157.0</v>
       </c>
       <c r="I22">
         <v>183443168.0</v>
       </c>
       <c r="J22">
         <v>492350813.0</v>
       </c>
@@ -23614,51 +23614,51 @@
       <c r="AT22">
         <v>80855000.0</v>
       </c>
       <c r="AU22">
         <v>-3936000.0</v>
       </c>
       <c r="AV22">
         <v>-20609000.0</v>
       </c>
       <c r="AW22">
         <v>-22621000.0</v>
       </c>
       <c r="AX22">
         <v>1369000.0</v>
       </c>
       <c r="AY22">
         <v>-89683000.0</v>
       </c>
       <c r="AZ22"/>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>183</v>
       </c>
       <c r="B23">
-        <v>-390329443.0</v>
+        <v>-324547000.0</v>
       </c>
       <c r="C23">
         <v>-390329443.0</v>
       </c>
       <c r="D23">
         <v>-120851927.0</v>
       </c>
       <c r="E23">
         <v>-9051276.0</v>
       </c>
       <c r="F23">
         <v>-1280790.0</v>
       </c>
       <c r="G23">
         <v>-284045425.0</v>
       </c>
       <c r="H23">
         <v>-119645467.0</v>
       </c>
       <c r="I23">
         <v>86426441.0</v>
       </c>
       <c r="J23">
         <v>-119297762.0</v>
       </c>
@@ -23770,51 +23770,51 @@
       <c r="AT23">
         <v>109188000.0</v>
       </c>
       <c r="AU23">
         <v>531479000.0</v>
       </c>
       <c r="AV23">
         <v>320023000.0</v>
       </c>
       <c r="AW23">
         <v>324722000.0</v>
       </c>
       <c r="AX23">
         <v>337690000.0</v>
       </c>
       <c r="AY23">
         <v>-14505000.0</v>
       </c>
       <c r="AZ23"/>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24">
-        <v>9779566.0</v>
+        <v>204408000.0</v>
       </c>
       <c r="C24">
         <v>9779566.0</v>
       </c>
       <c r="D24">
         <v>-405347.0</v>
       </c>
       <c r="E24">
         <v>-525525.0</v>
       </c>
       <c r="F24">
         <v>88401.0</v>
       </c>
       <c r="G24">
         <v>3137631.0</v>
       </c>
       <c r="H24">
         <v>-483866.0</v>
       </c>
       <c r="I24">
         <v>338750.0</v>
       </c>
       <c r="J24">
         <v>439413.0</v>
       </c>
@@ -23910,51 +23910,51 @@
       <c r="AP24"/>
       <c r="AQ24">
         <v>39785000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24">
         <v>57000.0</v>
       </c>
       <c r="AU24">
         <v>3000.0</v>
       </c>
       <c r="AV24">
         <v>91386000.0</v>
       </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>185</v>
       </c>
       <c r="B25">
-        <v>-38002815.0</v>
+        <v>-308054000.0</v>
       </c>
       <c r="C25">
         <v>-38002815.0</v>
       </c>
       <c r="D25">
         <v>-12319464.0</v>
       </c>
       <c r="E25">
         <v>-56563857.0</v>
       </c>
       <c r="F25">
         <v>-22389167.0</v>
       </c>
       <c r="G25">
         <v>-50463299.0</v>
       </c>
       <c r="H25">
         <v>-54293667.0</v>
       </c>
       <c r="I25">
         <v>-105983133.0</v>
       </c>
       <c r="J25">
         <v>-398532070.0</v>
       </c>
@@ -24316,51 +24316,51 @@
         <v>380000.0</v>
       </c>
       <c r="AT27">
         <v>587000.0</v>
       </c>
       <c r="AU27">
         <v>661000.0</v>
       </c>
       <c r="AV27">
         <v>1123000.0</v>
       </c>
       <c r="AW27">
         <v>1111000.0</v>
       </c>
       <c r="AX27">
         <v>1099000.0</v>
       </c>
       <c r="AY27"/>
       <c r="AZ27"/>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>188</v>
       </c>
       <c r="B28">
-        <v>-98630411.0</v>
+        <v>-324547000.0</v>
       </c>
       <c r="C28">
         <v>-98630411.0</v>
       </c>
       <c r="D28">
         <v>-90016021.0</v>
       </c>
       <c r="E28">
         <v>182630709.0</v>
       </c>
       <c r="F28">
         <v>1379080636.0</v>
       </c>
       <c r="G28">
         <v>266932539.0</v>
       </c>
       <c r="H28">
         <v>-235198453.0</v>
       </c>
       <c r="I28">
         <v>-87769882.0</v>
       </c>
       <c r="J28">
         <v>-134416765.0</v>
       </c>
@@ -24472,51 +24472,51 @@
       <c r="AT28">
         <v>-194068000.0</v>
       </c>
       <c r="AU28">
         <v>324363000.0</v>
       </c>
       <c r="AV28">
         <v>153080000.0</v>
       </c>
       <c r="AW28">
         <v>307587000.0</v>
       </c>
       <c r="AX28">
         <v>403991000.0</v>
       </c>
       <c r="AY28">
         <v>-57384000.0</v>
       </c>
       <c r="AZ28"/>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>189</v>
       </c>
       <c r="B29">
-        <v>216398189.0</v>
+        <v>167351000.0</v>
       </c>
       <c r="C29">
         <v>216398189.0</v>
       </c>
       <c r="D29">
         <v>143644025.0</v>
       </c>
       <c r="E29">
         <v>43669444.0</v>
       </c>
       <c r="F29">
         <v>36536457.0</v>
       </c>
       <c r="G29">
         <v>106908080.0</v>
       </c>
       <c r="H29">
         <v>82718742.0</v>
       </c>
       <c r="I29">
         <v>41196834.0</v>
       </c>
       <c r="J29">
         <v>224830551.0</v>
       </c>
@@ -24630,51 +24630,51 @@
       </c>
       <c r="AU29">
         <v>50697000.0</v>
       </c>
       <c r="AV29">
         <v>-37293000.0</v>
       </c>
       <c r="AW29">
         <v>-6217000.0</v>
       </c>
       <c r="AX29">
         <v>7595000.0</v>
       </c>
       <c r="AY29">
         <v>-8917000.0</v>
       </c>
       <c r="AZ29">
         <v>69812000.0</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>190</v>
       </c>
       <c r="B30">
-        <v>-46597265.0</v>
+        <v>204408000.0</v>
       </c>
       <c r="C30">
         <v>-46597265.0</v>
       </c>
       <c r="D30">
         <v>-135872357.0</v>
       </c>
       <c r="E30">
         <v>-248033139.0</v>
       </c>
       <c r="F30">
         <v>-1280473112.0</v>
       </c>
       <c r="G30">
         <v>-379849734.0</v>
       </c>
       <c r="H30">
         <v>-160245743.0</v>
       </c>
       <c r="I30">
         <v>-116485611.0</v>
       </c>
       <c r="J30">
         <v>-9988205.0</v>
       </c>