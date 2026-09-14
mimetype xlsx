--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4456,431 +4459,437 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>234883973.0</v>
+      </c>
+      <c r="C2">
         <v>258709824.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>208867670.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>193047000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80180000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>203467000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22296000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>113825000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94219000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>211539000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42032000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113225000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155049000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>105142000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24696000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>128151000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40786000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>103157000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26012000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>99038000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>91882000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>100609000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27226000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>77153000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>144523000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>99456000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22737000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>102337000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30586000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>108644000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16266000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>116306000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23610000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65374000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19274000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18449000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>65690000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71856000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18107000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>95487000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70475000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>81141000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23034000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>100865000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>87846000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>85088000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>51844000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>136777000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>143200000.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>32068000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>14756000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>78817000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>82790000.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>110843000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4903,52 +4912,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
+      <c r="BM3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4971,224 +4981,228 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>6183286.0</v>
+      </c>
+      <c r="C5">
         <v>5175199.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>9592490.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8555999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9669984.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3098000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2824000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2334000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2152005.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1373867.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>29986910.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>31526485.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26171250.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33121843.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>32667666.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>21419000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17707000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2849000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1618000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2158000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1568000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6521000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6978000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7562000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7528000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4284000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5184000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7415000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4903000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2287000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2353000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>323000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>584000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>568000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>528000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>416000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>160000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>120000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>206000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>225000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-50000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>33000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-125000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>379000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>892000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-5768000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-14491000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-19455000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-17921000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-11444000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5211,540 +5225,551 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>5601000.0</v>
+      </c>
+      <c r="C7">
         <v>6232000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5049000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5616000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>119696000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>123547000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3744000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4274000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5102000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36856000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11610000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17990000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22696000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28679000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>34578000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>40352000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>33069000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>39051000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>51695000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>64853000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>78153000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>66921000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>52123000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>60221000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>67960000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>75624000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>83066000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>88445000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>97330000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>343440000.0</v>
       </c>
       <c r="C8">
         <v>343440000.0</v>
       </c>
       <c r="D8">
         <v>343440000.0</v>
       </c>
       <c r="E8">
-        <v>239148000.0</v>
+        <v>343440000.0</v>
       </c>
       <c r="F8">
         <v>239148000.0</v>
       </c>
       <c r="G8">
         <v>239148000.0</v>
       </c>
       <c r="H8">
         <v>239148000.0</v>
       </c>
       <c r="I8">
         <v>239148000.0</v>
       </c>
       <c r="J8">
         <v>239148000.0</v>
       </c>
       <c r="K8">
         <v>239148000.0</v>
       </c>
       <c r="L8">
         <v>239148000.0</v>
       </c>
       <c r="M8">
         <v>239148000.0</v>
       </c>
       <c r="N8">
         <v>239148000.0</v>
       </c>
       <c r="O8">
         <v>239148000.0</v>
       </c>
       <c r="P8">
         <v>239148000.0</v>
       </c>
       <c r="Q8">
         <v>239148000.0</v>
       </c>
       <c r="R8">
         <v>239148000.0</v>
       </c>
       <c r="S8">
         <v>239148000.0</v>
       </c>
       <c r="T8">
         <v>239148000.0</v>
       </c>
       <c r="U8">
         <v>239148000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>239148000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>1702549000.0</v>
       </c>
       <c r="AB9">
         <v>1702549000.0</v>
       </c>
       <c r="AC9">
         <v>1702549000.0</v>
       </c>
       <c r="AD9">
         <v>1702549000.0</v>
       </c>
       <c r="AE9">
         <v>1702549000.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>1702549000.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>151409605.0</v>
+      </c>
+      <c r="C10">
         <v>195135394.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>146536485.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>81864000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>155594831.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>162886000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38869000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47778000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>343696848.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>508380840.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>429016289.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>160150507.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>164492789.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>208740539.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>180434773.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>203751003.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>277220000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>169582000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>152528000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>162199000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>182678000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>149697000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>161478000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>161600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>280312000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>312164000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>296954000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>183731000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>203636000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>178461000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>173133000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>150081000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>206279000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>127897000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>143648000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>97199000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>235699000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>106780000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>206689000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>90684000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>100488000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>139744000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>131663000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>173442000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>148224000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>162213000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>254086000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>105542000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>274487000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>120750000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>145840000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>185414000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>166893000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>185479000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5767,876 +5792,888 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>159671635.0</v>
+      </c>
+      <c r="C12">
         <v>203429150.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>146536485.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>81864000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>155594831.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>162886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38869000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>47778000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>343696848.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>508380840.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>429016289.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>160150507.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>164492789.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>208740539.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>180434773.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>203751003.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>277220000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>169582000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>152528000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>162199000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>182678000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>149697000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>161478000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>161600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>280312000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>312164000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>296954000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>183731000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>203636000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>178461000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>173133000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>150081000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>206279000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>127897000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>143648000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>97199000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>235699000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>106780000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>206689000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>90684000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>100488000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>139744000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>131663000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>173442000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>148224000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>162213000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>254086000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>274487000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>120750000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>145840000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>185414000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>166893000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>185479000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
+        <v>343067511.0</v>
+      </c>
+      <c r="C13">
         <v>344384892.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>343457545.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>343440000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>239991440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239148000.0</v>
       </c>
       <c r="G13">
         <v>239148000.0</v>
       </c>
       <c r="H13">
         <v>239148000.0</v>
       </c>
       <c r="I13">
         <v>239148000.0</v>
       </c>
       <c r="J13">
+        <v>239148000.0</v>
+      </c>
+      <c r="K13">
         <v>238926566.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>238950992.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>238773043.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>239091007.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>238566886.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>239820236.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>239240763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239148000.0</v>
       </c>
       <c r="R13">
         <v>239148000.0</v>
       </c>
       <c r="S13">
         <v>239148000.0</v>
       </c>
       <c r="T13">
         <v>239148000.0</v>
       </c>
       <c r="U13">
         <v>239148000.0</v>
       </c>
       <c r="V13">
         <v>239148000.0</v>
       </c>
       <c r="W13">
         <v>239148000.0</v>
       </c>
       <c r="X13">
         <v>239148000.0</v>
       </c>
       <c r="Y13">
         <v>239148000.0</v>
       </c>
       <c r="Z13">
         <v>239148000.0</v>
       </c>
       <c r="AA13">
         <v>239148000.0</v>
       </c>
       <c r="AB13">
         <v>239148000.0</v>
       </c>
       <c r="AC13">
         <v>239148000.0</v>
       </c>
       <c r="AD13">
         <v>239148000.0</v>
       </c>
       <c r="AE13">
         <v>239148000.0</v>
       </c>
       <c r="AF13">
         <v>239148000.0</v>
       </c>
       <c r="AG13">
         <v>239148000.0</v>
       </c>
       <c r="AH13">
-        <v>173046000.0</v>
+        <v>239148000.0</v>
       </c>
       <c r="AI13">
         <v>173046000.0</v>
       </c>
       <c r="AJ13">
         <v>173046000.0</v>
       </c>
       <c r="AK13">
         <v>173046000.0</v>
       </c>
       <c r="AL13">
         <v>173046000.0</v>
       </c>
       <c r="AM13">
         <v>173046000.0</v>
       </c>
       <c r="AN13">
         <v>173046000.0</v>
       </c>
       <c r="AO13">
         <v>173046000.0</v>
       </c>
       <c r="AP13">
         <v>173046000.0</v>
       </c>
       <c r="AQ13">
         <v>173046000.0</v>
       </c>
       <c r="AR13">
         <v>173046000.0</v>
       </c>
       <c r="AS13">
         <v>173046000.0</v>
       </c>
       <c r="AT13">
         <v>173046000.0</v>
       </c>
       <c r="AU13">
-        <v>142441000.0</v>
+        <v>173046000.0</v>
       </c>
       <c r="AV13">
         <v>142441000.0</v>
       </c>
       <c r="AW13">
+        <v>142441000.0</v>
+      </c>
+      <c r="AX13">
         <v>130966000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>58937000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>56248000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>56248000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>56248000.0</v>
       </c>
-      <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>56248000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
         <v>290169769.0</v>
       </c>
       <c r="C14">
+        <v>290169769.0</v>
+      </c>
+      <c r="D14">
         <v>290126000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>238502805.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194216835.0</v>
       </c>
       <c r="F14">
         <v>194216835.0</v>
       </c>
       <c r="G14">
+        <v>194216835.0</v>
+      </c>
+      <c r="H14">
         <v>195129207.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194216835.0</v>
       </c>
       <c r="I14">
         <v>194216835.0</v>
       </c>
       <c r="J14">
+        <v>194216835.0</v>
+      </c>
+      <c r="K14">
         <v>201521800.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>202035555.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>201912942.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>201872049.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>201965893.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>201959214.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201783532.0</v>
       </c>
       <c r="Q14">
         <v>201783532.0</v>
       </c>
       <c r="R14">
+        <v>201783532.0</v>
+      </c>
+      <c r="S14">
         <v>201773240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201677981.0</v>
       </c>
       <c r="T14">
         <v>201677981.0</v>
       </c>
       <c r="U14">
         <v>201677981.0</v>
       </c>
       <c r="V14">
+        <v>201677981.0</v>
+      </c>
+      <c r="W14">
         <v>201690677.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215074930.0</v>
       </c>
       <c r="X14">
         <v>215074930.0</v>
       </c>
       <c r="Y14">
         <v>215074930.0</v>
       </c>
       <c r="Z14">
+        <v>215074930.0</v>
+      </c>
+      <c r="AA14">
         <v>215078497.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>215063920.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>215059780.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>216994430.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>217674955.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>219438290.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>219600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>172700000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>158227662.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>159900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>158200000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>160000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>158343942.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>160000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>158300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>160300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>158613577.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>160900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>159200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>163400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>150117560.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>130900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>128100000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>118300000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>89747360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AZ14">
         <v>50000000.0</v>
       </c>
       <c r="BA14">
         <v>50000000.0</v>
       </c>
       <c r="BB14">
         <v>50000000.0</v>
       </c>
       <c r="BC14">
         <v>50000000.0</v>
       </c>
       <c r="BD14">
         <v>50000000.0</v>
       </c>
       <c r="BE14">
         <v>50000000.0</v>
       </c>
       <c r="BF14">
         <v>50000000.0</v>
       </c>
       <c r="BG14">
         <v>50000000.0</v>
       </c>
       <c r="BH14">
         <v>50000000.0</v>
       </c>
       <c r="BI14">
         <v>50000000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BJ14">
         <v>50000000.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BK14"/>
+      <c r="BL14">
+        <v>50000000.0</v>
+      </c>
+      <c r="BM14"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>239148000.0</v>
       </c>
       <c r="W15">
         <v>239148000.0</v>
       </c>
       <c r="X15">
         <v>239148000.0</v>
       </c>
       <c r="Y15">
         <v>239148000.0</v>
       </c>
       <c r="Z15">
         <v>239148000.0</v>
       </c>
       <c r="AA15">
         <v>239148000.0</v>
       </c>
       <c r="AB15">
         <v>239148000.0</v>
       </c>
       <c r="AC15">
         <v>239148000.0</v>
       </c>
       <c r="AD15">
         <v>239148000.0</v>
       </c>
       <c r="AE15">
         <v>239148000.0</v>
       </c>
       <c r="AF15">
+        <v>239148000.0</v>
+      </c>
+      <c r="AG15">
         <v>239100000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>239148000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>173000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>173046000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>173000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>173046000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>173000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>173046000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>173000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>173046000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>173000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>173046000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>173000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>173046000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>173000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>142441000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>130966000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>58937000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>56248000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>56248000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>56248000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>56248000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>70322000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>27359599.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>22486773.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5864566.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17355000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2491089.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1582624.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6829365.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17591309.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5663197.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7545000.0</v>
       </c>
       <c r="S16">
         <v>7545000.0</v>
       </c>
       <c r="T16">
+        <v>7545000.0</v>
+      </c>
+      <c r="U16">
         <v>936000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>959000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>930000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13138000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>729000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>485000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>17783000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>122000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14886000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>282000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4911000.0</v>
       </c>
       <c r="AG16">
         <v>4911000.0</v>
       </c>
       <c r="AH16">
-        <v>10020000.0</v>
+        <v>4911000.0</v>
       </c>
       <c r="AI16">
         <v>10020000.0</v>
       </c>
       <c r="AJ16">
+        <v>10020000.0</v>
+      </c>
+      <c r="AK16">
         <v>9940000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>67000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>165000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13746000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>98000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>316000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16860000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10248000.0</v>
       </c>
       <c r="AU16">
         <v>10248000.0</v>
       </c>
-      <c r="AV16"/>
+      <c r="AV16">
+        <v>10248000.0</v>
+      </c>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>12548000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>13329000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6659,52 +6696,53 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6727,52 +6765,53 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6795,1020 +6834,1040 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>176830005.0</v>
+      </c>
+      <c r="C20">
         <v>191213634.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>177031043.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>177022000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>172957853.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>9794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11692.0</v>
       </c>
       <c r="K20">
         <v>11692.0</v>
       </c>
       <c r="L20">
+        <v>11692.0</v>
+      </c>
+      <c r="M20">
         <v>22864.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3572.32</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-44261.42</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-6265.26</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-40419.01</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>16037587.0</v>
+      </c>
+      <c r="C21">
         <v>13994396.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12710649.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14632000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16733810.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>188271000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16187000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16302000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16651206.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17240000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14194000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14583000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14990000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15374000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15746000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16158265.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16611419.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>214603000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>162000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="X21">
+        <v>162000.0</v>
+      </c>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>190000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>204000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>48000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>64000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>105000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>135000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>173000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>50000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>72000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>86000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>110000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>133000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>156000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>181000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>202000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>227000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>238000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>194000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>83000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>29000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>28000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>32000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>78000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>241000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>351000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>447000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>261000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>335000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>120543119.0</v>
+      </c>
+      <c r="C22">
         <v>83047859.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>77178942.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>94895000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58545756.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>51500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30139000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32767727.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30316902.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22492455.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>33846848.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>43247691.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44581406.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41760056.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>68905717.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>47648000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>93965000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69035000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26580000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>73178000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33834000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>75780000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>92993000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>130896000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>144097000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>183382000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>222209000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>146181000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>41575000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
+      <c r="BM22"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>8818314450.0</v>
+      </c>
+      <c r="C23">
         <v>8479944506.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8406003421.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8365433000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8428997383.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8231233000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3911613000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3624185000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3729455448.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3741146764.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3416463230.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3997730169.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4077808971.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4067405405.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3980229916.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4048551798.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4088347000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3869495000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3768523000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3952790000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3809838000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3793907000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3687239000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3746408000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4132001000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4188077000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4164843000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4065056000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4116041000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4148419000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4127351000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4183756000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4187109000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2800909000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2810973000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2860774000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3053417000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3014470000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3046911000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3072299000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3071385000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3067833000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3040746000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3130861000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3124847000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2948586000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3096360000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>2629681000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>2148973000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>2362879000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>2451316000.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>2492749000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2644214000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2795922000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2786666000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>4867378000.0</v>
+      </c>
+      <c r="C24">
         <v>4685992000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4716385000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4989290000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5059694000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4800626000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2317117000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2106771000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1887459000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1164038000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>631702000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1579048000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1541540000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1441028000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1492810000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1758973000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1836379000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1534329000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1458928000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1297052000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1174451000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1235161000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1134653000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1035668000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1214186000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1257120000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1480493000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1498443000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1447768000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1396290000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1570680000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1623523000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1423602000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>812626000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>801349000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>844857000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1015209000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>913923000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>966443000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1048233000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>965056000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>887623000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>952426000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1063780000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1035333000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>927688000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1319399000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>896279000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>835908000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>933547000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
+      <c r="BM24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1292099000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1523654000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1549645000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1507315000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1462936000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1569631000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26">
+        <v>154217000.0</v>
+      </c>
+      <c r="C26">
         <v>132308000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>111346000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>116175000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>117948000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>115803000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>61806000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61995000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>61238000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>13275000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="M26">
         <v>1423000.0</v>
       </c>
       <c r="N26">
         <v>1423000.0</v>
       </c>
       <c r="O26">
+        <v>1423000.0</v>
+      </c>
+      <c r="P26">
         <v>1331000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3202000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2126000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>81695000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>70614000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>66517000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>62044000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>56557000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>49235000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>61508000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>58539000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>53227000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>50323000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>42909000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>40458000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>39247000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>43183000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>40049000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>43721000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>32887000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>30596000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>29221000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>26396000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>21999000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>18414000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>30672000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>27000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>21638000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>17333000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>269490000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>23115000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7831,942 +7890,959 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>5295337549.0</v>
+      </c>
+      <c r="C28">
         <v>5063685283.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5419537858.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5533745999.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5506024709.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5232962000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2583386000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2349963000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2058136000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1073598007.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>500929998.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1630284884.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1614539142.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1410993030.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1520614409.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1760935791.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1754786000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1654026000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1559652000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1649331000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1374825000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1287859000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1111935000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1085124000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1140086000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1227353000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1447905000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1609746000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1603057000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1591936000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1595377000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1645461000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1552462000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>797021000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>755072000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>854049000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>883931000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>909448000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>878873000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1045674000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>972693000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>827784000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>920785000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1054409000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1054248000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>927873000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1234740000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>829784000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>1058829000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>1142237000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>1173924000.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>1140129000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1269687000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1369671000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1361210000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>8568054000.0</v>
+      </c>
+      <c r="C29">
         <v>8179456000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8168060000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8157761000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6849357000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6552662000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3810835000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3495366000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3623613000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3517211000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3251230000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3874374000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3901461000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3938211000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3840707000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3873949000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3911663000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3722766000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3633331000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3786482000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3636548000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3599374000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3517812000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3600751000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3911101000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4004965000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>418062086.0</v>
+      </c>
+      <c r="C30">
         <v>354903752.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>324269565.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>336701000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>428865230.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>402756000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>192803000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>280579000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>246819000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>305772000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>287863665.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>385857069.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>412399696.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>388076000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>346022931.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>309410000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>235102000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>269358000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>214603000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>436183000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>229223000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>233371000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>192647000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>278019000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>437575000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>348457000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>287461000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>245541000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>221507000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>312320000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>264134000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>286209000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>188373000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>137383000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>112191000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>115348000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>157373000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>179132000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>145550000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>154105000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>174813000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>174373000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>198792000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>208617000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>225457000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>195634000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>163277000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>205130000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>155026000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>84046000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>73371000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>106460000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>110322000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>100637000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2078154000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2125005000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>2157359000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1928450000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1903438000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1932069000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1960016000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2026509000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2143738000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2239789000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2311158000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2405966000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2550734000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2533204000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2311816000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2157488000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2195288000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2260385000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2260418000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2266879000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2336407000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1805543000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1846289000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1826677000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1864078000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1922506000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1887800000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>1905511000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>1397679000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1476203000.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
+      <c r="BM31"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>99791000.0</v>
+      </c>
+      <c r="C32">
         <v>-44054000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-148260000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-225748000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-64683000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-44103000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78163000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>118908000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>229811000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>291226000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1206984000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>254609000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>257408000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>351303000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>312660000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>346607000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>333803000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>348323000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>138374000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31058000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>35304000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>145004000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>248280000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>261200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>523600000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>464268000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>7900291201.0</v>
+      </c>
+      <c r="C33">
         <v>7700672410.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7858018427.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7768240000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7785991564.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7472106000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3440794000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3093606000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2922218240.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2896960143.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2677090820.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3417875742.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3457668794.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3426950458.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3412012154.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3372191544.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3449644000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3141699000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3309116000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3327828000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3324759000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3377005000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3235366000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3213796000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3283218000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3376117000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3362594000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3413575000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3499427000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3609890000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3606210000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3747466000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3739491000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2535629000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2530337000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2620950000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2660345000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2728558000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2673523000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2827510000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2796084000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2753716000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2665694000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2748802000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2751166000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2590739000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2558505000.0</v>
       </c>
-      <c r="AV33"/>
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>2022168000.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>1870779000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>2065448000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>2159442000.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>2269340000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2337131000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2397569000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2500550000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -8789,400 +8865,405 @@
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
+      <c r="BM34"/>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>4882364936.0</v>
+      </c>
+      <c r="C35">
         <v>4706657702.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4721679207.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4994725000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5084819399.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4805068000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2326633000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2110615000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1889825462.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1168675889.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>636629118.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1582629719.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1548421902.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1445851121.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1545602452.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1773576692.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1863438000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1557795000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1486908000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1332239000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1216165000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1282038000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1171859000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1068846000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1255894000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1306977000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1536938000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1560927000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1517655000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1471285000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1579706000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1628405000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1428312000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>817428000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>805872000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>848724000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1018946000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>917415000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>969860000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1051038000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>967909000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>890613000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>955490000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1066479000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1044424000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>936792000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1328257000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>893991000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>1049846000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>1186089000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-      <c r="BG35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>1221349000.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>1179192000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1314341000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1430052000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1463456000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>59</v>
       </c>
-      <c r="B36">
-[...1 lines deleted...]
-      </c>
+      <c r="B36"/>
       <c r="C36">
         <v>364190606.0</v>
       </c>
       <c r="D36">
+        <v>364190606.0</v>
+      </c>
+      <c r="E36">
         <v>90207000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>75294622.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>90228000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>76733000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>77752000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>82245828.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>82031997.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>891008689.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1208203.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>27435887.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>243958.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>40591921.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16158267.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>40295000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>63938000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>55638000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>54333000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>56189000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>58496000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>55053000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>60471000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>63385000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>70427000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>71082000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>35716000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>38274000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>45344000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>38657000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>47610000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>54022000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>153957000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>160351000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>173916000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>177719000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>188728000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>183913000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>179504000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>174823000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>266885000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>259907000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>261889000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>277365000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>272737000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>258446000.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>319773000.0</v>
       </c>
-      <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>3772000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>2344000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>179000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
-      <c r="BJ36">
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>353000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>354000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9205,866 +9286,878 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
+      <c r="BM37"/>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
         <v>35307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
         <v>40187000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>41814000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>65475000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>58637000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>56566000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>58670000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>60575000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>58411000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>62243000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>65346000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>72796000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>73797000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>38561000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>42533000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2711000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>40912000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>49820000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>48726000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>156464000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>193506000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>205637000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>205839000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>211904000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>203447000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>210983000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>202503000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>291155000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>282718000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>287037000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>296838000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>291151000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>282344000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>270242000.0</v>
       </c>
-      <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>283560000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>248276000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
+      <c r="BM38"/>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>219746409.0</v>
+      </c>
+      <c r="C39">
         <v>137891335.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>83733000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>141985000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>212647000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>172083000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>183953632.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-283123.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>872693000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18459000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>94320251.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>78733000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>194891000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23241000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>30442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21968000.0</v>
       </c>
       <c r="W39">
         <v>21968000.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="X39">
+        <v>21968000.0</v>
+      </c>
+      <c r="Y39"/>
+      <c r="Z39">
         <v>25067000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7242000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>34452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45290000.0</v>
       </c>
       <c r="AC39">
         <v>45290000.0</v>
       </c>
       <c r="AD39">
+        <v>45290000.0</v>
+      </c>
+      <c r="AE39">
         <v>6173000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>83874000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>52966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24797000.0</v>
       </c>
       <c r="AI39">
         <v>24797000.0</v>
       </c>
       <c r="AJ39">
+        <v>24797000.0</v>
+      </c>
+      <c r="AK39">
         <v>27277000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21149000.0</v>
       </c>
       <c r="AM39">
         <v>21149000.0</v>
       </c>
       <c r="AN39">
+        <v>21149000.0</v>
+      </c>
+      <c r="AO39">
         <v>21000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44597000.0</v>
       </c>
       <c r="AQ39">
         <v>44597000.0</v>
       </c>
       <c r="AR39">
+        <v>44597000.0</v>
+      </c>
+      <c r="AS39">
         <v>100000.0</v>
       </c>
-      <c r="AS39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT39"/>
       <c r="AU39">
         <v>120492000.0</v>
       </c>
       <c r="AV39">
+        <v>120492000.0</v>
+      </c>
+      <c r="AW39">
         <v>89000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>178000000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>73398000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>78220000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>223409000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>29868000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>398353000.0</v>
       </c>
-      <c r="BL39"/>
+      <c r="BM39"/>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>2817940.0</v>
+      </c>
+      <c r="C40">
         <v>9378733.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8288423.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7303000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>51161000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>191000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>30209401.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>353000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-46763.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>930578.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>64953928.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>319416.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>308378.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>316904.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>48509340.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>284916.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>72504000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>270000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>50617000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>253000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>244000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>236000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>45013000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>318000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>325000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>333000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>54276000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>302000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>58027000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>298000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>64182000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-19000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>58546000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>208000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>32064000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>50468000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>105000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>90000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>38123000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>124000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>327000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>395000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>39590000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>29000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>449000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>508000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>63875000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>412000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>108000.0</v>
       </c>
-      <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>69520000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>113349000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>240177000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>7000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>257526000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1988000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2072000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2146000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3084000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4356000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11470000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>206741000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7731000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9854000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10877000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>9369000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>9141000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>8477000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8440000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7893000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9889000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>6698000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>6794000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8349000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9026000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4882000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4710000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4802000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4523000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3867000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3737000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3492000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3417000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2805000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2853000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2990000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3064000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2699000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>9091000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>9104000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8858000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7641000.0</v>
       </c>
-      <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>39071000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>44920000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
+      <c r="BM41"/>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>1403849760.0</v>
+      </c>
+      <c r="C42">
         <v>1537266814.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1533127320.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1533049000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>176598649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175978000.0</v>
       </c>
       <c r="G42">
         <v>175978000.0</v>
       </c>
       <c r="H42">
         <v>175978000.0</v>
       </c>
       <c r="I42">
+        <v>175978000.0</v>
+      </c>
+      <c r="J42">
         <v>346167928.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1191571901.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1307855713.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1301724825.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1304695000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1509632694.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1521421529.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1522119298.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1527419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538445000.0</v>
       </c>
       <c r="S42">
         <v>1538445000.0</v>
       </c>
       <c r="T42">
         <v>1538445000.0</v>
       </c>
       <c r="U42">
         <v>1538445000.0</v>
       </c>
       <c r="V42">
         <v>1538445000.0</v>
       </c>
       <c r="W42">
         <v>1538445000.0</v>
       </c>
       <c r="X42">
+        <v>1538445000.0</v>
+      </c>
+      <c r="Y42">
         <v>1556934000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1651739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1656933000.0</v>
       </c>
       <c r="AA42">
         <v>1656933000.0</v>
       </c>
       <c r="AB42">
         <v>1656933000.0</v>
       </c>
       <c r="AC42">
+        <v>1656933000.0</v>
+      </c>
+      <c r="AD42">
         <v>1660903000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1671262000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1687898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1686447000.0</v>
       </c>
       <c r="AG42">
         <v>1686447000.0</v>
       </c>
       <c r="AH42">
-        <v>1199125000.0</v>
+        <v>1686447000.0</v>
       </c>
       <c r="AI42">
         <v>1199125000.0</v>
       </c>
       <c r="AJ42">
         <v>1199125000.0</v>
       </c>
       <c r="AK42">
         <v>1199125000.0</v>
       </c>
       <c r="AL42">
         <v>1199125000.0</v>
       </c>
       <c r="AM42">
         <v>1199125000.0</v>
       </c>
       <c r="AN42">
         <v>1199125000.0</v>
       </c>
       <c r="AO42">
         <v>1199125000.0</v>
       </c>
       <c r="AP42">
+        <v>1199125000.0</v>
+      </c>
+      <c r="AQ42">
         <v>1200829000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1202944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199874000.0</v>
       </c>
       <c r="AS42">
         <v>1199874000.0</v>
       </c>
       <c r="AT42">
+        <v>1199874000.0</v>
+      </c>
+      <c r="AU42">
         <v>1169166000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>970708000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>75504000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>857182000.0</v>
       </c>
-      <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>319512000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>307001000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
-      <c r="BG42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>307001000.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>1073380000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>307001000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1108344000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>307001000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10087,52 +10180,53 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
+      <c r="BM43"/>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10155,714 +10249,725 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
+      <c r="BM44"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>7461016000.0</v>
+      </c>
+      <c r="C45">
         <v>7242092000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8544306000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7363391000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8818003000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7068256000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4684657000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2931927000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2738419000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2716034000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3433409000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3377424000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3379657000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3384348000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3308617000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3311343000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3203884000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3259691000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3127091000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3089861000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3159142000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3249890000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3238435000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3332057000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3416387000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3522524000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>3522010000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>3657500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>3646871000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2346200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2336831000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2415300000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2454506000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2516700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2470076000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2616500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2593576000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2462600000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2382976000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2461800000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2446327000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2299600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2276161000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>1684176000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>1865685000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>2062061000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>2158816000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>2268293000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2336037000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2396667000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2499428000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:64">
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>7452923933.0</v>
+      </c>
+      <c r="C46">
         <v>7262016866.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7091261258.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7362308000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7304437160.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7068256000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3269427000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2931927000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2738694183.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2713519153.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1768205168.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3372128581.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3378851582.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3376124263.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3317916396.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3312627448.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3389132000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2994371000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3179299000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3204607000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3203884000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3259691000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3127091000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3089861000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3159142000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3249890000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3238435000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3332057000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3416387000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3522524000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3522010000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3657462000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3646871000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2346228000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2336831000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2415313000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2454506000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2516654000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2470076000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2616522000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2593576000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2462556000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2382976000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2461764000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2446327000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2291587000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2276161000.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>1684176000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>1865685000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>2062061000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
-      <c r="BG46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>2158816000.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>2268293000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2336037000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2396667000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2499428000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3377424000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3379657000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>3308349000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3311343000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3389132000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2994371000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3179299000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3204607000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3203884000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3259691000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3127091000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3089861000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3159142000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3249890000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3238435000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3332057000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3416387000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3522524000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3522010000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3657462000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3646871000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2346228000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2336831000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2415313000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2454506000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2516654000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2470076000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2616527000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2593581000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2462561000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2382976000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2461765000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2454328000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2299588000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2276161000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2092080000.0</v>
       </c>
-      <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>1445433000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>1593503000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
+      <c r="BM47"/>
     </row>
-    <row r="48" spans="1:64">
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>1364508474.0</v>
+      </c>
+      <c r="C48">
         <v>1062561360.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>738278715.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>662722000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>905752230.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>862137000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>777098000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>683949000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>638309000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>505726300.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>807250446.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>517735973.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>564172518.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>555180662.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>387060964.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>151492740.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>132023000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>136927000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>180140000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>250672000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>368463000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>463946000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>540714000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>617046000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>667599000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>644855000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>420058000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>266639000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>302701000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>354942000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>335764000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>339066000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>410662000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>432838000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>473622000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>454064000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>491601000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>550308000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>515665000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>465053000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>552074000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>641363000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>529809000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>426429000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>451945000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>421647000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>359180000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>438079000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>385281000.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>428309000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>518262000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>637194000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>733180000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>719824000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:64">
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10885,636 +10990,649 @@
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
+      <c r="BM49"/>
     </row>
-    <row r="50" spans="1:64">
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>579682000.0</v>
+      </c>
+      <c r="C50">
         <v>552168000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>828355000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>620704000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>462332000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>471675000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>301394000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>286696000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>509474000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>412307000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>262155000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>202589000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>219926000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>159955000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>174792000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>170374000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>155275000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>256210000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>214201000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>462783000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>318199000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>124242000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>71839000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>158933000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>145991000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>214437000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>188742000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>211968000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>270480000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>276777000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>138537000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>117033000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>276849000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>50688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47361000.0</v>
       </c>
       <c r="AJ50">
         <v>47361000.0</v>
       </c>
       <c r="AK50">
+        <v>47361000.0</v>
+      </c>
+      <c r="AL50">
         <v>1119630000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1016228000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>119119000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1136358000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>1073000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>100022000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>169427000.0</v>
       </c>
-      <c r="AV50">
+      <c r="AW50">
         <v>244972000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>974876000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
+      <c r="BM50"/>
     </row>
-    <row r="51" spans="1:64">
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>5446747154.0</v>
+      </c>
+      <c r="C51">
         <v>5258820677.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5566074343.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5615609999.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5661619541.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5395848000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2622255000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2397741000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2402035000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1581978847.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>929946287.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1790435391.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1779031931.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1619733569.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1701049182.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1964686794.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2032006000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1823608000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1712180000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1811530000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1557503000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1437556000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1273413000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1246724000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1420398000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1539517000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1744859000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1793477000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1806693000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1770397000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1768510000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1795542000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1758741000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>924918000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>898720000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>951248000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1119630000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1016228000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1085562000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1136358000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1073181000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>967528000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1052448000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1227851000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1202472000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1090086000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1488826000.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>1104271000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>1179579000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>1288077000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>1359338000.0</v>
       </c>
-      <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>1140129000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1436580000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1369671000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1546689000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:64">
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>580638567.0</v>
+      </c>
+      <c r="C52">
         <v>555358743.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>842712050.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>622591000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>577920000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>592871000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>303687000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>289340000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>512393000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>415654000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>295648000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>210120000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>233055000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>178423000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>157647000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>195392000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>180038000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>275518000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>236493000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>493677000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>356690000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>170123000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>117588000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>193202000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>179606000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>247418000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>221205000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>243832000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>299378000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>307461000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>198879000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>172019000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>335139000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>112292000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>97371000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>106391000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>104421000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>102305000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>119119000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>88125000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>108125000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>79905000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>100022000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>164071000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>167139000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>162398000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>169427000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>244972000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>218061000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>183980000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>168336000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>170162000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>168568000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>135735000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:64">
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
+        <v>8262029.0</v>
+      </c>
+      <c r="C53">
         <v>8293755.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>-92000.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>-92000.0</v>
+      </c>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
         <v>1000.0</v>
       </c>
-      <c r="T53"/>
+      <c r="T53">
+        <v>1000.0</v>
+      </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
+      <c r="BM53"/>
     </row>
-    <row r="54" spans="1:64">
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11537,764 +11655,777 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
+      <c r="BM54"/>
     </row>
-    <row r="55" spans="1:64">
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>8818314450.0</v>
+      </c>
+      <c r="C55">
         <v>8479944506.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8406003421.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8365433000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8428997383.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8231233000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3911613000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3624185000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3729455448.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3741146764.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3416463230.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3997730169.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4077808971.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4067405405.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3980229916.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4048551798.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4088347000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3869495000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3768523000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3952790000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3809838000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3793907000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3687239000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3746408000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4132001000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4188077000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4164843000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4065056000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4116041000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4148419000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4127351000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4183756000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4187109000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2800909000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2810973000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2860774000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3053417000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3014470000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3046911000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3072299000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3071385000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3067833000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3040746000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3130861000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3124847000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2948586000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3096360000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2761994000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2629681000.0</v>
       </c>
-      <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>2148973000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>2362879000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
-      <c r="BG55">
+      <c r="BG55"/>
+      <c r="BH55">
         <v>2451316000.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>2492749000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2644214000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2795922000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2786666000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>918023249.0</v>
+      </c>
+      <c r="C56">
         <v>779272096.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>547984993.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>597193000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>643005818.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>759127000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>470819000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>530579000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>807237207.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>844186621.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>739372409.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>579854426.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>620140177.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>640454946.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>568217761.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>676360254.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>638703000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>727796000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>459407000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>624962000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>485079000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>416902000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>451873000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>532612000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>848783000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>811960000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>802249000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>651481000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>616614000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>538529000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>521141000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>436290000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>447618000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>265280000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>280636000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>239824000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>393072000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>285912000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>373388000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>244789000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>275301000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>314117000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>375052000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>382059000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>373681000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>357847000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>537855000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>399672000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>607513000.0</v>
       </c>
-      <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>278194000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>297431000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
-      <c r="BG56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>291874000.0</v>
       </c>
-      <c r="BH56"/>
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>223409000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>307083000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>398353000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>286116000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:64">
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>818340480.0</v>
+      </c>
+      <c r="C57">
         <v>823447300.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1059868143.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>822941000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>779583000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>803230000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>392656000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>411671000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>613671057.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>633401973.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>424403092.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>325644624.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>389902058.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>290005589.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>255052934.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>329618807.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>304900000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>379473000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>321033000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>593904000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>449775000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>271898000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>203594000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>271412000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>325183000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>347692000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>316050000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>346593000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>403049000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>416685000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>287122000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>288337000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>422217000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>177888000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>158740000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>185287000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>170283000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>174416000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>189095000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>183737000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>179025000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>161757000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>179507000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>265000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>255570000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>248060000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>295395000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>381846000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>361369000.0</v>
       </c>
-      <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>298137000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>309770000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>248979000.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>240177000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>251365000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>257526000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>251581000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:64">
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>5700705417.0</v>
+      </c>
+      <c r="C58">
         <v>5530105003.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5781547351.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5817666000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5867151876.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5608298000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2719289000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2522286000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2503496519.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1802077862.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1061032211.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1908274343.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1938323961.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1735856711.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1800655387.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2103195499.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2168338000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1937268000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1807941000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1926143000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1665940000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1553936000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1375453000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1340258000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1581077000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1654669000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1852988000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1907520000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1920704000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1887970000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1866828000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1916742000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1850529000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>995316000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>964612000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1034011000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1189229000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1091831000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1158955000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1234775000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1146934000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1052370000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1134997000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1331479000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1299994000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1184852000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1623652000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1285766000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1255360000.0</v>
       </c>
-      <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>1347983000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>1495859000.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
       <c r="BF58"/>
-      <c r="BG58">
+      <c r="BG58"/>
+      <c r="BH58">
         <v>1470328000.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>1419369000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1565706000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1687578000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1715037000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12317,348 +12448,353 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
+      <c r="BM59"/>
     </row>
-    <row r="60" spans="1:64">
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>3117609033.0</v>
+      </c>
+      <c r="C60">
         <v>2949388265.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2624456070.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2547767000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1332012305.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1280361000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1192324000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1101899000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1225958928.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1939068901.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2355431018.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2089455825.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2139485010.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2331548694.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2179574529.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1945356298.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1920009000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1932227000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1960582000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2026647000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2143898000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2239971000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2311786000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2406150000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2550924000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2533408000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2311855000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2157536000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2195337000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2260449000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2260523000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2267014000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2336580000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1805593000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1846361000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1826763000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1864188000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1922639000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1887956000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1837524000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1924451000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2015463000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1905749000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1799382000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1824853000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1763734000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1472708000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1476228000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1374321000.0</v>
       </c>
-      <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>800990000.0</v>
       </c>
-      <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>867020000.0</v>
       </c>
-      <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
-      <c r="BG60">
+      <c r="BG60"/>
+      <c r="BH60">
         <v>980988000.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>1073380000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1078508000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1108344000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1071629000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-45616000.0</v>
       </c>
       <c r="AB61">
         <v>-45616000.0</v>
       </c>
       <c r="AC61">
+        <v>-45616000.0</v>
+      </c>
+      <c r="AD61">
         <v>-41646000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-31287000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-14651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16102000.0</v>
       </c>
       <c r="AG61">
         <v>-16102000.0</v>
       </c>
       <c r="AH61">
         <v>-16102000.0</v>
       </c>
       <c r="AI61">
         <v>-16102000.0</v>
       </c>
       <c r="AJ61">
         <v>-16102000.0</v>
       </c>
       <c r="AK61">
         <v>-16102000.0</v>
       </c>
       <c r="AL61">
         <v>-16102000.0</v>
       </c>
       <c r="AM61">
         <v>-16102000.0</v>
       </c>
       <c r="AN61">
         <v>-16102000.0</v>
       </c>
       <c r="AO61">
         <v>-16102000.0</v>
       </c>
       <c r="AP61">
+        <v>-16102000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-14398000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-12283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15354000.0</v>
       </c>
       <c r="AS61">
         <v>-15354000.0</v>
       </c>
       <c r="AT61">
-        <v>-46062000.0</v>
+        <v>-15354000.0</v>
       </c>
       <c r="AU61">
         <v>-46062000.0</v>
       </c>
       <c r="AV61">
         <v>-46062000.0</v>
       </c>
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>-46062000.0</v>
+      </c>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-46062000.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-46062000.0</v>
       </c>
-      <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
+      <c r="BM61"/>
     </row>
-    <row r="62" spans="1:64">
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12681,50 +12817,51 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12817,51 +12954,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>1183921000.0</v>
       </c>
       <c r="C2">
         <v>377829000.0</v>
       </c>
       <c r="D2">
         <v>598663000.0</v>
       </c>
       <c r="E2">
         <v>631011806.0</v>
       </c>
       <c r="F2">
         <v>694258000.0</v>
       </c>
       <c r="G2">
         <v>663769000.0</v>
       </c>
       <c r="H2">
         <v>694782000.0</v>
       </c>
       <c r="I2">
         <v>629015000.0</v>
       </c>
@@ -12894,51 +13031,51 @@
       </c>
       <c r="S2">
         <v>243313000.0</v>
       </c>
       <c r="T2">
         <v>234794000.0</v>
       </c>
       <c r="U2">
         <v>222533000.0</v>
       </c>
       <c r="V2">
         <v>190309000.0</v>
       </c>
       <c r="W2">
         <v>120870000.0</v>
       </c>
       <c r="X2">
         <v>382857070.89</v>
       </c>
       <c r="Y2">
         <v>730348279.59</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>387968000.0</v>
       </c>
       <c r="C3">
         <v>164598000.0</v>
       </c>
       <c r="D3">
         <v>225665681.0</v>
       </c>
       <c r="E3">
         <v>226679601.0</v>
       </c>
       <c r="F3">
         <v>344994000.0</v>
       </c>
       <c r="G3">
         <v>319751000.0</v>
       </c>
       <c r="H3">
         <v>337702000.0</v>
       </c>
       <c r="I3">
         <v>270693000.0</v>
       </c>
@@ -12971,80 +13108,80 @@
       </c>
       <c r="S3">
         <v>144873000.0</v>
       </c>
       <c r="T3">
         <v>153698000.0</v>
       </c>
       <c r="U3">
         <v>144427000.0</v>
       </c>
       <c r="V3">
         <v>116301000.0</v>
       </c>
       <c r="W3">
         <v>45737000.0</v>
       </c>
       <c r="X3">
         <v>60451116.46</v>
       </c>
       <c r="Y3">
         <v>135366275.96</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>528150000.0</v>
       </c>
       <c r="C5">
         <v>369282000.0</v>
       </c>
       <c r="D5">
         <v>996935000.0</v>
       </c>
       <c r="E5">
         <v>286143578.0</v>
       </c>
       <c r="F5">
         <v>-244043000.0</v>
       </c>
       <c r="G5">
         <v>540352000.0</v>
       </c>
       <c r="H5">
         <v>202021000.0</v>
       </c>
       <c r="I5">
         <v>-41876000.0</v>
       </c>
@@ -13077,51 +13214,51 @@
       </c>
       <c r="S5">
         <v>495311000.0</v>
       </c>
       <c r="T5">
         <v>184581000.0</v>
       </c>
       <c r="U5">
         <v>288507000.0</v>
       </c>
       <c r="V5">
         <v>255515000.0</v>
       </c>
       <c r="W5">
         <v>245901000.0</v>
       </c>
       <c r="X5">
         <v>112086445.1</v>
       </c>
       <c r="Y5">
         <v>78701323.23</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>916118000.0</v>
       </c>
       <c r="C6">
         <v>533880000.0</v>
       </c>
       <c r="D6">
         <v>1222600681.0</v>
       </c>
       <c r="E6">
         <v>512823179.0</v>
       </c>
       <c r="F6">
         <v>100951000.0</v>
       </c>
       <c r="G6">
         <v>860103000.0</v>
       </c>
       <c r="H6">
         <v>539723000.0</v>
       </c>
       <c r="I6">
         <v>228817000.0</v>
       </c>
@@ -13154,109 +13291,109 @@
       </c>
       <c r="S6">
         <v>640184000.0</v>
       </c>
       <c r="T6">
         <v>338279000.0</v>
       </c>
       <c r="U6">
         <v>290076000.0</v>
       </c>
       <c r="V6">
         <v>261906000.0</v>
       </c>
       <c r="W6">
         <v>291638000.0</v>
       </c>
       <c r="X6">
         <v>172537561.55</v>
       </c>
       <c r="Y6">
         <v>214067599.19</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>482159000.0</v>
       </c>
       <c r="C9">
         <v>562417000.0</v>
       </c>
       <c r="D9">
         <v>636464000.0</v>
       </c>
       <c r="E9">
         <v>239332485.0</v>
       </c>
       <c r="F9">
         <v>-274488000.0</v>
       </c>
       <c r="G9">
         <v>566981000.0</v>
       </c>
       <c r="H9">
         <v>237595000.0</v>
       </c>
       <c r="I9">
         <v>-28991000.0</v>
       </c>
@@ -13289,51 +13426,51 @@
       </c>
       <c r="S9">
         <v>612996000.0</v>
       </c>
       <c r="T9">
         <v>296143000.0</v>
       </c>
       <c r="U9">
         <v>455115000.0</v>
       </c>
       <c r="V9">
         <v>382040000.0</v>
       </c>
       <c r="W9">
         <v>309745000.0</v>
       </c>
       <c r="X9">
         <v>190169137.19</v>
       </c>
       <c r="Y9">
         <v>115428607.41</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>149327000.0</v>
       </c>
       <c r="C10">
         <v>872722000.0</v>
       </c>
       <c r="D10">
         <v>864036000.0</v>
       </c>
       <c r="E10">
         <v>191860493.0</v>
       </c>
       <c r="F10">
         <v>-362181000.0</v>
       </c>
       <c r="G10">
         <v>464265000.0</v>
       </c>
       <c r="H10">
         <v>96372000.0</v>
       </c>
       <c r="I10">
         <v>-125908000.0</v>
       </c>
@@ -13366,51 +13503,51 @@
       </c>
       <c r="S10">
         <v>404982000.0</v>
       </c>
       <c r="T10">
         <v>102545000.0</v>
       </c>
       <c r="U10">
         <v>219302000.0</v>
       </c>
       <c r="V10">
         <v>210340000.0</v>
       </c>
       <c r="W10">
         <v>245901000.0</v>
       </c>
       <c r="X10">
         <v>79342090.35</v>
       </c>
       <c r="Y10">
         <v>30431178.32</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
         <v>10185000.0</v>
       </c>
       <c r="C11">
         <v>1893000.0</v>
       </c>
       <c r="D11">
         <v>6009000.0</v>
       </c>
       <c r="E11">
         <v>2855427.0</v>
       </c>
       <c r="F11">
         <v>-427000.0</v>
       </c>
       <c r="G11">
         <v>1944000.0</v>
       </c>
       <c r="H11">
         <v>602000.0</v>
       </c>
       <c r="I11">
         <v>238000.0</v>
       </c>
@@ -13443,51 +13580,51 @@
       </c>
       <c r="S11">
         <v>2513000.0</v>
       </c>
       <c r="T11">
         <v>1490000.0</v>
       </c>
       <c r="U11">
         <v>1260000.0</v>
       </c>
       <c r="V11">
         <v>920000.0</v>
       </c>
       <c r="W11">
         <v>9399000.0</v>
       </c>
       <c r="X11">
         <v>112086445.1</v>
       </c>
       <c r="Y11">
         <v>57714303.7</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>378823000.0</v>
       </c>
       <c r="C12">
         <v>145837000.0</v>
       </c>
       <c r="D12">
         <v>132899000.0</v>
       </c>
       <c r="E12">
         <v>94283080.0</v>
       </c>
       <c r="F12">
         <v>95541000.0</v>
       </c>
       <c r="G12">
         <v>65637000.0</v>
       </c>
       <c r="H12">
         <v>89189000.0</v>
       </c>
       <c r="I12">
         <v>67956000.0</v>
       </c>
@@ -13520,137 +13657,137 @@
       </c>
       <c r="S12">
         <v>90329000.0</v>
       </c>
       <c r="T12">
         <v>82036000.0</v>
       </c>
       <c r="U12">
         <v>70774000.0</v>
       </c>
       <c r="V12">
         <v>51566000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>35263151.27</v>
       </c>
       <c r="Y12">
         <v>52467548.82</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
         <v>6539000.0</v>
       </c>
       <c r="C13">
         <v>15895000.0</v>
       </c>
       <c r="D13">
         <v>28526000.0</v>
       </c>
       <c r="E13">
         <v>27140000.0</v>
       </c>
       <c r="F13">
         <v>14934000.0</v>
       </c>
       <c r="G13">
         <v>21496000.0</v>
       </c>
       <c r="H13">
         <v>6529000.0</v>
       </c>
       <c r="I13">
         <v>4106000.0</v>
       </c>
       <c r="J13">
         <v>655000.0</v>
       </c>
       <c r="K13">
         <v>217000.0</v>
       </c>
       <c r="L13">
         <v>12443000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>21554000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>160696000.0</v>
       </c>
       <c r="C15">
         <v>870829000.0</v>
       </c>
       <c r="D15">
         <v>858027000.0</v>
       </c>
       <c r="E15">
         <v>203251000.0</v>
       </c>
       <c r="F15">
         <v>-338777000.0</v>
       </c>
       <c r="G15">
         <v>473238000.0</v>
       </c>
       <c r="H15">
         <v>112230000.0</v>
       </c>
       <c r="I15">
         <v>-110070000.0</v>
       </c>
@@ -13683,98 +13820,98 @@
       </c>
       <c r="S15">
         <v>402469000.0</v>
       </c>
       <c r="T15">
         <v>101055000.0</v>
       </c>
       <c r="U15">
         <v>218042000.0</v>
       </c>
       <c r="V15">
         <v>209420000.0</v>
       </c>
       <c r="W15">
         <v>236502000.0</v>
       </c>
       <c r="X15">
         <v>76823293.83</v>
       </c>
       <c r="Y15">
         <v>26233774.41</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>202891000.0</v>
       </c>
       <c r="F16">
         <v>-339157000.0</v>
       </c>
       <c r="G16">
         <v>473238000.0</v>
       </c>
       <c r="H16">
         <v>112230000.0</v>
       </c>
       <c r="I16">
         <v>-110070000.0</v>
       </c>
       <c r="J16">
         <v>1383000.0</v>
       </c>
       <c r="K16">
         <v>204049000.0</v>
       </c>
       <c r="L16">
         <v>350301000.0</v>
       </c>
       <c r="M16">
         <v>-45797000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
         <v>139142000.0</v>
       </c>
       <c r="C17">
         <v>870829000.0</v>
       </c>
       <c r="D17">
         <v>686522000.0</v>
       </c>
       <c r="E17">
         <v>202891000.0</v>
       </c>
       <c r="F17">
         <v>-339157000.0</v>
       </c>
       <c r="G17">
         <v>472771000.0</v>
       </c>
       <c r="H17">
         <v>112230000.0</v>
       </c>
       <c r="I17">
         <v>-110070000.0</v>
       </c>
@@ -13783,160 +13920,160 @@
       </c>
       <c r="K17">
         <v>204049000.0</v>
       </c>
       <c r="L17">
         <v>350301000.0</v>
       </c>
       <c r="M17">
         <v>-45797000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-386580000.0</v>
       </c>
       <c r="C18">
         <v>-139191000.0</v>
       </c>
       <c r="D18">
         <v>-90157000.0</v>
       </c>
       <c r="E18">
         <v>-105869000.0</v>
       </c>
       <c r="F18">
         <v>-80607000.0</v>
       </c>
       <c r="G18">
         <v>-70057000.0</v>
       </c>
       <c r="H18">
         <v>-90134000.0</v>
       </c>
       <c r="I18">
         <v>-70652000.0</v>
       </c>
       <c r="J18">
         <v>-43555000.0</v>
       </c>
       <c r="K18">
         <v>-43367000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>7416000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>369940000.0</v>
       </c>
       <c r="C21">
         <v>1002452000.0</v>
       </c>
       <c r="D21">
         <v>969692000.0</v>
       </c>
       <c r="E21">
         <v>186682230.0</v>
       </c>
       <c r="F21">
         <v>-296641000.0</v>
       </c>
       <c r="G21">
         <v>511595000.0</v>
       </c>
       <c r="H21">
         <v>180799000.0</v>
       </c>
       <c r="I21">
         <v>-90448000.0</v>
       </c>
@@ -13969,80 +14106,80 @@
       </c>
       <c r="S21">
         <v>513896000.0</v>
       </c>
       <c r="T21">
         <v>190329000.0</v>
       </c>
       <c r="U21">
         <v>292669000.0</v>
       </c>
       <c r="V21">
         <v>242498000.0</v>
       </c>
       <c r="W21">
         <v>247007000.0</v>
       </c>
       <c r="X21">
         <v>5037593.04</v>
       </c>
       <c r="Y21">
         <v>32529880.27</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>1296140000.0</v>
       </c>
       <c r="C23">
         <v>62206000.0</v>
       </c>
       <c r="D23">
         <v>265435000.0</v>
       </c>
       <c r="E23">
         <v>683662060.0</v>
       </c>
       <c r="F23">
         <v>716412000.0</v>
       </c>
       <c r="G23">
         <v>719155000.0</v>
       </c>
       <c r="H23">
         <v>751578000.0</v>
       </c>
       <c r="I23">
         <v>690472000.0</v>
       </c>
@@ -14075,193 +14212,193 @@
       </c>
       <c r="S23">
         <v>342413000.0</v>
       </c>
       <c r="T23">
         <v>340608000.0</v>
       </c>
       <c r="U23">
         <v>384979000.0</v>
       </c>
       <c r="V23">
         <v>329851000.0</v>
       </c>
       <c r="W23">
         <v>183608000.0</v>
       </c>
       <c r="X23">
         <v>567988615.04</v>
       </c>
       <c r="Y23">
         <v>813247006.73</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>387968000.0</v>
       </c>
       <c r="C25">
         <v>166029000.0</v>
       </c>
       <c r="D25">
         <v>229179000.0</v>
       </c>
       <c r="E25">
         <v>222865000.0</v>
       </c>
       <c r="F25">
         <v>344994000.0</v>
       </c>
       <c r="G25">
         <v>319751000.0</v>
       </c>
       <c r="H25">
         <v>337702000.0</v>
       </c>
       <c r="I25">
         <v>270693000.0</v>
       </c>
       <c r="J25">
         <v>229872000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1239709.0</v>
       </c>
       <c r="E27">
         <v>873406.0</v>
       </c>
       <c r="F27">
         <v>1124530.0</v>
       </c>
       <c r="G27">
         <v>2511866.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>139752000.0</v>
       </c>
       <c r="C28">
         <v>75885000.0</v>
       </c>
       <c r="D28">
         <v>59240000.0</v>
       </c>
       <c r="E28">
         <v>47621000.0</v>
       </c>
       <c r="F28">
         <v>29290000.0</v>
       </c>
       <c r="G28">
         <v>62427000.0</v>
       </c>
       <c r="H28">
         <v>66025000.0</v>
       </c>
       <c r="I28">
         <v>61838000.0</v>
       </c>
@@ -14294,102 +14431,102 @@
       </c>
       <c r="S28">
         <v>17900000.0</v>
       </c>
       <c r="T28">
         <v>15544000.0</v>
       </c>
       <c r="U28">
         <v>33040000.0</v>
       </c>
       <c r="V28">
         <v>27920000.0</v>
       </c>
       <c r="W28">
         <v>3720000.0</v>
       </c>
       <c r="X28">
         <v>22669168.67</v>
       </c>
       <c r="Y28">
         <v>41974039.06</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>10185000.0</v>
       </c>
       <c r="C29">
         <v>1893000.0</v>
       </c>
       <c r="D29">
         <v>5903000.0</v>
       </c>
       <c r="E29">
         <v>2804000.0</v>
       </c>
       <c r="F29">
         <v>-427000.0</v>
       </c>
       <c r="G29">
         <v>1944000.0</v>
       </c>
       <c r="H29">
         <v>602000.0</v>
       </c>
       <c r="I29">
         <v>238000.0</v>
       </c>
       <c r="J29">
         <v>-1358000.0</v>
       </c>
       <c r="K29">
         <v>-174000.0</v>
       </c>
       <c r="L29">
         <v>5633000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>112219000.0</v>
       </c>
       <c r="C30">
         <v>-440035000.0</v>
       </c>
       <c r="D30">
         <v>-333228000.0</v>
       </c>
       <c r="E30">
         <v>52650251.0</v>
       </c>
       <c r="F30">
         <v>22154000.0</v>
       </c>
       <c r="G30">
         <v>55386000.0</v>
       </c>
       <c r="H30">
         <v>56796000.0</v>
       </c>
       <c r="I30">
         <v>61457000.0</v>
       </c>
@@ -14422,51 +14559,51 @@
       </c>
       <c r="S30">
         <v>99100000.0</v>
       </c>
       <c r="T30">
         <v>105814000.0</v>
       </c>
       <c r="U30">
         <v>162446000.0</v>
       </c>
       <c r="V30">
         <v>139542000.0</v>
       </c>
       <c r="W30">
         <v>62738000.0</v>
       </c>
       <c r="X30">
         <v>185131544.15</v>
       </c>
       <c r="Y30">
         <v>82898727.14</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
         <v>-220613000.0</v>
       </c>
       <c r="C31">
         <v>-129730000.0</v>
       </c>
       <c r="D31">
         <v>-105656000.0</v>
       </c>
       <c r="E31">
         <v>-102413507.0</v>
       </c>
       <c r="F31">
         <v>-65539000.0</v>
       </c>
       <c r="G31">
         <v>-47330000.0</v>
       </c>
       <c r="H31">
         <v>-84427000.0</v>
       </c>
       <c r="I31">
         <v>-35460000.0</v>
       </c>
@@ -14499,51 +14636,51 @@
       </c>
       <c r="S31">
         <v>-108914000.0</v>
       </c>
       <c r="T31">
         <v>-87784000.0</v>
       </c>
       <c r="U31">
         <v>-73367000.0</v>
       </c>
       <c r="V31">
         <v>-32158000.0</v>
       </c>
       <c r="W31">
         <v>-1106000.0</v>
       </c>
       <c r="X31">
         <v>74304497.31</v>
       </c>
       <c r="Y31">
         <v>-2098701.95</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
         <v>1666080000.0</v>
       </c>
       <c r="C32">
         <v>940246000.0</v>
       </c>
       <c r="D32">
         <v>1235127000.0</v>
       </c>
       <c r="E32">
         <v>870344291.0</v>
       </c>
       <c r="F32">
         <v>419770000.0</v>
       </c>
       <c r="G32">
         <v>1230750000.0</v>
       </c>
       <c r="H32">
         <v>932377000.0</v>
       </c>
       <c r="I32">
         <v>600024000.0</v>
       </c>
@@ -14595,589 +14732,598 @@
       <c r="Y32">
         <v>845776887.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
-        <v>129</v>
+      <c r="BI1" t="s">
+        <v>130</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>378744885.0</v>
+      </c>
+      <c r="C2">
         <v>340504000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>374946000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>229570000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>307306000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>163026000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>140999000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>133371000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140887409.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>127139602.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150135252.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>144022922.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155388755.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>149451564.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>170150375.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>166268473.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147894000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>138786000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>179740000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>176064000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>174517000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>163937000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>158194000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>169843000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>166088000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>169644000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>173513000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>170852000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>174535000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>175882000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>184631000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>190828000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>135670000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>117886000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>112480000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>119198000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>121576000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>120253000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>115941000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>123841000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>116289000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>109164000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>116103000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>115038000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>112976000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>116893000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>122086000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>131389000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>58000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>52856000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>206528000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>424685000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>232186000.0</v>
       </c>
-      <c r="BH2"/>
+      <c r="BI2"/>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>109446096.0</v>
+      </c>
+      <c r="C3">
         <v>105244933.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>114526000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>117178000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>112882133.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>55671000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43911000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40241000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41429455.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40002528.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>50718359.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>58028181.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>55745604.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>56854080.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>60387277.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>57232210.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>53650000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>52601000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>85982000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>87787000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>87368000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>83857000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>77848000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>80115000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>79473000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>82315000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>84558000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>84603000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>84685000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>83856000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>78483000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>79233000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>59468000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>53509000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>56427000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>57872000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>58003000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>57570000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>59178000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>59088000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>56290000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>53207000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>54896000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>53611000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>52583000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>49116000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>47895000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>45375000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>34240000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>33444000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-2574000.0</v>
       </c>
-      <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-      <c r="BC3">
+      <c r="BC3"/>
+      <c r="BD3">
         <v>-200251000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>202579000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>1000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42485000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>42492000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15194,410 +15340,417 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>282471609.0</v>
+      </c>
+      <c r="C5">
         <v>149455883.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>155858000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>89626000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>115364000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>108942000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>121186000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>159322000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>224407976.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>522193150.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>105319340.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>156046215.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>183292128.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>211041124.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>285554022.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>42785683.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>24240000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4364000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-47146000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-81132000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-67355000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-48410000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-60719000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>68260000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>278485000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>254326000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>151964000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>25723000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25757000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>50091000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8768000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22104000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4037000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24503000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>21023000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14203000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-12601000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>44197000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>56601000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11474000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>51203000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>123604000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>112411000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>88536000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>100877000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>96483000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>22564000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-202000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5494000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>21418000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-54507000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-49717000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-20786000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>4241000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-63539000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-56050000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>391917705.0</v>
+      </c>
+      <c r="C6">
         <v>463883000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>270384000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>206804000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>228246133.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>164613000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>165097000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>199563000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>265837431.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>562195678.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>156037699.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>214074396.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>239037732.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>267895204.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>345941299.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>100017893.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>77890000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48237000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38836000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6655000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20013000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>35447000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17129000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>148375000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>357958000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>336641000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>236522000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>110326000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>58928000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>133947000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>87251000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>57129000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>55431000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>29006000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>77450000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>43669000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>45402000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>101767000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>115779000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>70562000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>107493000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>176811000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>167307000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>142147000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>153460000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>145599000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>70459000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>45173000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>28746000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>54862000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-10037000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149000.0</v>
       </c>
       <c r="BB6">
         <v>2149000.0</v>
       </c>
       <c r="BC6">
+        <v>2149000.0</v>
+      </c>
+      <c r="BD6">
         <v>-64727000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-34931000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-17283000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4242000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-50277000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-40460000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15614,54 +15767,55 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15678,1570 +15832,1599 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>312696118.0</v>
+      </c>
+      <c r="C9">
         <v>179126000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>214034000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>224678000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>80502000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72018000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>85030000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>88469000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>109844421.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>111830716.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>127881247.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>126486976.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>193539663.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>193946721.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>216030227.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51343594.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-24418000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-76770000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-76920000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-70284000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-50514000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-19754000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>71108000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>268603000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>247024000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>181641000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4435000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5188000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>56707000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>51476000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-29659000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-31058000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-19750000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5498000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-14399000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4857000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>43905000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30340000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9693000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>73286000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>105711000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>109541000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>89296000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>99032000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>87628000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22780000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-3427000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>37100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>106051000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>109614000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>93549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103582000.0</v>
       </c>
       <c r="BB9">
         <v>103582000.0</v>
       </c>
       <c r="BC9">
+        <v>103582000.0</v>
+      </c>
+      <c r="BD9">
         <v>-339622000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>93782000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>98977000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>108705000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-139237000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>88461000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>358701294.0</v>
+      </c>
+      <c r="C10">
         <v>370012000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>95535000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18163000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2861000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38490000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>89421000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>99317000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>185973370.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>491606196.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>422626994.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>118137821.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>163640904.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>173513838.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>247313470.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19921415.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-15066000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-52707000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-77275000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-111520000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-95727000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-77658000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-53044000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>42045000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>254257000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>221007000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>150724000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-25660000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-43853000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15161000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3526000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-62219000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-16513000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-43650000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17241000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-35836000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-36546000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25084000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40875000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9068000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30331000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>101242000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>95939000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>63480000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>79239000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>65682000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-17764000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-28454000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-37081000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1474000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-23603000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-27111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10730000.0</v>
       </c>
       <c r="BB10">
         <v>-10730000.0</v>
       </c>
       <c r="BC10">
+        <v>-10730000.0</v>
+      </c>
+      <c r="BD10">
         <v>-64728000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-34931000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-30684000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-9035000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-50276000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-40461000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>792667.0</v>
+      </c>
+      <c r="C11">
         <v>1178000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6477000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>868000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4723000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1883000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3709000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1238000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4572000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-206782.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>909332.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6796320.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1461213.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3311201.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>764874.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6812454.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4960000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>37000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>797000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>294000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-807000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-711000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>419000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>207000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>704000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>614000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1201000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1403000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1551000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-451000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-22000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>401000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-156000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-61000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-771000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-447000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-79000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-475000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>142000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>21000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>138000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4602000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4346000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1766000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1549000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-5837000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>56000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-67000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>105000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>79000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>27000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-674000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-14000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>66000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>83598450.0</v>
+      </c>
+      <c r="C12">
         <v>93871000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60323000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>156146000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>142995321.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70452000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53636366.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>45280534.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>38629000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30767000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50502829.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39011000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46498000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37151000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38240554.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22864263.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34104000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38971000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24617000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24481000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23129000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23314000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2467000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21855000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18150000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28099000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47223000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14350000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>31016000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8511000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36242000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8630000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14573000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1729000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14628000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12082000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9952000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6789000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11260000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11034000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9924000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2949000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10247000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17177000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>32337000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>20351000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17194000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19944000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13156000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12879000.0</v>
       </c>
       <c r="BB12">
         <v>12879000.0</v>
       </c>
       <c r="BC12">
+        <v>12879000.0</v>
+      </c>
+      <c r="BD12">
         <v>16341000.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>13401000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13277000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13262000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15590000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
+        <v>8938000.0</v>
+      </c>
+      <c r="C13">
         <v>12174000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>18328000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>18001000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19470000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6237000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>14623000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17226000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8090000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15326000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>15314000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12429000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16816000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6689000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>12669000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13316000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5895000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5316000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4532000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1771000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1697000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6934000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6314000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6137000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2138000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6907000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7736000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10033000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2948000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7180000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>2577000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15352000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3625000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>357908627.0</v>
+      </c>
+      <c r="C15">
         <v>368834000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>89058000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19872000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7768000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>43998000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>93130000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>98079000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>183443168.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>495249000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>406584000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>114577000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>161820000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>175046000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>246647222.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16011896.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4904000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-43372000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-72560000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-105907000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-89677000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-71013000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-58671000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>46198000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>259631000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>225613000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>154163000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-22903000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-38556000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19526000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>279000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-58747000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-12511000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-39091000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19355000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-28060000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-24236000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>34324000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>50287000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>72000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>40148000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>113542000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>104860000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>72190000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>92396000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>80855000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-3936000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-20609000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-22621000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1369000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-23272000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-27138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10730000.0</v>
       </c>
       <c r="BB15">
         <v>-10730000.0</v>
       </c>
       <c r="BC15">
+        <v>-10730000.0</v>
+      </c>
+      <c r="BD15">
         <v>-64053000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-34917000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-30698000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-9035000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-50343000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-40511000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>114577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161820000.0</v>
       </c>
       <c r="N16">
         <v>161820000.0</v>
       </c>
       <c r="O16">
+        <v>161820000.0</v>
+      </c>
+      <c r="P16">
         <v>234719000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16448000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4904000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-43372000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-72180000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-105907000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-89677000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-71013000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-58204000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46198000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>259631000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>225613000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>154163000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-22903000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-38556000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19526000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>279000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-58747000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-12511000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-39091000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19355000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-28060000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-24236000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34324000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>50287000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>72000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>40148000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>113542000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>104860000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>72190000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>92396000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>80855000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3936000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-20609000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1369000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1369000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>364380000.0</v>
+      </c>
+      <c r="C17">
         <v>368834000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>89058000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>17295000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7584000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>40373000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>93130000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>98079000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>184371000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>495249000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>406584000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>114577000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>161820000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>175046000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>234719000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>16448000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4904000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-43372000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-72560000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-105907000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-89677000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-71013000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-58671000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>46198000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>259631000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>225613000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>154163000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-22903000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-38556000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>19526000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>279000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-58747000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-12511000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-39091000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>19355000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-28060000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-24236000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>34324000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>199993000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12168000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-8112000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>350301000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>4056000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-12708000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-76172000.0</v>
+      </c>
+      <c r="C18">
         <v>-81697000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-92947000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-133848000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-118225000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-64215000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-55637000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-37668000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30539000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15441000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13317000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26582000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29682000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30462000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23778000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43961000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28209000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-33655000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20085000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22710000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21432000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16380000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17135000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15718000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16012000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21192000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11810000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-34228000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-20260000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-23836000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17258,304 +17441,309 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>7415000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1000.0</v>
       </c>
-      <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>282471609.0</v>
+      </c>
+      <c r="C21">
         <v>171670000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>164034000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>129210000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59975000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>102756000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>137935000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>137123000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>217453000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>94228336.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>105319345.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>113077023.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>183292127.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>177255358.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>201759923.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36809446.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13143000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-19052000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-61690000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-88810000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-83700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-62441000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-35908000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57763000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>255839000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>233901000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>171614000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9118000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-20768000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>39071000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36736000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-47359000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-47503000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-32322000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7218000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-24073000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5325000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>34511000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20386000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>611000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>64028000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>96950000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>94573000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>82268000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>89734000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>80096000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15347000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-11460000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-11955000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13889000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-7667000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-11031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149000.0</v>
       </c>
       <c r="BB21">
         <v>2149000.0</v>
       </c>
       <c r="BC21">
+        <v>2149000.0</v>
+      </c>
+      <c r="BD21">
         <v>-230283000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>181793000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-17283000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4241000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-218467000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>154722000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17572,236 +17760,240 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>408969393.0</v>
+      </c>
+      <c r="C23">
         <v>347960000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>424946000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>325038000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>327833000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>132288000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>88094000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84717000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159374902.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>144741986.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>172697158.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>157432877.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>165636293.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>166142929.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>184420679.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>180802617.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>155295000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>146920000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>164660000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>187954000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>187933000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>175864000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>174348000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>183188000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>178852000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>182767000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>183540000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>184405000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>190115000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>193518000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>199371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>208528000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>152115000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>130458000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>125196000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128872000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>131758000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>129647000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>125895000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>132923000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>125547000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>117925000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>131071000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>122066000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>122274000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>124425000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>129519000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>139422000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>107300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>92162000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>112666000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>104580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101433000.0</v>
       </c>
       <c r="BB23">
         <v>101433000.0</v>
       </c>
       <c r="BC23">
+        <v>101433000.0</v>
+      </c>
+      <c r="BD23">
         <v>315346000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>114568000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>116260000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>104464000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>311416000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>66261000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17818,218 +18010,220 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>114526000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>109073000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>108698000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55671000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43911000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>40241000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41639000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>40238000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>49416000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>59717000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>55623000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56284000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>57823000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>58791000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>53650000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>52601000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>85982000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>87787000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>87368000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>83857000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>77848000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>80115000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>79473000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>82315000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>84558000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>84603000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>84685000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>83856000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>78483000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>79233000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>59468000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>53509000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>56427000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>57872000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>58003000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>57570000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>59178000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>59088000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>56290000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>53207000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>54896000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>53611000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>52583000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>49116000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>47895000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>45375000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>34240000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>33444000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>42485000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>42492000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18046,958 +18240,975 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>703000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>103616.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3870905.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>390045.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22538.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>167365.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>30771000.0</v>
+      </c>
+      <c r="C28">
         <v>27787000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49281000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35535000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33548000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22847000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22735000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17566000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18581000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17706000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18691000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10225000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16524000.0</v>
       </c>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
       <c r="P28">
-        <v>16529000.0</v>
+        <v>14270304.0</v>
       </c>
       <c r="Q28">
+        <v>14534144.0</v>
+      </c>
+      <c r="R28">
         <v>12515000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10656000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11937000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14329000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15718000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14298000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18414000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15201000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15482000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16401000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14677000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14895000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16778000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19675000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11583000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>21188000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15317000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13750000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9124000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10781000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11672000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10679000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12020000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10913000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11236000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10485000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16031000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9004000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11106000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10020000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11446000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18626000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8540000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27164000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>30797000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>807000.0</v>
+      </c>
+      <c r="C29">
         <v>1178000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6477000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>868000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4723000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1883000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3709000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1238000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4572000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-208000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>835000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6994000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1458000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3278000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>729000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6998000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4960000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>797000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>294000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-807000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-711000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>419000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>207000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>704000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>614000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1201000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1403000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1551000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-451000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>30224508.0</v>
+      </c>
+      <c r="C30">
         <v>7456000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>95468000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20527000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30738000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-52905000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-48654000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12068000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17602384.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22561905.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13409955.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10247538.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16691365.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14270304.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14534144.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7401000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-15080000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11890000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13416000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11927000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16154000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13345000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12764000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13123000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10027000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13553000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15580000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17636000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14740000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16445000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12572000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12716000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9674000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10182000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9394000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9954000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9082000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9258000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8761000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14968000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7028000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9298000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7532000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7433000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8033000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-92162000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>359129000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-104580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101433000.0</v>
       </c>
       <c r="BB30">
         <v>-101433000.0</v>
       </c>
       <c r="BC30">
+        <v>-101433000.0</v>
+      </c>
+      <c r="BD30">
         <v>-109339000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-114568000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-116260000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-104464000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>79230000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-66261000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>76229685.0</v>
+      </c>
+      <c r="C31">
         <v>198342000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-68499000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-111047000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-62836000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-64266000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48514000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-37806000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-31479630.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18334804.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3710006.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-30018179.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29322096.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30468000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45553547.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-20769585.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-28209000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-33655000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15585000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-22710000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12027000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-15217000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-17136000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-15718000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1582000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-12894000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-20890000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16542000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23085000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-23910000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-40262000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14860000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>30990000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11328000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>24459000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11763000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-31221000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9427000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>20489000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9679000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-33697000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4292000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1366000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-18788000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-10495000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14414000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-33111000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-16994000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-25126000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12415000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-15730000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-16080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12879000.0</v>
       </c>
       <c r="BB31">
         <v>-12879000.0</v>
       </c>
       <c r="BC31">
+        <v>-12879000.0</v>
+      </c>
+      <c r="BD31">
         <v>165555000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-216724000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-13401000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-13276000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>168191000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-195183000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>691441003.0</v>
+      </c>
+      <c r="C32">
         <v>519630000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>588980000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>454248000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>387808000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>235044000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>226029000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>221840000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>250731830.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>238970318.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>278016499.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>270509898.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>348928418.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>343398285.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>386180602.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>217612067.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>148694000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>114368000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>102970000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>99144000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>104233000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>113423000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>138440000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>240951000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>434691000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>416668000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>355154000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>175287000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>169347000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>232589000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>236107000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>161169000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>104612000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>98136000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>117978000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>104799000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>126433000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>164158000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>146281000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>133534000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>189575000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>214875000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>225644000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>204334000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>212008000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>204521000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>144866000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>127962000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>95106000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>106051000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>104793000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>93549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103582000.0</v>
       </c>
       <c r="BB32">
         <v>103582000.0</v>
       </c>
       <c r="BC32">
+        <v>103582000.0</v>
+      </c>
+      <c r="BD32">
         <v>85063000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>93782000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>98977000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>108705000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>92949000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>88461000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -19092,51 +19303,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>38858489.0</v>
       </c>
       <c r="C2">
         <v>429016289.0</v>
       </c>
       <c r="D2">
         <v>180434773.0</v>
       </c>
       <c r="E2">
         <v>152528000.0</v>
       </c>
       <c r="F2">
         <v>161478000.0</v>
       </c>
       <c r="G2">
         <v>296954000.0</v>
       </c>
       <c r="H2">
         <v>173133000.0</v>
       </c>
       <c r="I2">
         <v>143648000.0</v>
       </c>
@@ -19169,51 +19380,51 @@
       </c>
       <c r="S2">
         <v>-48379000.0</v>
       </c>
       <c r="T2">
         <v>63239000.0</v>
       </c>
       <c r="U2">
         <v>51388000.0</v>
       </c>
       <c r="V2">
         <v>61761000.0</v>
       </c>
       <c r="W2">
         <v>55479000.0</v>
       </c>
       <c r="X2">
         <v>0.94</v>
       </c>
       <c r="Y2">
         <v>1.56</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>1071721248</v>
       </c>
       <c r="C3">
         <v>1071815485</v>
       </c>
       <c r="D3">
         <v>345687887</v>
       </c>
       <c r="E3">
         <v>540240000</v>
       </c>
       <c r="F3">
         <v>413319000</v>
       </c>
       <c r="G3">
         <v>225410000</v>
       </c>
       <c r="H3">
         <v>8053000</v>
       </c>
       <c r="I3">
         <v>238065000</v>
       </c>
@@ -19246,109 +19457,109 @@
       </c>
       <c r="S3">
         <v>460133000</v>
       </c>
       <c r="T3">
         <v>150785000</v>
       </c>
       <c r="U3">
         <v>315556000</v>
       </c>
       <c r="V3">
         <v>1383118000</v>
       </c>
       <c r="W3">
         <v>363782000</v>
       </c>
       <c r="X3">
         <v>295958590.99</v>
       </c>
       <c r="Y3">
         <v>480602747.2</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>107677996.0</v>
       </c>
       <c r="C6">
         <v>-390157800.0</v>
       </c>
       <c r="D6">
         <v>248581516.0</v>
       </c>
       <c r="E6">
         <v>27401000.0</v>
       </c>
       <c r="F6">
         <v>-8950000.0</v>
       </c>
       <c r="G6">
         <v>-135476000.0</v>
       </c>
       <c r="H6">
         <v>123821000.0</v>
       </c>
       <c r="I6">
         <v>29485000.0</v>
       </c>
@@ -19381,51 +19592,51 @@
       </c>
       <c r="S6">
         <v>254642000.0</v>
       </c>
       <c r="T6">
         <v>-111618000.0</v>
       </c>
       <c r="U6">
         <v>11851000.0</v>
       </c>
       <c r="V6">
         <v>-10373000.0</v>
       </c>
       <c r="W6">
         <v>6282000.0</v>
       </c>
       <c r="X6">
         <v>-162462375.48</v>
       </c>
       <c r="Y6">
         <v>-240301373.6</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
         <v>7559637.0</v>
       </c>
       <c r="C7">
         <v>37618323.0</v>
       </c>
       <c r="D7">
         <v>108096760.0</v>
       </c>
       <c r="E7">
         <v>-82727000.0</v>
       </c>
       <c r="F7">
         <v>-20504000.0</v>
       </c>
       <c r="G7">
         <v>180576000.0</v>
       </c>
       <c r="H7">
         <v>-165419000.0</v>
       </c>
       <c r="I7">
         <v>-114533000.0</v>
       </c>
@@ -19454,80 +19665,80 @@
         <v>-38043000.0</v>
       </c>
       <c r="R7">
         <v>-17113000.0</v>
       </c>
       <c r="S7">
         <v>62585000.0</v>
       </c>
       <c r="T7">
         <v>-856000.0</v>
       </c>
       <c r="U7">
         <v>49695000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7">
         <v>32744354.75</v>
       </c>
       <c r="Y7">
         <v>-8394807.81</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>52975744.0</v>
       </c>
       <c r="C9">
         <v>102074884.0</v>
       </c>
       <c r="D9">
         <v>42790109.0</v>
       </c>
       <c r="E9">
         <v>-105538000.0</v>
       </c>
       <c r="F9">
         <v>-25485000.0</v>
       </c>
       <c r="G9">
         <v>85830000.0</v>
       </c>
       <c r="H9">
         <v>-41001000.0</v>
       </c>
       <c r="I9">
         <v>-23589000.0</v>
       </c>
@@ -19540,51 +19751,51 @@
       <c r="L9">
         <v>12330000.0</v>
       </c>
       <c r="M9">
         <v>-23755000.0</v>
       </c>
       <c r="N9">
         <v>-3210000.0</v>
       </c>
       <c r="O9">
         <v>12362000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>-29635986.0</v>
       </c>
       <c r="C10">
         <v>4973730.0</v>
       </c>
       <c r="D10">
         <v>19532373.0</v>
       </c>
       <c r="E10">
         <v>27391000.0</v>
       </c>
       <c r="F10">
         <v>6745000.0</v>
       </c>
       <c r="G10">
         <v>107602000.0</v>
       </c>
       <c r="H10">
         <v>-161121000.0</v>
       </c>
       <c r="I10">
         <v>-163677000.0</v>
       </c>
@@ -19595,198 +19806,198 @@
         <v>-163677000.0</v>
       </c>
       <c r="L10">
         <v>-89023000.0</v>
       </c>
       <c r="M10">
         <v>-43300000.0</v>
       </c>
       <c r="N10">
         <v>-55809000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8682000.0</v>
       </c>
       <c r="F11">
         <v>2678000.0</v>
       </c>
       <c r="G11">
         <v>-155000.0</v>
       </c>
       <c r="H11">
         <v>16499000.0</v>
       </c>
       <c r="I11">
         <v>-10446000.0</v>
       </c>
       <c r="J11">
         <v>-2561000.0</v>
       </c>
       <c r="K11">
         <v>-10408000.0</v>
       </c>
       <c r="L11">
         <v>7802000.0</v>
       </c>
       <c r="M11">
         <v>-12528000.0</v>
       </c>
       <c r="N11">
         <v>28213000.0</v>
       </c>
       <c r="O11">
         <v>27227000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-87476000.0</v>
       </c>
       <c r="F12">
         <v>-10638000.0</v>
       </c>
       <c r="G12">
         <v>-17727000.0</v>
       </c>
       <c r="H12">
         <v>-12522000.0</v>
       </c>
       <c r="I12">
         <v>-45249000.0</v>
       </c>
       <c r="J12">
         <v>-42043000.0</v>
       </c>
       <c r="K12">
         <v>-32097000.0</v>
       </c>
       <c r="L12">
         <v>-56410000.0</v>
       </c>
       <c r="M12">
         <v>-19973000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9171000.0</v>
       </c>
       <c r="F13">
         <v>5045000.0</v>
       </c>
       <c r="G13">
         <v>-12701000.0</v>
       </c>
       <c r="H13">
         <v>20204000.0</v>
       </c>
       <c r="I13">
         <v>-58237000.0</v>
       </c>
       <c r="J13">
         <v>18706000.0</v>
       </c>
       <c r="K13">
         <v>49650000.0</v>
       </c>
       <c r="L13">
         <v>-77824000.0</v>
       </c>
       <c r="M13">
         <v>-75997000.0</v>
       </c>
       <c r="N13">
         <v>-62197000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
         <v>403757928.0</v>
       </c>
       <c r="C14">
         <v>158896191.0</v>
       </c>
       <c r="D14">
         <v>225665681.0</v>
       </c>
       <c r="E14">
         <v>222597000.0</v>
       </c>
       <c r="F14">
         <v>344994000.0</v>
       </c>
       <c r="G14">
         <v>319751000.0</v>
       </c>
       <c r="H14">
         <v>337702000.0</v>
       </c>
       <c r="I14">
         <v>270693000.0</v>
       </c>
@@ -19815,51 +20026,51 @@
         <v>172147000.0</v>
       </c>
       <c r="R14">
         <v>163903000.0</v>
       </c>
       <c r="S14">
         <v>144873000.0</v>
       </c>
       <c r="T14">
         <v>153698000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>45737000.0</v>
       </c>
       <c r="X14">
         <v>60451116.46</v>
       </c>
       <c r="Y14">
         <v>135366275.96</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>20977370.0</v>
       </c>
       <c r="C15">
         <v>1078279321.0</v>
       </c>
       <c r="D15">
         <v>643735246.0</v>
       </c>
       <c r="E15">
         <v>24221000.0</v>
       </c>
       <c r="F15">
         <v>24212000.0</v>
       </c>
       <c r="G15">
         <v>352041000.0</v>
       </c>
       <c r="H15">
         <v>26015000.0</v>
       </c>
       <c r="I15">
         <v>22643000.0</v>
       </c>
@@ -19892,51 +20103,51 @@
       </c>
       <c r="S15">
         <v>139427000.0</v>
       </c>
       <c r="T15">
         <v>119021000.0</v>
       </c>
       <c r="U15">
         <v>105179000.0</v>
       </c>
       <c r="V15">
         <v>92823000.0</v>
       </c>
       <c r="W15">
         <v>81685000.0</v>
       </c>
       <c r="X15">
         <v>44078939.08</v>
       </c>
       <c r="Y15">
         <v>15740264.65</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>146536485.0</v>
       </c>
       <c r="C16">
         <v>38858489.0</v>
       </c>
       <c r="D16">
         <v>429016289.0</v>
       </c>
       <c r="E16">
         <v>179929000.0</v>
       </c>
       <c r="F16">
         <v>152528000.0</v>
       </c>
       <c r="G16">
         <v>161478000.0</v>
       </c>
       <c r="H16">
         <v>296954000.0</v>
       </c>
       <c r="I16">
         <v>173133000.0</v>
       </c>
@@ -19969,80 +20180,80 @@
       </c>
       <c r="S16">
         <v>206263000.0</v>
       </c>
       <c r="T16">
         <v>-48379000.0</v>
       </c>
       <c r="U16">
         <v>63239000.0</v>
       </c>
       <c r="V16">
         <v>51388000.0</v>
       </c>
       <c r="W16">
         <v>61761000.0</v>
       </c>
       <c r="X16">
         <v>55479000.0</v>
       </c>
       <c r="Y16">
         <v>-240301373.6</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
         <v>-628341826.0</v>
       </c>
       <c r="C18">
         <v>-632473435.0</v>
       </c>
       <c r="D18">
         <v>509215879.0</v>
       </c>
       <c r="E18">
         <v>-284687000.0</v>
       </c>
       <c r="F18">
         <v>-438624000.0</v>
       </c>
       <c r="G18">
         <v>744375000.0</v>
       </c>
       <c r="H18">
         <v>263938000.0</v>
       </c>
       <c r="I18">
         <v>-237224000.0</v>
       </c>
@@ -20075,131 +20286,131 @@
       </c>
       <c r="S18">
         <v>105226000.0</v>
       </c>
       <c r="T18">
         <v>47589000.0</v>
       </c>
       <c r="U18">
         <v>97334000.0</v>
       </c>
       <c r="V18">
         <v>-1068950000.0</v>
       </c>
       <c r="W18">
         <v>-166408000.0</v>
       </c>
       <c r="X18">
         <v>-188909738.93</v>
       </c>
       <c r="Y18">
         <v>-466961184.51</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-680230000.0</v>
       </c>
       <c r="D19">
         <v>-86366000.0</v>
       </c>
       <c r="E19">
         <v>-158931000.0</v>
       </c>
       <c r="F19">
         <v>-353246000.0</v>
       </c>
       <c r="G19">
         <v>-117106000.0</v>
       </c>
       <c r="H19">
         <v>43750000.0</v>
       </c>
       <c r="I19">
         <v>190042000.0</v>
       </c>
       <c r="J19">
         <v>-40242000.0</v>
       </c>
       <c r="K19">
         <v>-100615000.0</v>
       </c>
       <c r="L19">
         <v>1500000.0</v>
       </c>
       <c r="M19">
         <v>1000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>1509320000.0</v>
       </c>
       <c r="C21">
         <v>1099848000.0</v>
       </c>
       <c r="D21">
         <v>-815817000.0</v>
       </c>
       <c r="E21">
         <v>-33850000.0</v>
       </c>
       <c r="F21">
         <v>402527000.0</v>
       </c>
       <c r="G21">
         <v>-506675000.0</v>
       </c>
       <c r="H21">
         <v>-124486000.0</v>
       </c>
       <c r="I21">
         <v>-132012000.0</v>
       </c>
@@ -20208,51 +20419,51 @@
       </c>
       <c r="K21">
         <v>-33729000.0</v>
       </c>
       <c r="L21">
         <v>-436601000.0</v>
       </c>
       <c r="M21">
         <v>595501000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
         <v>167236174.0</v>
       </c>
       <c r="C22">
         <v>833417122.0</v>
       </c>
       <c r="D22">
         <v>875982844.0</v>
       </c>
       <c r="E22">
         <v>203251000.0</v>
       </c>
       <c r="F22">
         <v>-338777000.0</v>
       </c>
       <c r="G22">
         <v>473238000.0</v>
       </c>
       <c r="H22">
         <v>112230000.0</v>
       </c>
       <c r="I22">
         <v>-110070000.0</v>
       </c>
@@ -20285,51 +20496,51 @@
       </c>
       <c r="S22">
         <v>402469000.0</v>
       </c>
       <c r="T22">
         <v>101055000.0</v>
       </c>
       <c r="U22">
         <v>219302000.0</v>
       </c>
       <c r="V22">
         <v>210340000.0</v>
       </c>
       <c r="W22">
         <v>236502000.0</v>
       </c>
       <c r="X22">
         <v>76823293.83</v>
       </c>
       <c r="Y22">
         <v>26233774.41</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>-521706597.0</v>
       </c>
       <c r="C23">
         <v>-84389765.0</v>
       </c>
       <c r="D23">
         <v>-22401178.0</v>
       </c>
       <c r="E23">
         <v>1265504000.0</v>
       </c>
       <c r="F23">
         <v>1505158000.0</v>
       </c>
       <c r="G23">
         <v>885744000.0</v>
       </c>
       <c r="H23">
         <v>1214405000.0</v>
       </c>
       <c r="I23">
         <v>980033000.0</v>
       </c>
@@ -20362,51 +20573,51 @@
       </c>
       <c r="S23">
         <v>332025000.0</v>
       </c>
       <c r="T23">
         <v>72157000.0</v>
       </c>
       <c r="U23">
         <v>141240000.0</v>
       </c>
       <c r="V23">
         <v>1302639000.0</v>
       </c>
       <c r="W23">
         <v>305185000.0</v>
       </c>
       <c r="X23">
         <v>-118383436.39</v>
       </c>
       <c r="Y23">
         <v>-224561108.95</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
         <v>8945848.0</v>
       </c>
       <c r="C24">
         <v>3436726.0</v>
       </c>
       <c r="D24">
         <v>1741701.0</v>
       </c>
       <c r="E24">
         <v>22629000.0</v>
       </c>
       <c r="F24">
         <v>2242000.0</v>
       </c>
       <c r="G24">
         <v>24443000.0</v>
       </c>
       <c r="H24">
         <v>-31713000.0</v>
       </c>
       <c r="I24">
         <v>134097000.0</v>
       </c>
@@ -20415,51 +20626,51 @@
       </c>
       <c r="K24">
         <v>22047000.0</v>
       </c>
       <c r="L24">
         <v>154270000.0</v>
       </c>
       <c r="M24">
         <v>3000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>-135174317.0</v>
       </c>
       <c r="C25">
         <v>-586616919.0</v>
       </c>
       <c r="D25">
         <v>-355993125.0</v>
       </c>
       <c r="E25">
         <v>-90372000.0</v>
       </c>
       <c r="F25">
         <v>-10591000.0</v>
       </c>
       <c r="G25">
         <v>-5724000.0</v>
       </c>
       <c r="H25">
         <v>-13124000.0</v>
       </c>
       <c r="I25">
         <v>-45525000.0</v>
       </c>
@@ -20492,51 +20703,51 @@
       </c>
       <c r="S25">
         <v>502774000.0</v>
       </c>
       <c r="T25">
         <v>199230000.0</v>
       </c>
       <c r="U25">
         <v>143893000.0</v>
       </c>
       <c r="V25">
         <v>103828000.0</v>
       </c>
       <c r="W25">
         <v>197374000.0</v>
       </c>
       <c r="X25">
         <v>74304497.31</v>
       </c>
       <c r="Y25">
         <v>22036370.5</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-121460662.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-1099808.0</v>
       </c>
       <c r="F26">
         <v>-18490000.0</v>
       </c>
       <c r="G26">
         <v>-118488000.0</v>
       </c>
       <c r="H26">
         <v>-30965000.0</v>
       </c>
       <c r="I26">
         <v>-1661000.0</v>
       </c>
@@ -20549,102 +20760,102 @@
       <c r="L26">
         <v>237326000.0</v>
       </c>
       <c r="M26">
         <v>475000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>-1157000.0</v>
       </c>
       <c r="S26">
         <v>-48757000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>3945000.0</v>
       </c>
       <c r="E27">
         <v>-562000.0</v>
       </c>
       <c r="F27">
         <v>-91198000.0</v>
       </c>
       <c r="G27">
         <v>-89728000.0</v>
       </c>
       <c r="H27">
         <v>-112355000.0</v>
       </c>
       <c r="I27">
         <v>37000.0</v>
       </c>
       <c r="J27">
         <v>313000.0</v>
       </c>
       <c r="K27">
         <v>406000.0</v>
       </c>
       <c r="L27">
         <v>1637000.0</v>
       </c>
       <c r="M27">
         <v>3994000.0</v>
       </c>
       <c r="N27">
         <v>183000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>1490560986.0</v>
       </c>
       <c r="C28">
         <v>-165539954.0</v>
       </c>
       <c r="D28">
         <v>-1491458834.0</v>
       </c>
       <c r="E28">
         <v>-62895000.0</v>
       </c>
       <c r="F28">
         <v>373893000.0</v>
       </c>
       <c r="G28">
         <v>-999701000.0</v>
       </c>
       <c r="H28">
         <v>-191187000.0</v>
       </c>
       <c r="I28">
         <v>-160165000.0</v>
       </c>
@@ -20677,51 +20888,51 @@
       </c>
       <c r="S28">
         <v>-34389000.0</v>
       </c>
       <c r="T28">
         <v>-270523000.0</v>
       </c>
       <c r="U28">
         <v>-180785000.0</v>
       </c>
       <c r="V28">
         <v>1045504000.0</v>
       </c>
       <c r="W28">
         <v>108602000.0</v>
       </c>
       <c r="X28">
         <v>-162462375.48</v>
       </c>
       <c r="Y28">
         <v>-240301373.6</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>443379422.0</v>
       </c>
       <c r="C29">
         <v>439342049.0</v>
       </c>
       <c r="D29">
         <v>854903766.0</v>
       </c>
       <c r="E29">
         <v>255553000.0</v>
       </c>
       <c r="F29">
         <v>-25305000.0</v>
       </c>
       <c r="G29">
         <v>969785000.0</v>
       </c>
       <c r="H29">
         <v>271991000.0</v>
       </c>
       <c r="I29">
         <v>841000.0</v>
       </c>
@@ -20754,51 +20965,51 @@
       </c>
       <c r="S29">
         <v>565359000.0</v>
       </c>
       <c r="T29">
         <v>198374000.0</v>
       </c>
       <c r="U29">
         <v>412890000.0</v>
       </c>
       <c r="V29">
         <v>314168000.0</v>
       </c>
       <c r="W29">
         <v>197374000.0</v>
       </c>
       <c r="X29">
         <v>107048852.06</v>
       </c>
       <c r="Y29">
         <v>13641562.69</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>-1820039020.0</v>
       </c>
       <c r="C30">
         <v>-651006488.0</v>
       </c>
       <c r="D30">
         <v>887879705.0</v>
       </c>
       <c r="E30">
         <v>-158931000.0</v>
       </c>
       <c r="F30">
         <v>-353246000.0</v>
       </c>
       <c r="G30">
         <v>-117106000.0</v>
       </c>
       <c r="H30">
         <v>43750000.0</v>
       </c>
       <c r="I30">
         <v>190042000.0</v>
       </c>
@@ -20828,534 +21039,544 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>194600000.0</v>
+      </c>
+      <c r="C2">
         <v>146529000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81755312.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>155594831.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>163134807.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38858489.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47664981.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>343696848.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>508380840.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>429016289.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>160150507.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>164532000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>209249000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>203672000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>203751003.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>277896178.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>169582000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>152528000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>162199000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>182678000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>149697000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>161478000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>161600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>280312000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>312164000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>296954000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>183731000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>203636000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>178461000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>173133000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>150081000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>206279000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>127897000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>143648000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>97199000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>235699000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>106780000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>206689000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>90684000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>100488000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>139744000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>131663000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>173442000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>148224000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>162213000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>254086000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>105542000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>274487000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>315637000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74309000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
+      <c r="BA2"/>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
-        <v>204744102</v>
+        <v>0</v>
       </c>
       <c r="C3">
         <v>204744102</v>
       </c>
       <c r="D3">
+        <v>204744102</v>
+      </c>
+      <c r="E3">
         <v>277480923</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>336068732</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>234115393</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>417218670</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>242909571</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>305520822</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>139109148</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>72860326</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>57960000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>77552000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>74251000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>83089399</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28169311</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>382059000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>62556000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60674000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>87607000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>37729000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>227309000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90028000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10746000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23800000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>100836000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3470000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>163000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1157000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3263000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>541000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>89825000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>84829000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>62870000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18643000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37640000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>104118000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>60835000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>82027000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>67038000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>132798000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11041000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>69182000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>207340000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>72580000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>232015000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>404791000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>370700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>169640000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>101801000</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21364,54 +21585,55 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
+      <c r="BA4"/>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21420,364 +21642,369 @@
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
+      <c r="BA5"/>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>-41508000.0</v>
+      </c>
+      <c r="C6">
         <v>48071000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64781173.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-73839519.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7539976.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>124276318.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8806492.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-296031867.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-164683992.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79364551.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>268865782.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4130000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-44717000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23743000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23316230.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-74145175.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>107638000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17054000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9671000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20479000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>32981000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11781000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-122000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-118712000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-31852000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15210000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>113223000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-19905000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>25175000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5328000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23052000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-56198000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>78382000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-15751000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>46449000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-138500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>128919000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-99909000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>116005000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9804000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-39256000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8081000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-41779000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25218000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13989000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-91873000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>148544000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-168945000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-41150000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>241328000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-38742000.0</v>
       </c>
-      <c r="AZ6"/>
+      <c r="BA6"/>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
         <v>48965819.0</v>
       </c>
       <c r="D7">
+        <v>48965819.0</v>
+      </c>
+      <c r="E7">
         <v>26478661.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-20715847.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-43526326.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28346394.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3179269.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-77692655.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>91009280.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>112295915.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2275000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3235000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-70764000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-72261236.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-42568779.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>67500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-32285000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-56775000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>40692000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-41171000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>36750000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>79329000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>182383000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-80788000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-348000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-13938000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-83228000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-45179000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-23074000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-60583000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-30814000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-22353000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-783000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1428000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>15890000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>14903000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-10138000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-20544000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>23227000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-11323000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>47127000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-9142000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7325000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-27864000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-28011000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4275000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-55337000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-23734000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-28934000.0</v>
       </c>
-      <c r="AY7"/>
       <c r="AZ7"/>
+      <c r="BA7"/>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21786,1204 +22013,1215 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
+      <c r="BA8"/>
     </row>
-    <row r="9" spans="1:52">
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>31106711.0</v>
       </c>
       <c r="D9">
+        <v>31106711.0</v>
+      </c>
+      <c r="E9">
         <v>2280035.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>43321981.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-21744660.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41102478.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6367541.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4188325.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53161071.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54964694.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27975000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-29948000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-62283000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-58953966.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-33000160.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2765000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-11925000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8511000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11090000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-52000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5832000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>63947000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>128469000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-116369000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9783000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-33514000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8736000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1962000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-713000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-62000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-23202000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>143000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-468000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6829000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2245000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4712000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2713000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2499000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8970000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8429000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2479000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-730000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9779000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>802000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-4498000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-11925000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-9779000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2447000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-79000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12362000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B10"/>
       <c r="C10">
         <v>10408702.0</v>
       </c>
       <c r="D10">
+        <v>10408702.0</v>
+      </c>
+      <c r="E10">
         <v>-31563444.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6101298.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2182278.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1730365.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2708537.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2406873.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3180279.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11622314.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9359000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1431000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27235000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>27737110.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-19045030.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>46316000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24930000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-42455000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>46598000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-39344000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41946000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17214000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37902000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13201000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>39285000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>61088000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-76028000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-104606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41575000.0</v>
       </c>
       <c r="AE10">
         <v>-41575000.0</v>
       </c>
       <c r="AF10">
         <v>-41575000.0</v>
       </c>
       <c r="AG10">
         <v>-41575000.0</v>
       </c>
       <c r="AH10">
+        <v>-41575000.0</v>
+      </c>
+      <c r="AI10">
         <v>9948000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4491000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12082000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18643000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-13637000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-18809000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17989000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19604000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30259000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-20132000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21071000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-44056000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-45906000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24438000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-52256000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-8516000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6966000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
+      <c r="BA10"/>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-13538000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3594000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-41306000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>35340000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7045000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>21693000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2106000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1193000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2082000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3895000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2080000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-17541000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10630000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4676000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4264000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9216000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>728000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>20723000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10581000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6082000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4364000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1583000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2561000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>596000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-8940000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3943000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-10408000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>7802000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>11778000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11041000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-12528000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>15878000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>28213000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>27227000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-27671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11791000.0</v>
       </c>
       <c r="N12">
         <v>11791000.0</v>
       </c>
       <c r="O12">
+        <v>11791000.0</v>
+      </c>
+      <c r="P12">
         <v>-53559000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-2198000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-10654000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-21157000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-385000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>225000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-11505000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1027000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8314000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1837000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-18373000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5831000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5724000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-11074000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2216000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6492000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12736000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-8471000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-49101000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-413000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-42043000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-4269000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10137000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-7327000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-32097000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-56410000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-19973000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10272000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
+      <c r="BA12"/>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>22391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="N13">
         <v>25000.0</v>
       </c>
       <c r="O13">
+        <v>25000.0</v>
+      </c>
+      <c r="P13">
         <v>7448000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-30644000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24011000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-17123000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5784000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6377000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3857000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3259000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3912000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>33553000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11750000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-54092000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-45776000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10752000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>56737000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1509000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-49940000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-13694000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-18132000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1268000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>18706000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>7477000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>26088000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-22213000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>49650000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>21643000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>17000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-77824000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-75997000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>-53116000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-62197000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="BA13"/>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>176</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>106571000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>115566815.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109529633.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>112882133.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>57225442.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42615421.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40785521.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41429455.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40002528.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50718359.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59717000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55623000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57555000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>60387277.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>57232210.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53650000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>52601000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>85982000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>87787000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>87368000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>83857000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>77848000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>80115000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>79473000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>82315000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>84558000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>84603000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>84685000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>83856000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>78483000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>79233000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>59468000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>53509000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56427000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>57872000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>58003000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>57570000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>59178000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>59088000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>56290000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>53207000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>54896000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>53611000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>52583000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>49116000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>47895000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>45375000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>34240000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>33444000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>136958000.0</v>
       </c>
-      <c r="AZ14"/>
+      <c r="BA14"/>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>15167636.0</v>
       </c>
       <c r="D15">
+        <v>15167636.0</v>
+      </c>
+      <c r="E15">
         <v>8067.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5337563.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>442006.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21756709.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>205784885.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>879641302.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15665784.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>123259724.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>162878000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>340972000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6044000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6457780.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5800886.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12115000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6054000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6053000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6049000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6056000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>18350000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>148814000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>184874000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12993000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12997000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13141000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9498000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9488000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34651000.0</v>
       </c>
       <c r="AL15">
         <v>34651000.0</v>
       </c>
       <c r="AM15">
+        <v>34651000.0</v>
+      </c>
+      <c r="AN15">
         <v>22074000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>64917000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>129847000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>115100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>22878000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>75467000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>39656000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AV15">
         <v>1000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
       <c r="AX15">
         <v>1000.0</v>
       </c>
       <c r="AY15">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ15">
         <v>4000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>47000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>151574000.0</v>
+      </c>
+      <c r="C16">
         <v>194600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>146536485.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81755312.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>155594831.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>163134807.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38858489.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>47664981.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>343696848.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>508380840.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>429016289.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>160402000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>164532000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>179929000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>180434773.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>203751003.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>277220000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>169582000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>152528000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>162199000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>182678000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>149697000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>161478000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>161600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>280312000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>312164000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>296954000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>183731000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>203636000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>178461000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>173133000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>150081000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>206279000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>127897000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>143648000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>97199000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>235699000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>106780000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>206689000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>90684000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>100488000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>139744000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>131663000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>173442000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>148224000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>162213000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>254086000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>105542000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>274487000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>315637000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>74309000.0</v>
       </c>
-      <c r="AZ16"/>
+      <c r="BA16"/>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22992,328 +23230,333 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
+      <c r="BA17"/>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>249936000.0</v>
+      </c>
+      <c r="C18">
         <v>167351000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11654087.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-133836898.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-292399287.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-197578936.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-310310590.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-160190828.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-264323988.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>85721403.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>191671559.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>90938000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>148447000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>94060000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>89762488.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3218771.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-276467000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-106769000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-104412000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-64810000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-92714000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-176688000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31206000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>296113000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>216143000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>200913000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>215589000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32765000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2423000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>83537000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>30374000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-108624000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-109326000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-49648000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>19126000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>22790000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>21167000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-29689000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11543000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6968000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>34206000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>56723000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>121685000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>64565000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-100905000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5044000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-181318000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-442084000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-376917000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-162045000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
+      <c r="BA18"/>
     </row>
-    <row r="19" spans="1:52">
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-164160000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-139914000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1245691000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-395560000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-157120000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-117503000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10047000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1041075000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3680000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-77127000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-90588000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>84943000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-20864000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-177214000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45796000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-55722000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-85601000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20336000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-191587000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-70297000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7793000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>40322000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-79338000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-42795000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>39270000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>8226000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>39049000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>40750000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>3737000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>1500000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>1000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>29071000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
+      <c r="BA19"/>
     </row>
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23322,1498 +23565,1513 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
+      <c r="BA20"/>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>-395466000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>284794000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>260442000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1359550000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>190826000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>97517000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>16993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148051000.0</v>
       </c>
       <c r="N21">
         <v>148051000.0</v>
       </c>
       <c r="O21">
+        <v>148051000.0</v>
+      </c>
+      <c r="P21">
         <v>-270078000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-68044000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>196561000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>107711000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>97473000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>52991000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>114642000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>137421000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-6255000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-173024000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-120480000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-206916000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-50343000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-4931000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>34514000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-103726000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28170000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>37992000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-168690000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26856000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-184969000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-169456000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>108305000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-70243000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-33729000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-436601000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>595501000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32038000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
+      <c r="BA21"/>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>364380000.0</v>
+      </c>
+      <c r="C22">
         <v>368834000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>89868370.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19955194.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8067015.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>45226509.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>90382231.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>99406157.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>183443168.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>492350813.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>421707398.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>114577000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>161820000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>235079000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>246647222.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16011896.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4904000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-43372000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-72180000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-105907000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-89677000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-71013000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-58204000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>46198000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>259631000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>225613000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>154163000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-22903000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-38556000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19526000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>279000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-58747000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-12511000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-39091000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>19355000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-28060000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-24236000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34324000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>50287000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>72000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>40148000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>113542000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>104860000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>72190000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>92396000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>80855000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3936000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-20609000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-22621000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1369000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-89683000.0</v>
       </c>
-      <c r="AZ22"/>
+      <c r="BA22"/>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>184</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-324547000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-390329443.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-120851927.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9051276.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1280790.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-284045425.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-119645467.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86426441.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-119297762.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65265233.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>372749000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>473541000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>124765000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9814705.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11471253.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>636293000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>261453000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>583240000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>379252000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>201767000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>340899000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>216423000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>171071000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>338240000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>154816000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>184161000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>661728000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>193522000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>174994000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>222245000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>277720000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>325074000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>153333000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-24020000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16970000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>275085000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>217464000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>348550000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>125000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7553000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>124900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>553820000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>210225000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>109188000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>531479000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>320023000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>324722000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>337690000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-14505000.0</v>
       </c>
-      <c r="AZ23"/>
+      <c r="BA23"/>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>185</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>204408000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9779566.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-405347.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-525525.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>88401.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3137631.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-483866.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>338750.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>439413.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>389310.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>371758.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>425260.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>524256.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-9856563.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>488098.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19825000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2754000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-54000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>925000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-129000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15272000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6615000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>56000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-35663000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2450000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>42312000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8647000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6750000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>110000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AJ24">
         <v>18000.0</v>
       </c>
       <c r="AK24">
+        <v>18000.0</v>
+      </c>
+      <c r="AL24">
         <v>27000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>18500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>20000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>39785000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>57000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>91386000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
+      <c r="BA24"/>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
+        <v>167351000.0</v>
+      </c>
+      <c r="D25">
         <v>-38002815.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12319464.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-56563857.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-22389167.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-50463299.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-54293667.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-105983133.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-398532070.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-321341393.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26581000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29682000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-54288000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-63065991.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-5724786.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5694000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-21194000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1562000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-69000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-10698000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1738000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21842000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2044000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-19077000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6445000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6925000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-12477000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-665000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6943000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12757000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-8872000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-48945000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-465000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-40599000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3574000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10509000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-7334000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-16166000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-7566000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>16013000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-24610000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-22809000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4076000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-9294000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-23374000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>16189000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-7901000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4735000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>631000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
+      <c r="BA25"/>
     </row>
-    <row r="26" spans="1:52">
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-572205.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>716108.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11719933.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-114888716.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-1501000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1515103.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-17998.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-21608.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>-18490000.0</v>
       </c>
       <c r="X26">
+        <v>-18490000.0</v>
+      </c>
+      <c r="Y26">
         <v>-94804000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5194000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>0.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-11355000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2974000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-16636000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1661000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>6200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-6157000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1704000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-4453000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>237326000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>7500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>210370000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-245900000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>475000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>125000000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>350175000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
+      <c r="BA26"/>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>3945000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>-61246000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-19349000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-562000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>-33904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21648000.0</v>
       </c>
       <c r="S27">
         <v>-21648000.0</v>
       </c>
       <c r="T27">
+        <v>-21648000.0</v>
+      </c>
+      <c r="U27">
         <v>-22778000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-32130000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-14642000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-9240000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-17762000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-35089000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-27637000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-27833000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-43424000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-24204000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-16894000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-24021000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-32407000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-27882000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AJ27">
         <v>76000.0</v>
       </c>
       <c r="AK27">
+        <v>76000.0</v>
+      </c>
+      <c r="AL27">
         <v>75000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>86000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>98000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>96000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>95000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>117000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>319000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>351000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>380000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>587000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>661000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1123000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1111000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1099000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
+      <c r="BA27"/>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>189</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-324547000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-98630411.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-90016021.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>182630709.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1379080636.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>266932539.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-235198453.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-87769882.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-134416765.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1056788653.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-146167000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-194639000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-280301000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-281818753.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62138343.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>183801000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>107709000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>90905000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>43638000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>107985000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>131365000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-57509000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-424725000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-310548000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-206919000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-63336000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-25832000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18362000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-120381000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-42972000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>35791000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-178188000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>25204000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-63063000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-169450000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>67780000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-70243000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-79579000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2925000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-88151000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-90505000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-198722000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-51644000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>79119000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-194068000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>324363000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>153080000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>307587000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>403991000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-57384000.0</v>
       </c>
-      <c r="AZ28"/>
+      <c r="BA28"/>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>249936000.0</v>
+      </c>
+      <c r="C29">
         <v>167351000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>216398189.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>143644025.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43669444.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36536457.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>106908080.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82718742.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>41196834.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>224830551.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>264531885.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>148898000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>225999000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>168311000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>172851887.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24950540.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>105592000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-44213000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-43738000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22797000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-54985000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>50621000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>121234000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>306859000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>239943000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>301749000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>219059000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-32602000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1266000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>86800000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>30915000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-18799000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-24497000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>13222000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>36626000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>41433000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>58807000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>74429000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>72378000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>75059000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>101244000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>189521000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>132726000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>133747000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>106435000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>77624000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>50697000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-37293000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-6217000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>7595000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-8917000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>69812000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>191</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>204408000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46597265.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-135872357.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-248033139.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1280473112.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-379849734.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-160245743.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-116485611.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9988205.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1062950017.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49627000.0</v>
       </c>
       <c r="N30">
         <v>-49627000.0</v>
       </c>
       <c r="O30">
+        <v>-49627000.0</v>
+      </c>
+      <c r="P30">
         <v>82524210.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-23599179.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-177214000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45796000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-55722000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-85601000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-20336000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-191587000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-70297000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7793000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>40322000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-79338000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-42795000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>39270000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8226000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>39049000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35346000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-72793000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>281659000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-54170000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-40242000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-10643000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1669000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-104109000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-100615000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-82027000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-52000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-205873000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>24752000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1023007000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-284334000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>28114000.0</v>
       </c>
-      <c r="AZ30"/>
+      <c r="BA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>