--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -6055,66 +6058,66 @@
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
         <v>64129000000.0</v>
       </c>
       <c r="C60">
         <v>58735000000.0</v>
       </c>
       <c r="D60">
         <v>52931000000.0</v>
       </c>
       <c r="E60">
         <v>50181000000.0</v>
       </c>
       <c r="F60">
         <v>45648000000.0</v>
       </c>
       <c r="G60">
-        <v>41154000000.0</v>
+        <v>41335000000.0</v>
       </c>
       <c r="H60">
-        <v>38394000000.0</v>
+        <v>38580000000.0</v>
       </c>
       <c r="I60">
-        <v>34943000000.0</v>
+        <v>35116000000.0</v>
       </c>
       <c r="J60">
-        <v>31035000000.0</v>
+        <v>31237000000.0</v>
       </c>
       <c r="K60">
-        <v>23472000000.0</v>
+        <v>23673000000.0</v>
       </c>
       <c r="L60">
-        <v>21360000000.0</v>
+        <v>21553000000.0</v>
       </c>
       <c r="M60">
         <v>18619000000.0</v>
       </c>
       <c r="N60">
         <v>17819000000.0</v>
       </c>
       <c r="O60">
         <v>16866000000.0</v>
       </c>
       <c r="P60">
         <v>15927000000.0</v>
       </c>
       <c r="Q60">
         <v>14631000000.0</v>
       </c>
       <c r="R60">
         <v>14275000000.0</v>
       </c>
       <c r="S60">
         <v>13831000000.0</v>
       </c>
       <c r="T60">
         <v>13488790000.0</v>
       </c>
@@ -6286,808 +6289,812 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
+      <c r="DS1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>14026000000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>14135000000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>13241000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>652186000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>638481000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11234000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>621141000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>607693000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>593138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8849000000.0</v>
       </c>
       <c r="T2">
         <v>8849000000.0</v>
       </c>
       <c r="U2">
+        <v>8849000000.0</v>
+      </c>
+      <c r="V2">
         <v>537068000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>534899000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8656000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>525138000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>502072000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>459174000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8440000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20984299382.15</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17688197694.17</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12373590973.31</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7267000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>317462135773.05</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>315206386292.83</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>327621599675.19</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4947000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>320040868659.35</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>274380527739.2</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>286338449731.39</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4141000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>266713403947.27</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>264637241599.49</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>242807772280.78</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3992000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>245711666284.67</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>250726173718.64</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>238609851197.58</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3148000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>255930136609.52</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>247567049808.43</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>240771857309.73</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3186000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>255248613408.58</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>254079809410.36</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>254124962390.93</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3284000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>253217027215.63</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>247373379254.46</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>242465849037.79</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3558000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>273154593916.59</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>293141835016.84</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>258646759213.02</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3655000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>232703283815.48</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>222870479559.75</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>211195969488.65</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6178000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>198726345083.49</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>185855946398.66</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>182184934814.1</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6552000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>223352222765.02</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>236500198570.29</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>239067543335.33</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1931700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>215691932914.83</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>199395059502.34</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>190124978745.11</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2242791000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>176722919243.68</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>173872764848.59</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>169927173817.67</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1701500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>162672662760.95</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>156673311538.15</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>155812510075.77</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1308218000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>144844664565.51</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>142790307276.84</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>144523898571.32</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1062904000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>140990747330.96</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>134644526616.9</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>130337211595.35</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1437695000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>135460858585.86</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>130061232300.04</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>127637269116.81</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2064752000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>120467557874.14</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>122276428059.66</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>125972370528.56</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2602802000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>118949068155.82</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>119668650256.97</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>115799156234.87</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2352950000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>2985029000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>1816954000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -7133,101 +7140,102 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -7273,416 +7281,420 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>37</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3107971000.0</v>
+      </c>
       <c r="C5">
+        <v>3350270000.0</v>
+      </c>
+      <c r="D5">
         <v>8554000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3233000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3655000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4442000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3148000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2689000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1394000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1449000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1463000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>609000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1619000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1216000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1594000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1115000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1202000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1398000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1069000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1109000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>683000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1007000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1435000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1447000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2165000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>879000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>881000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>815000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1094000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>752000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>777000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>746000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>403000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-17000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>452000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>167000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1083000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>698000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>790000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>509000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>522000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1124000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1038000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>871000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>233000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>274000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>105000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-18000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>60000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>138000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-40000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>179000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>270000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>230000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>264000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>284000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>201000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>320000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>245000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-589000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-721000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-535000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>416000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-474000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-662000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-340000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-369000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-485000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-360000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-390000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-441000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-745000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-806711000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-849398000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1092612000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-587797000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-382696000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-169312000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-442051000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-415205000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-465558000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-375512000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-327075000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-350190000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-238035000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-827338000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-375518000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-131737000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-119292000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-120434000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>50112000.0</v>
       </c>
-      <c r="CN5">
-[...1 lines deleted...]
-      </c>
       <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
         <v>41529000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>33455000.0</v>
       </c>
-      <c r="CQ5">
-[...1 lines deleted...]
-      </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
-      <c r="DC5"/>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
@@ -7879,119 +7891,122 @@
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
       <c r="CY6">
         <v>0.0</v>
       </c>
       <c r="CZ6">
         <v>0.0</v>
       </c>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>1866000000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -8037,114 +8052,119 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>24091000000.0</v>
+      </c>
       <c r="C8">
+        <v>24134000000.0</v>
+      </c>
+      <c r="D8">
         <v>23214000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>23536000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>22871000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>22368000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>21957000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>21868000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>21911000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>21372000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>21007000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>20667000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>20314000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>19971000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>19649000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>18968000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>18870000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>18782000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>18676000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>17827000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>17705000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8201,139 +8221,142 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>252000000.0</v>
+      </c>
+      <c r="D9">
         <v>227000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>175000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>156000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>166000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>159000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>103000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="O9">
         <v>115000000.0</v>
       </c>
       <c r="P9">
+        <v>115000000.0</v>
+      </c>
+      <c r="Q9">
         <v>107000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>115000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>116000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>110000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000000.0</v>
       </c>
       <c r="V9">
         <v>119000000.0</v>
       </c>
       <c r="W9">
+        <v>119000000.0</v>
+      </c>
+      <c r="X9">
         <v>117000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>122000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>119000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>123000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>125000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>128000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>125000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5017375.85</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -8379,410 +8402,416 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>42</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>16783446000.0</v>
+      </c>
       <c r="C10">
+        <v>11014324000.0</v>
+      </c>
+      <c r="D10">
         <v>55748000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>55187000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49586000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47811000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56031000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47849000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49143000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46520000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63170000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40412000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53291000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51469000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73328000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45334000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>48020000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43350000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>69270000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>50296000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>47197000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>63293000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>62518000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>68422000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>55471000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20731000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17359000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16699000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14407000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>16572000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17691000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17801000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17035000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15240000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15655000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19917000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14403000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15389000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15181000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13128000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11455000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12629000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20026000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20075000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17719000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13045000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14793000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11192000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10688000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6273000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7218000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8364000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6950000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5636000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5128000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12789000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9273000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8126000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5748000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21524000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37405000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>20915000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11902000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>14413000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7936000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8290000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>8149000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6895000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>8301000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1333000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10449000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>12446000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13092224000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18192771000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13747044000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>16943882000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16441486000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20801881000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11853472000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11528453000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>11901306000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10298134000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11851458000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13792090000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12102015000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12219052000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12203121000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>10719894000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>13537639000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11496824000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10453646000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13059386000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8292997000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>9160584000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9512461000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12845606000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>13888976000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>10747664000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11350579000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>11422018000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>12435504000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>10780992000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10679257000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>13803508000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>18042062000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>11254919000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>12526997000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>10791002000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>37669001000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>9329053000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>10795030000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>10312925000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>11630064000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>12453910000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7412900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>7416954000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>8090059000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6693894000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8863,1294 +8892,1306 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>44</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>16783446000.0</v>
+      </c>
       <c r="C12">
+        <v>11014324000.0</v>
+      </c>
+      <c r="D12">
         <v>92810000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>139280000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>132617000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>127572000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>93252000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>125101000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>118705000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>115591000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124501000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>101357000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>112236000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>109141000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>129427000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>101940000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>105276000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>96231000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>123267000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>102055000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>96626000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>115236000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>126224000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>121939000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>105590000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>65469000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35828000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>60568000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>56074000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>57940000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56898000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>58454000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>55877000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>50498000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>55812000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19917000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>50041000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>48833000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>52434000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48662000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>44601000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>46766000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>48560000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>45178000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28284000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27641000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27021000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>32297000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>32457000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31679000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>34845000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>33279000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>32247000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>31514000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>29828000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12789000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9273000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8126000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32866000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21524000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37405000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>20915000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>36271000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>14413000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7936000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8290000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>48309000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6895000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8301000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1333000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>23751000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12446000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13092224000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18192771000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>31177044000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>16943882000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16441486000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>20801881000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29622472000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11528453000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11901306000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10298134000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11851458000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>13792090000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12102015000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12219052000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>12203121000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10719894000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>13537639000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>11496824000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>10453646000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>13059386000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8292997000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9160584000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>9512461000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>12845606000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>13888976000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>10747664000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>11350579000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>11422018000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>12435504000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10780992000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10679257000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>13803508000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>18042062000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>11254919000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>12526997000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>10791002000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>37669001000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>9329053000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>10795030000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>10312925000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>11630064000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>12453910000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7412900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>7416954000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>8090059000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6693894000.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>45</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>16744458000.0</v>
+      </c>
       <c r="C13">
+        <v>16821458000.0</v>
+      </c>
+      <c r="D13">
         <v>17179000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16867000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16929000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>17027000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17011000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>16919000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16813000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16447000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16082000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15742000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15389000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15046000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14726000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14643000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14545000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14457000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14351000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>14252000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>14130000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13991000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13908000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13800000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13722000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13669000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13591000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13525000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13443000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>13350000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>13243000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>13201000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>13166000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>13070000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12548000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>12197000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>8509000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>8286000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8026000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>7806000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>7792000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>7786000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>7813000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>7800000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>7803000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>7793000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>7782000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>7758000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>7745000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>7750000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>7753000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>7757000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>7743000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>7765000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>7769000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>7744000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>7697000000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>7537000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>7376000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>7254000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>7487373737.37</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>6951000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>6804000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>6658000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>6508000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>6371000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>6240000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>6161000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>6090000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>4888137775.63</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>6062000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>5920859794.82</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>6012708498.81</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>6026100816.9</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>3133000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>2924201255.5</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>2826361341.51</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>2647508927.05</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>3064000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>2662131118.57</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>2719920927.31</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>2620865139.95</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>2498095963.44</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>2423467282.78</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>2346702814.77</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>2377075608.58</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>2426843223.8</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>2212967131.92</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>2204218670.17</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>2229037325.16</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>2235695339.14</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>2066192170.82</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1996790623.04</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1868139091.57</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1823665297.74</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1786616161.62</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>2822644000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1787808106.92</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>2826535000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1866970981.42</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1883019605.29</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1916711158.57</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1883743842.36</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>1954517930.43</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>1964430619.42</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>2065841344.49</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>3055000000.0</v>
       </c>
-      <c r="DP13">
+      <c r="DQ13">
         <v>3052000000.0</v>
       </c>
-      <c r="DQ13">
+      <c r="DR13">
         <v>3048000000.0</v>
       </c>
-      <c r="DR13">
+      <c r="DS13">
         <v>3068000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>680005000.0</v>
+      </c>
+      <c r="C14">
         <v>683555193.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>935115000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>937518000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>942748000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>947345000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>948609000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>945784000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>939813000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>932330000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>924960000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>919063000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>913219000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>907725000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>906533000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>905618000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>905691000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>905032000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>904056000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>902296000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>898690000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>895858000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>893754000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>891788000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>890376000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>892062000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>892784000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>891830000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>890448000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>888602000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>889008000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>891008000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>891316000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>885704000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>877112000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>832770000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>801154000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>796622000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>791500000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>790656000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>790300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>794856000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>795676000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>795656000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>795570000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>795774000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>795814000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>796044000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>797038000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>798434000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>800510000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>800516000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>801624000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>807540000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>811688000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>811034000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>807174000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>803226000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>807600000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>820370000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>815914000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>812892000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>784200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>779344000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>775730000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>771196000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>768000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>765112000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>763558000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>762848000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>761800000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>761754000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>764754000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>681622000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>675800000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>677382000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>681226000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>729986000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>677400000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>676377000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>677088000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>675408000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>674200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>680250000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>686398000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>700402000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>708600000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>715482000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>726250000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>727834000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>729000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>725782000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>722860000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>720812000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>718000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>722748000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>732636000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>726772000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>805400000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>773864000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>782778000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>786632000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>794800000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>801828000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>810862000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>824140000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>805600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>841197000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>830299000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>842183000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>622800000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>839564000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>844926000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>826094000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>900000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>833333000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>826190000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>820930000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>909400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>896000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>892200000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>921000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>14252000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14130000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13991000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13908000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13800000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13722000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>13669000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13591000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13525000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13443000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13350000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>13243000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13201000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13166000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>13070000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12548000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12197000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8509000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8286000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8026000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7806000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7792000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7786000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7813000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7800000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7803000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7793000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7782000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7758000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7745000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7750000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>7753000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>7757000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7743000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7765000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7769000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7744000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7697000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7537000000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>7254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6951000000.0</v>
       </c>
       <c r="BJ15">
         <v>6951000000.0</v>
       </c>
       <c r="BK15">
-        <v>0.0</v>
+        <v>6951000000.0</v>
       </c>
       <c r="BL15">
+        <v>0.0</v>
+      </c>
+      <c r="BM15">
         <v>6658000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6508000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6371000000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
+        <v>0.0</v>
+      </c>
+      <c r="BQ15">
         <v>6161000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6090000000.0</v>
       </c>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
         <v>0.0</v>
       </c>
       <c r="CA15">
@@ -10186,125 +10227,128 @@
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
+        <v>0.0</v>
+      </c>
+      <c r="CT15">
         <v>2822643877.0</v>
       </c>
-      <c r="CT15">
-[...1 lines deleted...]
-      </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
       <c r="CY15">
         <v>0.0</v>
       </c>
       <c r="CZ15">
         <v>0.0</v>
       </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
-      <c r="DO15">
+      <c r="DO15"/>
+      <c r="DP15">
         <v>3055000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>3052000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>3048000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>3068000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-436792000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -10367,101 +10411,102 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -10507,148 +10552,147 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>17848828.19</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>11931394.48</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>16036655.21</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>23076240.35</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
@@ -10779,127 +10823,130 @@
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
       <c r="CY18">
         <v>0.0</v>
       </c>
       <c r="CZ18">
         <v>0.0</v>
       </c>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>323849000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>310635000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>298923000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>296389000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>291240000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>284511000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>278620000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>272527000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>243986000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>227666000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>222140000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>217691000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>209544000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10947,1833 +10994,1857 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>52</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>5333235000.0</v>
+      </c>
       <c r="C20">
+        <v>5354422000.0</v>
+      </c>
+      <c r="D20">
         <v>5475000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5422000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5400000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5635000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5443000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5406000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5393000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5292000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5425000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5211000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5325000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5248000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5348000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5090000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5103000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5060000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4954000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4986000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4928000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5084000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5253000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5497000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5671000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5470000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5449000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5575000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5643000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5555000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5564000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5510000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5452000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5267000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5367000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>5101000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1549000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1523000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1539000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1525000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1504000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1564000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526000000.0</v>
       </c>
       <c r="AR20">
         <v>1526000000.0</v>
       </c>
       <c r="AS20">
+        <v>1526000000.0</v>
+      </c>
+      <c r="AT20">
         <v>1484000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1511000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1450000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1435000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1438000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1870000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1733000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1722000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1708000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1700000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1701000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1682000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1671000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1681000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1677000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1855000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1847000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1895000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1907000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1917000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1904000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1954000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1997000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1992000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>2099000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1708514405.28</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>2100000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1887640449.44</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1902303415.41</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1903765690.38</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1847000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1840157406.54</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1787774972.95</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1658731508.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>982000000.0</v>
       </c>
       <c r="CB20">
         <v>982000000.0</v>
       </c>
       <c r="CC20">
+        <v>982000000.0</v>
+      </c>
+      <c r="CD20">
         <v>882379369.22</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>861630253.58</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>800541592.62</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>781417608.71</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>755123195.92</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>521521844.27</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>862350825.57</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>800690379.71</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>777315524.41</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>778667065.6</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>791966654.04</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>759430604.98</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>744435917.11</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>705975152.83</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>691735112.94</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>684974747.47</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>727771399.41</v>
       </c>
-      <c r="CT20">
-[...1 lines deleted...]
-      </c>
       <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
         <v>251778183.42</v>
       </c>
-      <c r="CV20">
-[...1 lines deleted...]
-      </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>2886045000.0</v>
+      </c>
       <c r="C21">
+        <v>2871517000.0</v>
+      </c>
+      <c r="D21">
         <v>2894000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2830000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2813000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2809000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2830000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2728000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2751000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2742000000.0</v>
       </c>
       <c r="K21">
         <v>2742000000.0</v>
       </c>
       <c r="L21">
+        <v>2742000000.0</v>
+      </c>
+      <c r="M21">
         <v>2710000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2676000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2622000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2592000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2478000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2371000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2070000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2029000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1949000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1944000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1942000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1961000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1948000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1968000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1946000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1969000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1918000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1929000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1920000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1945000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1921000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1923000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1920000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1978000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1822000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1454000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1428000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1410000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1340000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1289000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1266000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1197000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1135000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1069000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1035000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>967000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>918000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>897000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>881000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>756000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>722000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>689000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>673000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>656000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>673000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>661000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>638000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>633000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>628000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>609000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>602000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>579000000.0</v>
       </c>
       <c r="BL21">
         <v>579000000.0</v>
       </c>
       <c r="BM21">
+        <v>579000000.0</v>
+      </c>
+      <c r="BN21">
         <v>596000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>635000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>669000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>650000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>695000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2350716240.14</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>812000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2277479237.91</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2305401111.99</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2316198445.91</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>406000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2258034292.14</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2216011539.85</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2046420676.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="CB21">
         <v>192000000.0</v>
       </c>
       <c r="CC21">
+        <v>192000000.0</v>
+      </c>
+      <c r="CD21">
         <v>1067481355.02</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1048521540.76</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1726296000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>948098027.89</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>918587034.53</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>688376591.97</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>903438000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>989043974.19</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>968542442.16</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>967162839.4</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1090597000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>944483985.77</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>929323937.77</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>889370932.75</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1423676000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>879419191.92</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>928052047.46</v>
       </c>
-      <c r="CT21">
-[...1 lines deleted...]
-      </c>
       <c r="CU21">
+        <v>0.0</v>
+      </c>
+      <c r="CV21">
         <v>1504523000.0</v>
       </c>
-      <c r="CV21">
-[...1 lines deleted...]
-      </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
+        <v>0.0</v>
+      </c>
+      <c r="CZ21">
         <v>1568687000.0</v>
       </c>
-      <c r="CZ21">
-[...1 lines deleted...]
-      </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
       <c r="DC21">
+        <v>0.0</v>
+      </c>
+      <c r="DD21">
         <v>1235986000.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>1979009000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-202006000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-309670000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-199462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-156737000000.0</v>
       </c>
       <c r="U22">
         <v>-156737000000.0</v>
       </c>
       <c r="V22">
+        <v>-156737000000.0</v>
+      </c>
+      <c r="W22">
         <v>26000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>26000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1218322.4</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1188187.79</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>927893.82</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>583672.33</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10642341.32</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11532251.86</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13239875.39</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15428339.42</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>39328728853.02</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>38523118839.65</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>44058913822.09</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>42927091327.71</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>37222222222.22</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>37467804617.85</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>36872854976.46</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>31608231160.82</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>35266132111.49</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>36327450530.98</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>39636499130.58</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>36936420784.6</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41768882577.44</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>44095534977.54</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>41185914979.02</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>40719741216.64</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>42247147924.46</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>41730076870.68</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>45469525511.22</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>40957777554.91</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>40354212527.52</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>39026019340.05</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>38139181523.5</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>35479110579.32</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>32810124049.62</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>35058011915.96</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>39285563973.06</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31864576051.13</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28107283464.57</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>20365519937.45</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>17530463836.48</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>17725774555.04</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>14016697588.13</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13349721706.87</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11287269681.74</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>13163528086.27</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>30716701030.93</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>41226184660.48</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>54503574265.29</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>58144052600.12</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>62272486492.21</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>72680595896.19</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>69988279841.33</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>71264240775.38</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>55528730512.25</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>53223184308.18</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>52782819660.35</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>53118364481.88</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>45207751544.39</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>49265615974.92</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>46666135076.95</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>44277768821.54</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>42340199444.17</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>41809245084.8</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>38724910590.47</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>40444311466.83</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>40623721106.48</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>33489679715.3</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>37548315077.1</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>33166370867.02</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>28637063655.03</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-1423676012.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>34249266488.07</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>34736808926.43</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-283570861768.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>50884903814.8</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>40744479906.21</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>39531500266.95</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-264383186111.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>33139339298.93</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>31482282932.11</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>31944809461.24</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-246746947182.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>-277078098472.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>55</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>1160176040000.0</v>
+      </c>
       <c r="C23">
+        <v>1134361202000.0</v>
+      </c>
+      <c r="D23">
         <v>1116938000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1102255000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1090143000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1082464000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1041985000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1021407000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1001758000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>971667000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>975690000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>943001000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>935239000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>921991000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>943597000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>896790000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>894148000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>861664000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>837683000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>806067000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>782878000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>782908000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>769551000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>768545000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>759136000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>672118000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>651604000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>642522000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>634109000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>614647000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>597099000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>595025000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>590537000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>586927000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>565264000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>560912000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>528591000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>513294000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>501357000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>494490000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>478144000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>479032000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>463309000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>457842000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>439203000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>445223000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>414903000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>405422000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>397102000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>400955000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>398006000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>397547000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>397705000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>392783000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>393385000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>401010000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>387458000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>391449000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>383758000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>362579000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>384106000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>363219000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>379308000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>349600000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>336001000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>337239000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>335944000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>335917000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>347363000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>353815000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>353930000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>329040000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>343063090000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>347733936000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>342177656000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>338880843000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>326580144000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>379315697000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>303984068000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>294990384000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>290721224000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>288906463000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>280369583000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>292854169000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>287710327000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>285183577000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>278763716000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>277878909000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>284175237000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>284935151000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>277147567000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>283253589000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>279836746000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>283053528000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>273292835000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>304660333000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>291187079000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>291294155000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>287473417000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>277963303000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>281448096000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>274185280000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>267701797000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>266926278000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>267434834000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>257060041000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>250331028000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>261783930000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>269622028000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>274468953000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>281430005000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>274699017000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>264377953000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>282700015000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>237989016000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>240412957000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>227493019000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>218663027000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>210232000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>199617000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>191710000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>192531000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>139565000000.0</v>
+      </c>
       <c r="C24">
+        <v>142113000000.0</v>
+      </c>
+      <c r="D24">
         <v>10819000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>134092000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>127613000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>133720000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>125096000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>119565000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>114717000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>114732000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>116844000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>113400000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>115844000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7317000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6292000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>126103000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>105319000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5531000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5539000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>46257000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5653000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4693000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5712000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5822000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4818000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4695000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4684000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5620000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4171000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4162000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27063473964.27</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>29201968170.99</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>27195482866.04</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>28599269183.92</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>29002017693.62</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>34596522157.22</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>30007309407.21</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>30664620107.44</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27267710663.68</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>32740227082.22</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>32325005986.11</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>30096078009.61</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>25466972126.77</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>32666361066.54</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>34987165686.84</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>35710989098.43</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>38839975148.66</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>43419822132.58</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>42753147235.91</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>45479378201.1</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>53367845844.12</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>53537997470.08</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>57460790152.87</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>59548691204.49</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>58949369621.77</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>57416010367.86</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>60406199351.7</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>59603150862.5</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5140056022.41</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5386223476.53</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5418771043.77</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6216918006.59</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>4697834645.67</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6515832681.78</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6547759433.96</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5385629531.97</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5340445269.02</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>5835807050.09</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6040201005.03</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>5897312087.56</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5985979381.44</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>6957498778.7</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>5916401906.27</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5979278740.79</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>6490094289.65</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5781879509.04</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>5960151460.51</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>5603638836.93</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>5518930957.68</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>5698886729.1</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>5806451612.9</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>4760024567.87</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>4825251755.94</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>4041587589.74</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3960609201.82</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3991616959.54</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3158410985.78</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2897343538.95</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2296182760.38</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2394345126.79</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2371352785.15</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2317437722.42</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2580060001.4</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2524814303.56</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2286319301.85</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2438762626.26</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2452481183.82</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2516547941.75</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2517152388.75</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2828822954.03</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2873705464.73</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2923785371.06</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2895894909.69</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2982574177.49</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2993643494.73</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>3037554464.35</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>10793000000.0</v>
+      </c>
+      <c r="D25">
         <v>10819000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11323000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10395000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8152000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8591000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>6455000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6615000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7317000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6292000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6359000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6291000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5531000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5653000000.0</v>
       </c>
       <c r="U25">
         <v>5653000000.0</v>
       </c>
       <c r="V25">
+        <v>5653000000.0</v>
+      </c>
+      <c r="W25">
         <v>4693000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5712000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5822000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4818000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4695000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4684000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5620000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4171000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>159407009.82</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -12819,194 +12890,197 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>304072000000.0</v>
+      </c>
       <c r="C26">
+        <v>286735000000.0</v>
+      </c>
+      <c r="D26">
         <v>284043000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>275769000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>270606000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>273744000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>255130000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>254643000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>236228000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>228907000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>212017000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>207788000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>193685000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>187979000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>176511000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>177475000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>172890000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>179685000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>162059000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>158133000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>155763000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>151151000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>149704000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>144986000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>134420000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>129925000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>121896000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>120283000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>122100000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>109547000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>37713416951.73</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>79285769201.2</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>80095015576.32</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>77822980105.56</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>33607791401.52</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>32892860004.81</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>26699071705.29</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>26323867996.93</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>28541387024.61</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>23404352806.42</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>12784237152.75</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
@@ -13137,117 +13211,120 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -13293,495 +13370,505 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>60</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>164593527000.0</v>
+      </c>
       <c r="C28">
+        <v>163306860000.0</v>
+      </c>
+      <c r="D28">
         <v>300074000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>314055000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>299429000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>297798000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>262615000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>260162000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>242262000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>232776000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>218448000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>236261000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>213782000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>192524000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>191297000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>235365000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>208555000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>205916000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>166784000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>176090000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>169617000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>155365000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16655000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>152994000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>183930000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>187200000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>26220000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>178882000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>181692000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>167742000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28996000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>64453000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>68667000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>64346000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>151721000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>45809000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>50810000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>39613000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>129397000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>40475000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>43464000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>35890000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>116617000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>30784000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>34846000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>39246000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>38830000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>45603000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>44589000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50737000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>51699000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>51373000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>54947000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>56587000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>82255000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>75348000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>77086000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>16977000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>79067000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>26744000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16679000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>34854000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>74346000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>33785000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>41537000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>53068000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>48774000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>54916000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>42529000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>50001000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>50004000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>28606000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>29081776000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27240964000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>33860562000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>37305931000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>35084859000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>36770135000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>37962527000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>33349926000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>34239143000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>33697087000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>23058212000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23181095000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>22458438000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>23628132000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>9400146000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>21827013000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>21678322000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>24084172000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>23695107000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>16988460000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>20559931000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19213808000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12166667000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>22470309000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>21739062000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>24102645000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>25264244000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>32756881000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>30697174000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>23967921000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>21929638000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>20584126000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>16894254000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>23267216000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>21220097000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>35142943000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13051933000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>39235987000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>42577867000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>45655178000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>45550036000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>53252075000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>41413040000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>49222054000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>44701899000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>41576088000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>32974000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>27965000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>36198000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>30410000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>274776000000.0</v>
+      </c>
       <c r="C29">
+        <v>278217000000.0</v>
+      </c>
+      <c r="D29">
         <v>283540000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>279513000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>271460000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>273974000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>262282000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>241631000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>240707000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>238852000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>242556000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>241060000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>237428000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>217345000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>232712000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>261311000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>233167000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>223622000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89454000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>86790000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>83782000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>81596000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>83442000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>83610000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83473000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>79332000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13833,498 +13920,498 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>16911000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>15129000000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>13928000000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
+      <c r="O30"/>
       <c r="P30">
         <v>19757000000.0</v>
       </c>
-      <c r="Q30"/>
+      <c r="Q30">
+        <v>19757000000.0</v>
+      </c>
       <c r="R30"/>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
+      <c r="S30"/>
       <c r="T30">
         <v>10405000000.0</v>
       </c>
       <c r="U30">
         <v>10405000000.0</v>
       </c>
-      <c r="V30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V30">
+        <v>10405000000.0</v>
+      </c>
+      <c r="W30"/>
       <c r="X30">
         <v>8987000000.0</v>
       </c>
-      <c r="Y30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y30">
+        <v>8987000000.0</v>
+      </c>
+      <c r="Z30"/>
       <c r="AA30">
-        <v>11900000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB30">
         <v>11900000000.0</v>
       </c>
       <c r="AC30">
-        <v>0.0</v>
+        <v>11900000000.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
-        <v>10406000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF30">
         <v>10406000000.0</v>
       </c>
       <c r="AG30">
-        <v>0.0</v>
+        <v>10406000000.0</v>
       </c>
       <c r="AH30">
         <v>0.0</v>
       </c>
       <c r="AI30">
-        <v>8666000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ30">
         <v>8666000000.0</v>
       </c>
       <c r="AK30">
-        <v>0.0</v>
+        <v>8666000000.0</v>
       </c>
       <c r="AL30">
         <v>0.0</v>
       </c>
       <c r="AM30">
-        <v>9078000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN30">
         <v>9078000000.0</v>
       </c>
       <c r="AO30">
-        <v>0.0</v>
+        <v>9078000000.0</v>
       </c>
       <c r="AP30">
         <v>0.0</v>
       </c>
       <c r="AQ30">
-        <v>8520000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR30">
         <v>8520000000.0</v>
       </c>
       <c r="AS30">
-        <v>0.0</v>
+        <v>8520000000.0</v>
       </c>
       <c r="AT30">
         <v>0.0</v>
       </c>
       <c r="AU30">
-        <v>6645000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV30">
         <v>6645000000.0</v>
       </c>
       <c r="AW30">
-        <v>0.0</v>
+        <v>6645000000.0</v>
       </c>
       <c r="AX30">
         <v>0.0</v>
       </c>
       <c r="AY30">
-        <v>5591000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>5591000000.0</v>
       </c>
       <c r="BA30">
-        <v>0.0</v>
+        <v>5591000000.0</v>
       </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
-        <v>6596000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD30">
         <v>6596000000.0</v>
       </c>
       <c r="BE30">
-        <v>0.0</v>
+        <v>6596000000.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
         <v>6071000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6052000000.0</v>
       </c>
-      <c r="BI30">
-[...1 lines deleted...]
-      </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
+        <v>0.0</v>
+      </c>
+      <c r="BL30">
         <v>6923000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6963000000.0</v>
       </c>
-      <c r="BM30">
-[...1 lines deleted...]
-      </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
+        <v>0.0</v>
+      </c>
+      <c r="BP30">
         <v>8396000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>9639000000.0</v>
       </c>
-      <c r="BQ30">
-[...1 lines deleted...]
-      </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
         <v>11831000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10737000000.0</v>
       </c>
-      <c r="BU30">
-[...1 lines deleted...]
-      </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
       <c r="BW30">
-        <v>4988000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BX30">
         <v>4988000000.0</v>
       </c>
       <c r="BY30">
-        <v>0.0</v>
+        <v>4988000000.0</v>
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>3444000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4481000000.0</v>
       </c>
-      <c r="CC30">
-[...1 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
         <v>1726295903.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1726296000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1726295903.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
         <v>903438000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>903438186.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
         <v>1090597000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1090597389.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
         <v>1423676000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1423676012.0</v>
       </c>
-      <c r="CS30">
-[...1 lines deleted...]
-      </c>
       <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
         <v>1504523092.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1504523000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1504523092.0</v>
       </c>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
         <v>1568687000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1568687176.0</v>
       </c>
-      <c r="DA30">
-[...1 lines deleted...]
-      </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
       <c r="DC30">
+        <v>0.0</v>
+      </c>
+      <c r="DD30">
         <v>1235986000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1235986465.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>1979009000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1979009106.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>1071950000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>1071950379.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>42189000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>40629000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>40665000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>39210000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>39618000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>39036000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>37455000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>37148000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>35840000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>34348000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>32063000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>31151000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>31115000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>29650000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>29605000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>28798000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>28151000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>27510000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>26883000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>754659153.09</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>19144051691.37</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>18989774736.68</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>18491433021.81</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>18434429557.45</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>16989756324.69</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>16918823623.69</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>15835830714.13</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>15795088257.87</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>14558538404.18</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>13468499427.26</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>13464986243.01</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
@@ -14455,68 +14542,71 @@
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14597,461 +14687,467 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>65</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>1143392595000.0</v>
+      </c>
       <c r="C33">
+        <v>1123346878000.0</v>
+      </c>
+      <c r="D33">
         <v>1006622000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>962975000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>957526000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>954892000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>933016000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>896306000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>883053000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>856076000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>836654000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>841644000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>823003000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>812850000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>793761000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>794850000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>788872000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>765433000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>703429000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>704012000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>686252000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>667672000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>769551000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>646606000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>653546000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>606649000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>651604000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>581954000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>578035000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>556707000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>597099000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>536571000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>534660000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>536429000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>500089000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>540995000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>478550000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>464461000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>439147000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>445828000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>433543000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>432266000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>405481000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>412664000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>410919000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>417582000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>380591000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>373125000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>364645000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>369276000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>356995000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>364268000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>365458000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>361269000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>356383000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>388221000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>378185000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>383323000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>344291000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>341055000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>346701000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>342304000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>335580000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>335187000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>328065000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>328949000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>278491000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>329022000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>339062000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>352482000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>317458000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>316594000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>329970866000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>329541165000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>305305612000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>321936961000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>310138658000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>358513815000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>269939596000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>283461930000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>278819917000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>278608330000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>266791829000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>279062079000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>275608312000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>272964525000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>265657157000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>267159015000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>270637598000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>273438327000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>265603323000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>270194202000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>271543749000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>273892944000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>262356698000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>291814727000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>277298103000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>280546491000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>274618315000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>266541284000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>269012592000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>263404287000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>255453853000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>253122771000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>249392773000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>245805122000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>236568045000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>250992928000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>231953027000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>265139900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>268655965000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>264386092000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>252747888000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>270246105000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>230058161000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>231473053000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>219402960000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>211969133000.0</v>
       </c>
-      <c r="DO33"/>
-      <c r="DP33">
+      <c r="DP33"/>
+      <c r="DQ33">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -15097,810 +15193,819 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>67</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>930497052000.0</v>
+      </c>
       <c r="C35">
+        <v>915999748000.0</v>
+      </c>
+      <c r="D35">
         <v>204072000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>206614000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>209037000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>216465000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>181464000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>192881000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>196614000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>189937000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>184526000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>194438000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>194303000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>190110000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>184251000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>205382000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>193935000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>164109000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>139954000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>150719000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>152224000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>145897000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>728216000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>156472000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>156247000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>133934000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>613024000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>129982000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>124002000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>125476000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>561983000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>100805000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>98558000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>102163000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>104022000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>96376000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>90082000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>88651000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>112504000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>101690000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>100764000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>102289000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>110838000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>95668000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>95651000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>107984000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>81260000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>85527000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>86801000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>94503000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>90900000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>97711000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>104965000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>105391000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>79013000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>99458000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>100096000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>68180000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>84568000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>41263000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>39972000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>38352000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>75381000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>53790000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>50820000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>41846000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>31378000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>51580000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>67241000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>68964999000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>37159000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>52601000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>54509745000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>53366466000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>35915124000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>47049303000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>45978924000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>92362140000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>25572485000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>44176943000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>45748577000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>43764224000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>41425198000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>50226521000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>45670025000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>46488464000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>56865399000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>42011976000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>42329631000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>45259397000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>43224318000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>45025331000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>48767006000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>47416363000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>44841121000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>46047506000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>42861847000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>45520355000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>46540232000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>41292049000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>42939189000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>43129966000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>45897045000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>47189358000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>48184242000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>47819878000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>47625864000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>48557027000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>51833990000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>56937000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>57216083000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>53404989000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>47364925000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>52044124000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>44912125000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>38950103000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>34634180000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>34875994000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>3892000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>4143000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>4025000000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>3842000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>68</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>63315046000.0</v>
+      </c>
       <c r="C36">
+        <v>69022563000.0</v>
+      </c>
+      <c r="D36">
         <v>118956000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>142590000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>143368000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>141676000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>107933000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>126602000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>135141000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>130269000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>111323000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>126121000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>120029000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>120840000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101434000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>121610000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>124748000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>122052000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>96863000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>114425000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>113356000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>113169000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>609636000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>95753000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>106089000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>92199000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>520477000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>85389000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>82389000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>82414000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>485605000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>75602000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>71913000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>80008000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>106008000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>114571000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>124618000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>120443000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>97329000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>112006000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>106915000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>102005000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>90713000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>98013000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>110943000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>105413000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>93987000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>93994000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>89254000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>91865000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>83672000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>94115000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>91274000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>88864000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>80612000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>87474000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>79651000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>76830000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>70674000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>87657000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>94856000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>113398000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>74741000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>72717000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>98094000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>70834000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>58168000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>69746000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>74310000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>118194000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>82121000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>112915000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>135702230000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>139798193000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>103756669000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>135557449000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>128658902000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>38792475000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>99010840000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>116710035000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>116418444000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>117672963000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>107385760000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>98849027000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>95663728000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>115752915000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>85520605000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>110417831000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>112912382000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>117269719000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>110056706000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>106854771000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>114234570000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>111881083000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>101001558000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>123239905000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>112449428000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>124210360000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>117662276000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>112237003000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>122486179000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>117306251000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>112488578000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>111325803000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>109182464000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>109458044000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>103589966000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>71482847000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>102329103000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>134475903000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>137412101000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>47731066000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>40001861000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>45298238000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>37764259000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>33784011000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>30268919000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>31006066000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-1983000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-1995000000.0</v>
       </c>
-      <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
@@ -16097,1861 +16202,1875 @@
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
       <c r="CY37">
         <v>0.0</v>
       </c>
       <c r="CZ37">
         <v>0.0</v>
       </c>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>877000000.0</v>
+      </c>
+      <c r="D38">
         <v>1027000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>933000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>783000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1082464000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-356000000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-368525000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-9777000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-286137000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-296071000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-284474000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-274729000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11285000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-253947000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-257879000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-253119000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-229506000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-82724000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-70194000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-115236000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-8987000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-130926000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-105590000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-65469000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-11900000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-72468000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-56074000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-57940000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-10406000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-68860000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-55877000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-50498000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-25018000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-28583000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-50041000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-48833000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-9078000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-57740000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-44601000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-46766000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-8520000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-53698000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-28284000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-27641000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-6645000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-38942000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-32457000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-31679000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-21764000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-38870000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-32247000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-31514000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>370851000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>-19385000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>-9273000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-8126000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>24007000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>-27576000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>-37405000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-20915000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>20305000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-21376000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-7936000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-8290000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-37384000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-16534000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>-8301000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-1333000246.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-27581215488.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>-23183000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-13092224231.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-18192771084.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-36872043799.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-21931882441.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-16441486412.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-20801881246.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-35826931785.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-16009453446.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-11901306241.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-10298133819.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-13577754163.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-15518386022.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-12102015113.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-12219052344.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>-13106559376.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-11623331732.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>-13537638832.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>-11496823715.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>-11544243703.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>-14149983823.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>-8292997279.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>-9160583943.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>-10936137071.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>-300927949328.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>-287462756782.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>-10747663550.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>-285075384860.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>-12926541441.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>-12435503686.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>-10780992354.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>-265951873288.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>-15372194905.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>-18042061611.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-11254918981.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>-247982933647.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>-12026988573.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>-37669000729.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>-9329052727.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>-279057107578.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>-12291934276.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>-11630064424.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>-12453910003.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>-7412899592.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>-8488904204.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>-9162009022.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>-6693894056.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>210232000000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>199618000000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>191710000000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>192531000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>595000000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>588000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>155256000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>170642000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>151951000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>607000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>153636000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>160150000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>156789000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>652000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>152008000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>168938000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>151765000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>582000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>156737000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>154541000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>506563000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>471694000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>491152000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>508423000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>466221000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>470934000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>452407000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>446577000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>437902000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>418050000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>424280000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>422697000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>431668000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>697000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>443190000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>376947000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>369524000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>698000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>355414000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>347596000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>347164000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>748000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>333387000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>346159000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>349946000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>646000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>297741000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>291599000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>291998000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>575000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>290426000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>288379000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>288622000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>578000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>320677000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>310366000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>313235000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>530000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>262921000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>258571000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>278374000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>534000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>253443000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>256990000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>248692000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>748000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>240823000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>248393000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>266993999508.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>890000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>235328000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>246630500302.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>243995983936.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>707000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>232244702374.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>221774819744.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>218152851265.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>978000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>198612965268.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>197207770458.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>196370050068.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>175437477859.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>181285661810.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>176435768262.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>199802778467.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>171225310900.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>192310046574.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>195982448923.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>197265749074.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>191709086114.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>196191950466.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>197117284835.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>198070255475.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>193442367602.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>288082343626.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>273573780774.0</v>
       </c>
-      <c r="CT39">
-[...1 lines deleted...]
-      </c>
       <c r="CU39">
+        <v>0.0</v>
+      </c>
+      <c r="CV39">
         <v>272220282495.0</v>
       </c>
-      <c r="CV39">
-[...1 lines deleted...]
-      </c>
       <c r="CW39">
         <v>0.0</v>
       </c>
       <c r="CX39">
         <v>0.0</v>
       </c>
       <c r="CY39">
+        <v>0.0</v>
+      </c>
+      <c r="CZ39">
         <v>253703929334.0</v>
       </c>
-      <c r="CZ39">
-[...1 lines deleted...]
-      </c>
       <c r="DA39">
         <v>0.0</v>
       </c>
       <c r="DB39">
         <v>0.0</v>
       </c>
       <c r="DC39">
+        <v>0.0</v>
+      </c>
+      <c r="DD39">
         <v>234219949977.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>266283068375.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>619480000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>597615000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>597758000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>592479000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>593829000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>582297000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>572800000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>562840000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>559986000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>533899000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>538201000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>547115000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>540350000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>487988000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>501010000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>497667000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>494936000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>468684000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>451791000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>455960000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>674057000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>431742000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>403921000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>369229000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>634063708.55</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>354723000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>349308000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>342471000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10957050551.12</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>426681000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>420060000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>418713000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>322968000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>411961000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>388473000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>384871000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>279317000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>359441000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>341189000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>348234000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>255359000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>333009000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>313360000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>310347000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>301850000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>291946000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>283646000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>281169000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>281039000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>275570000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>269526000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>265701000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>263903000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>254002000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>244207000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>296137000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>251127000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>261327000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>278602000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>258983000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>247487000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>238102000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>226793000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>224269000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>232043000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>214227000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>221912000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>226383000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>242359000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>228601000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>238202733000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>239975904000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>248277479000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>230207646000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>221169163000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>271145208000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>219426321000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>200014708000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>193503405000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>193666363000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>196558035000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>197143382000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>196483627000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>193300670000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>189652524000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>193020625000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>195636912000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>193213340000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>188130028000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>198091753000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>192985823000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>198281630000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>196630841000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>214570071000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>203909362000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>202471091000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>194351690000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>184737003000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>187730344000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>188757308000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>179632958000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>177556480000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>176965344000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>167434028000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>160041048000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>160314926000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>160080963000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>162084001000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>159874981000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>159559940000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>154110952000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>159274064000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>138898043000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>137236940000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>134563949000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>130300984000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>197602000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>186429000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>178866000000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>180024000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>11359000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>26094000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>25505000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>12669000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>24856000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>28701000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>25261000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10164000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>22931000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>23196000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>22078000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10002000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21047000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>23750000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>19158000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9465000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>16656000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17017000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>459087479.69</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6390725959.71</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12898439301.91</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13846573208.72</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>26727568006.5</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>22541517926.43</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>33438576809.04</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>28128060814.27</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>29411358403.68</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>25119313944.82</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>32360740684.3</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>35638119562.62</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>33962142396.21</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>25683085147.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>33023913209.57</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>34207170654.96</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>41830190180.63</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>23446347741.19</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>26136426148.35</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>26791643860.61</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>28960373798.19</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>23159812098.55</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>29352924005.06</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>35686916815.57</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>34859091364.96</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>30726435861.52</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>39457681188.32</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>37907212317.67</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>41563465948.75</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>33692476990.8</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>37744329465.87</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>36639309764.31</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>32085289124.14</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>30255905511.81</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>37430609851.45</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>34067413522.01</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>34021094265.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>28246753246.75</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>42012059369.2</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>44104690117.25</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>42082729760.18</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>29584329896.91</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>35859306301.91</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>39509531374.11</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>38689978083.28</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>32590316770.84</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>31096224116.93</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>28030111792.28</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>24646318653.29</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>20485523385.3</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>27073687930.73</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>29645969988.32</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>29303325436.52</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>24104256579.5</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>33960722831.92</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>29760784626.43</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>30575527970.34</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>26758214811.18</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>24764370403.72</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>25171155390.12</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>27885406537.51</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>22660856384.99</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>25982918149.47</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>27348775552.92</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>24693354367.98</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>17047612936.35</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>22378156565.66</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>20361653272.1</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>21424068587.28</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>17304714546.49</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>18848386045.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>19358431576.89</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>19805792845.7</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>16405911330.05</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>22528426293.48</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>23027454692.99</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>23740230997.99</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>74</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>310897000.0</v>
+      </c>
       <c r="C42">
+        <v>252397000.0</v>
+      </c>
+      <c r="D42">
         <v>226000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>175000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>156000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>166000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>159000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>128000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>114000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>108000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>109000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>103000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="O42">
         <v>115000000.0</v>
       </c>
       <c r="P42">
+        <v>115000000.0</v>
+      </c>
+      <c r="Q42">
         <v>107000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>115000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>116000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>110000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000000.0</v>
       </c>
       <c r="V42">
         <v>119000000.0</v>
       </c>
       <c r="W42">
+        <v>119000000.0</v>
+      </c>
+      <c r="X42">
         <v>117000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>122000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>119000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>123000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>125000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>128000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>125000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>131000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>136000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>133000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>137000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000000.0</v>
       </c>
       <c r="AJ42">
         <v>137000000.0</v>
       </c>
       <c r="AK42">
-        <v>65000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="AL42">
         <v>65000000.0</v>
       </c>
       <c r="AM42">
+        <v>65000000.0</v>
+      </c>
+      <c r="AN42">
         <v>72000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>73000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>74000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>75000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>76000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>79000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="AT42">
         <v>77000000.0</v>
       </c>
       <c r="AU42">
+        <v>77000000.0</v>
+      </c>
+      <c r="AV42">
         <v>75000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="AX42">
         <v>82000000.0</v>
       </c>
       <c r="AY42">
         <v>82000000.0</v>
       </c>
       <c r="AZ42">
         <v>82000000.0</v>
       </c>
       <c r="BA42">
+        <v>82000000.0</v>
+      </c>
+      <c r="BB42">
         <v>80000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>79000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>85000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>87000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>86000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>87000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>93000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>89000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7206000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>96000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>98000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="BN42">
         <v>95000000.0</v>
       </c>
       <c r="BO42">
+        <v>95000000.0</v>
+      </c>
+      <c r="BP42">
         <v>92000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>102000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>105000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>6174001229.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>96000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>6149000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>6153305000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>6147590000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>100374000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>3196678000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>3207986000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>3747207000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>50552000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>3079534000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>3080272000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>3043924000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>3010981000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>2994980000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>2943325000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>3509054000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>3028530000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>2948769000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>3076923000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>2980413000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>2950020000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>2903180000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>2861234000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>2842153000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>2867601000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>2851940000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1568000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>2835419000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1587000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2862385000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2891585000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>2872133000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2867804000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>2917658000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>2904325000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>2986979000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>3035015000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>3070117000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>3095988000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>3103943000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>3127952000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>3127891000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>3124123000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>3107907000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>3104915000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>3101999000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>3095923000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>3082895000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1068000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>1567000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>1562000000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>1567000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -17997,1750 +18116,1764 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
+        <v>0.0</v>
+      </c>
+      <c r="AF44">
         <v>0.02</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>0.98</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>1750778816.2</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>1823792123.43</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>1394536706.5</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>1439217886.05</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>730940720.71</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>767459708.37</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>745712155.11</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>762020879.37</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>798148295.95</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>717000071.7</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>763650248.19</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>764000305.6</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>828020203.69</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>820402641.84</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>915061684.57</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>1174475107.73</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>1259806604.63</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>1532931979.51</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>1635509538.87</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>1660017514.84</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>1693468334.33</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>1710961789.19</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>1707024214.53</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>1999800618.08</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>2032009724.47</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>2299331937.38</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>2757102841.14</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>2880735862.86</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>3320707070.71</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>3151902526.72</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>3106299212.6</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>3084440969.51</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>3101415094.34</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>2972031264.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>2927643784.79</v>
       </c>
       <c r="BP44">
         <v>2927643784.79</v>
       </c>
       <c r="BQ44">
+        <v>2927643784.79</v>
+      </c>
+      <c r="BR44">
         <v>2643216080.4</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>2117334620.96</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>2169896907.22</v>
       </c>
-      <c r="BT44">
+      <c r="BU44">
         <v>2277479237.91</v>
       </c>
-      <c r="BU44">
+      <c r="BV44">
         <v>2314336775.22</v>
       </c>
-      <c r="BV44">
+      <c r="BW44">
         <v>2322175732.22</v>
       </c>
-      <c r="BW44">
+      <c r="BX44">
         <v>2469541264.96</v>
       </c>
-      <c r="BX44">
+      <c r="BY44">
         <v>2184015740.65</v>
       </c>
-      <c r="BY44">
+      <c r="BZ44">
         <v>2462134871.98</v>
       </c>
-      <c r="BZ44">
+      <c r="CA44">
         <v>2066825369.84</v>
       </c>
-      <c r="CA44">
+      <c r="CB44">
         <v>2121158129.18</v>
       </c>
-      <c r="CB44">
+      <c r="CC44">
         <v>2103728573.95</v>
       </c>
-      <c r="CC44">
+      <c r="CD44">
         <v>2139455476.68</v>
       </c>
-      <c r="CD44">
+      <c r="CE44">
         <v>2089146266.56</v>
       </c>
-      <c r="CE44">
+      <c r="CF44">
         <v>2014893797.07</v>
       </c>
-      <c r="CF44">
+      <c r="CG44">
         <v>1964683554.75</v>
       </c>
-      <c r="CG44">
+      <c r="CH44">
         <v>1893788374.13</v>
       </c>
-      <c r="CH44">
+      <c r="CI44">
         <v>1578268579.72</v>
       </c>
-      <c r="CI44">
+      <c r="CJ44">
         <v>2309955860.72</v>
       </c>
-      <c r="CJ44">
+      <c r="CK44">
         <v>2621942068.14</v>
       </c>
-      <c r="CK44">
+      <c r="CL44">
         <v>2464053718.71</v>
       </c>
-      <c r="CL44">
+      <c r="CM44">
         <v>2513276984.07</v>
       </c>
-      <c r="CM44">
+      <c r="CN44">
         <v>2544145509.66</v>
       </c>
-      <c r="CN44">
+      <c r="CO44">
         <v>2197153024.91</v>
       </c>
-      <c r="CO44">
+      <c r="CP44">
         <v>2299588362.52</v>
       </c>
-      <c r="CP44">
+      <c r="CQ44">
         <v>2186288043.12</v>
       </c>
-      <c r="CQ44">
+      <c r="CR44">
         <v>1981519507.19</v>
       </c>
-      <c r="CR44">
+      <c r="CS44">
         <v>1955176767.68</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>1972190330.4</v>
       </c>
-      <c r="CT44">
+      <c r="CU44">
         <v>1700813213.14</v>
       </c>
-      <c r="CU44">
+      <c r="CV44">
         <v>1447095109.21</v>
       </c>
-      <c r="CV44">
+      <c r="CW44">
         <v>1486794913.6</v>
       </c>
-      <c r="CW44">
+      <c r="CX44">
         <v>1485703119.91</v>
       </c>
-      <c r="CX44">
+      <c r="CY44">
         <v>1513614522.16</v>
       </c>
-      <c r="CY44">
+      <c r="CZ44">
         <v>1232183908.05</v>
       </c>
-      <c r="CZ44">
+      <c r="DA44">
         <v>1538720312.18</v>
       </c>
-      <c r="DA44">
+      <c r="DB44">
         <v>1544495536.92</v>
       </c>
-      <c r="DB44">
+      <c r="DC44">
         <v>1567881596.24</v>
       </c>
-      <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>7679000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>7477000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>6997000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>6924000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3133000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2826000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2932000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2997000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3023000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3064000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3087000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1813000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1771000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1786000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1783000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1795000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1733000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1746000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1735000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1783000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1762000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1796000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1752000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1898000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1859000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1832000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1930000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1897000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1867000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1821000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1874000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1797000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1728000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1741000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1795000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1719000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1663000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1660000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1665000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1683000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1610000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1560000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1572000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1676000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1612000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1593000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1627000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1660000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1612000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1581000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1624000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1618000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1580000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1653000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2418000246.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2008177008.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1913000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1921840466.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2001004016.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1978053164.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2081780428.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2141985580.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2600823045.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2031863570.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2034166761.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2030813889.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2088074647.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2136025505.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2143994123.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2172544081.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2140907963.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2106803219.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2098469727.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2099273276.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2124139756.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2092839246.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2056009006.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2039238150.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2089416058.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2247663551.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2338875693.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>2269092050.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1826389989.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1769560387.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1564220183.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1544840295.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1540998351.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1507767286.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1553210464.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1553613744.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>2194010417.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2213035163.0</v>
       </c>
-      <c r="DD45"/>
-      <c r="DE45">
+      <c r="DE45"/>
+      <c r="DF45">
         <v>2244055434.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>2235987309.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>2200956938.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>2136054422.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>2152040086.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>2124945391.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>2070975919.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>2023983460.0</v>
       </c>
-      <c r="DM45"/>
       <c r="DN45"/>
-      <c r="DO45">
+      <c r="DO45"/>
+      <c r="DP45">
         <v>1983000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>1995000000.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>78</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>3518835000.0</v>
+      </c>
       <c r="C46">
+        <v>3434402000.0</v>
+      </c>
+      <c r="D46">
         <v>3443000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3274000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359000000.0</v>
       </c>
       <c r="G46">
         <v>3359000000.0</v>
       </c>
       <c r="H46">
+        <v>3359000000.0</v>
+      </c>
+      <c r="I46">
         <v>3261000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3256000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3274000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3251000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3214000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3307000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3314000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3377000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3286000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3357000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3325000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3286000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3133000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2826000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2932000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2997000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3023000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3064000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3087000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1813000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1771000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1786000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1783000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1795000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1733000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1746000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1735000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1783000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1762000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1796000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1752000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1898000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1859000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1832000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1930000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1897000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1867000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1821000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1874000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1797000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1728000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1741000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1795000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1719000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1663000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1660000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1665000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1683000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1610000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1560000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1572000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1580000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1612000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1593000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1627000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1568000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1612000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1581000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1624000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1618000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1580000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1653000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2418000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1623000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1913000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1921840000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2001004000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1978053000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2081780000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2141986000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2600823000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2031864000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2034167000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2030814000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2088075000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2136026000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2143994000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2172544000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2140908000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2106803000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2098470000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2099273000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2124140000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2092839000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2056009000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2039238000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2089416000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2247664000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2338876000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2269092000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1826390000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1769560000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1564220000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1544840000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1540998000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1507767000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1553210000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1553614000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>2194010000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2213035000.0</v>
       </c>
-      <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>2244055000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>2235987000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>2200957000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>2136054000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>2152040000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>2124945000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>2070976000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>2023983000.0</v>
       </c>
-      <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>1983000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>1995000000.0</v>
       </c>
-      <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>3429000000.0</v>
+      </c>
+      <c r="D47">
         <v>3443000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3274000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3277000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3359000000.0</v>
       </c>
       <c r="G47">
         <v>3359000000.0</v>
       </c>
-      <c r="H47"/>
+      <c r="H47">
+        <v>3359000000.0</v>
+      </c>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3251000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3214000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3307000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3314000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3377000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3286000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3357000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3325000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3286000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3133000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2826000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2932000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2997000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3023000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3064000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3087000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1813000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1771000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1786000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>52034389.19</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1364500190.04</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1332359498.73</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1359813084.11</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1408850994.72</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1383672202.39</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1411972113.15</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1312769534.39</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1344589409.06</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1415361670.4</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1416596814.75</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1462207678.19</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1383810138.38</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1448644520.81</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1426388570.56</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1507824790.92</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1491207129.78</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1594923227.12</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1584303658.2</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1588213829.59</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1612903225.81</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1647972389.99</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1618176510.65</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1647806233.87</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1669842543.38</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1684010406.24</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1605024424.28</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1580226904.38</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1567454382.29</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1676670668.27</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1684958712.24</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1676136363.64</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1624887646.06</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1633858267.72</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1575449569.98</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1553655660.38</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1529334212.26</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1500927643.78</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1465677179.96</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1384422110.55</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1303718010.62</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1656082474.23</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1869076697.61</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1908260524.23</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1993424985.06</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2095560970.44</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1950716761.92</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1931121529.03</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1880632545.49</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1810244988.86</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1797137303.41</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1824961811.48</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1832061068.7</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1807565371.92</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1769122864.92</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1732716689.26</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1725777849.43</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1722249468.69</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1575116313.97</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1532004963.14</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1588750093.5</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1586206896.55</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1463345195.73</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1422591223.05</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1373167685.53</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1441863449.69</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1476641414.14</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1447250924.86</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1151736745.89</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1113489016.18</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1019889142.48</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1006317983.46</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1028430325.68</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>990476190.48</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1040839668.98</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1050852042.2</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>1517394010.65</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>80</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>38152373000.0</v>
+      </c>
       <c r="C48">
+        <v>37651220000.0</v>
+      </c>
+      <c r="D48">
         <v>36471000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>35655000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>34984000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>34366000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>33471000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>32844000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>31990000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>31162000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>30352000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>29796000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>29240000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>28403000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>28823000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>28439000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>27567000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>26807000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>25793000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>25055000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>24003000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>23060000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>22119000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>21726000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>21238000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>21543000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>20972000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>20535000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>19793000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>19101000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>18537000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>18051000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>17412000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16701000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>16101000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>15535000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>15011000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>14483000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>13584000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>13145000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>12197000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>11785000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>11433000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>11119000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>10590000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>10121000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>9626000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>9258000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>8820000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>8985000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>8318000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8026000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7545000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7229000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7042000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6719000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6276000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5873000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>5457000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>7208000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>6801000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>6509000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4157000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>5972000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>5713000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>5432000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>5156000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4886000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>4826000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>5257000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>5483000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>5409000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>5699216000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>7173695000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>9017122000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>8449579000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>8199667000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>9045267000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>7268035000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>6712298000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>6314614000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>5986573000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>5666549000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>5200196000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>7779597000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>7763582000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>7744453000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>7849634000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>7804744000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>7862626000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>7420546000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>7354348000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>6729199000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>6621046000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6376947000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>6639747000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>6716324000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>6911136000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>6773528000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>6951070000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>6885749000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>6790586000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>6625038000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>6805886000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>6365521000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>6212963000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>6090040000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>6368944000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>6207002000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>6105001000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>6047075000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>6183069000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>6100931000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>5836027000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>5623997000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>5368022000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>5102066000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>4851058000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>4615000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>4426000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>4209000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>4030000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
@@ -19937,208 +20070,213 @@
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
       <c r="CY49">
         <v>0.0</v>
       </c>
       <c r="CZ49">
         <v>0.0</v>
       </c>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>76876000000.0</v>
+      </c>
       <c r="C50">
+        <v>78120000000.0</v>
+      </c>
+      <c r="D50">
         <v>84905000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>89491000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>88123000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>84253000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>83397000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>69486000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>75679000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>74954000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>77656000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>81410000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>75218000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>63430000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>80209000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>90904000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>84419000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>84174000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>76234000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>20646000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>19940000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>22365000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>27067000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30885000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>335292618.32</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>366812507.45</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>431549805.08</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>302049607.68</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>243770753.15</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>8398327632.08</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>8676866302.76</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>9665109034.27</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>8637434023.55</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>28713332.3</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>88267489382.16</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>77480447335.72</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>74078280890.25</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>72983594332.59</v>
       </c>
-      <c r="AN50">
-[...1 lines deleted...]
-      </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
+        <v>0.0</v>
+      </c>
+      <c r="AR50">
         <v>72091638029.78</v>
       </c>
-      <c r="AR50">
-[...1 lines deleted...]
-      </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
+        <v>0.0</v>
+      </c>
+      <c r="AV50">
         <v>80781929528.71</v>
       </c>
-      <c r="AV50">
-[...1 lines deleted...]
-      </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
         <v>0.0</v>
       </c>
       <c r="AY50">
         <v>0.0</v>
       </c>
       <c r="AZ50">
         <v>0.0</v>
       </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
@@ -20269,1170 +20407,1186 @@
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>83</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>181376973000.0</v>
+      </c>
       <c r="C51">
+        <v>174321184000.0</v>
+      </c>
+      <c r="D51">
         <v>355822000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>369242000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>349015000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>345609000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>318646000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>308011000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>291405000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>279296000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>281618000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>276673000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>267073000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>243993000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>264625000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>280699000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>256575000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>249266000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>236054000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>226386000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>216814000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>218658000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>70646000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>221416000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>239401000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>207931000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>75510000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>195581000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>196099000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>184314000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>69684000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>82254000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>85702000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>79586000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>167376000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>65726000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>65213000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>55002000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>144578000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>53603000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>54919000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>48519000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>136643000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>50859000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>52565000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>52291000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>53623000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>56795000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>55277000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>57010000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>58917000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>59737000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>61897000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>62223000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>87383000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>88137000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>86359000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>25103000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>84815000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>48268000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>54084000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>55769000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>86248000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>48198000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>49473000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>61358000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>56923000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>61811000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>50830000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>51334001000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>60453000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>41052000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>42174000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>45433735000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>47607606000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>54249814000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>51526345000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>57572016000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>49815999000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>44878380000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>46140449000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>43995221000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>34909671000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>36973185000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>34560453000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>35847184000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>21603267000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>32546906000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>35215961000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>35580995000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>34148754000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>30047847000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>28852929000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>28374392000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>21679128000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>35315914000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>35628038000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>34850309000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>36614823000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>44178899000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>43132678000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>34748913000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>32608894000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>34387634000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>34936315000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>34522135000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>33747094000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>45933945000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>50720934000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>48565040000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>53372897000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>55968103000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>57180100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>65705985000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>48825940000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>56639008000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>52791958000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>48269982000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>32974000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>27965000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>36198000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>30410000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>84</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>163733812000.0</v>
+      </c>
       <c r="C52">
+        <v>152646092000.0</v>
+      </c>
+      <c r="D52">
         <v>214947000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>235150000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>221402000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>211889000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>193550000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>188446000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>176688000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>164564000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>164774000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>163273000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>151229000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>134858000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>157380000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>154596000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>151256000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>152596000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>148114000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>142379000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>136183000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>139122000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>64934000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>140232000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>158715000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>129725000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>70826000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>119807000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>123586000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>110617000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>69684000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>32985000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>38373000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>33729000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>102090000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>22553000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>24160000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>15046000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>81722000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>10638000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>14419000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>6544000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>71567000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>8102000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>10311000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>7413000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9862000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9437000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>8411000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6396000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4887000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>6348000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>5702000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>4516000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>30147000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>30543000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>26726000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>10846000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>28369000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>43115000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>48934000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>49544000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>37957000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>42131000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>43410000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>56239000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>51766000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>56120000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>44218000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>44606000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>53795000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>34531000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>36815351000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>39431727000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>42081165000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>48079012000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>45515252000.0</v>
       </c>
-      <c r="BZ52">
-[...1 lines deleted...]
-      </c>
       <c r="CA52">
+        <v>0.0</v>
+      </c>
+      <c r="CB52">
         <v>44220801000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>39028171000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>39678464000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>39170460000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>29207699000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>33119873000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>30644836000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>31943686000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>17713972000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>28685296000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>32070479000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>32379566000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>30952130000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>26791444000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>25155377000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>24533151000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>18051402000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>31453682000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>31782970000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>30858546000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>32615458000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>39840979000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>38720823000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>30367261000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>28199817000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>29936088000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>30509479000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>30130064000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>29253053000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>41526933000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>46246973000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>44024022000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>50217935000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>50474074000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>51760057000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>60606961000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>43931981000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>52212957000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>48365959000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>44183044000.0</v>
       </c>
-      <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>85</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>98781000000.0</v>
+      </c>
       <c r="C53">
+        <v>92363000000.0</v>
+      </c>
+      <c r="D53">
         <v>37062000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>84093000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>83031000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>79761000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>37221000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>77252000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>69562000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>69071000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>61331000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>60945000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>58945000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>57672000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>56099000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>56606000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>57256000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>52881000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>53997000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>51759000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>49429000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>51943000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>54553000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>53517000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>50119000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>44738000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>12998000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>43869000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>41667000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>41368000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>36210000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>40653000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>38842000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>35258000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>40157000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>87279000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>35638000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>33444000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>37253000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>35534000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>33146000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>34137000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>28534000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>25103000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>10565000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>14596000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>12228000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>21105000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>21769000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>25406000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>27627000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>24915000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>25297000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>25878000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>24700000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>68114000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>61095000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>58417000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>27118000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>68934000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>76190000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>72917000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>24369000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>52922000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>57305000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>51320000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>40160000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>45420000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>46151000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>49610000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>13302000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>42195000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>88065099000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>93990964000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>17430000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>98535832000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>94320577000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>13393980615.54</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>17769000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>81878041000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>80463325000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>82238279000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>71936474000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>80280397000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>78916877000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>76354503000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>69964643000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>74235529000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>73891403000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>74632080000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>72109983000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>66380524000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>70885006000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>68704380000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>60647975000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>81724466000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>75938529000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>82968478000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>75876845000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>76929664000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>85770885000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>80005996000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>73678038000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>70890309000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>69021031000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>69544994000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>65212005000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>29283930000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>59635011000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>84368938000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>84355919000.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
-      <c r="DK53">
+      <c r="DK53"/>
+      <c r="DL53">
         <v>517955000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>450999000.0</v>
       </c>
-      <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
@@ -21629,1554 +21783,1575 @@
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>87</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>1160176040000.0</v>
+      </c>
       <c r="C55">
+        <v>1134361202000.0</v>
+      </c>
+      <c r="D55">
         <v>1116938000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1102255000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1090143000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1082464000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1041985000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1021407000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1001758000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>971667000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>975690000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>943001000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>935239000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>921991000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>943597000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>896790000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>894148000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>861664000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>837683000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>806067000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>782878000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>782908000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>769551000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>768545000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>759136000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>672118000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>651604000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>642522000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>634109000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>614647000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>597099000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>595025000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>590537000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>586927000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>565264000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>560912000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>528591000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>513294000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>501357000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>494490000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>478144000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>479032000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>463309000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>457842000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>439203000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>445223000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>414903000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>405422000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>397102000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>400955000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>398006000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>397547000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>397705000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>392783000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>393385000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>401010000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>387458000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>391449000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>383758000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>362579000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>384106000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>363219000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>379308000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>349600000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>336001000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>337239000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>335944000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>335917000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>347363000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>353815000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>353930000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>329040000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>343063090000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>347733936000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>342177656000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>338880843000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>326580144000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>379315697000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>303984068000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>294990384000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>290721224000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>288906463000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>280369583000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>292854169000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>287710327000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>285183577000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>278763716000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>277878909000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>284175237000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>284935151000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>277147567000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>283253589000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>279836746000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>283053528000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>273292835000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>304660333000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>291187079000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>291294155000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>287473417000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>277963303000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>281448096000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>274185280000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>267701797000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>266926278000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>267434834000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>257060041000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>250331028000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>261783930000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>269622028000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>274468953000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>281430005000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>274699017000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>264377953000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>282700015000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>237989016000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>240412957000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>227493019000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>218663027000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>210232000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>199617000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>191710000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>192531000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>88</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>16783446000.0</v>
+      </c>
       <c r="C56">
+        <v>11014324000.0</v>
+      </c>
+      <c r="D56">
         <v>110316000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>139280000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>132617000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>127572000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>108969000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>125101000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>118705000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>115591000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>139036000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>101357000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>112236000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>109141000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>149836000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>101940000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>105276000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>96231000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>134254000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>102055000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>96626000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>115236000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8987000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>121939000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>105590000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>65469000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>11900000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>60568000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>56074000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>57940000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>10406000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>58454000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>55877000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>50498000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>65175000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19917000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>50041000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>48833000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>62210000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>48662000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>44601000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>46766000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>57828000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>45178000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>28284000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>27641000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>34312000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>32297000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>32457000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>31679000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>41011000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>33279000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>32247000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>31514000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>37002000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>12789000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>9273000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>8126000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>39467000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>21524000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>37405000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>20915000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>43728000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>14413000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>7936000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>8290000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>57453000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>6895000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>8301000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1333000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>36472000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>12446000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>13092224000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>18192771000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>36872044000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>16943882000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>16441486000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>20801881000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>34044472000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>11528453000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>11901306000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>10298134000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>13577754000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>13792090000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>12102015000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>12219052000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>13106559000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>10719894000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>13537639000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>11496824000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>11544244000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>13059386000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>8292997000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>9160584000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>10936137000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>12845606000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>13888976000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>10747664000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>12855102000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>11422018000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>12435504000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>10780992000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>12247944000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>13803508000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>18042062000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>11254919000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>13762984000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>10791002000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>37669001000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>9329053000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>12774039000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>10312925000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>11630064000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>12453910000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>7412900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>8488904000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>8090059000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>6693894000.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>89</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>163733812000.0</v>
+      </c>
       <c r="C57">
+        <v>152646092000.0</v>
+      </c>
+      <c r="D57">
         <v>848453000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>832765000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>819160000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>804368000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>797055000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>770743000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>749488000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>727404000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>734620000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>697172000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>689430000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>681973000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>703045000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>642584000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>652266000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>650263000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>651899000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>611063000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>587974000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>595082000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>73590000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>571974000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>562636000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>498954000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>79266000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>474530000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>472894000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>453088000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>76951000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>459666000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>458433000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>452442000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>426345000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>434514000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>412633000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>399917000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>362330000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>370079000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>355608000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>354778000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>328167000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>341111000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>323671000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>317760000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>312619000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>301383000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>292057000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>287565000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>286762000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>281918000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>275228000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>270217000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>294397000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>284545000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>270933000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>306983000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>283099000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>304442000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>327536000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>308527000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>289128000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>280233000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>270203000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>280508000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>290117000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>270347000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>266130000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>270989001000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>300223000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>263132000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>275018083000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>279407631000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>292629006000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>278286657000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>266684415000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>271145209000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>266077914000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>239042878000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>233181869000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>232836823000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>227467233000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>230263255000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>227128463000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>225244356000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>208674713000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>221705921000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>227707391000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>225592906000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>220145061000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>224883197000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>218141200000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>222814781000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>216119938000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>246023753000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>235692332000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>233329637000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>229031900000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>224577982000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>226451167000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>219124569000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>210435577000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>207492568000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>207474822000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>197564091000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>191647050000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>201841860000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>206327936000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>206108022000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>213077944000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>210034014000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>205871009000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>219881025000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>182830024000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>191266850000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>182929908000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>174484027000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>197602000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>186429000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>178866000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>180024000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>90</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>1094230865000.0</v>
+      </c>
       <c r="C58">
+        <v>1068645840000.0</v>
+      </c>
+      <c r="D58">
         <v>1052525000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1039379000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1028197000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1020833000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>982978000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>963624000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>946102000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>917341000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>922527000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>891610000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>883733000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>872083000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>893215000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>847966000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>846201000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>814372000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>791853000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>761782000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>740198000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>740979000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>728216000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>728446000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>718883000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>632888000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>613024000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>604512000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>596896000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>578564000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>561983000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>560471000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>556991000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>554605000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>534027000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>530890000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>502715000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>488568000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>477684000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>471769000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>456372000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>457067000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>441756000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>436779000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>419322000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>425744000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>396120000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>386910000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>378858000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>382068000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>380012000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>379629000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>380193000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>375608000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>376347000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>384003000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>371029000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>375163000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>367667000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>345705000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>367508000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>346879000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>364509000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>334023000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>321023000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>322354000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>321495000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>321927000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>333371000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>339954000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>339914000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>315733000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>329527828000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>332774096000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>328544130000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>325335960000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>312663339000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>363507349000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>291650398000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>283219821000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>278930445000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>276601047000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>268892431000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>280489776000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>272798489000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>271732821000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>265540112000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>263717898000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>270037022000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>270852303000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>263369379000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>269908528000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>266908206000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>270231144000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>260961059000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>292071259000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>278554179000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>278849992000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>275572131000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>265870031000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>269390356000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>262254535000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>256332623000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>254681926000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>255659064000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>245383970000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>239272915000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>250398887000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>258161926000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>263045022000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>270294027000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>263439002000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>253235934000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>271925149000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>227742149000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>230216954000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>217564088000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>209360022000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>201494000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>190572000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>182891000000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>183866000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
@@ -23373,623 +23548,629 @@
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>92</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>65654272000.0</v>
+      </c>
       <c r="C60">
+        <v>65425906000.0</v>
+      </c>
+      <c r="D60">
         <v>64129000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62599000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>61666000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>61342000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>58735000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>57529000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>55409000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>54091000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>52931000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>51175000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>51291000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>49705000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>50181000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>48629000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>47754000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>47103000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>45648000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>44108000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>42510000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>41752000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>41154000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>39920000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>40069000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>39039000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>38394000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>37828000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>37030000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>35909000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>34943000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>34381000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>33366000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>32135000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>31035000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>29832000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>25668000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>24532000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>23472000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>22533000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>21585000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>21770000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>21360000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>20869000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>19703000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>19296000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>18619000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>18357000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>18088000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>18661000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>17819000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>17750000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>17344000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>17009000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>16866000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>16840000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>16266000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>16123000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>15927000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>16718000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>16442000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>16177000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>14631000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>15412000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>14810000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>14714000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>14275000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>13820000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>13817000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>13672001000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>13831000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>13144000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>13376532000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>14803213000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>13488790000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>13389415000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>13755962000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>15481481000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>12321328000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>11758117000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>11310707000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>11636322000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>10730901000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>11270969000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>13911839000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>13450757000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>13223604000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>14161011000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>14138215000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>14082848000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>13778188000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>13345061000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>12928541000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>12822384000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>12331776000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>12589074000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>12632899000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>12444163000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>11901286000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>12093272000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>12057740000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>11930745000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>11369175000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>12019917000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>11553614000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>11467014000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>11058114000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>11385044000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>11230051000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>11156972000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>11135978000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>11260015000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>11142019000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>10774865000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>10246867000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>10196003000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>9928930000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>9303006000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>8738000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>9045000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>8819000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>8665000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
         <v>-0.02</v>
       </c>
-      <c r="AG61">
-[...1 lines deleted...]
-      </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-3104144.03</v>
       </c>
-      <c r="AJ61">
-[...1 lines deleted...]
-      </c>
       <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
         <v>-5847525.77</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-767459.71</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-745712.16</v>
       </c>
-      <c r="AN61">
-[...1 lines deleted...]
-      </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-717000.07</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2290950.74</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-3056001.22</v>
       </c>
-      <c r="AS61">
-[...1 lines deleted...]
-      </c>
       <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
         <v>-1591469.72</v>
       </c>
-      <c r="AU61">
-[...1 lines deleted...]
-      </c>
       <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
         <v>-3667369.58</v>
       </c>
-      <c r="AW61">
-[...1 lines deleted...]
-      </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
         <v>-3001200.48</v>
       </c>
-      <c r="BH61">
-[...1 lines deleted...]
-      </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
         <v>0.0</v>
       </c>
       <c r="BQ61">
         <v>0.0</v>
       </c>
       <c r="BR61">
         <v>0.0</v>
       </c>
       <c r="BS61">
         <v>0.0</v>
       </c>
       <c r="BT61">
         <v>0.0</v>
       </c>
       <c r="BU61">
         <v>0.0</v>
       </c>
       <c r="BV61">
         <v>0.0</v>
       </c>
       <c r="BW61">
         <v>0.0</v>
       </c>
       <c r="BX61">
+        <v>0.0</v>
+      </c>
+      <c r="BY61">
         <v>-10306380.59</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-3606202.67</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-850195.54</v>
       </c>
-      <c r="CA61">
-[...1 lines deleted...]
-      </c>
       <c r="CB61">
         <v>0.0</v>
       </c>
       <c r="CC61">
         <v>0.0</v>
       </c>
       <c r="CD61">
         <v>0.0</v>
       </c>
       <c r="CE61">
         <v>0.0</v>
       </c>
       <c r="CF61">
         <v>0.0</v>
       </c>
       <c r="CG61">
         <v>0.0</v>
       </c>
       <c r="CH61">
         <v>0.0</v>
       </c>
       <c r="CI61">
         <v>0.0</v>
       </c>
       <c r="CJ61">
@@ -24027,117 +24208,120 @@
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
       <c r="CY61">
         <v>0.0</v>
       </c>
       <c r="CZ61">
         <v>0.0</v>
       </c>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -24183,50 +24367,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24322,51 +24507,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>35334000000.0</v>
       </c>
       <c r="C2">
         <v>40491000000.0</v>
       </c>
       <c r="D2">
         <v>34204000000.0</v>
       </c>
       <c r="E2">
         <v>10501000000.0</v>
       </c>
       <c r="F2">
         <v>3440000000.0</v>
       </c>
       <c r="G2">
         <v>8967000000.0</v>
       </c>
       <c r="H2">
         <v>11432000000.0</v>
       </c>
       <c r="I2">
         <v>8282000000.0</v>
       </c>
@@ -24426,51 +24611,51 @@
       </c>
       <c r="AB2">
         <v>10747094000.0</v>
       </c>
       <c r="AC2">
         <v>11143078000.0</v>
       </c>
       <c r="AD2">
         <v>8984087000.0</v>
       </c>
       <c r="AE2">
         <v>7928000000.0</v>
       </c>
       <c r="AF2">
         <v>6898000000.0</v>
       </c>
       <c r="AG2">
         <v>5004000000.0</v>
       </c>
       <c r="AH2">
         <v>5233000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>1178000000.0</v>
       </c>
       <c r="C3">
         <v>1170000000.0</v>
       </c>
       <c r="D3">
         <v>1143000000.0</v>
       </c>
       <c r="E3">
         <v>1047000000.0</v>
       </c>
       <c r="F3">
         <v>1017000000.0</v>
       </c>
       <c r="G3">
         <v>1311000000.0</v>
       </c>
       <c r="H3">
         <v>838000000.0</v>
       </c>
       <c r="I3">
         <v>657000000.0</v>
       </c>
@@ -24530,51 +24715,51 @@
       </c>
       <c r="AB3">
         <v>367956000.0</v>
       </c>
       <c r="AC3">
         <v>294027000.0</v>
       </c>
       <c r="AD3">
         <v>230953000.0</v>
       </c>
       <c r="AE3">
         <v>256000000.0</v>
       </c>
       <c r="AF3">
         <v>241000000.0</v>
       </c>
       <c r="AG3">
         <v>234000000.0</v>
       </c>
       <c r="AH3">
         <v>218000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
@@ -24608,51 +24793,51 @@
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
         <v>10939000000.0</v>
       </c>
       <c r="C5">
         <v>9166000000.0</v>
       </c>
       <c r="D5">
         <v>6973000000.0</v>
       </c>
       <c r="E5">
         <v>7973000000.0</v>
       </c>
       <c r="F5">
         <v>8322000000.0</v>
       </c>
       <c r="G5">
         <v>4890000000.0</v>
       </c>
       <c r="H5">
         <v>6469000000.0</v>
       </c>
       <c r="I5">
         <v>6706000000.0</v>
       </c>
@@ -24712,51 +24897,51 @@
       </c>
       <c r="AB5">
         <v>1348978000.0</v>
       </c>
       <c r="AC5">
         <v>1515820000.0</v>
       </c>
       <c r="AD5">
         <v>2488101000.0</v>
       </c>
       <c r="AE5">
         <v>10205000000.0</v>
       </c>
       <c r="AF5">
         <v>8548000000.0</v>
       </c>
       <c r="AG5">
         <v>6444000000.0</v>
       </c>
       <c r="AH5">
         <v>6398000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>12117000000.0</v>
       </c>
       <c r="C6">
         <v>10336000000.0</v>
       </c>
       <c r="D6">
         <v>8116000000.0</v>
       </c>
       <c r="E6">
         <v>9020000000.0</v>
       </c>
       <c r="F6">
         <v>9339000000.0</v>
       </c>
       <c r="G6">
         <v>6201000000.0</v>
       </c>
       <c r="H6">
         <v>7307000000.0</v>
       </c>
       <c r="I6">
         <v>7363000000.0</v>
       </c>
@@ -24816,51 +25001,51 @@
       </c>
       <c r="AB6">
         <v>1716934000.0</v>
       </c>
       <c r="AC6">
         <v>1809847000.0</v>
       </c>
       <c r="AD6">
         <v>2719054000.0</v>
       </c>
       <c r="AE6">
         <v>10461000000.0</v>
       </c>
       <c r="AF6">
         <v>8789000000.0</v>
       </c>
       <c r="AG6">
         <v>6678000000.0</v>
       </c>
       <c r="AH6">
         <v>6616000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
@@ -24894,51 +25079,51 @@
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -24972,51 +25157,51 @@
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>26672000000.0</v>
       </c>
       <c r="C9">
         <v>23525000000.0</v>
       </c>
       <c r="D9">
         <v>21289000000.0</v>
       </c>
       <c r="E9">
         <v>20801000000.0</v>
       </c>
       <c r="F9">
         <v>19802000000.0</v>
       </c>
       <c r="G9">
         <v>16173000000.0</v>
       </c>
       <c r="H9">
         <v>17181000000.0</v>
       </c>
       <c r="I9">
         <v>16855000000.0</v>
       </c>
@@ -25076,51 +25261,51 @@
       </c>
       <c r="AB9">
         <v>9385906000.0</v>
       </c>
       <c r="AC9">
         <v>8660904000.0</v>
       </c>
       <c r="AD9">
         <v>7886917000.0</v>
       </c>
       <c r="AE9">
         <v>-573000000.0</v>
       </c>
       <c r="AF9">
         <v>-613000000.0</v>
       </c>
       <c r="AG9">
         <v>1206000000.0</v>
       </c>
       <c r="AH9">
         <v>378000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
         <v>10939000000.0</v>
       </c>
       <c r="C10">
         <v>9166000000.0</v>
       </c>
       <c r="D10">
         <v>6973000000.0</v>
       </c>
       <c r="E10">
         <v>7973000000.0</v>
       </c>
       <c r="F10">
         <v>8322000000.0</v>
       </c>
       <c r="G10">
         <v>4890000000.0</v>
       </c>
       <c r="H10">
         <v>6469000000.0</v>
       </c>
       <c r="I10">
         <v>6706000000.0</v>
       </c>
@@ -25180,51 +25365,51 @@
       </c>
       <c r="AB10">
         <v>1348977000.0</v>
       </c>
       <c r="AC10">
         <v>1515820000.0</v>
       </c>
       <c r="AD10">
         <v>2488100000.0</v>
       </c>
       <c r="AE10">
         <v>2291000000.0</v>
       </c>
       <c r="AF10">
         <v>1661000000.0</v>
       </c>
       <c r="AG10">
         <v>1467000000.0</v>
       </c>
       <c r="AH10">
         <v>1184000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
         <v>2485000000.0</v>
       </c>
       <c r="C11">
         <v>2012000000.0</v>
       </c>
       <c r="D11">
         <v>1934000000.0</v>
       </c>
       <c r="E11">
         <v>1730000000.0</v>
       </c>
       <c r="F11">
         <v>1876000000.0</v>
       </c>
       <c r="G11">
         <v>1098000000.0</v>
       </c>
       <c r="H11">
         <v>1348000000.0</v>
       </c>
       <c r="I11">
         <v>1422000000.0</v>
       </c>
@@ -25284,51 +25469,51 @@
       </c>
       <c r="AB11">
         <v>319994000.0</v>
       </c>
       <c r="AC11">
         <v>459948000.0</v>
       </c>
       <c r="AD11">
         <v>937051000.0</v>
       </c>
       <c r="AE11">
         <v>911000000.0</v>
       </c>
       <c r="AF11">
         <v>635000000.0</v>
       </c>
       <c r="AG11">
         <v>550000000.0</v>
       </c>
       <c r="AH11">
         <v>435000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
         <v>32992000000.0</v>
       </c>
       <c r="C12">
         <v>38490000000.0</v>
       </c>
       <c r="D12">
         <v>32194000000.0</v>
       </c>
       <c r="E12">
         <v>9538000000.0</v>
       </c>
       <c r="F12">
         <v>3282000000.0</v>
       </c>
       <c r="G12">
         <v>6478000000.0</v>
       </c>
       <c r="H12">
         <v>10146000000.0</v>
       </c>
       <c r="I12">
         <v>7440000000.0</v>
       </c>
@@ -25388,51 +25573,51 @@
       </c>
       <c r="AB12">
         <v>9997058000.0</v>
       </c>
       <c r="AC12">
         <v>10663065000.0</v>
       </c>
       <c r="AD12">
         <v>8374032000.0</v>
       </c>
       <c r="AE12">
         <v>7928000000.0</v>
       </c>
       <c r="AF12">
         <v>6898000000.0</v>
       </c>
       <c r="AG12">
         <v>5004000000.0</v>
       </c>
       <c r="AH12">
         <v>5233000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13">
         <v>48761000000.0</v>
       </c>
       <c r="C13">
         <v>52185000000.0</v>
       </c>
       <c r="D13">
         <v>45019000000.0</v>
       </c>
       <c r="E13">
         <v>22179000000.0</v>
       </c>
       <c r="F13">
         <v>14741000000.0</v>
       </c>
       <c r="G13">
         <v>17522000000.0</v>
       </c>
       <c r="H13">
         <v>20697000000.0</v>
       </c>
       <c r="I13">
         <v>17505000000.0</v>
       </c>
@@ -25448,51 +25633,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>-25000000.0</v>
       </c>
       <c r="C14">
         <v>-39000000.0</v>
       </c>
       <c r="D14">
         <v>-38000000.0</v>
       </c>
       <c r="E14">
         <v>-23000000.0</v>
       </c>
       <c r="F14">
         <v>-17000000.0</v>
       </c>
       <c r="G14">
         <v>181000000.0</v>
       </c>
       <c r="H14">
         <v>186000000.0</v>
       </c>
       <c r="I14">
         <v>173000000.0</v>
       </c>
@@ -25538,51 +25723,51 @@
       <c r="W14">
         <v>12260912.21</v>
       </c>
       <c r="X14">
         <v>2273588.48</v>
       </c>
       <c r="Y14">
         <v>24383983.57</v>
       </c>
       <c r="Z14">
         <v>36507836.6</v>
       </c>
       <c r="AA14">
         <v>40722495.89</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>8429000000.0</v>
       </c>
       <c r="C15">
         <v>7115000000.0</v>
       </c>
       <c r="D15">
         <v>5001000000.0</v>
       </c>
       <c r="E15">
         <v>6220000000.0</v>
       </c>
       <c r="F15">
         <v>6429000000.0</v>
       </c>
       <c r="G15">
         <v>3790000000.0</v>
       </c>
       <c r="H15">
         <v>5096000000.0</v>
       </c>
       <c r="I15">
         <v>5267000000.0</v>
       </c>
@@ -25642,51 +25827,51 @@
       </c>
       <c r="AB15">
         <v>1028983000.0</v>
       </c>
       <c r="AC15">
         <v>1055873000.0</v>
       </c>
       <c r="AD15">
         <v>1551049000.0</v>
       </c>
       <c r="AE15">
         <v>1380000000.0</v>
       </c>
       <c r="AF15">
         <v>1026000000.0</v>
       </c>
       <c r="AG15">
         <v>917000000.0</v>
       </c>
       <c r="AH15">
         <v>749000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>8065000000.0</v>
       </c>
       <c r="C16">
         <v>6852000000.0</v>
       </c>
       <c r="D16">
         <v>4728000000.0</v>
       </c>
       <c r="E16">
         <v>6049000000.0</v>
       </c>
       <c r="F16">
         <v>6271000000.0</v>
       </c>
       <c r="G16">
         <v>3668000000.0</v>
       </c>
       <c r="H16">
         <v>4985000000.0</v>
       </c>
       <c r="I16">
         <v>5178000000.0</v>
       </c>
@@ -25732,51 +25917,51 @@
       <c r="W16">
         <v>1627431747.59</v>
       </c>
       <c r="X16">
         <v>1420992800.3</v>
       </c>
       <c r="Y16">
         <v>313141683.78</v>
       </c>
       <c r="Z16">
         <v>985082142.63</v>
       </c>
       <c r="AA16">
         <v>1268965517.24</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17">
         <v>8454000000.0</v>
       </c>
       <c r="C17">
         <v>7154000000.0</v>
       </c>
       <c r="D17">
         <v>5033000000.0</v>
       </c>
       <c r="E17">
         <v>6243000000.0</v>
       </c>
       <c r="F17">
         <v>6446000000.0</v>
       </c>
       <c r="G17">
         <v>3792000000.0</v>
       </c>
       <c r="H17">
         <v>5121000000.0</v>
       </c>
       <c r="I17">
         <v>5284000000.0</v>
       </c>
@@ -25822,51 +26007,51 @@
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>15769000000.0</v>
       </c>
       <c r="C18">
         <v>13695000000.0</v>
       </c>
       <c r="D18">
         <v>12825000000.0</v>
       </c>
       <c r="E18">
         <v>12641000000.0</v>
       </c>
       <c r="F18">
         <v>11459000000.0</v>
       </c>
       <c r="G18">
         <v>11044000000.0</v>
       </c>
       <c r="H18">
         <v>10551000000.0</v>
       </c>
       <c r="I18">
         <v>10065000000.0</v>
       </c>
@@ -25882,99 +26067,99 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
@@ -26008,51 +26193,51 @@
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>10939000000.0</v>
       </c>
       <c r="C21">
         <v>9166000000.0</v>
       </c>
       <c r="D21">
         <v>6973000000.0</v>
       </c>
       <c r="E21">
         <v>7973000000.0</v>
       </c>
       <c r="F21">
         <v>8322000000.0</v>
       </c>
       <c r="G21">
         <v>4890000000.0</v>
       </c>
       <c r="H21">
         <v>6469000000.0</v>
       </c>
       <c r="I21">
         <v>6706000000.0</v>
       </c>
@@ -26112,51 +26297,51 @@
       </c>
       <c r="AB21">
         <v>1348977000.0</v>
       </c>
       <c r="AC21">
         <v>1515820000.0</v>
       </c>
       <c r="AD21">
         <v>2488100000.0</v>
       </c>
       <c r="AE21">
         <v>10205000000.0</v>
       </c>
       <c r="AF21">
         <v>8548000000.0</v>
       </c>
       <c r="AG21">
         <v>6444000000.0</v>
       </c>
       <c r="AH21">
         <v>6398000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
@@ -26190,51 +26375,51 @@
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>51067000000.0</v>
       </c>
       <c r="C23">
         <v>54850000000.0</v>
       </c>
       <c r="D23">
         <v>48520000000.0</v>
       </c>
       <c r="E23">
         <v>23329000000.0</v>
       </c>
       <c r="F23">
         <v>14920000000.0</v>
       </c>
       <c r="G23">
         <v>20250000000.0</v>
       </c>
       <c r="H23">
         <v>22144000000.0</v>
       </c>
       <c r="I23">
         <v>18431000000.0</v>
       </c>
@@ -26294,99 +26479,99 @@
       </c>
       <c r="AB23">
         <v>18784022000.0</v>
       </c>
       <c r="AC23">
         <v>18288162000.0</v>
       </c>
       <c r="AD23">
         <v>14382904000.0</v>
       </c>
       <c r="AE23">
         <v>20920000000.0</v>
       </c>
       <c r="AF23">
         <v>18420000000.0</v>
       </c>
       <c r="AG23">
         <v>14751000000.0</v>
       </c>
       <c r="AH23">
         <v>14893000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>1178000000.0</v>
       </c>
       <c r="C25">
         <v>1170000000.0</v>
       </c>
       <c r="D25">
         <v>1143000000.0</v>
       </c>
       <c r="E25">
         <v>1047000000.0</v>
       </c>
       <c r="F25">
         <v>1017000000.0</v>
       </c>
       <c r="G25">
         <v>1311000000.0</v>
       </c>
       <c r="H25">
         <v>838000000.0</v>
       </c>
       <c r="I25">
         <v>657000000.0</v>
       </c>
@@ -26398,51 +26583,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
@@ -26476,51 +26661,51 @@
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
         <v>398000000.0</v>
       </c>
       <c r="C27">
         <v>344000000.0</v>
       </c>
       <c r="D27">
         <v>304000000.0</v>
       </c>
       <c r="E27">
         <v>334000000.0</v>
       </c>
       <c r="F27">
         <v>237000000.0</v>
       </c>
       <c r="G27">
         <v>271000000.0</v>
       </c>
       <c r="H27">
         <v>359000000.0</v>
       </c>
       <c r="I27">
         <v>327000000.0</v>
       </c>
@@ -26568,51 +26753,51 @@
       </c>
       <c r="X27">
         <v>245286000.0</v>
       </c>
       <c r="Y27">
         <v>294393000.0</v>
       </c>
       <c r="Z27">
         <v>285669000.0</v>
       </c>
       <c r="AA27">
         <v>272617000.0</v>
       </c>
       <c r="AB27">
         <v>283066000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>9266000000.0</v>
       </c>
       <c r="C28">
         <v>8261000000.0</v>
       </c>
       <c r="D28">
         <v>7550000000.0</v>
       </c>
       <c r="E28">
         <v>7157000000.0</v>
       </c>
       <c r="F28">
         <v>6450000000.0</v>
       </c>
       <c r="G28">
         <v>5920000000.0</v>
       </c>
       <c r="H28">
         <v>5726000000.0</v>
       </c>
       <c r="I28">
         <v>5665000000.0</v>
       </c>
@@ -26672,51 +26857,51 @@
       </c>
       <c r="AB28">
         <v>4387965000.0</v>
       </c>
       <c r="AC28">
         <v>4129958000.0</v>
       </c>
       <c r="AD28">
         <v>3139980000.0</v>
       </c>
       <c r="AE28">
         <v>5064000000.0</v>
       </c>
       <c r="AF28">
         <v>4624000000.0</v>
       </c>
       <c r="AG28">
         <v>4743000000.0</v>
       </c>
       <c r="AH28">
         <v>4427000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>2485000000.0</v>
       </c>
       <c r="C29">
         <v>2012000000.0</v>
       </c>
       <c r="D29">
         <v>1931000000.0</v>
       </c>
       <c r="E29">
         <v>1730000000.0</v>
       </c>
       <c r="F29">
         <v>1876000000.0</v>
       </c>
       <c r="G29">
         <v>1098000000.0</v>
       </c>
       <c r="H29">
         <v>1348000000.0</v>
       </c>
       <c r="I29">
         <v>1422000000.0</v>
       </c>
@@ -26732,51 +26917,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>15733000000.0</v>
       </c>
       <c r="C30">
         <v>14359000000.0</v>
       </c>
       <c r="D30">
         <v>14316000000.0</v>
       </c>
       <c r="E30">
         <v>12828000000.0</v>
       </c>
       <c r="F30">
         <v>11480000000.0</v>
       </c>
       <c r="G30">
         <v>11283000000.0</v>
       </c>
       <c r="H30">
         <v>10712000000.0</v>
       </c>
       <c r="I30">
         <v>10149000000.0</v>
       </c>
@@ -26836,51 +27021,51 @@
       </c>
       <c r="AB30">
         <v>8036928000.0</v>
       </c>
       <c r="AC30">
         <v>7145084000.0</v>
       </c>
       <c r="AD30">
         <v>5398817000.0</v>
       </c>
       <c r="AE30">
         <v>12992000000.0</v>
       </c>
       <c r="AF30">
         <v>11522000000.0</v>
       </c>
       <c r="AG30">
         <v>9747000000.0</v>
       </c>
       <c r="AH30">
         <v>9660000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
         <v>-1703000000.0</v>
       </c>
       <c r="C31">
         <v>-2024000000.0</v>
       </c>
       <c r="D31">
         <v>9000000.0</v>
       </c>
       <c r="E31">
         <v>-1539000000.0</v>
       </c>
       <c r="F31">
         <v>-1402000000.0</v>
       </c>
       <c r="G31">
         <v>-1891000000.0</v>
       </c>
       <c r="H31">
         <v>-1473000000.0</v>
       </c>
       <c r="I31">
         <v>-1105000000.0</v>
       </c>
@@ -26940,51 +27125,51 @@
       </c>
       <c r="AB31">
         <v>-9997057526.0</v>
       </c>
       <c r="AC31">
         <v>1515820343.0</v>
       </c>
       <c r="AD31">
         <v>2488100268.0</v>
       </c>
       <c r="AE31">
         <v>-7914000000.0</v>
       </c>
       <c r="AF31">
         <v>-6887000000.0</v>
       </c>
       <c r="AG31">
         <v>-4977000000.0</v>
       </c>
       <c r="AH31">
         <v>-5214000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
         <v>62006000000.0</v>
       </c>
       <c r="C32">
         <v>64016000000.0</v>
       </c>
       <c r="D32">
         <v>55493000000.0</v>
       </c>
       <c r="E32">
         <v>31302000000.0</v>
       </c>
       <c r="F32">
         <v>23242000000.0</v>
       </c>
       <c r="G32">
         <v>25140000000.0</v>
       </c>
       <c r="H32">
         <v>28613000000.0</v>
       </c>
       <c r="I32">
         <v>25137000000.0</v>
       </c>
@@ -27063,1181 +27248,1188 @@
       <c r="AH32">
         <v>5611000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
+      <c r="DS1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>7865000000.0</v>
+      </c>
+      <c r="C2">
         <v>8074700447.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8567000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8600000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8676000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9491000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10017000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10398000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10006000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10070000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9801000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9119000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7934000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7350000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5443000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2807000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1367000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>884000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>835000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>668000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>858000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1079000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1299000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1634000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3352000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2682000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2878000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2868000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2820000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2866000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2433000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2220000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1965000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1664000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1590000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1351000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1242000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1262000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1227000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1198000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1229000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1123000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1008000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1055000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1074000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1202000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1212000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1193000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1295000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1255000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1336000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1419000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1337000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1386000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1449000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1454000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1458000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1511000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1142000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1572000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1469000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1561000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1001000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>985000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>935000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1016000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1114000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1350000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1342000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1746000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1892180000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2189000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2445000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3023092000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3130190000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3046534000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2855241000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2796002000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2615397000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2460686000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2213911000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2091488000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1898893000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1861149000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1664987000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1600099000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1419285000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1282768000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1393117000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1380360000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1431028000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1875880000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1603895000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1780718000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1856061000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1819477000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1748471000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2090923000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2371058000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2669725000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3046683000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3237895000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3586041000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3182224000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2852488000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2622975000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2660125000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2654078000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2592998000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2840006000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3130077000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2850038000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2653973000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2508956000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2429021000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2263000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2179000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>2113000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1988000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1968000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1976000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1996000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>302000000.0</v>
+      </c>
+      <c r="C3">
         <v>301474179.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>324000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>287000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>281000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>286000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>289000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>317000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>288000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>276000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>310000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>274000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>282000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>277000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>278000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>260000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>256000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>253000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>287000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>244000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>249000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>237000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>536000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>249000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>280000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>246000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>312000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>177000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>178000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>171000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>162000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>167000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>162000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>166000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>152000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>143000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>127000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>120000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>129000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>115000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>112000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>109000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>112000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>110000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>104000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>96000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>101000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>521000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>95000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>98000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>91000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>86000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>82000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>83000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>91000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>92000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>91000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>92000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="BJ3">
         <v>89000000.0</v>
       </c>
       <c r="BK3">
+        <v>89000000.0</v>
+      </c>
+      <c r="BL3">
         <v>96000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="BN3">
         <v>94000000.0</v>
       </c>
       <c r="BO3">
+        <v>94000000.0</v>
+      </c>
+      <c r="BP3">
         <v>102000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>98000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>100000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>103000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>56979000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>61000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>60751000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>62249000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>60905000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>62998000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>71061000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>57613000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>58509000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>57031000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>58012000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>61447000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>56556000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>54363000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>57552000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>57058000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>68843000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>68974000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>76430000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>66173000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-921884000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1068348000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>74420000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>74513000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>92119000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>90464000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>93198000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>88706000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>91089000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>90987000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>86656000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>89942000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>91000000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>81000000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>188000000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>98380000.0</v>
       </c>
-      <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
-      <c r="DL3">
+      <c r="DL3"/>
+      <c r="DM3">
         <v>644759479.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-1359676626.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>-1509095702.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1987000000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1963000000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1972000000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>1992000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -28434,834 +28626,841 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
+        <v>3202000000.0</v>
+      </c>
+      <c r="C5">
         <v>3429393988.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2792000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2719000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2598000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2830000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2407000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2439000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2149000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2171000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1863000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1809000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2126000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1172000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1469000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2145000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1959000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2400000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1851000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2237000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2144000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2090000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1418000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1481000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>462000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1529000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1532000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1771000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1699000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1467000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1597000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1734000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1647000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1728000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1470000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1443000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1244000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1723000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1112000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1675000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1065000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1161000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>902000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1152000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1093000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1077000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>936000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1116000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>425000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1437000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>997000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1051000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1034000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>912000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1002000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1001000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1012000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1028000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1045000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>816000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1014000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1006000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1244000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>887000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>927000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>954000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>795000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>611000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>128000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>85000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>154637000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-23000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1838000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2457831000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>928819000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>991375000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>898503000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1000588000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>934641000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>786288000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>774813000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>818162000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1164616000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2012979000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>615869000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>989829000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>485190000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>846308000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>769231000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>864213000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>725068000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>488320000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>441071000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>646290000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-479692000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>247031000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>266583000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>378584000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-65012000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>536697000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>586609000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>719532000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3419000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3749000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3487000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>611979000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-122000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>580000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>440000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>490000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-41000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>335000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>716000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>526000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>660000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2151105443.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>4001815694.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>4108098262.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>565000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>567000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>572000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>587000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>3504000000.0</v>
+      </c>
+      <c r="C6">
         <v>3730868167.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3116000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3006000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2879000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3116000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2696000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2756000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2437000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2447000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2173000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2083000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2408000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1449000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1747000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2405000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2215000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2653000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2138000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2481000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2393000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2327000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1954000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1730000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>742000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1775000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1844000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1948000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1877000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1638000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1759000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1901000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1809000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1894000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1622000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1586000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1371000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1843000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1241000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1790000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1177000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1267000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1011000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1264000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1203000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1181000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1032000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1217000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>946000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1532000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1095000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1142000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1120000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>994000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1085000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1092000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1104000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1119000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1137000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1104000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1103000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1095000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1340000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>978000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1021000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1048000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>897000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>709000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>228000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>188000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>211616000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>38000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1777249000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2395582000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>989724000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1054373000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>969564000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1058201000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>993150000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>843319000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>832825000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>879609000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1221172000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1958616000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>673421000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1046887000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>554033000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>915282000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>845661000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>930386000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-196816000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1556668000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>515491000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>720803000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-387573000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>337495000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>359781000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>467290000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>26077000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>627684000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>673265000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>809474000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>353402000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>802616000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>925652000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>710359000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-129054000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>572073000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>432093000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>473939000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-38223000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>326984000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>707946000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>519004000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>646198000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>653000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>583000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>606000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2552000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>2530000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>2544000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>2579000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -29458,98 +29657,99 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -29746,1629 +29946,1648 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>7360000000.0</v>
+      </c>
+      <c r="C9">
         <v>7765213665.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6945000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6666000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6381000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6679000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6179000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6101000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5625000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5620000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5308000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5113000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5227000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5638000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4931000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5302000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5148000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5410000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4975000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5143000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4884000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4800000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4297000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4158000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3142000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4576000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4341000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4402000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4257000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4192000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4250000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4268000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4132000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4258000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4014000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3863000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3492000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3675000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3424000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3440000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3228000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3296000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3244000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3288000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3143000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3229000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2984000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3010000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2782000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3294000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2866000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2889000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2830000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2874000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2787000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2802000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2752000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2757000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2911000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2821000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2770000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2811000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3105000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2628000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2605000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2702000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2466000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2310000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1767000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1738000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1958539000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1702000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-50000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-692771000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2813667000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2817591000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2884082000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2947678000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2795540000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2679036000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2628112000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2682066000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3252912000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2952124000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2661209000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2900025000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2760893000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2815702000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2843823000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2808364000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2765697000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2440191000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2486038000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2738747000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2210332000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2243864000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2579583000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2507524000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2239265000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2616208000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2484644000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2723730000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2391409000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2816587000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3037618000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2592593000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2189848000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2656034000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>2265937000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2274060000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1591819000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2286924000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2577094000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2205039000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2040880000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2031000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1881000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1934000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-48000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-130000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-197000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-198000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>3202000000.0</v>
+      </c>
+      <c r="C10">
         <v>3429393988.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2792000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2719000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2598000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2830000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2407000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2439000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2149000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2171000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1863000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1809000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2126000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1172000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1469000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2145000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1959000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2400000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1851000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2237000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2144000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2090000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1418000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1481000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>462000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1529000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1532000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1771000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1699000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1467000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1597000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1734000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1647000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1728000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1470000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1443000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1244000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1723000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1112000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1675000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1065000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1161000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>902000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1152000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1093000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1077000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>936000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1116000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>425000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1437000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>997000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1051000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1034000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>912000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1002000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1001000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1012000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1028000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1045000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>816000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1014000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1006000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1244000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>887000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>927000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>954000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>795000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>611000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>128000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>85000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>154638000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-23000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1838000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2457831000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>928819000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>991375000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>898502000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1000588000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>934640000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>786288000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>774813000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>818161000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1164616000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-2012979000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>615869000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>989829000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>485190000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>846307000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>769231000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>864214000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>725067000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>488320000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>441071000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>646290000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-479692000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>247031000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>266583000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>378584000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-65012000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>536697000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>586609000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>719532000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>353402000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>802616000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>925652000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>611979000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-129054000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>572073000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>432093000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>473939000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-38223000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>326984000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>707946000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>519004000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>646198000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>653000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>583000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>606000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>565000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>567000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>572000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>587000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
+        <v>737000000.0</v>
+      </c>
+      <c r="C11">
         <v>401631714.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>612000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>623000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>591000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>659000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>525000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>644000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>400000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>443000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>380000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>377000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>437000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>739000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>284000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>479000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>436000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>531000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>411000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>507000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>493000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>465000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>402000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>309000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>70000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>317000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>339000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>373000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>351000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>285000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>329000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>365000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>328000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>400000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>306000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>346000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>194000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>316000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>181000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>234000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>124000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>179000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>124000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>174000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>182000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>154000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>125000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>195000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>119000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>260000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>161000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>173000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>172000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>127000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>150000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>160000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>201000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>193000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>249000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>225000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>247000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>243000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>742000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>244000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>261000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>286000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>145000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>172000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>174000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-67000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-340237000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-101000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-731000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-1002008000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>44893000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>156533000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>90960000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>230453000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>86770000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>124448000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>189796000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>237824000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>436120000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-106526000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>176322000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>282808000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>46206000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>250166000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>238585000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>255426000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>216176000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-299747000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>121724000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>200730000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-378579000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>53840000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>31363000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>23760000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-307034000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>76453000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>118243000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>203867000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>28816000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>199168000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>250296000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>160590000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-136972000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>178002000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>132020000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>147001000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-72025000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>81935000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>274016000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>176059000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>241117000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>252000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>213000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>231000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>223000000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>226000000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>229000000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>233000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
+        <v>7260000000.0</v>
+      </c>
+      <c r="C12">
         <v>7505805650.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7962000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8041000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8071000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8918000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9598000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9915000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9492000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9485000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9260000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8383000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7496000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7055000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5007000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2564000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1158000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>809000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>757000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>767000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>826000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>932000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1008000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1109000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1940000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2421000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2476000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2577000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2565000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2528000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2197000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1979000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1753000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1511000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1361000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1142000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1063000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1050000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1005000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>955000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>905000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>861000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>810000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>866000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>877000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1015000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1018000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>998000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>965000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1037000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1065000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1099000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1072000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121000000.0</v>
       </c>
       <c r="BC12">
         <v>1121000000.0</v>
       </c>
       <c r="BD12">
+        <v>1121000000.0</v>
+      </c>
+      <c r="BE12">
         <v>1137000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1150000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1173000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>899000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1262000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1224000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1278000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>851000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>764000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>619000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>657000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>690000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>803000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>948000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1462000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1682943000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1986000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2269000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2851406000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2998262000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2884677000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2688852000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2652557000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2523331000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2309085000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2075472000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1925353000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1729093000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1661565000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1506297000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1421484000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1243818000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1192282000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1186069000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1225516000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1299502000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1450887000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1356151000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1441606000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1575381000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1529691000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1358005000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1550768000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1968480000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2415902000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2793305000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3047519000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3021589000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2963734000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2560723000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2479745000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2450112000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2444026000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2428009000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2675026000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>3010004000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2730008000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2534001000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2388962000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2178994000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2143000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2059000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1993000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1988000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1968000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1976000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>1996000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>198</v>
+      </c>
+      <c r="B13">
+        <v>11605000000.0</v>
+      </c>
       <c r="C13">
+        <v>11802000000.0</v>
+      </c>
+      <c r="D13">
         <v>12094000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12089000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11859000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12719000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13231000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13447000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12773000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12734000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12457000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11619000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10683000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10260000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8192000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5800000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4246000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3941000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3737000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3660000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3573000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3771000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3800000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3838000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4702000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5182000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5277000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5271000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5025000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5124000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31416,1224 +31635,1238 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>-8000000.0</v>
+      </c>
       <c r="C14">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D14">
         <v>-6000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="G14">
         <v>-8000000.0</v>
       </c>
       <c r="H14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="I14">
         <v>-9000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-12000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-8000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-10000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-11000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-9000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-7000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="R14">
         <v>-5000000.0</v>
       </c>
       <c r="S14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="T14">
         <v>-4000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>177000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>170000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>177000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>181000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>179000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>184000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>191000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>186000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>182000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>183000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5077949.37</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>131508931.97</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>133005304.84</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>140186915.89</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4060089.32</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3880180.04</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3205385.05</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3654703.6</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3837298.54</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2982848.62</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4572125.28</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3990741.48</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3585000.36</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1527300.5</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3820001.53</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3312080.81</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2387204.58</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1775095.41</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2750527.18</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-2736726.87</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2695659.99</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-958680.86</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>973046.61</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1985308.72</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2005816.87</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2001200.72</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1993819.16</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1012965.96</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2991325.16</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2000800.32</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3135779.24</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2104377.1</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2996105.06</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1968503.94</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2931978.11</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5896226.42</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15067332.14</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5565862.71</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4638218.92</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4187604.69</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4023821.02</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2474226.8</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6839276.99</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3971405.88</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3984857.54</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11653776.88</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5621662.14</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9015506.67</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3400782.18</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>22271714.92</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3534193.32</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>25159493.22</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
         <v>27079631.04</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>94892317.85</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10365999.52</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8060615.83</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9808729.77</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>750412.73</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>729873.73</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>747999.1</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>757862.83</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>711743.77</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-1395381.29</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1314665.09</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>10266940.45</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>9469696.97</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4464855.21</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>12588909.17</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5216824.26</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6513385.01</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>13347570.74</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>21018062.4</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6055305.12</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>8790911.55</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5532886.09</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>2457000000.0</v>
+      </c>
+      <c r="C15">
         <v>3097872548.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2174000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2094000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1998000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2163000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1874000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1786000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1739000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1716000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1475000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1422000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1678000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>424000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1178000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1660000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1518000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1864000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1436000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1725000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1647000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1621000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1015000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1170000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>400000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1205000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1185000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1392000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1341000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1178000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1266000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1365000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1313000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1323000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1159000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1093000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1045000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1402000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>927000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1435000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>936000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>977000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>776000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>973000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>907000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>920000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>809000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>918000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>317000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1174000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>843000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>877000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>860000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>783000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>850000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>839000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>810000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>832000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>794000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>589000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>764000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>760000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>500000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>640000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>660000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>652000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>644000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>434000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-51000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>147000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>494875000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>71000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-1111000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-1455823000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>883926000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>834842000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>807543000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>770135000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>818870000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>661840000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>585017000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>580337000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>728496000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-1906453000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>439547000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>707021000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>438985000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>596141000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>530646000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>608788000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>508892000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>788066000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>319347000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>445560000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-101113000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>193191000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>235220000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>354823000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>242022000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>460245000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>468366000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>515665000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>324587000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>603448000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>675355000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>451389000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>7918000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>394072000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>300073000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>326938000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>33802000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>245049000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>433930000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>342945000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>405081000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>401000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>370000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>375000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>342000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>341000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>343000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>354000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>2987000000.0</v>
+      </c>
+      <c r="D16">
         <v>2058000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2012000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1920000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2075000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1802000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1413000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1354000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1610000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>351000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1141000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1614000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1471000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1823000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1389000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1695000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1596000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1591000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>985000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1139000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>370000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1174000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1153000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1364000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1313000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33707077.68</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>944127708.1</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1031752133.47</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1003894081.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1059683313.03</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>880800869.16</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>868659347.7</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>756523645.93</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1069071373.75</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>683818046.23</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1086641773.98</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>739085322.05</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>694056069.41</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>585719740.36</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>734968293.99</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>741078082.31</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>721731519.06</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>702050235.2</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>824241312.92</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>266374749.13</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1032437775.18</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>774614130.96</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>829035710.81</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>828866388.72</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>760204593.32</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>821492895.74</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>807496760.04</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>775931928.69</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>773756107.29</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>756302521.01</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>787080589.53</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>669191919.19</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>756017177.67</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>450787401.57</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>584440969.51</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>606328616.35</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>574442037.86</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>557513914.66</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>361781076.07</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-92964824.12</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>89328826.65</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>335670103.09</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>40058622.37</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>904756859.84</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>733626909.02</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>695997115.04</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>608740010.2</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>700222717.15</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>555751899.63</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>496001437.69</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>479950864.26</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>588135736.65</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-339962043.07</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>328522446.38</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>547315814.93</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>218244237.37</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>429986492.57</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>352529012.48</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>418879497.34</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>353921940.13</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>522419928.83</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>190469545.8</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>263590350.36</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>218172484.6</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>93434343.43</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>117999744.87</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>188488936.52</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>132812991.75</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>278447994.78</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>283983586.27</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>325013347.57</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>195730706.08</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>382157034.25</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>434812009.74</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>292551352.1</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>2465000000.0</v>
+      </c>
       <c r="C17">
+        <v>3100000000.0</v>
+      </c>
+      <c r="D17">
         <v>2180000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2096000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2007000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2171000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1882000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1795000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1749000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1728000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1483000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1430000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1688000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>432000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1185000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1666000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1523000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1869000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1440000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1730000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1651000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1625000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1016000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1172000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>392000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1212000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1193000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1398000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1348000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1182000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>963892056.25</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1052510186.82</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1027258566.98</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1078359723.91</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1978891820.58</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4278387691.32</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3346246619.4</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1079815809.67</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3202833706.19</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>2741504390.99</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>2853465873.79</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -32764,157 +32997,164 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>4345000000.0</v>
+      </c>
       <c r="C18">
+        <v>4308000000.0</v>
+      </c>
+      <c r="D18">
         <v>4132000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4048000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3788000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3801000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3633000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3532000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3281000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3249000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3197000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3236000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3187000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3205000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3185000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3236000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3088000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3132000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2980000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2893000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2747000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2839000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2792000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2729000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2762000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2761000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2801000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2694000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2460000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2596000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32962,101 +33202,102 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -33102,82 +33343,81 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -33374,466 +33614,470 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>3202000000.0</v>
+      </c>
+      <c r="C21">
         <v>3506515289.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2792000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2719000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2598000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2830000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2407000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2439000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2149000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2171000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1863000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1809000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2126000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1172000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1469000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2145000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1959000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2400000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1851000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2237000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2144000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2090000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1418000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1481000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>462000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1529000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1532000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1771000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1699000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1467000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1597000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1734000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1647000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1728000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1470000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1443000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1244000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1723000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1112000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1675000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1065000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1161000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>902000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1152000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1093000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1077000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>936000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1116000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>425000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1437000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>997000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1051000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1034000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>912000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1002000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1001000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1012000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1028000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1045000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>816000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1014000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1006000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1244000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>887000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>927000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>954000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>795000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>611000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>128000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>85000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>154638000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-23000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1838000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-2457831000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>928819000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>991375000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>898502000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1000588000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>934640000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>786288000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>774813000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>818161000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1164616000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-2012979000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>615869000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>989829000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>485190000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>846307000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>769231000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>864214000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>725067000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>488320000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>441071000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>646290000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-479692000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>247031000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>266583000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>378584000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-65012000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>536697000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>586609000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>719532000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>353402000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>802616000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>925652000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>611979000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-129054000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>572073000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>432093000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>473939000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-38223000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>326984000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>707946000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>519004000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>646198000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>653000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>583000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>606000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>565000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>567000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>572000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>587000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -34030,485 +34274,491 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
-        <v>12410520124.0</v>
+        <v>12023000000.0</v>
       </c>
       <c r="C23">
+        <v>12333398823.0</v>
+      </c>
+      <c r="D23">
         <v>12720000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12547000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12459000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13340000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13789000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14060000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13482000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13519000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13246000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12423000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11035000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11816000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8905000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5964000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4556000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3894000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3959000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3574000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3598000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3789000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4178000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4311000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6032000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5729000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5687000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5499000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5378000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5591000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5086000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4754000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4450000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4194000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4134000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3771000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3490000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3214000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3539000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2963000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3392000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3258000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3350000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3191000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3124000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3354000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3260000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3087000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3652000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3112000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3205000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3257000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3133000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3348000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3234000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3255000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3198000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3240000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3008000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3577000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3225000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3366000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2862000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2726000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2613000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2764000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2785000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3049000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2981000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3399000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3696082000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3914000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4233000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4788153000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5015038000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4872751000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4840821000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4743092000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4476297000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4353434000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4067210000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3955394000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3987189000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6826252000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3710327000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3510295000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3694987000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3252162000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3467709000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3324510000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3471659000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3827751000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3648862000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3873175000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4546085000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3816310000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4061471000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4219864000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4675335000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4749235000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4944717000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5242093000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5624047000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5196195000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4964455000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4603588000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4979027000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4738038000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>4426842000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>4640127000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>4760119000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4809977000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4523121000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4194991000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>3823703000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3641000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3477000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3441000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>5351000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>5207000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>5159000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>5203000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -34554,414 +34804,418 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>302000000.0</v>
+      </c>
       <c r="C25">
+        <v>301000000.0</v>
+      </c>
+      <c r="D25">
         <v>324000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>287000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>281000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>286000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>289000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>317000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>288000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>276000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>310000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>274000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>282000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>277000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>278000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>260000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>256000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>253000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>287000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>244000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>249000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>237000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>536000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>249000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>280000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>246000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>312000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>177000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>178000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>171000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>162000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>167000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>162000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>166000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>152000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>143000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>127000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>120000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>129000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>115000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>112000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>106000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>109000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>112000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>110000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>104000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>96000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>101000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>521000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>95000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>98000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>88000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>86000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>82000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>83000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>91000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>92000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>91000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="BI25">
         <v>87000000.0</v>
       </c>
       <c r="BJ25">
+        <v>87000000.0</v>
+      </c>
+      <c r="BK25">
         <v>90000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>96000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="BN25">
         <v>94000000.0</v>
       </c>
       <c r="BO25">
+        <v>94000000.0</v>
+      </c>
+      <c r="BP25">
         <v>102000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>98000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>99999754.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>103000246.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>56978618.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>65767834.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>60314797.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>62248996.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>60904929.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>62998446.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>60479253.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>68195179.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>58509447.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>57030912.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>58012213.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>61447428.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>56555703.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>54363123.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>57551770.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>57057802.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>68842564.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>68974350.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>76429918.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>66172578.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-921883571.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1068348048.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>74419741.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>74513382.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>92118602.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>90463663.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>93197871.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>88705845.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>91089128.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>90987046.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>86655514.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>89941538.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>91000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>81000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>188000000.0</v>
       </c>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -35158,871 +35412,886 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>107000000.0</v>
+      </c>
       <c r="C27">
+        <v>94000000.0</v>
+      </c>
+      <c r="D27">
         <v>121000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>97000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>92000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>88000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>103000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>78000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>86000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>77000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>87000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>76000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>68000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>73000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>101000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>90000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>80000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>63000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>87000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>55000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>50000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>45000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>71000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>51000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>72000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>77000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>95000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>93000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>90000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>81000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>95000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>83000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>77000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>72000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>89000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>76000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>63000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>54000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>77000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="AP27">
         <v>63000000.0</v>
       </c>
       <c r="AQ27">
+        <v>63000000.0</v>
+      </c>
+      <c r="AR27">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="AS27">
         <v>70000000.0</v>
       </c>
       <c r="AT27">
+        <v>70000000.0</v>
+      </c>
+      <c r="AU27">
         <v>61000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>78000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>70000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>72000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>65000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>79000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>59000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>51000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>47000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>69000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>63000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>52000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>49000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>61000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>55000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>51000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>46000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>197000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>43000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>47000000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>173000000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>47000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>50637000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>51000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>336706852.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>53213000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>71321000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>58567000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>65446000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>50558000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>68136000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>53173000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>53589000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>46655000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>68758000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>57549000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>68010000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>64500000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>83591000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>67864000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>71301000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>44997000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>89079000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>52069000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>58714000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>45620000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>88533000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>64925000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>81543000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>58609000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>89950000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>67278000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>66032000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>61460000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>74935000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>78775000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>63685000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>54977000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>283066000.0</v>
       </c>
-      <c r="DD27"/>
-      <c r="DE27">
+      <c r="DE27"/>
+      <c r="DF27">
         <v>76003000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>66929000.0</v>
       </c>
-      <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>63055000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27">
+      <c r="DL27"/>
+      <c r="DM27">
         <v>26878.0</v>
       </c>
-      <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27">
         <v>1988000000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>1968000000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>1976000000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>1996000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
-        <v>3588644468.0</v>
+        <v>2551000000.0</v>
       </c>
       <c r="C28">
+        <v>2637000000.0</v>
+      </c>
+      <c r="D28">
         <v>2357000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2377000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2255000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2277000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2207000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2095000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2009000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1950000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1890000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1888000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1863000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1909000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1897000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1767000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1746000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1747000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1669000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1619000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1598000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1564000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1371000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1512000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1479000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1897000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1436000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1469000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1421000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1400000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1353000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1437000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1414000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1461000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1316000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1324000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1249000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1309000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1292000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1274000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1199000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1217000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1379000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1231000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1178000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1311000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1167000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1176000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1133000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1160000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1016000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1098000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1056000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1100000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1001000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1036000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>994000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1013000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>74000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1350000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1279000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1345000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>47000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1314000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1264000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1292000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>91000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1238000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1218000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1245000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>980006000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1279000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1270000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>993976000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1005984000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1099989000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1125901000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1160494000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1063653000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1089490000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1053924000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1079882000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1136788000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1077507000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1055416000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1054329000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1041642000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1060546000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1173728000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1123610000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1062954000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1031523000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1071173000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1251521000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1073227000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1051465000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1392504000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1322668000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1148484000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1240061000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1133292000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1209714000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1257414000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1172711000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1285545000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1212384000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1026996000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1210051000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1080963000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1074936000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>837895000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1118972000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1150036000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1023009000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>783950000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>811000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>747000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>798000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1375000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>1271000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1207000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1211000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>737000000.0</v>
+      </c>
       <c r="C29">
+        <v>401000000.0</v>
+      </c>
+      <c r="D29">
         <v>612000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>623000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>591000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>659000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>525000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>644000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>400000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>443000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>380000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>377000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>436000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>738000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>284000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>479000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>436000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>531000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>411000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>507000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>493000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>465000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>402000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>309000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>70000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>317000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>339000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>373000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>351000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>285000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36070,1140 +36339,1150 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
-        <v>4335819677.0</v>
+        <v>4158000000.0</v>
       </c>
       <c r="C30">
+        <v>4258698376.0</v>
+      </c>
+      <c r="D30">
         <v>4153000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3947000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3783000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3849000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3772000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3662000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3476000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3449000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3445000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3304000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3101000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4466000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3462000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3157000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3189000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3010000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3124000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2906000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2740000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2710000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2879000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2677000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2680000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3047000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2809000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2631000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2558000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2725000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2653000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2534000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2485000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2530000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2544000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2420000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2248000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1952000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2312000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1765000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2163000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2135000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2342000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2136000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2050000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2152000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2048000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1894000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2357000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1857000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1869000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1838000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1796000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1962000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1785000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1801000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1740000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1729000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1866000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2005000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1756000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1805000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1861000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1741000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1678000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1748000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1671000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1699000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1639000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1653000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1803901000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1725000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1788000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1765060000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1884848000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1826217000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1985580000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1947090000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1860900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1892748000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1853299000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1863905000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2088296000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4965103000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2045340000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1910196000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2275703000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1969395000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2074592000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1944150000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2040630000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1951872000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2044966000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2092457000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2690024000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1996833000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2313000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2128940000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2304277000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2079511000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1898034000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2004197000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2038007000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2013971000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2111967000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1980613000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2318902000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2083960000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1833844000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1800121000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1630043000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1959940000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1869148000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1686035000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1394682000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1378000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>1298000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1328000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3363000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3239000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3183000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>3207000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
+        <v>-38987097.0</v>
+      </c>
+      <c r="C31">
         <v>-77121301.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-437000000.0</v>
       </c>
-      <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>2830000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-397000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-465000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-502000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-660000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-423000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-392000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-246000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1537000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-411000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-362000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-438000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-328000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-424000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-384000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-263000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-331000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1007000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-333000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-328000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-290000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-443000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-277000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-262000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-491000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-296000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-261000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-267000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-281000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-346000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-276000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-234000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-232000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-372000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-212000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-308000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-282000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-431000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-212000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-214000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-203000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-193000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-186000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-589000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-169000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-198000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>18000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>19000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>17000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1119000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1001000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1012000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1028000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1045000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>816000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-816000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1006000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1244000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-761000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-613000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-641000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>795000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-798000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-943000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>85000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>154637717.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-23000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2264964034.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2457831325.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>928818676.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>991374721.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>898502496.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1000587890.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>934640231.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2309084738.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2075471698.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1925352754.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1164616484.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-2012979062.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>615869017.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>989828826.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1243817655.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>846307385.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1186068833.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>864213869.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>725067207.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1450886575.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1356150651.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>646289538.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1575380529.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>247030879.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1358005332.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>378583874.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-65012010.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2415902140.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>586609336.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>719532304.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-3021589437.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2963733650.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2560722749.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2479021991.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-2450111995.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-2444026482.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2428008753.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-2675026439.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-912220528.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2730007559.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2534001432.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-1869084025.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-2178993922.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>2587683671.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-3496447082.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3921294786.0</v>
       </c>
-      <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
+        <v>15225000000.0</v>
+      </c>
+      <c r="C32">
         <v>15839914112.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15512000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15266000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15057000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16170000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16196000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16499000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15631000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15690000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15109000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14232000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13161000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12988000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10374000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8109000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6515000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6294000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5810000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5811000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5742000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5879000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5596000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5792000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6494000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7258000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7219000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>7270000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>7077000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>7058000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6683000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6488000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6097000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>5922000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5604000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>5214000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4734000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4937000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4651000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4638000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4457000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4419000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4252000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4343000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4217000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4431000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4196000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4203000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4077000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4549000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4202000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4308000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4167000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4260000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4236000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4256000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4210000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4268000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>4053000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>4393000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>4239000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4372000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4106000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3613000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3540000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3718000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3580000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3660000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3109000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3484000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3850720000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3891000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2395000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2330321000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5943857000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>5864125000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>5739323000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>5743680000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>5410937000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>5139722000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4842023000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>4773555000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5151806000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>4813273000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4326196000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4500124000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4180178000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4098470000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>4236940000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4188724000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4196726000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4316071000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>4089933000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4519465000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>4066394000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>4063341000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>4328054000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4598448000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>4610323000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>5285933000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>5531327000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5961625000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5977450000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>5998811000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5890107000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>5215567000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>4849972000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>5310111000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>4858935000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>5114066000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>4721896000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>5136961000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>5231067000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>4713994000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4469901000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4294000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>4060000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>4047000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1940000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1838000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1779000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1798000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37301,51 +37580,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
         <v>8565000000.0</v>
       </c>
       <c r="C2">
         <v>20816000000.0</v>
       </c>
       <c r="D2">
         <v>31535000000.0</v>
       </c>
       <c r="E2">
         <v>34573000000.0</v>
       </c>
       <c r="F2">
         <v>43531000000.0</v>
       </c>
       <c r="G2">
         <v>3840000000.0</v>
       </c>
       <c r="H2">
         <v>4380000000.0</v>
       </c>
       <c r="I2">
         <v>3440000000.0</v>
       </c>
@@ -37401,51 +37680,51 @@
         <v>1523568000.0</v>
       </c>
       <c r="AA2">
         <v>1699665000.0</v>
       </c>
       <c r="AB2">
         <v>1631014000.0</v>
       </c>
       <c r="AC2">
         <v>835931000.0</v>
       </c>
       <c r="AD2">
         <v>1370934000.0</v>
       </c>
       <c r="AE2">
         <v>733000000.0</v>
       </c>
       <c r="AF2"/>
       <c r="AG2">
         <v>254000000.0</v>
       </c>
       <c r="AH2"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
         <v>1109000000</v>
       </c>
       <c r="C3">
         <v>1089000000</v>
       </c>
       <c r="D3">
         <v>1014000000</v>
       </c>
       <c r="E3">
         <v>1109000000</v>
       </c>
       <c r="F3">
         <v>839000000</v>
       </c>
       <c r="G3">
         <v>309000000</v>
       </c>
       <c r="H3">
         <v>723000000</v>
       </c>
       <c r="I3">
         <v>255000000</v>
       </c>
@@ -37505,147 +37784,147 @@
       </c>
       <c r="AB3">
         <v>386935000</v>
       </c>
       <c r="AC3">
         <v>797037000</v>
       </c>
       <c r="AD3">
         <v>238980000</v>
       </c>
       <c r="AE3">
         <v>200000000</v>
       </c>
       <c r="AF3">
         <v>265000000</v>
       </c>
       <c r="AG3">
         <v>286000000</v>
       </c>
       <c r="AH3">
         <v>414000000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
         <v>3814000000.0</v>
       </c>
       <c r="C6">
         <v>-12251000000.0</v>
       </c>
       <c r="D6">
         <v>-10719000000.0</v>
       </c>
       <c r="E6">
         <v>-3038000000.0</v>
       </c>
       <c r="F6">
         <v>-8958000000.0</v>
       </c>
       <c r="G6">
         <v>39691000000.0</v>
       </c>
       <c r="H6">
         <v>-540000000.0</v>
       </c>
       <c r="I6">
         <v>940000000.0</v>
       </c>
@@ -37705,51 +37984,51 @@
       </c>
       <c r="AB6">
         <v>69001000.0</v>
       </c>
       <c r="AC6">
         <v>795030000.0</v>
       </c>
       <c r="AD6">
         <v>-1370934000.0</v>
       </c>
       <c r="AE6">
         <v>296000000.0</v>
       </c>
       <c r="AF6">
         <v>733000000.0</v>
       </c>
       <c r="AG6">
         <v>-1149000000.0</v>
       </c>
       <c r="AH6">
         <v>254000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
         <v>2105000000.0</v>
       </c>
       <c r="C7">
         <v>2857000000.0</v>
       </c>
       <c r="D7">
         <v>2306000000.0</v>
       </c>
       <c r="E7">
         <v>15557000000.0</v>
       </c>
       <c r="F7">
         <v>-11768000000.0</v>
       </c>
       <c r="G7">
         <v>53689000000.0</v>
       </c>
       <c r="H7">
         <v>11987000000.0</v>
       </c>
       <c r="I7">
         <v>3227000000.0</v>
       </c>
@@ -37809,99 +38088,99 @@
       </c>
       <c r="AB7">
         <v>501986000.0</v>
       </c>
       <c r="AC7">
         <v>-367958000.0</v>
       </c>
       <c r="AD7">
         <v>-9182932000.0</v>
       </c>
       <c r="AE7">
         <v>-668000000.0</v>
       </c>
       <c r="AF7">
         <v>874000000.0</v>
       </c>
       <c r="AG7">
         <v>735000000.0</v>
       </c>
       <c r="AH7">
         <v>328000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
         <v>44000000.0</v>
       </c>
       <c r="C9">
         <v>-711000000.0</v>
       </c>
       <c r="D9">
         <v>-1272000000.0</v>
       </c>
       <c r="E9">
         <v>-959000000.0</v>
       </c>
       <c r="F9">
         <v>46000000.0</v>
       </c>
       <c r="G9">
         <v>97000000.0</v>
       </c>
       <c r="H9">
         <v>-122000000.0</v>
       </c>
       <c r="I9">
         <v>-341000000.0</v>
       </c>
@@ -37947,51 +38226,51 @@
       <c r="W9">
         <v>187000000.0</v>
       </c>
       <c r="X9">
         <v>251610458.51</v>
       </c>
       <c r="Y9">
         <v>52618069.82</v>
       </c>
       <c r="Z9">
         <v>39655063.89</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-15953000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-50565000000.0</v>
       </c>
       <c r="G10">
         <v>-8433000000.0</v>
       </c>
       <c r="H10">
         <v>-7477000000.0</v>
       </c>
       <c r="I10">
         <v>-14481000000.0</v>
       </c>
       <c r="J10">
         <v>-24826000000.0</v>
       </c>
       <c r="K10">
         <v>-22972000000.0</v>
       </c>
@@ -38031,51 +38310,51 @@
       <c r="W10">
         <v>394801373.22</v>
       </c>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
         <v>4600872689.94</v>
       </c>
       <c r="Z10">
         <v>893183105.68</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
@@ -38117,51 +38396,51 @@
       <c r="W11">
         <v>200261566.13</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>164203612.48</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>3710000000.0</v>
       </c>
       <c r="E12">
         <v>-109000000.0</v>
       </c>
       <c r="F12">
         <v>990000000.0</v>
       </c>
       <c r="G12">
         <v>1753000000.0</v>
       </c>
       <c r="H12">
         <v>1300000000.0</v>
       </c>
       <c r="I12">
         <v>716000000.0</v>
       </c>
       <c r="J12">
         <v>413000000.0</v>
       </c>
       <c r="K12">
@@ -38203,51 +38482,51 @@
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>222053808.26</v>
       </c>
       <c r="Y12">
         <v>486396303.9</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>66995073.89</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-8227000000.0</v>
       </c>
       <c r="E13">
         <v>-55062000000.0</v>
       </c>
       <c r="F13">
         <v>-47154000000.0</v>
       </c>
       <c r="G13">
         <v>-12687000000.0</v>
       </c>
       <c r="H13">
         <v>-3561000000.0</v>
       </c>
       <c r="I13">
         <v>-19034000000.0</v>
       </c>
       <c r="J13">
         <v>-23438000000.0</v>
       </c>
       <c r="K13">
@@ -38289,51 +38568,51 @@
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
         <v>1178000000.0</v>
       </c>
       <c r="C14">
         <v>1170000000.0</v>
       </c>
       <c r="D14">
         <v>1143000000.0</v>
       </c>
       <c r="E14">
         <v>1047000000.0</v>
       </c>
       <c r="F14">
         <v>1017000000.0</v>
       </c>
       <c r="G14">
         <v>1311000000.0</v>
       </c>
       <c r="H14">
         <v>838000000.0</v>
       </c>
       <c r="I14">
         <v>657000000.0</v>
       </c>
@@ -38393,51 +38672,51 @@
       </c>
       <c r="AB14">
         <v>367956000.0</v>
       </c>
       <c r="AC14">
         <v>294027000.0</v>
       </c>
       <c r="AD14">
         <v>230953000.0</v>
       </c>
       <c r="AE14">
         <v>256000000.0</v>
       </c>
       <c r="AF14">
         <v>241000000.0</v>
       </c>
       <c r="AG14">
         <v>234000000.0</v>
       </c>
       <c r="AH14">
         <v>218000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
         <v>3993000000.0</v>
       </c>
       <c r="C15">
         <v>2947000000.0</v>
       </c>
       <c r="D15">
         <v>2261000000.0</v>
       </c>
       <c r="E15">
         <v>2972000000.0</v>
       </c>
       <c r="F15">
         <v>2649000000.0</v>
       </c>
       <c r="G15">
         <v>2571000000.0</v>
       </c>
       <c r="H15">
         <v>2406000000.0</v>
       </c>
       <c r="I15">
         <v>2109000000.0</v>
       </c>
@@ -38497,51 +38776,51 @@
       </c>
       <c r="AB15">
         <v>603943000.0</v>
       </c>
       <c r="AC15">
         <v>613984000.0</v>
       </c>
       <c r="AD15">
         <v>532038000.0</v>
       </c>
       <c r="AE15">
         <v>464000000.0</v>
       </c>
       <c r="AF15">
         <v>431000000.0</v>
       </c>
       <c r="AG15">
         <v>422000000.0</v>
       </c>
       <c r="AH15">
         <v>394000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
         <v>12379000000.0</v>
       </c>
       <c r="C16">
         <v>8565000000.0</v>
       </c>
       <c r="D16">
         <v>20816000000.0</v>
       </c>
       <c r="E16">
         <v>31535000000.0</v>
       </c>
       <c r="F16">
         <v>34573000000.0</v>
       </c>
       <c r="G16">
         <v>43531000000.0</v>
       </c>
       <c r="H16">
         <v>3840000000.0</v>
       </c>
       <c r="I16">
         <v>4380000000.0</v>
       </c>
@@ -38601,99 +38880,99 @@
       </c>
       <c r="AB16">
         <v>1700015000.0</v>
       </c>
       <c r="AC16">
         <v>1630962000.0</v>
       </c>
       <c r="AD16">
         <v>835798000.0</v>
       </c>
       <c r="AE16">
         <v>296000000.0</v>
       </c>
       <c r="AF16">
         <v>733000000.0</v>
       </c>
       <c r="AG16">
         <v>-1149000000.0</v>
       </c>
       <c r="AH16">
         <v>254000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
         <v>-24454000000.0</v>
       </c>
       <c r="C18">
         <v>9999000000.0</v>
       </c>
       <c r="D18">
         <v>11140000000.0</v>
       </c>
       <c r="E18">
         <v>21606000000.0</v>
       </c>
       <c r="F18">
         <v>-4171000000.0</v>
       </c>
       <c r="G18">
         <v>59986000000.0</v>
       </c>
       <c r="H18">
         <v>18363000000.0</v>
       </c>
       <c r="I18">
         <v>9612000000.0</v>
       </c>
@@ -38753,51 +39032,51 @@
       </c>
       <c r="AB18">
         <v>6317052000.0</v>
       </c>
       <c r="AC18">
         <v>-15153110000.0</v>
       </c>
       <c r="AD18">
         <v>-6532038000.0</v>
       </c>
       <c r="AE18">
         <v>938000000.0</v>
       </c>
       <c r="AF18">
         <v>1915000000.0</v>
       </c>
       <c r="AG18">
         <v>1698000000.0</v>
       </c>
       <c r="AH18">
         <v>969000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
         <v>-4666000000.0</v>
       </c>
       <c r="C19">
         <v>-20751000000.0</v>
       </c>
       <c r="D19">
         <v>-20763000000.0</v>
       </c>
       <c r="E19">
         <v>-24391000000.0</v>
       </c>
       <c r="F19">
         <v>-2667000000.0</v>
       </c>
       <c r="G19">
         <v>-19408000000.0</v>
       </c>
       <c r="H19">
         <v>-17889000000.0</v>
       </c>
       <c r="I19">
         <v>-7987000000.0</v>
       </c>
@@ -38843,51 +39122,51 @@
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20">
         <v>2919000000.0</v>
       </c>
       <c r="C20">
         <v>1308000000.0</v>
       </c>
       <c r="D20">
         <v>183000000.0</v>
       </c>
       <c r="E20">
         <v>1624000000.0</v>
       </c>
       <c r="F20">
         <v>1032000000.0</v>
       </c>
       <c r="G20">
         <v>924000000.0</v>
       </c>
       <c r="H20">
         <v>726000000.0</v>
       </c>
       <c r="I20">
         <v>637000000.0</v>
       </c>
@@ -38897,51 +39176,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>-128000000.0</v>
       </c>
       <c r="C21">
         <v>427000000.0</v>
       </c>
       <c r="D21">
         <v>-81000000.0</v>
       </c>
       <c r="E21">
         <v>672000000.0</v>
       </c>
       <c r="F21">
         <v>-313000000.0</v>
       </c>
       <c r="G21">
         <v>660000000.0</v>
       </c>
       <c r="H21">
         <v>499000000.0</v>
       </c>
       <c r="I21">
         <v>896000000.0</v>
       </c>
@@ -38987,51 +39266,51 @@
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
         <v>8454000000.0</v>
       </c>
       <c r="C22">
         <v>7154000000.0</v>
       </c>
       <c r="D22">
         <v>5033000000.0</v>
       </c>
       <c r="E22">
         <v>6243000000.0</v>
       </c>
       <c r="F22">
         <v>6446000000.0</v>
       </c>
       <c r="G22">
         <v>3792000000.0</v>
       </c>
       <c r="H22">
         <v>5096000000.0</v>
       </c>
       <c r="I22">
         <v>5284000000.0</v>
       </c>
@@ -39091,51 +39370,51 @@
       </c>
       <c r="AB22">
         <v>1028983000.0</v>
       </c>
       <c r="AC22">
         <v>1055873000.0</v>
       </c>
       <c r="AD22">
         <v>1551049000.0</v>
       </c>
       <c r="AE22">
         <v>1366000000.0</v>
       </c>
       <c r="AF22">
         <v>1015000000.0</v>
       </c>
       <c r="AG22">
         <v>890000000.0</v>
       </c>
       <c r="AH22">
         <v>730000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
         <v>37153978000.0</v>
       </c>
       <c r="C23">
         <v>21000000.0</v>
       </c>
       <c r="D23">
         <v>1750000000.0</v>
       </c>
       <c r="E23">
         <v>2395000000.0</v>
       </c>
       <c r="F23">
         <v>1748000000.0</v>
       </c>
       <c r="G23">
         <v>1747000000.0</v>
       </c>
       <c r="H23">
         <v>568000000.0</v>
       </c>
       <c r="I23">
         <v>445000000.0</v>
       </c>
@@ -39195,51 +39474,51 @@
       </c>
       <c r="AB23">
         <v>987936000.0</v>
       </c>
       <c r="AC23">
         <v>19933169000.0</v>
       </c>
       <c r="AD23">
         <v>14783974000.0</v>
       </c>
       <c r="AE23">
         <v>16502000000.0</v>
       </c>
       <c r="AF23">
         <v>25122000000.0</v>
       </c>
       <c r="AG23">
         <v>6835000000.0</v>
       </c>
       <c r="AH23">
         <v>7975000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
         <v>-4666000000.0</v>
       </c>
       <c r="C24">
         <v>-19662000000.0</v>
       </c>
       <c r="D24">
         <v>-19749000000.0</v>
       </c>
       <c r="E24">
         <v>-23282000000.0</v>
       </c>
       <c r="F24">
         <v>-2667000000.0</v>
       </c>
       <c r="G24">
         <v>-19099000000.0</v>
       </c>
       <c r="H24">
         <v>-17592000000.0</v>
       </c>
       <c r="I24">
         <v>-7417000000.0</v>
       </c>
@@ -39299,51 +39578,51 @@
       </c>
       <c r="AB24">
         <v>-1966014000.0</v>
       </c>
       <c r="AC24">
         <v>-18651952000.0</v>
       </c>
       <c r="AD24">
         <v>-15435150000.0</v>
       </c>
       <c r="AE24">
         <v>-17144000000.0</v>
       </c>
       <c r="AF24">
         <v>-26304000000.0</v>
       </c>
       <c r="AG24">
         <v>-9682000000.0</v>
       </c>
       <c r="AH24">
         <v>-8690000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>-34845000000.0</v>
       </c>
       <c r="C25">
         <v>135000000.0</v>
       </c>
       <c r="D25">
         <v>3746000000.0</v>
       </c>
       <c r="E25">
         <v>-110000000.0</v>
       </c>
       <c r="F25">
         <v>995000000.0</v>
       </c>
       <c r="G25">
         <v>1717000000.0</v>
       </c>
       <c r="H25">
         <v>1016000000.0</v>
       </c>
       <c r="I25">
         <v>599000000.0</v>
       </c>
@@ -39395,51 +39674,51 @@
       <c r="Y25">
         <v>8811526000.0</v>
       </c>
       <c r="Z25">
         <v>996667000.0</v>
       </c>
       <c r="AA25">
         <v>-8431313000.0</v>
       </c>
       <c r="AB25">
         <v>4802119000.0</v>
       </c>
       <c r="AC25">
         <v>-15241087000.0</v>
       </c>
       <c r="AD25">
         <v>1098859000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
         <v>-3081000000.0</v>
       </c>
       <c r="C26">
         <v>-423000000.0</v>
       </c>
       <c r="D26">
         <v>-2000000.0</v>
       </c>
       <c r="E26">
         <v>-934000000.0</v>
       </c>
       <c r="F26">
         <v>-15000000.0</v>
       </c>
       <c r="G26">
         <v>-234000000.0</v>
       </c>
       <c r="H26">
         <v>-109000000.0</v>
       </c>
       <c r="I26">
         <v>-417000000.0</v>
       </c>
@@ -39493,51 +39772,51 @@
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>-752000000.0</v>
       </c>
       <c r="AF26">
         <v>-331000000.0</v>
       </c>
       <c r="AG26">
         <v>-16000000.0</v>
       </c>
       <c r="AH26">
         <v>973000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
         <v>20000000.0</v>
       </c>
       <c r="C27">
         <v>16000000.0</v>
       </c>
       <c r="D27">
         <v>13000000.0</v>
       </c>
       <c r="E27">
         <v>24000000.0</v>
       </c>
       <c r="F27">
         <v>19000000.0</v>
       </c>
       <c r="G27">
         <v>14000000.0</v>
       </c>
       <c r="H27">
         <v>16000000.0</v>
       </c>
       <c r="I27">
         <v>31000000.0</v>
       </c>
@@ -39587,51 +39866,51 @@
         <v>98905446.0</v>
       </c>
       <c r="Y27">
         <v>168224299.0</v>
       </c>
       <c r="Z27">
         <v>-574511982.0</v>
       </c>
       <c r="AA27">
         <v>-970149254.0</v>
       </c>
       <c r="AB27">
         <v>-377960865.0</v>
       </c>
       <c r="AC27">
         <v>-95693780.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
         <v>32871000000.0</v>
       </c>
       <c r="C28">
         <v>-2610000000.0</v>
       </c>
       <c r="D28">
         <v>-2159000000.0</v>
       </c>
       <c r="E28">
         <v>-1610000000.0</v>
       </c>
       <c r="F28">
         <v>-1945000000.0</v>
       </c>
       <c r="G28">
         <v>-1221000000.0</v>
       </c>
       <c r="H28">
         <v>-1290000000.0</v>
       </c>
       <c r="I28">
         <v>-993000000.0</v>
       </c>
@@ -39691,51 +39970,51 @@
       </c>
       <c r="AB28">
         <v>-19424011000.0</v>
       </c>
       <c r="AC28">
         <v>20148943000.0</v>
       </c>
       <c r="AD28">
         <v>17812984000.0</v>
       </c>
       <c r="AE28">
         <v>16502000000.0</v>
       </c>
       <c r="AF28">
         <v>25122000000.0</v>
       </c>
       <c r="AG28">
         <v>6835000000.0</v>
       </c>
       <c r="AH28">
         <v>7975000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
         <v>-23345000000.0</v>
       </c>
       <c r="C29">
         <v>11088000000.0</v>
       </c>
       <c r="D29">
         <v>12154000000.0</v>
       </c>
       <c r="E29">
         <v>22715000000.0</v>
       </c>
       <c r="F29">
         <v>-3332000000.0</v>
       </c>
       <c r="G29">
         <v>60295000000.0</v>
       </c>
       <c r="H29">
         <v>19086000000.0</v>
       </c>
       <c r="I29">
         <v>9867000000.0</v>
       </c>
@@ -39795,51 +40074,51 @@
       </c>
       <c r="AB29">
         <v>6703987000.0</v>
       </c>
       <c r="AC29">
         <v>-14356073000.0</v>
       </c>
       <c r="AD29">
         <v>-6293057000.0</v>
       </c>
       <c r="AE29">
         <v>1138000000.0</v>
       </c>
       <c r="AF29">
         <v>2180000000.0</v>
       </c>
       <c r="AG29">
         <v>1984000000.0</v>
       </c>
       <c r="AH29">
         <v>1383000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
         <v>-5775000000.0</v>
       </c>
       <c r="C30">
         <v>-20751000000.0</v>
       </c>
       <c r="D30">
         <v>-20763000000.0</v>
       </c>
       <c r="E30">
         <v>-24391000000.0</v>
       </c>
       <c r="F30">
         <v>-3506000000.0</v>
       </c>
       <c r="G30">
         <v>-19408000000.0</v>
       </c>
       <c r="H30">
         <v>-18340000000.0</v>
       </c>
       <c r="I30">
         <v>-7987000000.0</v>
       </c>
@@ -39918,1214 +40197,1223 @@
       <c r="AH30">
         <v>-9104000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
+      <c r="DS1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>10997000000.0</v>
+      </c>
+      <c r="C2">
         <v>12379000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19101000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14011000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13530000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8565000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11684000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10299000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8910000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20816000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13545000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21941000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22876000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31535000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25950000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20768000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23259000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34573000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30234000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26924000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42986000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>43531000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49371000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>37768000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4754000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3840000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3941000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4178000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4088000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4380000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3663000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5112000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3301000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3440000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4207000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3615000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3185000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3500000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2942000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2821000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3255000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3053000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3198000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3313000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3009000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2694000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2975000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2873000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2239000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2211000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2462000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2586000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2302000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2613000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2319000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2200000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1515000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1481000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2217000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1891000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1440000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1817000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2023000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1563000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1917000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1812000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1852000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2068000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1333000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1558000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1582395000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1142000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1672691000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1456827000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1337451000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1707155000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1937684000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1316872000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1404005000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2073239000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1234638000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1309741000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1416677000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1279597000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1266435000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1374349000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1273453000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1128479000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1359185000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1593436000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1366451000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1085493000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1049270000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>958029000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1708630000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1343892000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1213369000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1487407000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1322630000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1375921000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1731375000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1524509000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1175684000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>847156000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1632957000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1699942000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2815980000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2023033000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1145188095.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1631062000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1688089000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>657051668.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>763943497.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>836027000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1232000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1591000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>705000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1370939000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>698000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>139000000.0</v>
       </c>
-      <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>319894131</v>
+      </c>
+      <c r="C3">
         <v>246388000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>388000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>282000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>246000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>193000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>393000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>275000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>212000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>209000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>290000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>238000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>240000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>246000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>392000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>272000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>244000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>201000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>270000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>210000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>175000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>184000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>100000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>98000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>171000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>62000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>54000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>57000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>55000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>132000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>38000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>45000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>40000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>66000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>72000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>365000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>75000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>66000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>50000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>91000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>59000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>42000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>64000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>100000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>51000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>15000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>85000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>110000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>52000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>47000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>39000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>117000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>94000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>53000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>45000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>91000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>63000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>53000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>27000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>71000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>81000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>11000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>57000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>89000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>40000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>108000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>35000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>50850000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>32000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>20827000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>43173000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>12754000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>257000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>141000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>232804000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>57958000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>52042000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5690000</v>
       </c>
       <c r="CD3">
         <v>5690000</v>
       </c>
       <c r="CE3">
+        <v>5690000</v>
+      </c>
+      <c r="CF3">
         <v>49036000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>36695000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>88274000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>89308000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>78289000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>66522000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>62705000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>27792000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>115897000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>23149000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5887000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>120134000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>162264000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>155973000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>111602000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>129891000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>296689000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>100102000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>70496000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>119922000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>248275862.07</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
+        <v>0</v>
+      </c>
+      <c r="DC3">
         <v>66551000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
         <v>0</v>
       </c>
       <c r="DH3">
         <v>0</v>
       </c>
       <c r="DI3">
         <v>0</v>
       </c>
       <c r="DJ3">
         <v>0</v>
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
         <v>0</v>
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
+      <c r="DS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -41171,101 +41459,102 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -41311,805 +41600,814 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>222</v>
+      </c>
+      <c r="B6">
+        <v>5792000000.0</v>
+      </c>
       <c r="C6">
+        <v>-1382000000.0</v>
+      </c>
+      <c r="D6">
         <v>-6722000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5090000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>481000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4965000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3119000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1385000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1389000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11906000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7271000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8396000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-935000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8659000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5585000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5182000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2491000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11314000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4339000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3310000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16062000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-545000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5840000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11603000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>33014000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>914000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-101000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-237000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>90000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-292000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>717000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1449000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1811000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-139000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-767000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>592000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>430000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-315000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>558000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>121000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-434000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>202000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-145000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-115000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>304000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>315000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-281000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>102000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>634000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>28000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-251000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-124000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>284000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-311000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>294000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>119000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>685000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>34000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-362000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>114000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>451000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-377000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>167000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>460000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-354000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>105000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-40000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-216000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>735000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-225000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-23954000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>404000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-530691000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>215863000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>119365000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-369704000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-230529000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>620811000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-87005000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-669234000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>838601000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-75102000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-107195000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>137080000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>13162000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-107914000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>100602000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>144974000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-230705000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-234251000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>226586000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>280958000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>36223000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>91241000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-750686000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>364738000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>130523000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-274038000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>164436000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-53291000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-355453000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>206866000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>348837000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>328527000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-786235000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-66551000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1115965000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>792947000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>877851000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-485874000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-57127000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>267035235.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>657051668.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-72084000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-176073000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-359000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>886000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-665993000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-101000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>698000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>139000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-440000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
-        <v>-6718567000.0</v>
+        <v>17559188795.0</v>
       </c>
       <c r="C7">
+        <v>-6621000000.0</v>
+      </c>
+      <c r="D7">
         <v>-7038000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2584000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2189000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8748000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2984000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10791000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>776000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5726000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9564000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10431000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3818000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-645000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7852000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6100000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4753000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3148000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6060000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5465000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-20079000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3214000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4834000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16776000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>42623000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-876000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4090000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>506000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2631000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4309000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2949000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>166000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5053000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>957000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>488000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>206000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1747000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5638000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1386000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>203000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2031000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5697000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2893000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>13590000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2997000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1654000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-10256000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1107000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3245000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6155000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1887000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-594000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-942000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>487000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2043000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2522000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3899000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1027000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3564000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4365000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1293000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-929000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8730000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-4434000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3148000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1725000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1703000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>2525000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3812000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>25219000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>5296150000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>8663000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5931980000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2005020000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>5305604000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2233618000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>1404670000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2319812000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-4346764000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1712776000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1506213000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-6160674000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-826419000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>6442124000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3217015000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-2566361000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>815806000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1609279000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1264141000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1860773000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-9037954000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>166778000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-73814000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>357360000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>268819000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-400413000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-85867000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>430857000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-279320000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-346165000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-262527000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-311797000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
-      <c r="DB7">
+      <c r="DB7"/>
+      <c r="DC7">
         <v>166377000.0</v>
       </c>
-      <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
-      <c r="DO7">
+      <c r="DO7"/>
+      <c r="DP7">
         <v>-1202000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>1018000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>1998000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-676000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -42155,711 +42453,716 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>225</v>
+      </c>
+      <c r="B9">
+        <v>-91000000.0</v>
+      </c>
       <c r="C9">
+        <v>188000000.0</v>
+      </c>
+      <c r="D9">
         <v>-372000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>327000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-108000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>197000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-226000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-475000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-63000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-528000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>108000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-564000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-288000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-532000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-188000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-380000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>141000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-170000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>77000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>132000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-179000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>223000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-98000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>151000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-93000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>77000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-171000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>65000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-176000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>37000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-197000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-144000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>155000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-121000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>76000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-49000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>34000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-82000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-95000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>42000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>37000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-96000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-25000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>107000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-51000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>58000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-30000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>67000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-81000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>96000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-42000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-915000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>60000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-51000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>147000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-732000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2216000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1690000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1150000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-606000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5703000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>231000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-5062000000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
+        <v>0.0</v>
+      </c>
+      <c r="BU9">
         <v>638000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>714853057.98</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>764096433.55</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
         <v>12621709.34</v>
       </c>
-      <c r="BZ9">
-[...1 lines deleted...]
-      </c>
       <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
         <v>2658351893.1</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2474818872.59</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1452062179.89</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>831797841.54</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2898366759.75</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1848337321.56</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1570847619.81</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>49975818.15</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>152852705.57</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>172594927.21</v>
       </c>
-      <c r="CK9">
-[...1 lines deleted...]
-      </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
         <v>64327922.81</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>251610458.51</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>263345195.73</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>198144142.89</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>230066390.59</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>52618069.82</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>123106060.61</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>70799846.92</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>165794616.4</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>39655063.89</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>98467557.87</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>14980785.51</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>56059797.12</v>
       </c>
-      <c r="CY9">
-[...1 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
-      <c r="DC9"/>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>20148000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5240000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>806000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-24769000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17554000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14950000000.0</v>
       </c>
       <c r="U10">
         <v>-14950000000.0</v>
       </c>
       <c r="V10">
+        <v>-14950000000.0</v>
+      </c>
+      <c r="W10">
         <v>-20014000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6325000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2398000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4656000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1658000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5443000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4703000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2042000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>305000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-5199000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9074000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1952000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2483000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1701000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12818000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3004000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14357000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5181000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11973000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6928000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-12718000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5390000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2954000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2403000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9383000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-12908000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4599000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1889000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-281000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3057000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-5115000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2323000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2502000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2778000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-6281000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5268000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>404000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1838000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1334000000.0</v>
       </c>
-      <c r="BI10">
-[...1 lines deleted...]
-      </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
+        <v>0.0</v>
+      </c>
+      <c r="BP10">
         <v>20666048237.48</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21333024118.74</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>20025963149.08</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>16924995976.18</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11264329896.91</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16203224230.58</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3855242255.76</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>412432755.53</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5398876999.68</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>396327180.74</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>424630364.23</v>
       </c>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
         <v>0.0</v>
       </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
         <v>0.0</v>
       </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>394801373.22</v>
       </c>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
+        <v>0.0</v>
+      </c>
+      <c r="CR10">
         <v>4600872689.94</v>
       </c>
-      <c r="CR10">
-[...1 lines deleted...]
-      </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
       <c r="CU10">
+        <v>0.0</v>
+      </c>
+      <c r="CV10">
         <v>893183105.68</v>
       </c>
-      <c r="CV10">
-[...1 lines deleted...]
-      </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
       <c r="CY10">
         <v>0.0</v>
       </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
-      <c r="DC10"/>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -42883,64 +43186,64 @@
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>4941128704.83</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>69843240.73</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>42394561.8</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
@@ -42949,664 +43252,666 @@
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
         <v>15860831422.59</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6031199351.7</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4199820520.49</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>41338582.68</v>
       </c>
-      <c r="BL11">
-[...1 lines deleted...]
-      </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11">
         <v>3943917525.77</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
       <c r="BW11">
+        <v>0.0</v>
+      </c>
+      <c r="BX11">
         <v>9361161139.95</v>
       </c>
-      <c r="BX11">
-[...1 lines deleted...]
-      </c>
       <c r="BY11">
         <v>0.0</v>
       </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
+        <v>0.0</v>
+      </c>
+      <c r="CC11">
         <v>205866760.91</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>191391859.11</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>11406510.49</v>
       </c>
-      <c r="CE11">
-[...1 lines deleted...]
-      </c>
       <c r="CF11">
+        <v>0.0</v>
+      </c>
+      <c r="CG11">
         <v>224440960.48</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>106849533.53</v>
       </c>
-      <c r="CH11">
-[...1 lines deleted...]
-      </c>
       <c r="CI11">
+        <v>0.0</v>
+      </c>
+      <c r="CJ11">
         <v>200261566.13</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>156085847.22</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>107291438.58</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>139127833.05</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
+        <v>0.0</v>
+      </c>
+      <c r="CT11">
         <v>1913509.38</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>42236651.33</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
+        <v>0.0</v>
+      </c>
+      <c r="CZ11">
         <v>164203612.48</v>
       </c>
-      <c r="CZ11">
-[...1 lines deleted...]
-      </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>757000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2242000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>625000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>86000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-443000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-72000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>348000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>521000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-200000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>423000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>246000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>509000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>380000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>736000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>100000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>520000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>471000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>151000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4611011.49</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>234891676.17</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>133774121.63</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>66978193.15</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>119366626.07</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>322054943.35</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>276464460.29</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-59937139.1</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-37605525.71</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>163310961.97</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21336584.62</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7183334.66</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30831003.08</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>253531882.4</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>84040033.62</v>
       </c>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>6365878.89</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>515665217.01</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>916842.39</v>
       </c>
-      <c r="AW12">
-[...1 lines deleted...]
-      </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>25159493.22</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>191076430.57</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>79439740.78</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>458661417.32</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
+        <v>0.0</v>
+      </c>
+      <c r="BP12">
         <v>2005565862.71</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2125231910.95</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1328308207.71</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>70014485.76</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
         <v>161247216.04</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>262413854.04</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>245305058.86</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>46503465.82</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>146399255.31</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>21453915.34</v>
       </c>
-      <c r="CG12">
-[...1 lines deleted...]
-      </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>222053808.26</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>185053380.78</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>114421265.61</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>61789259.19</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>486396303.9</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>194444444.44</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>147340221.97</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>63670175.88</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
         <v>66995073.89</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-4028000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5248000000.0</v>
       </c>
       <c r="M13">
         <v>5248000000.0</v>
       </c>
       <c r="N13">
+        <v>5248000000.0</v>
+      </c>
+      <c r="O13">
         <v>-2926000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-8953000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10271000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-11476000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-24362000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-11018000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-22132000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-14272000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>155000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-17056000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>574000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8417000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4622000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2388000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-5699000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1304000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>94029614.11</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1996959331.05</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10895671561.47</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-453271028.04</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1342265529.84</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-18188731957.16</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10435131020.11</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3833053139.39</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-13544896392.94</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-13384041759.88</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-15748759068.35</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>-24273542202.89</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
@@ -43737,1153 +44042,1169 @@
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
       <c r="CY13">
         <v>0.0</v>
       </c>
       <c r="CZ13">
         <v>0.0</v>
       </c>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>230</v>
+      </c>
+      <c r="B14">
+        <v>302000000.0</v>
+      </c>
       <c r="C14">
+        <v>301000000.0</v>
+      </c>
+      <c r="D14">
         <v>324000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>287000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>281000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>286000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>289000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>317000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>288000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>276000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>310000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>274000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>282000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>277000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>278000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>260000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>256000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>253000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>287000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>244000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>249000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>237000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>536000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>249000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>280000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>246000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>312000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>177000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>178000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>171000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>162000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>167000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>162000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>166000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>152000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>143000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>127000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>120000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>129000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>115000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>112000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>109000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>112000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>110000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>104000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>96000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>101000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>521000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>95000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>98000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>91000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>86000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>82000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>83000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>91000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>92000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>91000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>92000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000000.0</v>
       </c>
       <c r="BJ14">
         <v>89000000.0</v>
       </c>
       <c r="BK14">
+        <v>89000000.0</v>
+      </c>
+      <c r="BL14">
         <v>96000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000000.0</v>
       </c>
       <c r="BN14">
         <v>94000000.0</v>
       </c>
       <c r="BO14">
+        <v>94000000.0</v>
+      </c>
+      <c r="BP14">
         <v>102000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>98000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>100000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>103000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>56979000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>61000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>60315000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>62249000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>60905000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>62998000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>71061000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>57613000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>58509000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>57031000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>58012000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>61447000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>56556000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>54363000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>57552000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>57058000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>68843000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>68974000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>76430000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>66173000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-921884000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1068348000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>74420000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>74513000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>92119000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>90464000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>93198000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>88706000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>91089000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>90987000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>86656000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>89942000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>91000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>81000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>188000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>98380000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15">
+        <v>1095637399.0</v>
+      </c>
+      <c r="C15">
         <v>1096725000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1017000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>986000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>988000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1002000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>876000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>867000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>606000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>598000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>573000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>571000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>546000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>571000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>750000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>755000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>736000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>731000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>670000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>655000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>673000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>651000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>650000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>642000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>643000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>636000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>623000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>612000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>602000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>569000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>579000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>566000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>569000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>395000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>393000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>374000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>327000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>331000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>488000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>487000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>476000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>466000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>454000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>444000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>433000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>422000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000000.0</v>
       </c>
       <c r="AV15">
         <v>416000000.0</v>
       </c>
       <c r="AW15">
+        <v>416000000.0</v>
+      </c>
+      <c r="AX15">
         <v>415000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>407000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>408000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>409000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>401000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>404000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>410000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>394000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>396000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>398000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>397000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>389000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>386000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>384000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>383000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>380000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>379000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>376000000.0</v>
       </c>
       <c r="BP15">
         <v>376000000.0</v>
       </c>
       <c r="BQ15">
+        <v>376000000.0</v>
+      </c>
+      <c r="BR15">
         <v>370000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>368000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>335944000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>361000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>361715000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>321285000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>321963000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>294630000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>294052000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>272781000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>267449000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>266054000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>263052000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>259445000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>260777000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>263980000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>248240000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>254279000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>254593000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>188774000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>226322000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>230281000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>191671000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>193138000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>195047000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>191606000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>191999000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>191920000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>188075000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>166323000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>167742000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>168351000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>169544000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>151402000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>413136289.0</v>
       </c>
-      <c r="CZ15">
-[...1 lines deleted...]
-      </c>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
+        <v>0.0</v>
+      </c>
+      <c r="DC15">
         <v>147569000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>232</v>
+      </c>
+      <c r="B16">
+        <v>16789000000.0</v>
+      </c>
       <c r="C16">
+        <v>10997000000.0</v>
+      </c>
+      <c r="D16">
         <v>12379000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19101000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14011000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13530000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8565000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11684000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10299000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8910000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20816000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13545000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21941000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22876000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31535000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25950000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20768000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23259000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34573000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30234000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26924000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42986000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43531000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>49371000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37768000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4754000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3840000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3941000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4178000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4088000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4380000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3663000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5112000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3301000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3440000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4207000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3615000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3185000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3500000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2942000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2821000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3255000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3053000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3198000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3313000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3009000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2694000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2975000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2873000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2239000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2211000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2462000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2586000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2302000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2613000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2319000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2200000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1515000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1855000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2005000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1891000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1440000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2190000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2023000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1563000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1917000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1812000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1852000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2068000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1333000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1558442000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1546000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1142254000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1672691000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1456816000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1337451000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1707155000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1937684000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1317000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1404005000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2073239000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1234638000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1309482000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1416677000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1279597000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1266435000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1374055000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1273453000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1128479000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1359185000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1593037000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1366451000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1085493000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1049270000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>957944000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1708630000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1343892000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1213369000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1487066000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1322630000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1375921000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1731375000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1524520000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1175684000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>847156000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1632957000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1700015000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2815980000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>877851000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1145188000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>1630962000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>267035000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>657052000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>763943000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-176073000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>1232000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>1591000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>704947000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-101000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>698000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>139000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-440000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -44929,562 +45250,568 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>20540202230.0</v>
+      </c>
+      <c r="C18">
         <v>-2486912000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17825000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5579000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>668000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11162000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1236000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12014000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3231000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4010000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11816000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6733000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6162000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-105000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8473000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7676000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6631000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1174000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8034000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7024000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17935000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1294000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3094000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18477000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43990000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>613000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5866000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2492000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4244000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5761000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1344000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1834000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6569000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2553000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1932000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1761000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2765000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3800000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2499000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1481000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-790000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6851000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3827000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14726000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1945000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2619000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-9317000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-8000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2216000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5281000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2833000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>501000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>188000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1416000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3028000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1168000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-2892000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2343000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-2621000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2915000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-117000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>217000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9035000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2739000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4333000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-755000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-597000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3595000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-3763000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>25428000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2574655000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>8606000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>303709000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-11146586000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>4185074000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1614071000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>9752834000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-8003527000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-400058000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-1971424000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2438016000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-7143832000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4138892000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>262463000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-2101506000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-2671794000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>5370341000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>200456000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1510535000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-2485442000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-2745255000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8093503000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-1040629000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-6052311000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>14319899000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-4754680000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2222019000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-3122129000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2860961000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>7678150000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2092964000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-7731974000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-1543370000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-4698334000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1084692000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-175058000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>6576993000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>969007000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>427967000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1269980000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>1992982000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-11111117000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-3472976000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-3264016000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1043023000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-4826968000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-423000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-5348969000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-1202000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>1018000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>1998000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-676000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>235</v>
+      </c>
+      <c r="B19">
+        <v>-7092000000.0</v>
+      </c>
       <c r="C19">
+        <v>2230000000.0</v>
+      </c>
+      <c r="D19">
         <v>-330000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1041000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-592000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5506000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1063000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9343000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1664000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8681000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4351000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1204000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6053000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9155000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3235000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1965000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6304000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9364000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3721000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3108000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1628000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2463000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2842000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7188000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10397000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1019000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4380000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3930000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3682000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5897000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2134549600.91</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1539171215.5</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-4528037383.18</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1956151035.32</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>272388638.83</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>828592034.62</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1548863387.18</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2903300076.75</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-5378821774.79</v>
       </c>
-      <c r="AN19">
-[...1 lines deleted...]
-      </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>-12405498281.79</v>
       </c>
-      <c r="AR19">
-[...1 lines deleted...]
-      </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
         <v>0.0</v>
       </c>
       <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>13861720067.45</v>
       </c>
-      <c r="AV19">
-[...1 lines deleted...]
-      </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
         <v>0.0</v>
       </c>
       <c r="AY19">
         <v>0.0</v>
       </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
@@ -45615,127 +45942,134 @@
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
       <c r="CY19">
         <v>0.0</v>
       </c>
       <c r="CZ19">
         <v>0.0</v>
       </c>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>236</v>
+      </c>
+      <c r="B20">
+        <v>72000000.0</v>
+      </c>
       <c r="C20">
+        <v>1077000000.0</v>
+      </c>
+      <c r="D20">
         <v>485000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1067000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>609000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>765000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>131000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>559000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>565000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>57000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="M20">
         <v>46000000.0</v>
       </c>
       <c r="N20">
+        <v>46000000.0</v>
+      </c>
+      <c r="O20">
         <v>48000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>637000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>845000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>51000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>93000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>799000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>86000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -45793,190 +46127,193 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>237</v>
+      </c>
+      <c r="B21">
+        <v>-1073000000.0</v>
+      </c>
       <c r="C21">
+        <v>-72000000.0</v>
+      </c>
+      <c r="D21">
         <v>-74000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1077000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1158000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-135000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-80000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-615000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84000000.0</v>
       </c>
       <c r="M21">
         <v>-84000000.0</v>
       </c>
       <c r="N21">
+        <v>-84000000.0</v>
+      </c>
+      <c r="O21">
         <v>918000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-88000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-81000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>917000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-76000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-82000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-75000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>926000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1082000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-111000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>923000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-77000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-75000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499000000.0</v>
       </c>
       <c r="AC21">
         <v>1499000000.0</v>
       </c>
       <c r="AD21">
+        <v>1499000000.0</v>
+      </c>
+      <c r="AE21">
         <v>43746241.95</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-14443177.5</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-449757822.71</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1168224299.07</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1218026796.59</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-42681980.44</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-28047119.16</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-14618814.41</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-15349194.17</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-383296047.73</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>-862924780.45</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>653235111.39</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
@@ -46107,1749 +46444,1764 @@
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>2456187126.0</v>
+      </c>
+      <c r="C22">
         <v>3097873000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2180000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2096000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2007000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2171000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1882000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1786000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1739000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1716000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1483000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1430000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1688000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>432000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1185000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1666000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1523000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1869000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1440000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1730000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1647000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1621000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1016000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1172000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>392000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1212000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1193000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1398000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1348000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1182000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1266000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1369000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1319000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1328000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1159000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1097000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1045000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1407000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>931000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1441000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>936000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>982000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>778000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>978000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>911000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>920000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>811000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>921000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>306000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1174000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>836000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>878000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>860000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>785000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>852000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>841000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>811000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>835000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>794000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>591000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>767000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>763000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>500000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>640000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>660000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>652000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>644000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>434000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-51000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>147000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>494875000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>71000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1111177000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-1455823000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>883926000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>834513000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>807236000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>770135000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>818870000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>662677000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>584116000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>580337000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>728496000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-1907732000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>440335000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>707021000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>438985000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>549174000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>530661000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>608788000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>508892000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>788902000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>319155000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>445560000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-101113000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>164142000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>234796000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>354823000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>242022000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>459088000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>468672000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>515665000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>324587000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>608955000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>675685000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>451389000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>7918000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>394078000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>300050000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>326938000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>33802000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>245120000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>434006000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>342945000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>405081000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>400925000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>370060000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>374983000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>341000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>336000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>339000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>350000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
-        <v>6416092000.0</v>
+        <v>-5416200691.0</v>
       </c>
       <c r="C23">
+        <v>15134691000.0</v>
+      </c>
+      <c r="D23">
         <v>13137911810.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>716000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>589000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>384000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20257000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-152000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>173000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4051000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4351000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1204000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>750000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>597000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27462000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>748000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25466000000.0</v>
       </c>
       <c r="U23">
         <v>25466000000.0</v>
       </c>
       <c r="V23">
+        <v>25466000000.0</v>
+      </c>
+      <c r="W23">
         <v>1690000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>747000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22072000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>43555000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12718000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3187000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>247000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11433000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>321000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1151000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1728000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>445000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-938000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>792000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2552000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14072000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6488000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20148000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-8406000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10421000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19212000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-336000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>297000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-250000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-105000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-325000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1228000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1888000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4631000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>753000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6188000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-300000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1796000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-312000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-468000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-11503000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>99000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-499000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>469000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12335000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3971000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5270000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7632000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2064000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-8643000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-10153000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1559757000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-14616000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-6263602000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8400602000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3669106000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9381918000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-3057129000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5941211000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>18137787000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6096629000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-9040823000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10465407000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1143146495.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>403700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3747211000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3138180000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2139610000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-2475892000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2268792000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4966914000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-9825936000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5273703000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-5747551000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2150244000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-18721975241.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>10221428196.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1606229000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9173134000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>9648890000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2895063000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1341570000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9331435000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>368394000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6628025000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2163728000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>7119503000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-12955007000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-4095992000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>300956000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2673969000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-6340097000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7739004000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-13292923000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>32042959000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>11369014000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>6698000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>8867000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>5847014000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>6966000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>6123000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1600000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1813000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
-        <v>-8823879000.0</v>
+        <v>15075557754.0</v>
       </c>
       <c r="C24">
+        <v>-8823878000.0</v>
+      </c>
+      <c r="D24">
         <v>-4666000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4336000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5659000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5313000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-19662000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-2673000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-290000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15688000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-14722000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8909000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2836000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1693000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-18746000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6304000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-270000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1054000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3108000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1628000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2534000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-7090000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-10348000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1081000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4249000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3876000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3625000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5842000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2808000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2002000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5814000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2409000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-66000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1034000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2099000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>365000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1700000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-946000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>21000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-5624000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3521000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-17517000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4194000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-2399000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8905000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>750000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3687000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5887000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2628000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>299000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>677000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1106000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1924000000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>18078000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-20484000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-3528000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-5615000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-4123000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-14760000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-9566000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-8677000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-5732000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7316000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-352000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2535829000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5906000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>726404000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-6277108000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-6984791000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1196467000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-4956069000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1198119000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-19439896000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-3057578000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>827307000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1833182000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>9039952000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-11591868000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-341612000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-183577000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1630200000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-3173977000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-4970961000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-468502000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3576687000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1884926000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-1602332000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-395377000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1913231000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-4627706000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-3018774000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1238714000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-2734473000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-3513258000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-750923000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1509519000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1518230000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-1675362000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2984507000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1381655000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>5283130000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>3919931000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>148927000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>3458075000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>4289988000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>3639005000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>17422948000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-30349934000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-10502065000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-1807000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-7558000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-1164038000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-5865000000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-6443000000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-3459000000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-1577000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
-        <v>1380171000.0</v>
+        <v>-3800375921.0</v>
       </c>
       <c r="C25">
+        <v>1282603000.0</v>
+      </c>
+      <c r="D25">
         <v>-12791000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1041000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>877000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>66000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>166000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-595000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>684000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-120000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>705000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2291000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>405000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>345000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-341000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-50000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>331000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-50000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>526000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-164000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>444000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>193000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>301000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>426000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>799000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>183000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>357000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>455000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>54000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>150000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>334000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AH25">
         <v>49000000.0</v>
       </c>
       <c r="AI25">
+        <v>49000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>161000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>213000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>93000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-101000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>112000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-264000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>217000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>149000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>148000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>120000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>33000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>73000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>128000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>75000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>204000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-307000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>135000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>178000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>138000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>118000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>151000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>326000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>207000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>417000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>78000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>527000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>212000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>102000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1009000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>857000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>235000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>50000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>259000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>487000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>206000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>127000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2753871000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>81000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8072043000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-7651606000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2193320000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-368969000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7419245000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-6342152000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2964745000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-950076000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>190547000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1696632000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3871263000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4052088000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>677866000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-883156000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4071169000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1972940000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2172176000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1286395000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6657951000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5941948000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1338129000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-6820255000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>14664258000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-4435137000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2201921000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-3619515000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3449267000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7535116000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-2263236000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-7724479000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-1867957000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-5307289000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-583469000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-836227000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6569075000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>574929000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>127917000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-1596918000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1959180000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-11356237000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3906982000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-2107907000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-1448104000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-5650925000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-793060000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-5723952000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-341000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-336000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-339000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-350000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
+        <v>-867712830.0</v>
+      </c>
+      <c r="C26">
         <v>-1028618000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1142000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-536000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-490000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-320000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-422000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-328000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>94000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>48000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-799000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-800000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134000000.0</v>
       </c>
       <c r="S26">
         <v>-134000000.0</v>
       </c>
       <c r="T26">
+        <v>-134000000.0</v>
+      </c>
+      <c r="U26">
         <v>-2000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16000000.0</v>
       </c>
       <c r="W26">
         <v>-16000000.0</v>
       </c>
       <c r="X26">
+        <v>-16000000.0</v>
+      </c>
+      <c r="Y26">
         <v>-3000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-72000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-165000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-110000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>684000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>362000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-215000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-207000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>37383177.57</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>58465286.24</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>189919064.03</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-8000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-9000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-65000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-206000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-11000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-5000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-631000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-2000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-279000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-579000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-410000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-127000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-77000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-206000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-269000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-457000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-2000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-312000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-468000000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>329000000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
         <v>-2283000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>7306000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>9689000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1961000000.0</v>
       </c>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>-1000000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
@@ -47911,1494 +48263,1511 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>242</v>
+      </c>
+      <c r="B27">
+        <v>7000000.0</v>
+      </c>
       <c r="C27">
+        <v>12000000.0</v>
+      </c>
+      <c r="D27">
         <v>9000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="M27">
         <v>3000000.0</v>
       </c>
       <c r="N27">
+        <v>3000000.0</v>
+      </c>
+      <c r="O27">
         <v>2000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Q27">
         <v>3000000.0</v>
       </c>
       <c r="R27">
+        <v>3000000.0</v>
+      </c>
+      <c r="S27">
         <v>9000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="Y27">
         <v>4000000.0</v>
       </c>
       <c r="Z27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AA27">
         <v>3000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AC27">
         <v>5000000.0</v>
       </c>
       <c r="AD27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AE27">
         <v>4000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AG27">
         <v>9000000.0</v>
       </c>
       <c r="AH27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI27">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AJ27">
         <v>3000000.0</v>
       </c>
       <c r="AK27">
+        <v>3000000.0</v>
+      </c>
+      <c r="AL27">
         <v>1000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-122000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AO27">
         <v>1000000.0</v>
       </c>
       <c r="AP27">
         <v>1000000.0</v>
       </c>
       <c r="AQ27">
         <v>1000000.0</v>
       </c>
       <c r="AR27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AT27">
         <v>1000000.0</v>
       </c>
       <c r="AU27">
         <v>1000000.0</v>
       </c>
       <c r="AV27">
         <v>1000000.0</v>
       </c>
       <c r="AW27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AX27">
         <v>2000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BB27">
         <v>1000000.0</v>
       </c>
       <c r="BC27">
         <v>1000000.0</v>
       </c>
       <c r="BD27">
+        <v>1000000.0</v>
+      </c>
+      <c r="BE27">
         <v>2000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BG27">
         <v>3000000.0</v>
       </c>
       <c r="BH27">
-        <v>1000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BI27">
         <v>1000000.0</v>
       </c>
       <c r="BJ27">
         <v>1000000.0</v>
       </c>
       <c r="BK27">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL27">
         <v>42000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>250000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>13000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>618000737.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-3000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>72435867.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-3000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-12025800.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>49196787.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-132686209.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-136911865.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-95490467.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-155202822.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>2687800526.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-40400691.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>10906811.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>13654984.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-472454926.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-43866713.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-36273040.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-147606053.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-33269234.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-80308326.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>144074389.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-263366861.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>-8046426.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>56830148.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>74452624.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>-24330900.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>334495083.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>161469533.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>-218442044.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>-109298273.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>-152493633.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>-105679283.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>-140953067.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-175385999.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-3001000000.0</v>
+      </c>
+      <c r="C28">
         <v>14016045000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11390000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1840000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>280000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-997000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1247000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1573000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-447000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>657000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-608000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-613000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1333000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>395000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-201000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-791000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>230000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-848000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-646000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>341000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1687000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>319000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-757000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-792000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1690000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1174000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-567000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-207000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-770000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1324000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>979000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>122000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-370000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>434000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-316000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-249000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-284000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-475000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-522000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1155000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-450000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-457000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1862000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-134000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>80000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-586000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-814000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-513000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-473000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-945000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-593000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-619000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-806000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-620000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-550000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-714000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-13513000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-250000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1202000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>764000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1069000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10804000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>393000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5019000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6811000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>941000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9073000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-10510000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11776844000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-13492000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4045349000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8087349000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2298694000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10697300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1186850000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4489124000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7832630000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5946457000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>877955000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10568958000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-7580221000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2160902000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2019171000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5346068000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3427300000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-5692428000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1311701000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>6069349000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-5809155000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6126222000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-5378186000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8687652000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-32516190000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9710126000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1970884000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>7213686000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1755864000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2200697000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6671233000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>11277170000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>368394000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>6628025000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2163728000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>7559317000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-12955007000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-4095992000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>300956000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2673969000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-6340097000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>7739004000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-13292923000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>32042959000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>11369014000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>6698000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>8867000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>5847014000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>6966000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>6123000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1600000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1813000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>16215000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2240524000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17437000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5861000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>914000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11355000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-843000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12289000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3443000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3801000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12106000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6495000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6402000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>141000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8865000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7948000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6875000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-973000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8304000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7234000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-17760000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1110000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2994000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18575000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44039000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>675000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5972000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2546000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4301000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5816000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1212000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1872000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6614000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2593000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1998000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1787000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2837000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4165000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2574000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1547000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-811000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6901000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3918000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>14785000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1903000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2683000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-9217000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>43000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2201000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-5196000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2943000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>553000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>235000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1455000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3145000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1074000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2839000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2388000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-2530000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2852000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-64000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>244000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8964000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2658000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4344000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-698000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-508000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3635000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-3655000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>25463000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2625505000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>8638000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>324414000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-11103414000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4197828000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-1613814000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>9752975000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-7770723000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-342100000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1919382000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2431210000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-7138143000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4187928000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>299159000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-2013232000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-2582486000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>5448630000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>266978000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1573240000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-2457650000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-2629358000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>8116652000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-1034742000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-5932178000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>14157635000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-4598707000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2333621000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-2992238000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>3157650000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>7778252000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-2022469000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-7612052000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1543370000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-4698334000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>92215000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-108507000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6576993000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>969007000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>427967000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-1269980000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1992982000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-11111117000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-3472976000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-1764963000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-1043023000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-5250000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-423000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-5348969000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-1202000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>1018000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>1998000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-676000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-7412000000.0</v>
+      </c>
+      <c r="C30">
         <v>-10962242000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-718000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1041000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-592000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5506000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1063000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9343000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1664000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8681000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4351000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-16412000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15208000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9155000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3235000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1965000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9626000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9565000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3991000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3318000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1453000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2350000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2842000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7188000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10519000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1019000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4380000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3930000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3682000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5897000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2676000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2040000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5859000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2764000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2460000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1482000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2171000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4148000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1775000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1012000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1078000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5674000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3612000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14578000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4152000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2463000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8805000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>653000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3675000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5655000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2738000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>247000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>630000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1145000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2041000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1796000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4084000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1642000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15653000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3211000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1744000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1377000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10205000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-7695000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-5056000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4209000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6346000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-4746000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13475000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-15186000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-14435567000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5253000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3189153000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3211847000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1724266000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-9447681000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-8747625000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3862434000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-7570139000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4703327000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2460581000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-3494538000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3291624000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-2312637000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2383000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2877698000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1876093000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5582009000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-3127956000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3848597000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8320396000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-13916847000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6495511000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2649027000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17616560000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-4750129000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-4166895000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-4495486000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-4776864000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-5628886000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5022684000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3444761000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1518230000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1675362000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-2984507000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-7508681000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>5283130000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3919931000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>148927000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3458075000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4289988000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>3639005000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>17422948000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-30349934000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-10502065000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1807000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-7558000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-1164038000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-5865000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-6443000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-3459000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-1577000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>