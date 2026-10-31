--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -1759,60 +1759,60 @@
       <c r="E14">
         <v>235188.0</v>
       </c>
       <c r="F14">
         <v>185052.0</v>
       </c>
       <c r="G14">
         <v>66042.0</v>
       </c>
       <c r="H14">
         <v>25583.0</v>
       </c>
       <c r="I14">
         <v>9873.0</v>
       </c>
       <c r="J14">
         <v>4677.0</v>
       </c>
       <c r="K14">
         <v>1455.0</v>
       </c>
       <c r="L14">
         <v>7819.0</v>
       </c>
       <c r="M14">
-        <v>153.09</v>
+        <v>153.0</v>
       </c>
       <c r="N14">
-        <v>93.15</v>
+        <v>93.0</v>
       </c>
       <c r="O14">
-        <v>68.54</v>
+        <v>69.0</v>
       </c>
       <c r="P14">
-        <v>39.93</v>
+        <v>40.0</v>
       </c>
       <c r="Q14">
         <v>147.0</v>
       </c>
       <c r="R14">
         <v>22.0</v>
       </c>
       <c r="S14">
         <v>14.0</v>
       </c>
       <c r="T14">
         <v>12.0</v>
       </c>
       <c r="U14">
         <v>12.0</v>
       </c>
       <c r="V14">
         <v>12.0</v>
       </c>
       <c r="W14">
         <v>4.52</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
@@ -16068,54 +16068,54 @@
       <c r="V2"/>
       <c r="W2">
         <v>2538.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>150</v>
       </c>
       <c r="B3">
         <v>213597.0</v>
       </c>
       <c r="C3">
         <v>291653.0</v>
       </c>
       <c r="D3">
         <v>192375.0</v>
       </c>
       <c r="E3">
         <v>148435.0</v>
       </c>
       <c r="F3">
         <v>149915.0</v>
       </c>
       <c r="G3">
-        <v>207929.0</v>
+        <v>141453.0</v>
       </c>
       <c r="H3">
-        <v>189360.0</v>
+        <v>132798.0</v>
       </c>
       <c r="I3">
         <v>82265.0</v>
       </c>
       <c r="J3">
         <v>1546048.0</v>
       </c>
       <c r="K3">
         <v>356665.0</v>
       </c>
       <c r="L3">
         <v>362502.0</v>
       </c>
       <c r="M3">
         <v>367197.0</v>
       </c>
       <c r="N3">
         <v>424758.0</v>
       </c>
       <c r="O3">
         <v>497253.0</v>
       </c>
       <c r="P3">
         <v>584841.0</v>
       </c>
@@ -16237,54 +16237,54 @@
       </c>
       <c r="W5">
         <v>-606544.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
         <v>-21577440.0</v>
       </c>
       <c r="C6">
         <v>-44223793.0</v>
       </c>
       <c r="D6">
         <v>-42638235.0</v>
       </c>
       <c r="E6">
         <v>-28665338.0</v>
       </c>
       <c r="F6">
         <v>-23981365.0</v>
       </c>
       <c r="G6">
-        <v>-14886243.0</v>
+        <v>-14952719.0</v>
       </c>
       <c r="H6">
-        <v>-13903552.0</v>
+        <v>-13960114.0</v>
       </c>
       <c r="I6">
         <v>-13156762.0</v>
       </c>
       <c r="J6">
         <v>-12054921.0</v>
       </c>
       <c r="K6">
         <v>-9093087.0</v>
       </c>
       <c r="L6">
         <v>-11614279.0</v>
       </c>
       <c r="M6">
         <v>-9301932.0</v>
       </c>
       <c r="N6">
         <v>-10880172.0</v>
       </c>
       <c r="O6">
         <v>-8291382.0</v>
       </c>
       <c r="P6">
         <v>-6327101.0</v>
       </c>
@@ -18150,51 +18150,53 @@
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>150</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>35524.0</v>
+      </c>
       <c r="C3">
         <v>-110018.0</v>
       </c>
       <c r="D3">
         <v>49461.0</v>
       </c>
       <c r="E3">
         <v>52277.0</v>
       </c>
       <c r="F3">
         <v>55564.0</v>
       </c>
       <c r="G3">
         <v>56295.0</v>
       </c>
       <c r="H3">
         <v>68571.0</v>
       </c>
       <c r="I3">
         <v>68571.0</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>88490.0</v>
       </c>
@@ -18570,51 +18572,53 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>152</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-6930653.0</v>
+      </c>
       <c r="C5">
         <v>-5653946.0</v>
       </c>
       <c r="D5">
         <v>-5295221.0</v>
       </c>
       <c r="E5">
         <v>-4443877.0</v>
       </c>
       <c r="F5">
         <v>-5447911.0</v>
       </c>
       <c r="G5">
         <v>-6604029.0</v>
       </c>
       <c r="H5">
         <v>-2289373.0</v>
       </c>
       <c r="I5">
         <v>-14664719.0</v>
       </c>
       <c r="J5">
         <v>-13703709.0</v>
       </c>
       <c r="K5">
@@ -18832,51 +18836,51 @@
       </c>
       <c r="CD5">
         <v>-1659638.0</v>
       </c>
       <c r="CE5">
         <v>-1434808.0</v>
       </c>
       <c r="CF5">
         <v>-748072.0</v>
       </c>
       <c r="CG5">
         <v>-961740.0</v>
       </c>
       <c r="CH5">
         <v>-3027082.0</v>
       </c>
       <c r="CI5">
         <v>-353104.0</v>
       </c>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>-6930653.0</v>
+        <v>-6895129.0</v>
       </c>
       <c r="C6">
         <v>-5763964.0</v>
       </c>
       <c r="D6">
         <v>-5245760.0</v>
       </c>
       <c r="E6">
         <v>-4391600.0</v>
       </c>
       <c r="F6">
         <v>-5392347.0</v>
       </c>
       <c r="G6">
         <v>-6547734.0</v>
       </c>
       <c r="H6">
         <v>-2220802.0</v>
       </c>
       <c r="I6">
         <v>-14596148.0</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>-26553493.0</v>