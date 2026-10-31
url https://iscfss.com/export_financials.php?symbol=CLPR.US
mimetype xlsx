--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -908,51 +914,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1137,51 +1143,53 @@
       <c r="E7">
         <v>18000.0</v>
       </c>
       <c r="F7">
         <v>53000.0</v>
       </c>
       <c r="G7">
         <v>157000.0</v>
       </c>
       <c r="H7">
         <v>1625000.0</v>
       </c>
       <c r="I7">
         <v>2923000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>160000.0</v>
+      </c>
       <c r="C8">
         <v>160000.0</v>
       </c>
       <c r="D8">
         <v>160000.0</v>
       </c>
       <c r="E8">
         <v>160000.0</v>
       </c>
       <c r="F8">
         <v>160000.0</v>
       </c>
       <c r="G8">
         <v>160000.0</v>
       </c>
       <c r="H8">
         <v>178000.0</v>
       </c>
       <c r="I8">
         <v>178000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1352,54 +1360,54 @@
       <c r="H13">
         <v>178000.0</v>
       </c>
       <c r="I13">
         <v>178000.0</v>
       </c>
       <c r="J13">
         <v>178000.0</v>
       </c>
       <c r="K13">
         <v>114000.0</v>
       </c>
       <c r="L13">
         <v>114000.0</v>
       </c>
       <c r="M13">
         <v>37197000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>42464000.0</v>
+        <v>16146999.0</v>
       </c>
       <c r="C14">
-        <v>16111773.0</v>
+        <v>16120000.0</v>
       </c>
       <c r="D14">
         <v>16062999.0</v>
       </c>
       <c r="E14">
         <v>16062999.0</v>
       </c>
       <c r="F14">
         <v>16062999.0</v>
       </c>
       <c r="G14">
         <v>17629000.0</v>
       </c>
       <c r="H14">
         <v>17814000.0</v>
       </c>
       <c r="I14">
         <v>17813000.0</v>
       </c>
       <c r="J14">
         <v>17021000.0</v>
       </c>
       <c r="K14">
         <v>18422606.0</v>
       </c>
@@ -1663,51 +1671,53 @@
         <v>1166207000.0</v>
       </c>
       <c r="I23">
         <v>1101008000.0</v>
       </c>
       <c r="J23">
         <v>1052419000.0</v>
       </c>
       <c r="K23">
         <v>905208000.0</v>
       </c>
       <c r="L23">
         <v>881118000.0</v>
       </c>
       <c r="M23">
         <v>766856000.0</v>
       </c>
       <c r="N23">
         <v>210327000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1277521000.0</v>
+      </c>
       <c r="C24">
         <v>1266340000.0</v>
       </c>
       <c r="D24">
         <v>1205624000.0</v>
       </c>
       <c r="E24">
         <v>1161588000.0</v>
       </c>
       <c r="F24">
         <v>1131154000.0</v>
       </c>
       <c r="G24">
         <v>1079458000.0</v>
       </c>
       <c r="H24">
         <v>997903000.0</v>
       </c>
       <c r="I24">
         <v>913564000.0</v>
       </c>
       <c r="J24">
         <v>843946000.0</v>
       </c>
       <c r="K24">
@@ -1774,94 +1784,96 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-30815000.0</v>
+        <v>1246706000.0</v>
       </c>
       <c r="C28">
         <v>1246444000.0</v>
       </c>
       <c r="D28">
         <v>1183461000.0</v>
       </c>
       <c r="E28">
         <v>1143436000.0</v>
       </c>
       <c r="F28">
         <v>1096630000.0</v>
       </c>
       <c r="G28">
         <v>1007400000.0</v>
       </c>
       <c r="H28">
         <v>955403000.0</v>
       </c>
       <c r="I28">
         <v>876536000.0</v>
       </c>
       <c r="J28">
         <v>835672000.0</v>
       </c>
       <c r="K28">
         <v>716912000.0</v>
       </c>
       <c r="L28">
         <v>588108000.0</v>
       </c>
       <c r="M28">
         <v>699071000.0</v>
       </c>
       <c r="N28">
         <v>183335000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1246815000.0</v>
+      </c>
       <c r="C29">
         <v>1260931000.0</v>
       </c>
       <c r="D29">
         <v>1208368000.0</v>
       </c>
       <c r="E29">
         <v>1175682000.0</v>
       </c>
       <c r="F29">
         <v>1157667000.0</v>
       </c>
       <c r="G29">
         <v>1118920000.0</v>
       </c>
       <c r="H29">
         <v>1055137000.0</v>
       </c>
       <c r="I29">
         <v>978746000.0</v>
       </c>
       <c r="J29">
         <v>918858000.0</v>
       </c>
       <c r="K29"/>
@@ -1931,51 +1943,53 @@
       </c>
       <c r="H31">
         <v>48452000.0</v>
       </c>
       <c r="I31">
         <v>55218000.0</v>
       </c>
       <c r="J31">
         <v>63018000.0</v>
       </c>
       <c r="K31">
         <v>24248000.0</v>
       </c>
       <c r="L31">
         <v>39036000.0</v>
       </c>
       <c r="M31">
         <v>29939000.0</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>59884000.0</v>
+      </c>
       <c r="C32">
         <v>31922000.0</v>
       </c>
       <c r="D32">
         <v>31266000.0</v>
       </c>
       <c r="E32">
         <v>32231000.0</v>
       </c>
       <c r="F32">
         <v>58567000.0</v>
       </c>
       <c r="G32">
         <v>95469000.0</v>
       </c>
       <c r="H32">
         <v>62589000.0</v>
       </c>
       <c r="I32">
         <v>50272000.0</v>
       </c>
       <c r="J32">
         <v>31190000.0</v>
       </c>
       <c r="K32"/>
@@ -2009,51 +2023,53 @@
         <v>1090589000.0</v>
       </c>
       <c r="I33">
         <v>1038186000.0</v>
       </c>
       <c r="J33">
         <v>1012300000.0</v>
       </c>
       <c r="K33">
         <v>840855000.0</v>
       </c>
       <c r="L33">
         <v>735255000.0</v>
       </c>
       <c r="M33">
         <v>736002000.0</v>
       </c>
       <c r="N33">
         <v>179291000.0</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>46</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>19460000.0</v>
+      </c>
       <c r="C34">
         <v>16124000.0</v>
       </c>
       <c r="D34">
         <v>15477000.0</v>
       </c>
       <c r="E34">
         <v>5830000.0</v>
       </c>
       <c r="F34">
         <v>5886000.0</v>
       </c>
       <c r="G34">
         <v>12569000.0</v>
       </c>
       <c r="H34">
         <v>13492000.0</v>
       </c>
       <c r="I34">
         <v>13409000.0</v>
       </c>
       <c r="J34">
         <v>13953000.0</v>
       </c>
       <c r="K34">
@@ -2089,93 +2105,101 @@
         <v>1011395000.0</v>
       </c>
       <c r="I35">
         <v>926973000.0</v>
       </c>
       <c r="J35">
         <v>857761000.0</v>
       </c>
       <c r="K35">
         <v>770010000.0</v>
       </c>
       <c r="L35">
         <v>729415000.0</v>
       </c>
       <c r="M35">
         <v>719255000.0</v>
       </c>
       <c r="N35">
         <v>194717000.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-1148950000.0</v>
+      </c>
       <c r="C36">
         <v>1230984000.0</v>
       </c>
       <c r="D36">
         <v>348000.0</v>
       </c>
       <c r="E36">
         <v>2921000.0</v>
       </c>
       <c r="F36">
         <v>3004000.0</v>
       </c>
       <c r="G36">
         <v>2802000.0</v>
       </c>
       <c r="H36">
         <v>1622000.0</v>
       </c>
       <c r="I36">
         <v>1028508000.0</v>
       </c>
       <c r="J36">
         <v>3780000.0</v>
       </c>
       <c r="K36">
         <v>4091000.0</v>
       </c>
       <c r="L36">
         <v>3881000.0</v>
       </c>
       <c r="M36">
         <v>3990000.0</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>-50048000.0</v>
+      </c>
+      <c r="C37">
+        <v>-8821000.0</v>
+      </c>
+      <c r="D37">
+        <v>4491000.0</v>
+      </c>
       <c r="E37">
         <v>23085000.0</v>
       </c>
       <c r="F37">
         <v>43436000.0</v>
       </c>
       <c r="G37">
         <v>64652000.0</v>
       </c>
       <c r="H37">
         <v>84549000.0</v>
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>110679000.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>50</v>
       </c>
@@ -2199,51 +2223,53 @@
       </c>
       <c r="H38">
         <v>30664000.0</v>
       </c>
       <c r="I38">
         <v>25610000.0</v>
       </c>
       <c r="J38">
         <v>28652000.0</v>
       </c>
       <c r="K38">
         <v>25679000.0</v>
       </c>
       <c r="L38">
         <v>21134000.0</v>
       </c>
       <c r="M38">
         <v>11710000.0</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>11146000.0</v>
+      </c>
       <c r="C39">
         <v>24392000.0</v>
       </c>
       <c r="D39">
         <v>24916000.0</v>
       </c>
       <c r="E39">
         <v>13654000.0</v>
       </c>
       <c r="F39">
         <v>15641000.0</v>
       </c>
       <c r="G39">
         <v>11160000.0</v>
       </c>
       <c r="H39">
         <v>14499000.0</v>
       </c>
       <c r="I39">
         <v>22214000.0</v>
       </c>
       <c r="J39">
         <v>11546000.0</v>
       </c>
       <c r="K39">
@@ -2599,93 +2625,97 @@
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>843946000.0</v>
       </c>
       <c r="K50">
         <v>754459000.0</v>
       </c>
       <c r="L50">
         <v>713440000.0</v>
       </c>
       <c r="M50">
         <v>708228000.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>1277521000.0</v>
+      </c>
       <c r="C51">
         <v>1266340000.0</v>
       </c>
       <c r="D51">
         <v>1205624000.0</v>
       </c>
       <c r="E51">
         <v>1161588000.0</v>
       </c>
       <c r="F51">
         <v>1163369000.0</v>
       </c>
       <c r="G51">
         <v>1103608000.0</v>
       </c>
       <c r="H51">
         <v>1022603000.0</v>
       </c>
       <c r="I51">
         <v>913564000.0</v>
       </c>
       <c r="J51">
         <v>843946000.0</v>
       </c>
       <c r="K51">
         <v>754459000.0</v>
       </c>
       <c r="L51">
         <v>713440000.0</v>
       </c>
       <c r="M51">
         <v>708228000.0</v>
       </c>
       <c r="N51">
         <v>187135000.0</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>5279000.0</v>
+      </c>
       <c r="C52">
         <v>25261000.0</v>
       </c>
       <c r="D52">
         <v>30457000.0</v>
       </c>
       <c r="E52">
         <v>1161588000.0</v>
       </c>
       <c r="F52">
         <v>32215000.0</v>
       </c>
       <c r="G52">
         <v>24150000.0</v>
       </c>
       <c r="H52">
         <v>24700000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>843946000.0</v>
       </c>
       <c r="K52">
         <v>754459000.0</v>
       </c>
@@ -2817,51 +2847,53 @@
         <v>75618000.0</v>
       </c>
       <c r="I56">
         <v>62822000.0</v>
       </c>
       <c r="J56">
         <v>40119000.0</v>
       </c>
       <c r="K56">
         <v>64353000.0</v>
       </c>
       <c r="L56">
         <v>145863000.0</v>
       </c>
       <c r="M56">
         <v>30854000.0</v>
       </c>
       <c r="N56">
         <v>31036000.0</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>69</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>5279000.0</v>
+      </c>
       <c r="C57">
         <v>18731000.0</v>
       </c>
       <c r="D57">
         <v>20994000.0</v>
       </c>
       <c r="E57">
         <v>17094000.0</v>
       </c>
       <c r="F57">
         <v>19558000.0</v>
       </c>
       <c r="G57">
         <v>11725000.0</v>
       </c>
       <c r="H57">
         <v>13029000.0</v>
       </c>
       <c r="I57">
         <v>12550000.0</v>
       </c>
       <c r="J57">
         <v>9067000.0</v>
       </c>
       <c r="K57">
@@ -2933,72 +2965,72 @@
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59">
         <v>185591000.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
         <v>-30706000.0</v>
       </c>
       <c r="C60">
         <v>-5409000.0</v>
       </c>
       <c r="D60">
         <v>2744000.0</v>
       </c>
       <c r="E60">
-        <v>14094000.0</v>
+        <v>37179000.0</v>
       </c>
       <c r="F60">
-        <v>26513000.0</v>
+        <v>69949000.0</v>
       </c>
       <c r="G60">
-        <v>39462000.0</v>
+        <v>104114000.0</v>
       </c>
       <c r="H60">
-        <v>57234000.0</v>
+        <v>141783000.0</v>
       </c>
       <c r="I60">
         <v>65182000.0</v>
       </c>
       <c r="J60">
-        <v>74912000.0</v>
+        <v>185591000.0</v>
       </c>
       <c r="K60">
-        <v>38201000.0</v>
+        <v>126216000.0</v>
       </c>
       <c r="L60">
-        <v>44303000.0</v>
+        <v>146377000.0</v>
       </c>
       <c r="M60">
         <v>37197000.0</v>
       </c>
       <c r="N60">
         <v>-4664000.0</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
@@ -3022,350 +3054,358 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2">
         <v>14008000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15436000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>19649000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18731000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21768000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19802000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15579000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20994000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12954000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15319000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13938000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17094000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13649000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17640000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17230000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19558000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16611000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11169000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12492000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11725000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11757000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10699000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9793000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13029000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12252000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12711000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12562000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12550000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13713000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>9888000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8595000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7415000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6018000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6515000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8982000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7593000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6097000.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>5326000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4657000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>8127000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8127000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4944000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2"/>
       <c r="AW2"/>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2"/>
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3373,52 +3413,54 @@
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3426,301 +3468,311 @@
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-73714000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-73714000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-69570000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-65712000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-61879000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-58174000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-54517000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-50869000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>44303000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-44672000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-4664000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:49">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>92864000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>92726000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>92475000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>92273000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>91841000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>91579000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>91346000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>10000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>18000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>1625000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1754000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2034000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>160000.0</v>
+      </c>
       <c r="C8">
         <v>160000.0</v>
       </c>
       <c r="D8">
         <v>160000.0</v>
       </c>
       <c r="E8">
         <v>160000.0</v>
       </c>
       <c r="F8">
         <v>160000.0</v>
       </c>
       <c r="G8">
         <v>160000.0</v>
       </c>
       <c r="H8">
         <v>160000.0</v>
       </c>
       <c r="I8">
         <v>160000.0</v>
       </c>
       <c r="J8">
         <v>160000.0</v>
       </c>
       <c r="K8">
@@ -3731,331 +3783,345 @@
       </c>
       <c r="M8">
         <v>160000.0</v>
       </c>
       <c r="N8">
         <v>160000.0</v>
       </c>
       <c r="O8">
         <v>160000.0</v>
       </c>
       <c r="P8">
         <v>160000.0</v>
       </c>
       <c r="Q8">
         <v>160000.0</v>
       </c>
       <c r="R8">
         <v>160000.0</v>
       </c>
       <c r="S8">
         <v>160000.0</v>
       </c>
       <c r="T8">
         <v>160000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>160000.0</v>
+      </c>
+      <c r="V8">
+        <v>160000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>89127000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>88952000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>88829000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>88610000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>88392000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>88215000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>88089000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>87898000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>87707000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>87469000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>87347000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>93612000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>93626000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>93461000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>93431000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>93332000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>93235000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>92980000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>92945000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>92864000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>92726000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>92475000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>92273000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>91841000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>91579000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>91346000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>37702000.0</v>
+      </c>
+      <c r="C10">
+        <v>26083000.0</v>
+      </c>
+      <c r="D10">
         <v>30815000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>26052000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>32029000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>21288000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>19896000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>18622000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>20254000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>21882000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>22163000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>22450000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16342000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>18801000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>18152000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>19987000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>29432000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>25342000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>34524000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>59130000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>85035000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>87952000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>72058000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>82856000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>88253000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>36298000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>42500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>43552000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>56349000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>29379000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>37028000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12372000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>15794000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>24070000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8274000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>54769000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>68484000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>105211000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>37547000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>82101000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>104059000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-125332000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>125332000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>126965000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>15628000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15628000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9157000.0</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4063,197 +4129,205 @@
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>37702000.0</v>
+      </c>
+      <c r="C12">
+        <v>26083000.0</v>
+      </c>
+      <c r="D12">
         <v>30815000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26052000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>32029000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21288000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19896000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>18622000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>20254000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>21882000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>22163000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>22450000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16342000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>18801000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18152000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>19987000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29432000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>25342000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>34524000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>59130000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>85035000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>87952000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>72058000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>82856000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>88253000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>36298000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>42500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>43552000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>56349000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>29379000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>37028000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>12372000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>15794000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>24070000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8274000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>54769000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>68484000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>105211000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>37547000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>82101000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>104059000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>125332000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>125332000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>126965000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15628000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15628000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>9157000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>160000.0</v>
       </c>
       <c r="C13">
         <v>160000.0</v>
       </c>
       <c r="D13">
         <v>160000.0</v>
       </c>
       <c r="E13">
         <v>160000.0</v>
       </c>
       <c r="F13">
         <v>160000.0</v>
       </c>
       <c r="G13">
         <v>160000.0</v>
       </c>
       <c r="H13">
         <v>160000.0</v>
       </c>
       <c r="I13">
@@ -4277,457 +4351,473 @@
       <c r="O13">
         <v>160000.0</v>
       </c>
       <c r="P13">
         <v>160000.0</v>
       </c>
       <c r="Q13">
         <v>160000.0</v>
       </c>
       <c r="R13">
         <v>160000.0</v>
       </c>
       <c r="S13">
         <v>160000.0</v>
       </c>
       <c r="T13">
         <v>160000.0</v>
       </c>
       <c r="U13">
         <v>160000.0</v>
       </c>
       <c r="V13">
         <v>160000.0</v>
       </c>
       <c r="W13">
-        <v>178000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="X13">
-        <v>178000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="Y13">
         <v>178000.0</v>
       </c>
       <c r="Z13">
         <v>178000.0</v>
       </c>
       <c r="AA13">
         <v>178000.0</v>
       </c>
       <c r="AB13">
         <v>178000.0</v>
       </c>
       <c r="AC13">
         <v>178000.0</v>
       </c>
       <c r="AD13">
         <v>178000.0</v>
       </c>
       <c r="AE13">
         <v>178000.0</v>
       </c>
       <c r="AF13">
         <v>178000.0</v>
       </c>
       <c r="AG13">
         <v>178000.0</v>
       </c>
       <c r="AH13">
         <v>178000.0</v>
       </c>
       <c r="AI13">
         <v>178000.0</v>
       </c>
       <c r="AJ13">
         <v>178000.0</v>
       </c>
       <c r="AK13">
         <v>178000.0</v>
       </c>
       <c r="AL13">
-        <v>114000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AM13">
-        <v>114000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AN13">
         <v>114000.0</v>
       </c>
-      <c r="AO13"/>
+      <c r="AO13">
+        <v>114000.0</v>
+      </c>
       <c r="AP13">
         <v>114000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>114000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
+        <v>114000.0</v>
+      </c>
+      <c r="AT13">
         <v>35942000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>35942000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>37197000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
-        <v>42464000.0</v>
+        <v>16158000.0</v>
       </c>
       <c r="C14">
-        <v>42464000.0</v>
+        <v>16149999.0</v>
       </c>
       <c r="D14">
         <v>16146999.0</v>
       </c>
       <c r="E14">
-        <v>16146546.0</v>
+        <v>16146999.0</v>
       </c>
       <c r="F14">
+        <v>16146999.0</v>
+      </c>
+      <c r="G14">
+        <v>16146999.0</v>
+      </c>
+      <c r="H14">
         <v>16111773.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16077000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16077000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>16070000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16062999.0</v>
       </c>
       <c r="L14">
         <v>16062999.0</v>
       </c>
       <c r="M14">
         <v>16062999.0</v>
       </c>
       <c r="N14">
         <v>16062999.0</v>
       </c>
       <c r="O14">
-        <v>16063000.0</v>
+        <v>16062999.0</v>
       </c>
       <c r="P14">
-        <v>16063000.0</v>
+        <v>16062999.0</v>
       </c>
       <c r="Q14">
         <v>16063000.0</v>
       </c>
       <c r="R14">
         <v>16063000.0</v>
       </c>
       <c r="S14">
         <v>16063000.0</v>
       </c>
       <c r="T14">
         <v>16063000.0</v>
       </c>
       <c r="U14">
         <v>16063000.0</v>
       </c>
       <c r="V14">
+        <v>16063000.0</v>
+      </c>
+      <c r="W14">
+        <v>16063000.0</v>
+      </c>
+      <c r="X14">
         <v>17080000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>17811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17815000.0</v>
       </c>
       <c r="Z14">
         <v>17815000.0</v>
       </c>
       <c r="AA14">
         <v>17815000.0</v>
       </c>
       <c r="AB14">
         <v>17815000.0</v>
       </c>
       <c r="AC14">
-        <v>17813000.0</v>
+        <v>17815000.0</v>
       </c>
       <c r="AD14">
-        <v>17813000.0</v>
+        <v>17815000.0</v>
       </c>
       <c r="AE14">
         <v>17813000.0</v>
       </c>
       <c r="AF14">
         <v>17813000.0</v>
       </c>
       <c r="AG14">
         <v>17813000.0</v>
       </c>
       <c r="AH14">
-        <v>44130000.0</v>
+        <v>17813000.0</v>
       </c>
       <c r="AI14">
         <v>17813000.0</v>
       </c>
       <c r="AJ14">
+        <v>44130000.0</v>
+      </c>
+      <c r="AK14">
         <v>17813000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
+        <v>17813000.0</v>
+      </c>
+      <c r="AM14">
         <v>14644000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18422606.0</v>
       </c>
       <c r="AN14">
         <v>18422606.0</v>
       </c>
       <c r="AO14">
         <v>18422606.0</v>
       </c>
       <c r="AP14">
         <v>18422606.0</v>
       </c>
       <c r="AQ14">
         <v>18422606.0</v>
       </c>
       <c r="AR14">
         <v>18422606.0</v>
       </c>
       <c r="AS14">
         <v>18422606.0</v>
       </c>
       <c r="AT14">
         <v>18422606.0</v>
       </c>
       <c r="AU14">
         <v>18422606.0</v>
       </c>
       <c r="AV14">
         <v>18422606.0</v>
       </c>
       <c r="AW14">
         <v>18422606.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14">
+        <v>18422606.0</v>
+      </c>
+      <c r="AY14">
+        <v>18422606.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>160000.0</v>
       </c>
       <c r="O15">
         <v>160000.0</v>
       </c>
       <c r="P15">
         <v>160000.0</v>
       </c>
       <c r="Q15">
         <v>160000.0</v>
       </c>
       <c r="R15">
         <v>160000.0</v>
       </c>
       <c r="S15">
         <v>160000.0</v>
       </c>
       <c r="T15">
         <v>160000.0</v>
       </c>
       <c r="U15">
         <v>160000.0</v>
       </c>
       <c r="V15">
         <v>160000.0</v>
       </c>
       <c r="W15">
-        <v>178000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="X15">
-        <v>178000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="Y15">
         <v>178000.0</v>
       </c>
       <c r="Z15">
         <v>178000.0</v>
       </c>
       <c r="AA15">
         <v>178000.0</v>
       </c>
       <c r="AB15">
         <v>178000.0</v>
       </c>
       <c r="AC15">
         <v>178000.0</v>
       </c>
       <c r="AD15">
         <v>178000.0</v>
       </c>
       <c r="AE15">
         <v>178000.0</v>
       </c>
       <c r="AF15">
         <v>178000.0</v>
       </c>
       <c r="AG15">
         <v>178000.0</v>
       </c>
       <c r="AH15">
         <v>178000.0</v>
       </c>
       <c r="AI15">
         <v>178000.0</v>
       </c>
       <c r="AJ15">
         <v>178000.0</v>
       </c>
       <c r="AK15">
-        <v>114000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AL15">
-        <v>114000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="AM15">
         <v>114000.0</v>
       </c>
       <c r="AN15">
         <v>114000.0</v>
       </c>
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>114000.0</v>
+      </c>
       <c r="AP15">
         <v>114000.0</v>
       </c>
       <c r="AQ15"/>
-      <c r="AR15"/>
+      <c r="AR15">
+        <v>114000.0</v>
+      </c>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-20994000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>-17094000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-51197000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-17640000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-17230000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-19558000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-16611000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-33124000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-34717000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4735,139 +4825,143 @@
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>6740000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6861000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7126000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18">
+        <v>7126000.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18">
         <v>7391000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7568000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>7720000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7898000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8199000.0</v>
       </c>
-      <c r="Y18"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18">
-        <v>9665000.0</v>
+        <v>9053000.0</v>
       </c>
       <c r="AD18"/>
       <c r="AE18">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9665000.0</v>
+      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4875,764 +4969,792 @@
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>5152000.0</v>
+      </c>
+      <c r="C21">
+        <v>5234000.0</v>
+      </c>
+      <c r="D21">
         <v>5326000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5445000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5465000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5560000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>5676000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>5435000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>5555000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5701000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6127000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6270000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6070000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6184000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6276000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6392000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6513000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6618000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>6778000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6913000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>7043000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>7220000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>7372000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7550000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>7851000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8212000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8434000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8706000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9026000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9341000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9678000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>10045000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10411000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>10898000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>11628000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11780000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>12416000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>13052000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>13687000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>14879000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>15997000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>5267000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>14416000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>17893000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>17893000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>7258000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>42411000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>14904000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14731000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>19023000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12514000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>15505000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>14537000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>18493000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>17700000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>29104000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>13258000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>18244000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>16974000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>22117000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>28047000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>17572000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>14432000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17084000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16455000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>13255000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8836000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12713000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>12456000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>13591000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>13730000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>17799000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>13395000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>16539000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11105000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>14196000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>9885000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9962000.0</v>
       </c>
       <c r="AQ22"/>
       <c r="AR22">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9962000.0</v>
+      </c>
+      <c r="AS22"/>
       <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
+      <c r="AV22">
+        <v>1.0</v>
+      </c>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>1220738000.0</v>
+      </c>
+      <c r="C23">
+        <v>1225996000.0</v>
+      </c>
+      <c r="D23">
         <v>1234319000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1237966000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1241323000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1262083000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1286965000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1287017000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1274602000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1263943000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1249330000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1239759000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1225819000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1237398000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1229631000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1228992000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1233071000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1226779000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1233657000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1211616000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1213865000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1223406000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1207866000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1222881000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1230449000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1157953000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1166207000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1138318000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1141382000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1097154000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1101008000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1067670000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1068194000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1068696000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1052419000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1023389000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1027395000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>981283000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>905208000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>963109000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>966162000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>146377000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>881118000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>892379000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>780960000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>780960000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>766856000.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23">
         <v>-4664000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1280048000.0</v>
+      </c>
       <c r="C24">
+        <v>1277956000.0</v>
+      </c>
+      <c r="D24">
+        <v>1277521000.0</v>
+      </c>
+      <c r="E24">
         <v>1273088000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1268171000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1272906000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1266340000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1257731000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1244136000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1226688000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1205624000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1197278000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1176956000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1178027000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1161588000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1156709000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1152301000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1139038000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1131154000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1102492000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1104535000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1104479000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1079458000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1079585000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1079677000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>997752000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>997903000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>963218000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>963335000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>913683000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>913564000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>873110000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>872579000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>871320000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>843946000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>810044000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>810519000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>754800000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>749969000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>807893000.0</v>
       </c>
-      <c r="AN24"/>
-[...1 lines deleted...]
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>198440000.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>708228000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>1176956000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1178027000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1161588000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1156709000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1152301000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1139038000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1131154000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1102492000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1104535000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1104479000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1079458000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1079585000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1079677000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>997752000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>997903000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>963218000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>963335000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>913683000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>913564000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>873110000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>872579000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>871320000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>843946000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>810044000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>810519000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>754800000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5640,52 +5762,54 @@
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5693,1951 +5817,2049 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-30815000.0</v>
+        <v>1242346000.0</v>
       </c>
       <c r="C28">
+        <v>1251873000.0</v>
+      </c>
+      <c r="D28">
+        <v>1246706000.0</v>
+      </c>
+      <c r="E28">
         <v>1247036000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1236142000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1251618000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1246444000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1239109000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1223882000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1204806000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1183461000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1174828000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1160614000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1159226000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1143436000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1136722000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1122869000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1113696000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1096630000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1043362000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1019500000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1016527000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1007400000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>996729000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>991424000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>961454000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>955403000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>919666000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>906986000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>884304000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>876536000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>860738000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>856785000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>847250000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>835672000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>755275000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>742035000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>649589000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>716912000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>725792000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>702871000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>125332000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>588108000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>593951000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>705454000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>705454000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>699071000.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1239957000.0</v>
+      </c>
       <c r="C29">
+        <v>1241619000.0</v>
+      </c>
+      <c r="D29">
+        <v>1246815000.0</v>
+      </c>
+      <c r="E29">
         <v>1248056000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1246235000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1252830000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1260931000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1254147000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1242358000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1226967000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1208368000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1202450000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1184360000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1188031000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1175682000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1173380000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1171337000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1160542000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1157667000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1132703000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1137376000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1139833000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1118920000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1127991000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1131174000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1052998000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>5641000.0</v>
+      </c>
+      <c r="C30">
+        <v>7599000.0</v>
+      </c>
+      <c r="D30">
         <v>8676000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9553000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9892000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9060000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8473000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6317000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5836000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4836000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7540000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7739000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5169000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4768000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5005000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5151000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4689000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5076000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10260000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7893000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6653000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8343000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7002000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8058000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7847000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4750000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4187000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4979000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3358000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2908000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3580000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3259000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2683000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3543000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6569000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5206000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4571000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5354000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4485000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3927000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7161000.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>5357000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6687000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5839000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5839000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8101000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-1098000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>7404000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>10004000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>14094000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>16671000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>19036000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>21504000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>26513000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>30211000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>32841000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>35354000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>31742000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>48406000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>43298000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>46686000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>48452000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>50845000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>52193000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>53806000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>55218000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>67426000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>68475000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>69792000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>74912000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>76787000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>78848000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>80958000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>24248000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>39036000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>29939000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>49562000.0</v>
+      </c>
       <c r="C32">
+        <v>52631000.0</v>
+      </c>
+      <c r="D32">
+        <v>59884000.0</v>
+      </c>
+      <c r="E32">
         <v>62360000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>60909000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>80505000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>31922000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>31087000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>29053000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>37835000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>31266000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>39870000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>26883000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39313000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>32231000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>37860000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40934000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>44446000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>58567000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>89258000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>102864000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>111022000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>95469000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>113321000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>126919000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>57408000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>1146269000.0</v>
+      </c>
+      <c r="C33">
+        <v>5234000.0</v>
+      </c>
+      <c r="D33">
         <v>5326000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1159596000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1162929000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1159843000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1234204000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1234162000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1225747000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1210529000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1194711000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1184427000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1183617000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1184147000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1180306000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1177483000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1174497000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1165103000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1155532000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1105747000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1099832000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1099892000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1100672000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1097803000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1092831000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1090752000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1090589000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1059749000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1052027000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1044106000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1038186000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1030147000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1024914000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1019840000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1012300000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>930414000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>928615000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>839540000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>840855000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>840286000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>836214000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>-125332000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>735255000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>740521000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>745788000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>745788000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>736002000.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:49">
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>46</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>20828000.0</v>
+      </c>
       <c r="C34">
+        <v>21104000.0</v>
+      </c>
+      <c r="D34">
+        <v>19460000.0</v>
+      </c>
+      <c r="E34">
         <v>16710000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>15412000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>21446000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>16124000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>16981000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>15356000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>20942000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>15477000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>15887000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5354000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>10813000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>5830000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>6645000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>5322000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6578000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>5886000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>5950000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>11513000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>6171000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>12569000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>4361000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>12503000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>13549000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>13492000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>14464000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>12820000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>13662000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AF34"/>
+      <c r="AG34">
         <v>6973000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>7293000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>8146000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>7905000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>9193000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>8950000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>13018000.0</v>
       </c>
-      <c r="AL34"/>
-      <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>1300876000.0</v>
+      </c>
+      <c r="C35">
+        <v>1321520000.0</v>
+      </c>
+      <c r="D35">
         <v>1315073000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1209798000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1203583000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1294352000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1282464000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1274712000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1259492000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1247630000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1221101000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1213165000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1190970000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1197070000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1175358000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1171360000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1165209000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1152815000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1144150000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1115297000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1116048000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1117639000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1092027000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1091025000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1092180000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1011301000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1011395000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>977682000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>976155000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>927345000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>926973000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>886914000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>886552000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>885903000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>857761000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>825738000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>826031000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>774198000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>770010000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>824359000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>824574000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>729415000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>730720000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>730981000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>730981000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>719255000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35"/>
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>48</v>
       </c>
-      <c r="B36"/>
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="B36">
+        <v>1141117000.0</v>
+      </c>
+      <c r="C36">
+        <v>-1143407000.0</v>
+      </c>
+      <c r="D36">
+        <v>-1148950000.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
         <v>1156717000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1230984000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1228727000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1220192000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1204828000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2707000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2856000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2894000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2486000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2921000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2978000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2948000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1158485000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1148754000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1098834000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1092789000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1092672000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1093300000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1090253000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1084980000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1082540000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1082155000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1051043000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1043001000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1034765000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2771000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1020102000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1014503000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1008942000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>3780000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>3854000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3935000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>4014000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>4091000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3941000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-448000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-125332000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3881000.0</v>
       </c>
-      <c r="AQ36"/>
-      <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:49">
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-65302000.0</v>
+      </c>
+      <c r="C37">
+        <v>-59187000.0</v>
+      </c>
+      <c r="D37">
+        <v>-50048000.0</v>
+      </c>
+      <c r="E37">
+        <v>-40808000.0</v>
+      </c>
+      <c r="F37">
+        <v>-35760000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>12126000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>16386000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>23085000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>27312000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>31186000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>35230000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>43436000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>49497000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>53807000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>57921000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>64652000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>71693000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>76073000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>81613000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>84549000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>88486000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>90950000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>93776000.0</v>
       </c>
-      <c r="AD37"/>
-      <c r="AE37">
+      <c r="AF37"/>
+      <c r="AG37">
         <v>99617000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>101167000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>103113000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>110679000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>113449000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>116498000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>119612000.0</v>
       </c>
-      <c r="AL37"/>
-      <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>1172243000.0</v>
+      </c>
+      <c r="C38">
+        <v>1187080000.0</v>
+      </c>
+      <c r="D38">
         <v>1189502000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1198918000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1195986000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1228261000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1230636000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1228379000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1242609000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1231176000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1215859000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1205808000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1185764000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1190911000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1199850000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1197114000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1192089000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1189395000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>-122005000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1203723000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1114786000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1119543000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1121086000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1124069000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>8199000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>27886000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>30664000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>31770000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>33117000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>24177000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>25610000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1039326000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1037261000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1027492000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1023846000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>945615000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>940945000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>854179000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>852071000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>862885000.0</v>
       </c>
-      <c r="AN38"/>
-[...1 lines deleted...]
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>744348000.0</v>
       </c>
-      <c r="AQ38"/>
-      <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38">
         <v>747712000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38"/>
       <c r="AW38"/>
-    </row>
-    <row r="39" spans="1:49">
+      <c r="AX38"/>
+      <c r="AY38"/>
+    </row>
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>31474000.0</v>
+      </c>
       <c r="C39">
+        <v>12841000.0</v>
+      </c>
+      <c r="D39">
+        <v>11146000.0</v>
+      </c>
+      <c r="E39">
         <v>42765000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>36473000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>71892000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>24392000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>27916000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>22765000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>26696000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>24916000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>25143000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5960000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>10659000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>13654000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10866000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>9916000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12765000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>15641000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9742000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9087000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>8975000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>11160000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>12047000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13471000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>8581000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>14499000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>12954000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>13193000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>7506000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>22214000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>9179000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>12347000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7652000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>11546000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>15201000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>12330000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>14639000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>11216000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>26103000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>8395000.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>5212000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>18206000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>13705000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>13705000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>13596000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39"/>
       <c r="AW39"/>
-    </row>
-    <row r="40" spans="1:49">
+      <c r="AX39"/>
+      <c r="AY39"/>
+    </row>
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>25255000.0</v>
+      </c>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40">
         <v>9095000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>886000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-25261000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-512000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-1008000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-1500000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-9463000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-7580000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-37956000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-38449000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-1161588000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13649000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-1152301000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-1121808000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-1111596000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-1085881000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11169000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>12492000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>11725000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>11757000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>10699000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>9793000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>13029000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>12252000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>12711000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>844000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>12550000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>13713000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>12000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>9888000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>9067000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>7415000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6018000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>6515000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8982000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>6267000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>6924000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>5326000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>5760000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>5555000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5555000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>5460000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
-    </row>
-    <row r="41" spans="1:49">
+      <c r="AX40"/>
+      <c r="AY40"/>
+    </row>
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>15887000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>14014000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>13752000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>14651000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>12908000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>13751000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>12996000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>12797000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>11513000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>13087000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>12465000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>11409000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>12244000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>13161000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>12975000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>14335000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>12411000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>12818000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>12111000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>13267000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>12898000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>12970000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>13953000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>15694000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>15512000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>19398000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>15551000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>16466000.0</v>
       </c>
-      <c r="AN41"/>
-[...1 lines deleted...]
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>15975000.0</v>
       </c>
-      <c r="AQ41"/>
-      <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>16487000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>90983000.0</v>
+      </c>
+      <c r="C42">
+        <v>90819000.0</v>
+      </c>
+      <c r="D42">
         <v>90677000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>90531000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>90342000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>90152000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>89938000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>89818000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>89685000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>89555000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>89483000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>89302000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>89127000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>88952000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>88829000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>88610000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>88391999.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>88215000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>88089000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>87898000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>87707000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>87469000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>87347000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>93612000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>93626000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>93461000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>93431000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>93332000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>93235000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>92980000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>92945000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>92864000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>92726000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>92475000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>165987000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>161411000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>157291000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>153225000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>104845000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>101000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>97150000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>102074000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>90721000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>46197000.0</v>
       </c>
-      <c r="AR42"/>
-[...1 lines deleted...]
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42">
         <v>37197000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42"/>
       <c r="AW42"/>
-    </row>
-    <row r="43" spans="1:49">
+      <c r="AX42"/>
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7645,2020 +7867,2096 @@
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
-      <c r="AL44"/>
-      <c r="AM44"/>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>996892000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>996892000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>914780000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>912264000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>823077000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>823077000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>821466000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>820665000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>726107000.0</v>
       </c>
-      <c r="AQ45"/>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46">
         <v>1154151000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1157464000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1154283000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1228528000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="I46"/>
+      <c r="J46">
         <v>1217571000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1202169000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1188584000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1178157000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1174653000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1175477000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1171109000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1168113000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1165036000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1155538000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1145750000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1095907000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1089934000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1089869000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1090498000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1089232000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1083751000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1081119000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1080533000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1049211000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1040984999.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1032589999.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1025737000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1017093000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1011236000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1005418000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>996892000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>914780000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>912264000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>822474000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>823077000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>821466000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>820665000.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>726107000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>726105000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>727895000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>727895000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>728744000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1178157000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1174653000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1175477000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1171109000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1168113000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1165036000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1155538000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1145750000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1095907000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1089934000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1089869000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1090498000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1089232000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1083751000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1081119000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1080533000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1049211000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1040985000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1032590000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1025737000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1017093000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1011236000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1005418000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>996892000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>914780000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>912264000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>822474000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>823077000.0</v>
       </c>
-      <c r="AM47"/>
-      <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>726107000.0</v>
       </c>
-      <c r="AQ47"/>
-      <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47">
         <v>728744000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+      <c r="AY47"/>
+    </row>
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-131234000.0</v>
+      </c>
+      <c r="C48">
+        <v>-127316000.0</v>
+      </c>
+      <c r="D48">
         <v>-121543000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-115723000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-112438000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-110388000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-95507000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-93562000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-91623000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-89436000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-86899000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-84290000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-81883000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-79108000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-74895000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-72099000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-69516000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-66871000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-61736000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-57847000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-55026000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-52275000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-48045000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-45384000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-42307000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-38393000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-36375000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-33612000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-31847000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-29687000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-27941000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-25616000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-24429000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-22861000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-17539000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-15232000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-12909000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-10566000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-8584000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-6901000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-5387000.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-1860000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-590000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-    </row>
-    <row r="49" spans="1:49">
+      <c r="AX48"/>
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-81883000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-79108000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-74895000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-72099000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-69516000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-66871000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-61736000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-57847000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-55026000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-52275000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-48045000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-45384000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-42307000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-38393000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-36375000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-33612000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-31847000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-29687000.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49">
+      <c r="AF49"/>
+      <c r="AG49">
         <v>-25616000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-24429000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-22861000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-17539000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-15232000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-12909000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-10566000.0</v>
       </c>
-      <c r="AL49"/>
-      <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>872579000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>871320000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>843946000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>810044000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>810519000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>6380000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>754459000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>713440000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>708228000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>63</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>1280048000.0</v>
+      </c>
       <c r="C51">
+        <v>1277956000.0</v>
+      </c>
+      <c r="D51">
+        <v>1277521000.0</v>
+      </c>
+      <c r="E51">
         <v>1273088000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1268171000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1272906000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1266340000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1257731000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1244136000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1226688000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1205624000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1197278000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1214912000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1216476000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1161588000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1194257000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1152301000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1139038000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1131154000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1102492000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1104535000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1104479000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1079458000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1079585000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1087253000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1005389000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1005473000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>970787000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>970370000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>920387000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>913564000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>879941000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>879259000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>877757000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>849994000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>816545000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>817081000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>761180000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>754459000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>807893000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>806930000.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>713440000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>720916000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>721082000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>721082000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>708228000.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51"/>
-    </row>
-    <row r="52" spans="1:49">
+      <c r="AX51"/>
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>724000.0</v>
+      </c>
       <c r="C52">
+        <v>1298000.0</v>
+      </c>
+      <c r="D52">
+        <v>5279000.0</v>
+      </c>
+      <c r="E52">
         <v>80000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>80000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>81572000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>25261000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>512000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1008000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1500000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>30457000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>7580000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>37956000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>38449000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1161588000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>37548000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1152301000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1139038000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1131154000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1102492000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1104535000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1104479000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1079458000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1079585000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>7576000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>7637000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7570000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>7569000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>7035000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>6704000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>6831000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>6680000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>6437000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>6048000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>6501000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>6562000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>6380000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>754459000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>713440000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>179000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>355000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>355000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>708228000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
-    </row>
-    <row r="53" spans="1:49">
+      <c r="AX52"/>
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>1303752000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1247171000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>2000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>24000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>12713000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>12456000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>13591000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>13730000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>17799000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>13395000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>16539000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>11105000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>14196000.0</v>
       </c>
-      <c r="AN53"/>
-      <c r="AO53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>250664000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>9962000.0</v>
       </c>
-      <c r="AQ53"/>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53">
         <v>5876000.0</v>
       </c>
-      <c r="AU53"/>
-[...1 lines deleted...]
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:49">
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
-      <c r="AM54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>1220738000.0</v>
+      </c>
+      <c r="C55">
+        <v>1225996000.0</v>
+      </c>
+      <c r="D55">
         <v>1234319000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1237966000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1241323000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1262083000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1286965000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1287017000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1274602000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1263943000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1249330000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1239759000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1225819000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1237398000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1229631000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1228992000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1233071000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1226779000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1233657000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1211616000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1213865000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1223406000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1207866000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1222881000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1230449000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1157953000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1166207000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1138318000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1141382000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1097154000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1101008000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1067670000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1068194000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1068696000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1052419000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1023389000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1027395000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>981283000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>905208000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>963109000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>966162000.0</v>
       </c>
-      <c r="AO55"/>
-      <c r="AP55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>881118000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>892379000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>780960000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>780960000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>766856000.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55"/>
       <c r="AW55"/>
-    </row>
-    <row r="56" spans="1:49">
+      <c r="AX55"/>
+      <c r="AY55"/>
+    </row>
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>74817000.0</v>
+      </c>
+      <c r="C56">
+        <v>33682000.0</v>
+      </c>
+      <c r="D56">
         <v>39491000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>78370000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>78394000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>102240000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>52761000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>52855000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>48855000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>53414000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>54619000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>55332000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>42202000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>53251000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>49325000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>51509000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>58574000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>61676000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>78125000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>105869000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>114033000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>123514000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>107194000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>125078000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>137618000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>67201000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>75618000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>78569000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>89355000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>53048000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>62822000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>37523000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>43280000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>48856000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>40119000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>92975000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>98780000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>141743000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>64353000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>122823000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>129948000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>125332000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>145863000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>151858000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>35172000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>35172000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>30854000.0</v>
       </c>
-      <c r="AU56"/>
-[...1 lines deleted...]
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56"/>
+      <c r="AY56">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:49">
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>69</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>25979000.0</v>
+      </c>
       <c r="C57">
+        <v>1298000.0</v>
+      </c>
+      <c r="D57">
+        <v>5279000.0</v>
+      </c>
+      <c r="E57">
         <v>94008000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>95436000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>20535000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18731000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>21768000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>19802000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>15579000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>20994000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12954000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>15319000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>13938000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>17094000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>13649000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>17640000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>17230000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>19558000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>16611000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>11169000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>12492000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>11725000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>11757000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>10699000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>9793000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>13029000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>12252000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>12711000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>12562000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>12550000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>13713000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>12000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>9888000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>9067000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>7415000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>6018000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>6515000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>8982000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>7593000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6097000.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>5326000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>10596000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>14037000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>14037000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>10404000.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57"/>
       <c r="AW57"/>
-    </row>
-    <row r="58" spans="1:49">
+      <c r="AX57"/>
+      <c r="AY57"/>
+    </row>
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>1326131000.0</v>
+      </c>
+      <c r="C58">
+        <v>1321520000.0</v>
+      </c>
+      <c r="D58">
         <v>1315073000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1303806000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1299019000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1314887000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1301195000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1296480000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1279294000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1263209000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1242095000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1226119000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1206289000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1211008000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1192452000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1185009000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1182849000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1170045000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1163708000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1131908000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1127217000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1130131000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1103752000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1102782000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1102879000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1021094000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1024424000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>989934000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>988866000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>939907000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>939523000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>900627000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>898552000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>895791000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>866828000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>833153000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>832049000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>780713000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>778992000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>831952000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>830671000.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>734741000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>741316000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>745018000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>745018000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>729659000.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58"/>
       <c r="AW58"/>
-    </row>
-    <row r="59" spans="1:49">
+      <c r="AX58"/>
+      <c r="AY58"/>
+    </row>
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>167043000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>169642000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>172905000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>185591000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>190236000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>195346000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>200570000.0</v>
       </c>
-      <c r="AL59"/>
-      <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>-40091000.0</v>
+      </c>
+      <c r="C60">
+        <v>-36337000.0</v>
+      </c>
+      <c r="D60">
         <v>-30706000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-25032000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-21936000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-20076000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-5409000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-3584000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-1778000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>279000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2744000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>5172000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>7404000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>10004000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>14094000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>16671000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>19036000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>21504000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>26513000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>30211000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>32841000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>35354000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>39462000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>48406000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>51497000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>55246000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>57234000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>59898000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>61566000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>63471000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>65182000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>67426000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>68475000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>69792000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>74912000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>76787000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>78848000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>80958000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>38201000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>39696000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>41008000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>146377000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>44303000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>45721000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>35942000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>35942000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>37197000.0</v>
       </c>
-      <c r="AU60"/>
-[...1 lines deleted...]
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60"/>
+      <c r="AY60">
         <v>-4664000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:49">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9666,50 +9964,52 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9758,1089 +10058,1097 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>30394000.0</v>
       </c>
       <c r="C2">
         <v>63933000.0</v>
       </c>
       <c r="D2">
         <v>62570000.0</v>
       </c>
       <c r="E2">
         <v>61867000.0</v>
       </c>
       <c r="F2">
         <v>59446000.0</v>
       </c>
       <c r="G2">
         <v>58188000.0</v>
       </c>
       <c r="H2">
         <v>53853000.0</v>
       </c>
       <c r="I2">
         <v>49560000.0</v>
       </c>
       <c r="J2">
         <v>47714000.0</v>
       </c>
       <c r="K2">
         <v>43182000.0</v>
       </c>
       <c r="L2">
         <v>38209000.0</v>
       </c>
       <c r="M2">
         <v>26233000.0</v>
       </c>
       <c r="N2">
         <v>24072000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
-        <v>31327000.0</v>
+        <v>31226000.0</v>
       </c>
       <c r="C3">
         <v>29786000.0</v>
       </c>
       <c r="D3">
         <v>28807000.0</v>
       </c>
       <c r="E3">
-        <v>26985000.0</v>
+        <v>26779000.0</v>
       </c>
       <c r="F3">
-        <v>25762000.0</v>
+        <v>25536000.0</v>
       </c>
       <c r="G3">
-        <v>23239000.0</v>
+        <v>23148000.0</v>
       </c>
       <c r="H3">
-        <v>18258000.0</v>
+        <v>17776000.0</v>
       </c>
       <c r="I3">
-        <v>77341000.0</v>
+        <v>14848000.0</v>
       </c>
       <c r="J3">
-        <v>74808000.0</v>
+        <v>13811000.0</v>
       </c>
       <c r="K3">
-        <v>67069000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="L3">
         <v>9948000.0</v>
       </c>
       <c r="M3">
         <v>2584000.0</v>
       </c>
       <c r="N3">
         <v>1870000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>33127000.0</v>
       </c>
       <c r="C5">
-        <v>40635000.0</v>
+        <v>40529000.0</v>
       </c>
       <c r="D5">
         <v>29434000.0</v>
       </c>
       <c r="E5">
         <v>27636000.0</v>
       </c>
       <c r="F5">
         <v>21266000.0</v>
       </c>
       <c r="G5">
         <v>31304000.0</v>
       </c>
       <c r="H5">
         <v>33496000.0</v>
       </c>
       <c r="I5">
-        <v>-26777000.0</v>
+        <v>23780000.0</v>
       </c>
       <c r="J5">
-        <v>-28583000.0</v>
+        <v>29504000.0</v>
       </c>
       <c r="K5">
-        <v>-25977000.0</v>
+        <v>25797000.0</v>
       </c>
       <c r="L5">
         <v>27077000.0</v>
       </c>
       <c r="M5">
         <v>13807000.0</v>
       </c>
       <c r="N5">
         <v>11339000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
-        <v>64454000.0</v>
+        <v>64353000.0</v>
       </c>
       <c r="C6">
-        <v>70421000.0</v>
+        <v>70315000.0</v>
       </c>
       <c r="D6">
         <v>58241000.0</v>
       </c>
       <c r="E6">
-        <v>54621000.0</v>
+        <v>54415000.0</v>
       </c>
       <c r="F6">
-        <v>47028000.0</v>
+        <v>46802000.0</v>
       </c>
       <c r="G6">
-        <v>54543000.0</v>
+        <v>54452000.0</v>
       </c>
       <c r="H6">
-        <v>51754000.0</v>
+        <v>51272000.0</v>
       </c>
       <c r="I6">
-        <v>50564000.0</v>
+        <v>38628000.0</v>
       </c>
       <c r="J6">
-        <v>46225000.0</v>
+        <v>43315000.0</v>
       </c>
       <c r="K6">
         <v>41092000.0</v>
       </c>
       <c r="L6">
         <v>37025000.0</v>
       </c>
       <c r="M6">
         <v>16391000.0</v>
       </c>
       <c r="N6">
         <v>13209000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>122808000.0</v>
       </c>
       <c r="C9">
         <v>84842000.0</v>
       </c>
       <c r="D9">
         <v>75635000.0</v>
       </c>
       <c r="E9">
         <v>67879000.0</v>
       </c>
       <c r="F9">
         <v>63283000.0</v>
       </c>
       <c r="G9">
         <v>64662000.0</v>
       </c>
       <c r="H9">
         <v>62312000.0</v>
       </c>
       <c r="I9">
         <v>60437000.0</v>
       </c>
       <c r="J9">
         <v>56238000.0</v>
       </c>
       <c r="K9">
         <v>49823000.0</v>
       </c>
       <c r="L9">
         <v>46395000.0</v>
       </c>
       <c r="M9">
         <v>21539000.0</v>
       </c>
       <c r="N9">
         <v>17385000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-19900000.0</v>
       </c>
       <c r="C10">
         <v>-6582000.0</v>
       </c>
       <c r="D10">
         <v>-15565000.0</v>
       </c>
       <c r="E10">
         <v>-12571000.0</v>
       </c>
       <c r="F10">
         <v>-20018000.0</v>
       </c>
       <c r="G10">
         <v>-12229000.0</v>
       </c>
       <c r="H10">
         <v>-4123000.0</v>
       </c>
       <c r="I10">
         <v>-9001000.0</v>
       </c>
       <c r="J10">
         <v>-6001000.0</v>
       </c>
       <c r="K10">
         <v>-12339000.0</v>
       </c>
       <c r="L10">
         <v>-8200000.0</v>
       </c>
       <c r="M10">
         <v>5238000.0</v>
       </c>
       <c r="N10">
         <v>3411000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>4082000.0</v>
       </c>
       <c r="D11">
         <v>-8376000.0</v>
       </c>
       <c r="E11">
         <v>-7060000.0</v>
       </c>
       <c r="F11">
         <v>29183000.0</v>
       </c>
       <c r="G11">
         <v>33777000.0</v>
       </c>
       <c r="H11">
         <v>34602000.0</v>
       </c>
       <c r="I11">
         <v>-8678000.0</v>
       </c>
       <c r="J11">
         <v>34771000.0</v>
       </c>
       <c r="K11">
         <v>29786000.0</v>
       </c>
       <c r="L11">
         <v>36131000.0</v>
       </c>
       <c r="M11">
         <v>11033000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
         <v>53027000.0</v>
       </c>
       <c r="C12">
         <v>47111000.0</v>
       </c>
       <c r="D12">
         <v>44867000.0</v>
       </c>
       <c r="E12">
         <v>40207000.0</v>
       </c>
       <c r="F12">
         <v>41284000.0</v>
       </c>
       <c r="G12">
         <v>40228000.0</v>
       </c>
       <c r="H12">
         <v>35187000.0</v>
       </c>
       <c r="I12">
         <v>32781000.0</v>
       </c>
       <c r="J12">
         <v>35505000.0</v>
       </c>
       <c r="K12">
         <v>38136000.0</v>
       </c>
       <c r="L12">
         <v>36703000.0</v>
       </c>
       <c r="M12">
         <v>9145000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>35187000.0</v>
       </c>
       <c r="I13">
         <v>32781000.0</v>
       </c>
       <c r="J13">
         <v>35505000.0</v>
       </c>
       <c r="K13">
         <v>38136000.0</v>
       </c>
       <c r="L13">
         <v>36703000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>125</v>
+      </c>
+      <c r="B14">
+        <v>32435000.0</v>
+      </c>
       <c r="C14">
         <v>4082000.0</v>
       </c>
       <c r="D14">
         <v>9665000.0</v>
       </c>
       <c r="E14">
         <v>-7807000.0</v>
       </c>
       <c r="F14">
         <v>-12431000.0</v>
       </c>
       <c r="G14">
         <v>64652000.0</v>
       </c>
       <c r="H14">
         <v>84549000.0</v>
       </c>
       <c r="I14">
         <v>96303000.0</v>
       </c>
       <c r="J14">
         <v>110679000.0</v>
       </c>
       <c r="K14">
         <v>88015000.0</v>
       </c>
       <c r="L14">
         <v>102074000.0</v>
       </c>
       <c r="M14">
         <v>102074000.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>-19900000.0</v>
       </c>
       <c r="C15">
         <v>-2500000.0</v>
       </c>
       <c r="D15">
         <v>-5900000.0</v>
       </c>
       <c r="E15">
         <v>-4764000.0</v>
       </c>
       <c r="F15">
         <v>-7587000.0</v>
       </c>
       <c r="G15">
         <v>-4906000.0</v>
       </c>
       <c r="H15">
         <v>-1665000.0</v>
       </c>
       <c r="I15">
         <v>-3633000.0</v>
       </c>
       <c r="J15">
         <v>-2357000.0</v>
       </c>
       <c r="K15">
         <v>-3735000.0</v>
       </c>
       <c r="L15">
         <v>-5055000.0</v>
       </c>
       <c r="M15">
         <v>5238000.0</v>
       </c>
       <c r="N15">
         <v>3411000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-4764000.0</v>
       </c>
       <c r="F16">
         <v>-7587000.0</v>
       </c>
       <c r="G16">
         <v>-5384000.0</v>
       </c>
       <c r="H16">
         <v>-1984000.0</v>
       </c>
       <c r="I16">
         <v>-3902000.0</v>
       </c>
       <c r="J16">
         <v>-2594000.0</v>
       </c>
       <c r="K16">
         <v>-3874000.0</v>
       </c>
       <c r="L16">
         <v>-1381000.0</v>
       </c>
       <c r="M16">
         <v>5238000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>128</v>
+      </c>
+      <c r="B17">
+        <v>-52335000.0</v>
+      </c>
       <c r="C17">
         <v>-6582000.0</v>
       </c>
       <c r="D17">
         <v>-15565000.0</v>
       </c>
       <c r="E17">
         <v>-12571000.0</v>
       </c>
       <c r="F17">
         <v>-20157000.0</v>
       </c>
       <c r="G17">
         <v>-12229000.0</v>
       </c>
       <c r="H17">
         <v>-4123000.0</v>
       </c>
       <c r="I17">
         <v>-9001000.0</v>
       </c>
       <c r="J17">
         <v>-6001000.0</v>
       </c>
       <c r="K17">
         <v>-12339000.0</v>
       </c>
       <c r="L17">
         <v>-8200000.0</v>
       </c>
       <c r="M17">
         <v>5238000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>129</v>
+      </c>
+      <c r="B18">
+        <v>-53027000.0</v>
+      </c>
       <c r="C18">
         <v>-47111000.0</v>
       </c>
       <c r="D18">
         <v>-44867000.0</v>
       </c>
       <c r="E18">
         <v>-40207000.0</v>
       </c>
       <c r="F18">
         <v>-41284000.0</v>
       </c>
       <c r="G18">
         <v>-40228000.0</v>
       </c>
       <c r="H18">
         <v>-35187000.0</v>
       </c>
       <c r="I18">
         <v>-32781000.0</v>
       </c>
       <c r="J18">
         <v>-35505000.0</v>
       </c>
       <c r="K18">
         <v>-38136000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-3034000.0</v>
       </c>
       <c r="G19">
         <v>-4228000.0</v>
       </c>
       <c r="H19">
         <v>-2432000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2730000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>69000.0</v>
       </c>
       <c r="K20">
         <v>326000.0</v>
       </c>
       <c r="L20">
         <v>75000.0</v>
       </c>
       <c r="M20">
         <v>326000.0</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>4176000.0</v>
       </c>
       <c r="C21">
         <v>40529000.0</v>
       </c>
       <c r="D21">
         <v>33170000.0</v>
       </c>
       <c r="E21">
         <v>27636000.0</v>
       </c>
       <c r="F21">
         <v>24161000.0</v>
       </c>
       <c r="G21">
         <v>32142000.0</v>
       </c>
       <c r="H21">
         <v>33496000.0</v>
       </c>
       <c r="I21">
         <v>32458000.0</v>
       </c>
       <c r="J21">
         <v>29504000.0</v>
       </c>
       <c r="K21">
         <v>25797000.0</v>
       </c>
       <c r="L21">
         <v>28503000.0</v>
       </c>
       <c r="M21">
         <v>14383000.0</v>
       </c>
       <c r="N21">
         <v>11339000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>149026000.0</v>
       </c>
       <c r="C23">
         <v>108246000.0</v>
       </c>
       <c r="D23">
         <v>105035000.0</v>
       </c>
       <c r="E23">
         <v>102110000.0</v>
       </c>
       <c r="F23">
         <v>98568000.0</v>
       </c>
       <c r="G23">
         <v>90708000.0</v>
       </c>
       <c r="H23">
         <v>82669000.0</v>
       </c>
       <c r="I23">
         <v>77438000.0</v>
       </c>
       <c r="J23">
         <v>74379000.0</v>
       </c>
       <c r="K23">
         <v>66882000.0</v>
       </c>
       <c r="L23">
         <v>56026000.0</v>
       </c>
       <c r="M23">
         <v>33063000.0</v>
       </c>
       <c r="N23">
         <v>30118000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-8000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>136</v>
+      </c>
+      <c r="B25">
+        <v>31226000.0</v>
+      </c>
       <c r="C25">
         <v>29786000.0</v>
       </c>
       <c r="D25">
         <v>28807000.0</v>
       </c>
       <c r="E25">
         <v>26744000.0</v>
       </c>
       <c r="F25">
         <v>25432000.0</v>
       </c>
       <c r="G25">
         <v>23148000.0</v>
       </c>
       <c r="H25">
         <v>18956000.0</v>
       </c>
       <c r="I25">
         <v>16765000.0</v>
       </c>
       <c r="J25">
         <v>15540000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.11</v>
       </c>
       <c r="E26">
         <v>0.1</v>
       </c>
       <c r="F26">
         <v>0.16</v>
       </c>
       <c r="G26">
         <v>0.1</v>
       </c>
       <c r="H26">
         <v>0.04</v>
       </c>
       <c r="I26">
         <v>0.08</v>
       </c>
       <c r="J26">
         <v>0.06</v>
       </c>
       <c r="K26">
         <v>0.12</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>15523000.0</v>
       </c>
       <c r="C28">
         <v>14152000.0</v>
       </c>
       <c r="D28">
         <v>13169000.0</v>
       </c>
       <c r="E28">
         <v>12752000.0</v>
       </c>
       <c r="F28">
         <v>10570000.0</v>
       </c>
       <c r="G28">
         <v>9728000.0</v>
       </c>
       <c r="H28">
         <v>9167000.0</v>
       </c>
       <c r="I28">
         <v>9873000.0</v>
       </c>
       <c r="J28">
         <v>9944000.0</v>
       </c>
       <c r="K28">
         <v>8405000.0</v>
       </c>
       <c r="L28">
         <v>5296000.0</v>
       </c>
       <c r="M28">
         <v>2358000.0</v>
       </c>
       <c r="N28">
         <v>1775000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>118632000.0</v>
       </c>
       <c r="C30">
         <v>44313000.0</v>
       </c>
       <c r="D30">
         <v>42465000.0</v>
       </c>
       <c r="E30">
         <v>40243000.0</v>
       </c>
       <c r="F30">
         <v>39122000.0</v>
       </c>
       <c r="G30">
         <v>32520000.0</v>
       </c>
       <c r="H30">
         <v>28816000.0</v>
       </c>
       <c r="I30">
         <v>27878000.0</v>
       </c>
       <c r="J30">
         <v>26665000.0</v>
       </c>
       <c r="K30">
         <v>23700000.0</v>
       </c>
       <c r="L30">
         <v>17817000.0</v>
       </c>
       <c r="M30">
         <v>6830000.0</v>
       </c>
       <c r="N30">
         <v>6046000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>-24076000.0</v>
       </c>
       <c r="C31">
         <v>-47111000.0</v>
       </c>
       <c r="D31">
         <v>-48735000.0</v>
       </c>
       <c r="E31">
         <v>-40207000.0</v>
       </c>
       <c r="F31">
         <v>-44179000.0</v>
       </c>
       <c r="G31">
         <v>-44371000.0</v>
       </c>
       <c r="H31">
         <v>-37619000.0</v>
       </c>
       <c r="I31">
         <v>-41459000.0</v>
       </c>
       <c r="J31">
         <v>-35505000.0</v>
       </c>
       <c r="K31">
         <v>-38136000.0</v>
       </c>
       <c r="L31">
         <v>-36703000.0</v>
       </c>
       <c r="M31">
         <v>-9145000.0</v>
       </c>
       <c r="N31">
         <v>-7928000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>153202000.0</v>
       </c>
       <c r="C32">
         <v>148775000.0</v>
       </c>
       <c r="D32">
         <v>138205000.0</v>
       </c>
       <c r="E32">
         <v>129746000.0</v>
       </c>
       <c r="F32">
         <v>122729000.0</v>
       </c>
       <c r="G32">
         <v>122850000.0</v>
       </c>
       <c r="H32">
         <v>116165000.0</v>
       </c>
       <c r="I32">
         <v>109997000.0</v>
       </c>
@@ -10859,3820 +11167,3968 @@
       <c r="N32">
         <v>41457000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
-        <v>-21532000.0</v>
+        <v>16701000.0</v>
       </c>
       <c r="C2">
+        <v>34105000.0</v>
+      </c>
+      <c r="D2">
+        <v>16454000.0</v>
+      </c>
+      <c r="E2">
         <v>17109000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17079000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17738000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15698000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16044000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16434000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15758000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22713000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15304000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15482000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16635000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16064000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15519000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14814000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15470000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14371000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14537000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14584000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15954000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15189000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15330000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13646000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14023000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14008000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14097000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12454000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>13294000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12383000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>12630000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11943000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12604000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12521000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12055000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11381000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>11757000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11274000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>11084000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10231000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10593000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9614000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>10345000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9125000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9125000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7613000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6028000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6459000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6459000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
-        <v>8405000.0</v>
+        <v>7835000.0</v>
       </c>
       <c r="C3">
-        <v>7997000.0</v>
+        <v>8099000.0</v>
       </c>
       <c r="D3">
-        <v>7314000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="E3">
+        <v>7971000.0</v>
+      </c>
+      <c r="F3">
+        <v>7289000.0</v>
+      </c>
+      <c r="G3">
         <v>7611000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7575000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7430000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7429000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7352000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7684000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>7251000.0</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>7237000.0</v>
+      </c>
+      <c r="O3">
         <v>6790000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6729000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6714000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6664000.0</v>
       </c>
-      <c r="Q3">
-[...4 lines deleted...]
-      </c>
       <c r="S3">
-        <v>6452000.0</v>
+        <v>6637000.0</v>
       </c>
       <c r="T3">
-        <v>6289000.0</v>
+        <v>6730000.0</v>
       </c>
       <c r="U3">
-        <v>6260000.0</v>
+        <v>6361000.0</v>
       </c>
       <c r="V3">
-        <v>6298000.0</v>
+        <v>6201000.0</v>
       </c>
       <c r="W3">
-        <v>5851000.0</v>
+        <v>6140000.0</v>
       </c>
       <c r="X3">
-        <v>5585000.0</v>
+        <v>6177000.0</v>
       </c>
       <c r="Y3">
-        <v>5505000.0</v>
+        <v>5731000.0</v>
       </c>
       <c r="Z3">
-        <v>5481000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="AA3">
+        <v>5386000.0</v>
+      </c>
+      <c r="AB3">
+        <v>5360000.0</v>
+      </c>
+      <c r="AC3">
         <v>4491000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3988000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3937000.0</v>
       </c>
-      <c r="AD3">
-[...2 lines deleted...]
-      <c r="AE3">
+      <c r="AF3">
+        <v>3956000.0</v>
+      </c>
+      <c r="AG3">
         <v>3684000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3644000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3564000.0</v>
       </c>
-      <c r="AH3">
-[...2 lines deleted...]
-      <c r="AI3">
+      <c r="AJ3">
+        <v>3712000.0</v>
+      </c>
+      <c r="AK3">
         <v>3427000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3401000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3271000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4649000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3210000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2635000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2643000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2235000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2837000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2770000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2770000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>790000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>808000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>630000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
-        <v>37872000.0</v>
+        <v>9389000.0</v>
       </c>
       <c r="C5">
+        <v>4402000.0</v>
+      </c>
+      <c r="D5">
+        <v>5437000.0</v>
+      </c>
+      <c r="E5">
         <v>8713000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>10123000.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>10778000.0</v>
+        <v>-23581000.0</v>
       </c>
       <c r="H5">
-        <v>10024000.0</v>
+        <v>10705000.0</v>
       </c>
       <c r="I5">
-        <v>9099000.0</v>
+        <v>10752000.0</v>
       </c>
       <c r="J5">
-        <v>9014000.0</v>
+        <v>9998000.0</v>
       </c>
       <c r="K5">
-        <v>9233000.0</v>
+        <v>9072000.0</v>
       </c>
       <c r="L5">
+        <v>7241000.0</v>
+      </c>
+      <c r="M5">
+        <v>9202000.0</v>
+      </c>
+      <c r="N5">
         <v>8396000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3081000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>7120000.0</v>
+        <v>6777000.0</v>
       </c>
       <c r="Q5">
+        <v>7298000.0</v>
+      </c>
+      <c r="R5">
+        <v>7052000.0</v>
+      </c>
+      <c r="S5">
         <v>6933000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6820000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6958000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>7135000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6177000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6478000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6479000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8936000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>9411000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7935000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8510000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8821000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8141000.0</v>
       </c>
-      <c r="AD5">
-[...2 lines deleted...]
-      <c r="AE5">
+      <c r="AF5">
+        <v>8503000.0</v>
+      </c>
+      <c r="AG5">
         <v>9228000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9107000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>581000.0</v>
       </c>
-      <c r="AH5">
-[...2 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5">
+        <v>7474000.0</v>
+      </c>
+      <c r="AK5">
         <v>8015000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7727000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8018000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>6227000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8147000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>6466000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>6343000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>6748000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>6887000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7766000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>7766000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4128000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>4388000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>2933500.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2933500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:49">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
-        <v>46277000.0</v>
+        <v>17224000.0</v>
       </c>
       <c r="C6">
-        <v>16710000.0</v>
+        <v>12501000.0</v>
       </c>
       <c r="D6">
-        <v>17437000.0</v>
+        <v>13792000.0</v>
       </c>
       <c r="E6">
-        <v>-15945000.0</v>
+        <v>16684000.0</v>
       </c>
       <c r="F6">
-        <v>18308000.0</v>
+        <v>17412000.0</v>
       </c>
       <c r="G6">
-        <v>18208000.0</v>
+        <v>-15970000.0</v>
       </c>
       <c r="H6">
-        <v>17453000.0</v>
+        <v>18280000.0</v>
       </c>
       <c r="I6">
-        <v>16451000.0</v>
+        <v>18182000.0</v>
       </c>
       <c r="J6">
-        <v>16698000.0</v>
+        <v>17427000.0</v>
       </c>
       <c r="K6">
-        <v>16484000.0</v>
+        <v>16424000.0</v>
       </c>
       <c r="L6">
-        <v>15754000.0</v>
+        <v>14925000.0</v>
       </c>
       <c r="M6">
+        <v>16453000.0</v>
+      </c>
+      <c r="N6">
+        <v>15633000.0</v>
+      </c>
+      <c r="O6">
         <v>9871000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>13784000.0</v>
+        <v>13506000.0</v>
       </c>
       <c r="Q6">
-        <v>13690000.0</v>
+        <v>14012000.0</v>
       </c>
       <c r="R6">
-        <v>13670000.0</v>
+        <v>13716000.0</v>
       </c>
       <c r="S6">
-        <v>13410000.0</v>
+        <v>13570000.0</v>
       </c>
       <c r="T6">
-        <v>13424000.0</v>
+        <v>13550000.0</v>
       </c>
       <c r="U6">
-        <v>12437000.0</v>
+        <v>13319000.0</v>
       </c>
       <c r="V6">
-        <v>12776000.0</v>
+        <v>13336000.0</v>
       </c>
       <c r="W6">
-        <v>12330000.0</v>
+        <v>12317000.0</v>
       </c>
       <c r="X6">
-        <v>14521000.0</v>
+        <v>12655000.0</v>
       </c>
       <c r="Y6">
-        <v>14916000.0</v>
+        <v>12210000.0</v>
       </c>
       <c r="Z6">
-        <v>13416000.0</v>
+        <v>14400000.0</v>
       </c>
       <c r="AA6">
+        <v>14797000.0</v>
+      </c>
+      <c r="AB6">
+        <v>13295000.0</v>
+      </c>
+      <c r="AC6">
         <v>13001000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>12809000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12078000.0</v>
       </c>
-      <c r="AD6">
-[...2 lines deleted...]
-      <c r="AE6">
+      <c r="AF6">
+        <v>12459000.0</v>
+      </c>
+      <c r="AG6">
         <v>12912000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>12751000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4145000.0</v>
       </c>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6">
+      <c r="AJ6">
+        <v>11186000.0</v>
+      </c>
+      <c r="AK6">
         <v>11442000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>11128000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>11289000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>10876000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>11357000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9101000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>8986000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>8983000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>9724000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>10536000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>10536000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4918000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>5196000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3563500.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3563500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
-      <c r="AR7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
       <c r="AS7"/>
-      <c r="AT7">
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
-      <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
-        <v>58602000.0</v>
+        <v>21874000.0</v>
       </c>
       <c r="C9">
+        <v>4010000.0</v>
+      </c>
+      <c r="D9">
+        <v>20616000.0</v>
+      </c>
+      <c r="E9">
         <v>20589000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>21957000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>21660000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>22349000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21578000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>20912000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20002000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>12154000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>19824000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19061000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>17032000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>16945000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>17281000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>17073000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>16579999.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>16405000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>16094000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>16087000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>14697000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>15148000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>14710000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>17512000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>17292000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>16619000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>15343000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>15992000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14358000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>15498000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>15318000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>15357000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>14264000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>14802000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>13953000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>13977000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>13506000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>12964000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>13752000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>11974000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11133000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>11386000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>11455000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>11777000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>11777000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6142000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>6123000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>4474000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>4474000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
-        <v>21166000.0</v>
+        <v>-6265000.0</v>
       </c>
       <c r="C10">
+        <v>-11144000.0</v>
+      </c>
+      <c r="D10">
+        <v>-11269000.0</v>
+      </c>
+      <c r="E10">
         <v>-4607000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1356000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-35103000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1086000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1088000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1743000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2666000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4630000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2325000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3295000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7089000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3354000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2788000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2953000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3476000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6236000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3417000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3231000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7134000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3776000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2890000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5186000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-377000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2650000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-182000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1158000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-133000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1566000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1251000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>308000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-8994000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1523000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1569000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1611000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1298000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3079000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2537000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3517000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3206000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2559000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2692000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1474500.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1474500.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>797000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2449000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>996000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>996000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
+        <v>668000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11">
         <v>-714000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1285000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1774000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>7321586.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>9320000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>19736000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3889000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1671000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8485000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1666000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-10326000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2031000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8448000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5874000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5808000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>8365000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>7104000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-308000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>879000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>329000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>8121000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>533000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4434000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>9465000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>975000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4211000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2736000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>8646000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>8628000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>8483000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6457000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-971000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>7913000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>7622000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1079000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-705000.0</v>
       </c>
-      <c r="AR11"/>
-[...1 lines deleted...]
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>0.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>15654000.0</v>
+      </c>
+      <c r="C12">
+        <v>15546000.0</v>
+      </c>
+      <c r="D12">
         <v>16706000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13320000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11479000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11522000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11791000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11840000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11741000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11738000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11871000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11527000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11334000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10135000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10131000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10086000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10005000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9985000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>10326000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10375000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10366000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10217000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10254000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10207000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9979000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9788000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10011000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8692000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8210000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8274000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8178000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8052000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8008000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8543000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8997000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>8925000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8931000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>8652000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>9387000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>9886000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>9652000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>9211000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>8975000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9247000.0</v>
       </c>
-      <c r="AR12"/>
-[...1 lines deleted...]
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>9145000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>9788000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10011000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8692000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8210000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>8274000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>125</v>
+      </c>
+      <c r="B14">
+        <v>3882000.0</v>
+      </c>
       <c r="C14">
+        <v>6906000.0</v>
+      </c>
+      <c r="D14">
+        <v>6984000.0</v>
+      </c>
+      <c r="E14">
         <v>2856000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>840000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>21756000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>668000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>676000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1083000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1655000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1773000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1444000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2046000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-4402000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-2084000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1731000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1834000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-2158000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-3873000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-2122000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>53807000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-4430000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>64652000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-2045000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>76073000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>81613000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>84549000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>88486000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>90950000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>93776000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>96303000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>746000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>184000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5364000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>110614000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-938000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-965000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-833000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>88015000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>102074000.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14"/>
       <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14">
         <v>102074000.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14"/>
       <c r="AW14"/>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14"/>
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
-        <v>-4286000.0</v>
+        <v>-2383000.0</v>
       </c>
       <c r="C15">
+        <v>-4238000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4285000.0</v>
+      </c>
+      <c r="E15">
         <v>-1751000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-516000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-13347000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-418000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-412000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-660000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1011000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-1083000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-881000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1249000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2687000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1270000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1057000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1119000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1318000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2363000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1295000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1225000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2704000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1493000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1167000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2093999.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-152000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1071000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-73000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-467000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-54000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-632000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>436000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>124000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-3630000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-615000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-631000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-646000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-465000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-932000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-768000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1065000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-970000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-775000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1331000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1474500.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-1474500.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>797000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2449000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>996000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>996000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1203000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1249000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2687000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1270000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1057000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1119000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1318000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2363000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1295000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1225000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2704000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1108000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1384000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2348000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-410000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1154000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-157000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-550000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-123000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-701000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>505000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>124000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-3630000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2856000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-631000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-650000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-469000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-3874000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-1381000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>5238000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>128</v>
+      </c>
+      <c r="B17">
+        <v>-6265000.0</v>
+      </c>
       <c r="C17">
+        <v>-11144000.0</v>
+      </c>
+      <c r="D17">
+        <v>-11269000.0</v>
+      </c>
+      <c r="E17">
         <v>-4607000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1356000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-35103000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1086000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1088000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1743000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2666000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2856000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2325000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3295000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7089000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-3354000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2788000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2953000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-3476000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6236000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-3417000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3231000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-7134000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2489000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3429000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5505000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-806000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2650000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-182000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1158000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-133000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-1566000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1057000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>308000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>8092000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-7189000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1569000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1611000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1298000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-12339000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-8200000.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17">
         <v>5238000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>129</v>
+      </c>
+      <c r="B18">
+        <v>-15654000.0</v>
+      </c>
       <c r="C18">
+        <v>-15546000.0</v>
+      </c>
+      <c r="D18">
+        <v>-16706000.0</v>
+      </c>
+      <c r="E18">
         <v>-13320000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-11479000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11522000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11791000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11840000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11741000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11738000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11871000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-11527000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11334000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10135000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10131000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10086000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10005000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9985000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10326000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10375000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10366000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-10217000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10254000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-10207000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-9979000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9788000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-10011000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8692000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8210000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8274000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>-3868000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>-3034000.0</v>
       </c>
-      <c r="V19"/>
-[...1 lines deleted...]
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-4228000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-1771000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-6981000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>2730000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>50000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>55000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>-57000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>21000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>75000.0</v>
       </c>
-      <c r="AQ20"/>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20">
         <v>326000.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
-        <v>8064000.0</v>
+        <v>9598000.0</v>
       </c>
       <c r="C21">
+        <v>8002000.0</v>
+      </c>
+      <c r="D21">
+        <v>8054000.0</v>
+      </c>
+      <c r="E21">
         <v>8885000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10808000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-23581000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10705000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10752000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9998000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9072000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9014000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9202000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>8039000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6914000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6777000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7298000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7052000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6509000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4090000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6958000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6996000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6117000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6478000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7317000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8936000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>9411000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>8022000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8510000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8823000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8141000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8503000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>9109000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8316000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>6530000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>7474000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7356000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>7320000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7354000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>6308000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7349000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6135000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6005000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6416000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>6555000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7766000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>7766000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4128000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4388000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2933500.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2933500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
-      <c r="AR22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
-        <v>29006000.0</v>
+        <v>28977000.0</v>
       </c>
       <c r="C23">
+        <v>30113000.0</v>
+      </c>
+      <c r="D23">
+        <v>29016000.0</v>
+      </c>
+      <c r="E23">
         <v>28813000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28228000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>62979000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>27342000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>26870000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>27348000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>26688000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>25853000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>25926000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>26504000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>26753000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>26232000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>25502000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>24835000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>25540999.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>26686000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>23673000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>23675000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>24534000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>23859000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>22723000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>22222000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>21904000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>22605000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20930000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19623000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>19511000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>19277000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>18839000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18984000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>20338000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>19817000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18642000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>18032000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>17888000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>18011000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17487000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15669000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>15715000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14509000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>15245000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13136000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13136000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9627000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7763000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7999500.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>7999500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>4000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>136</v>
+      </c>
+      <c r="B25">
+        <v>7990000.0</v>
+      </c>
       <c r="C25">
+        <v>7944000.0</v>
+      </c>
+      <c r="D25">
+        <v>8355000.0</v>
+      </c>
+      <c r="E25">
         <v>7971000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7289000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7611000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7575000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7430000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7429000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7352000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7529000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7251000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7237000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6790000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>20752000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6714000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6664000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6637000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6730000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6361000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6233000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6316000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6209000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5861000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5593000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5485000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5460000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4741000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4394000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4361000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4435000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4163000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4124000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4043000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4144000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3858000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3833000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3657000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3657000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3648000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3124000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3073000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2663000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3266000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>4253000.0</v>
+      </c>
+      <c r="C28">
+        <v>4107000.0</v>
+      </c>
+      <c r="D28">
         <v>4182000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3697000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3819000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3825000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3772000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3370000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3459000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3551000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3140000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3340000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3396000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3293000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3404000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3209000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3197000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2942000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2791000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2684000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2802000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2293000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2404000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2297000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2704000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2323000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3103000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1904000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2579000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1668000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2271000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1858000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2606000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3138000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2659000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2501000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2588000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2196000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2088000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2395000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2090000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1832000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2030000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1407000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>929500.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>929500.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>637000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>721000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
-        <v>50538000.0</v>
+        <v>12276000.0</v>
       </c>
       <c r="C30">
+        <v>-3992000.0</v>
+      </c>
+      <c r="D30">
+        <v>12562000.0</v>
+      </c>
+      <c r="E30">
         <v>11704000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11149000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45241000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11644000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10826000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10914000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10930000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3140000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10622000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11022000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10118000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10168000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9983000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10021000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10070999.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12315000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9136000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9091000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8580000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8670000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7393000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8576000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7881000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8597000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6833000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7169000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6217000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6894000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>6209000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7041000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7734000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7296000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6587000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6651000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6131000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6737000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6403000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5438000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5122000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4895000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4011000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4011000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2014000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1735000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1540500.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1540500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:49">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
-        <v>13102000.0</v>
+        <v>-15863000.0</v>
       </c>
       <c r="C31">
+        <v>-19146000.0</v>
+      </c>
+      <c r="D31">
+        <v>-19323000.0</v>
+      </c>
+      <c r="E31">
         <v>-13492000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-12164000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-11522000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-11791000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-11840000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-11741000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11738000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-13644000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11527000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-11334000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-14003000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-10131000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-10086000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-10005000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-9985000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-10326000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-10375000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-10227000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-13251000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-10254000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-10207000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-14122000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-9788000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-10672000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8692000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-9981000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-8274000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-10069000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-7858000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-8008000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-15524000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-8997000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-8925000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8931000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-8652000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>81000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-9886000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-9652000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-9211000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-8975000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-9247000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-9240500.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-9240500.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3331000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1939000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1937500.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1937500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:49">
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>38575000.0</v>
+      </c>
+      <c r="C32">
+        <v>38115000.0</v>
+      </c>
+      <c r="D32">
         <v>37070000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>37698000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>39036000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>39398000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>38047000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>37622000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>37346000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>35760000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>34867000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>35128000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>34543000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>33667000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>33009000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>32800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>31887000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>32049999.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>30776000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30631000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>30671000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>30651000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>30337000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30040000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>31158000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>31315000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>30627000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>29440000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>28446000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>27652000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>27881000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>27948000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>27300000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>26868000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>27323000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>26008000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>25358000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>25263000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>24238000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>24836000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>22205000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>21726000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>21000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>21800000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>20902000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>20902000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>13755000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>12151000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>10933000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>10933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14723,1123 +15179,1131 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>38052000.0</v>
       </c>
       <c r="C2">
         <v>36225000.0</v>
       </c>
       <c r="D2">
         <v>30666000.0</v>
       </c>
       <c r="E2">
         <v>52224000.0</v>
       </c>
       <c r="F2">
         <v>89032000.0</v>
       </c>
       <c r="G2">
         <v>56932000.0</v>
       </c>
       <c r="H2">
         <v>37028000.0</v>
       </c>
       <c r="I2">
         <v>7940000.0</v>
       </c>
       <c r="J2">
         <v>37547000.0</v>
       </c>
       <c r="K2">
         <v>125332000.0</v>
       </c>
       <c r="L2">
         <v>9157000.0</v>
       </c>
       <c r="M2">
         <v>3800000.0</v>
       </c>
       <c r="N2">
         <v>3959000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>41357000</v>
       </c>
       <c r="E3">
         <v>45450000</v>
       </c>
       <c r="F3">
         <v>35531000</v>
       </c>
       <c r="G3">
         <v>31811000</v>
       </c>
       <c r="H3">
         <v>74903000</v>
       </c>
       <c r="I3">
         <v>39877000</v>
       </c>
       <c r="J3">
         <v>20276000</v>
       </c>
       <c r="K3">
         <v>121285000</v>
       </c>
       <c r="L3">
         <v>9025000</v>
       </c>
       <c r="M3">
         <v>2542000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-21558000.0</v>
       </c>
       <c r="F4">
         <v>-36808000.0</v>
       </c>
       <c r="G4">
         <v>32100000.0</v>
       </c>
       <c r="H4">
         <v>11068000.0</v>
       </c>
       <c r="I4">
         <v>29088000.0</v>
       </c>
       <c r="J4">
         <v>-29607000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1140000.0</v>
       </c>
       <c r="F5">
         <v>-2086000.0</v>
       </c>
       <c r="G5">
         <v>1501000.0</v>
       </c>
       <c r="H5">
         <v>2063000.0</v>
       </c>
       <c r="I5">
         <v>4994000.0</v>
       </c>
       <c r="J5">
         <v>-1695000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>20102000.0</v>
       </c>
       <c r="C6">
         <v>1827000.0</v>
       </c>
       <c r="D6">
         <v>5559000.0</v>
       </c>
       <c r="E6">
         <v>-21558000.0</v>
       </c>
       <c r="F6">
         <v>-36808000.0</v>
       </c>
       <c r="G6">
         <v>32100000.0</v>
       </c>
       <c r="H6">
         <v>5472000.0</v>
       </c>
       <c r="I6">
         <v>29088000.0</v>
       </c>
       <c r="J6">
         <v>-29273000.0</v>
       </c>
       <c r="K6">
         <v>-87785000.0</v>
       </c>
       <c r="L6">
         <v>116175000.0</v>
       </c>
       <c r="M6">
         <v>5357000.0</v>
       </c>
       <c r="N6">
         <v>-159000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>149</v>
+      </c>
+      <c r="B7">
+        <v>-1266000.0</v>
+      </c>
       <c r="C7">
         <v>2967000.0</v>
       </c>
       <c r="D7">
         <v>3633000.0</v>
       </c>
       <c r="E7">
         <v>1506000.0</v>
       </c>
       <c r="F7">
         <v>-3760000.0</v>
       </c>
       <c r="G7">
         <v>-3187000.0</v>
       </c>
       <c r="H7">
         <v>2104000.0</v>
       </c>
       <c r="I7">
         <v>6966000.0</v>
       </c>
       <c r="J7">
         <v>-6367000.0</v>
       </c>
       <c r="K7">
         <v>-992000.0</v>
       </c>
       <c r="L7">
         <v>-1871000.0</v>
       </c>
       <c r="M7">
         <v>-2328000.0</v>
       </c>
       <c r="N7">
         <v>-438000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-310000.0</v>
       </c>
       <c r="F8">
         <v>-5108000.0</v>
       </c>
       <c r="G8">
         <v>-5358000.0</v>
       </c>
       <c r="H8">
         <v>-607000.0</v>
       </c>
       <c r="I8">
         <v>2989000.0</v>
       </c>
       <c r="J8">
         <v>-2084000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>151</v>
+      </c>
+      <c r="B9">
+        <v>-2436000.0</v>
+      </c>
       <c r="C9">
         <v>-1215000.0</v>
       </c>
       <c r="D9">
         <v>-86000.0</v>
       </c>
       <c r="E9">
         <v>-310000.0</v>
       </c>
       <c r="F9">
         <v>-5108000.0</v>
       </c>
       <c r="G9">
         <v>-5358000.0</v>
       </c>
       <c r="H9">
         <v>-607000.0</v>
       </c>
       <c r="I9">
         <v>2989000.0</v>
       </c>
       <c r="J9">
         <v>-2084000.0</v>
       </c>
       <c r="K9">
         <v>-3009000.0</v>
       </c>
       <c r="L9">
         <v>2635000.0</v>
       </c>
       <c r="M9">
         <v>-3220000.0</v>
       </c>
       <c r="N9">
         <v>194000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>310000.0</v>
       </c>
       <c r="F10">
         <v>5108000.0</v>
       </c>
       <c r="G10">
         <v>5358000.0</v>
       </c>
       <c r="H10">
         <v>607000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>-871000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1200000.0</v>
       </c>
       <c r="F11">
         <v>3860000.0</v>
       </c>
       <c r="G11">
         <v>-1602000.0</v>
       </c>
       <c r="H11">
         <v>3034000.0</v>
       </c>
       <c r="I11">
         <v>504000.0</v>
       </c>
       <c r="J11">
         <v>-561000.0</v>
       </c>
       <c r="K11">
         <v>3656000.0</v>
       </c>
       <c r="L11">
         <v>382000.0</v>
       </c>
       <c r="M11">
         <v>1870000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2684000.0</v>
       </c>
       <c r="F12">
         <v>7495000.0</v>
       </c>
       <c r="G12">
         <v>-850000.0</v>
       </c>
       <c r="H12">
         <v>3942000.0</v>
       </c>
       <c r="I12">
         <v>10604000.0</v>
       </c>
       <c r="J12">
         <v>38000.0</v>
       </c>
       <c r="K12">
         <v>-6164000.0</v>
       </c>
       <c r="L12">
         <v>-1805000.0</v>
       </c>
       <c r="M12">
         <v>562000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>594000.0</v>
       </c>
       <c r="F13">
         <v>-2108000.0</v>
       </c>
       <c r="G13">
         <v>3773000.0</v>
       </c>
       <c r="H13">
         <v>125000.0</v>
       </c>
       <c r="I13">
         <v>-402000.0</v>
       </c>
       <c r="J13">
         <v>-1431000.0</v>
       </c>
       <c r="K13">
         <v>-1639000.0</v>
       </c>
       <c r="L13">
         <v>-4888000.0</v>
       </c>
       <c r="M13">
         <v>-978000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
-        <v>31809000.0</v>
+        <v>31226000.0</v>
       </c>
       <c r="C14">
         <v>29786000.0</v>
       </c>
       <c r="D14">
         <v>28807000.0</v>
       </c>
       <c r="E14">
         <v>26744000.0</v>
       </c>
       <c r="F14">
         <v>25432000.0</v>
       </c>
       <c r="G14">
         <v>22758000.0</v>
       </c>
       <c r="H14">
         <v>17776000.0</v>
       </c>
       <c r="I14">
         <v>14848000.0</v>
       </c>
       <c r="J14">
         <v>13811000.0</v>
       </c>
       <c r="K14">
-        <v>15041000.0</v>
+        <v>15295000.0</v>
       </c>
       <c r="L14">
         <v>9948000.0</v>
       </c>
       <c r="M14">
         <v>2584000.0</v>
       </c>
       <c r="N14">
         <v>1870000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
         <v>18455000.0</v>
       </c>
       <c r="C15">
-        <v>17584000.0</v>
+        <v>6108000.0</v>
       </c>
       <c r="D15">
         <v>17394000.0</v>
       </c>
       <c r="E15">
         <v>17073000.0</v>
       </c>
       <c r="F15">
         <v>16758000.0</v>
       </c>
       <c r="G15">
         <v>17243000.0</v>
       </c>
       <c r="H15">
         <v>17089000.0</v>
       </c>
       <c r="I15">
         <v>6769000.0</v>
       </c>
       <c r="J15">
         <v>16565000.0</v>
       </c>
       <c r="K15">
         <v>9951000.0</v>
       </c>
       <c r="L15">
         <v>15884000.0</v>
       </c>
       <c r="M15">
         <v>67450000.0</v>
       </c>
       <c r="N15">
         <v>4449000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>58154000.0</v>
       </c>
       <c r="C16">
         <v>38052000.0</v>
       </c>
       <c r="D16">
         <v>36225000.0</v>
       </c>
       <c r="E16">
         <v>30666000.0</v>
       </c>
       <c r="F16">
         <v>52224000.0</v>
       </c>
       <c r="G16">
         <v>89032000.0</v>
       </c>
       <c r="H16">
         <v>42500000.0</v>
       </c>
       <c r="I16">
         <v>37028000.0</v>
       </c>
       <c r="J16">
         <v>8274000.0</v>
       </c>
       <c r="K16">
         <v>37547000.0</v>
       </c>
       <c r="L16">
         <v>125332000.0</v>
       </c>
       <c r="M16">
         <v>9157000.0</v>
       </c>
       <c r="N16">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
         <v>22571000.0</v>
       </c>
       <c r="C18">
         <v>31862000.0</v>
       </c>
       <c r="D18">
         <v>26185000.0</v>
       </c>
       <c r="E18">
         <v>20139000.0</v>
       </c>
       <c r="F18">
         <v>10822000.0</v>
       </c>
       <c r="G18">
         <v>15990000.0</v>
       </c>
       <c r="H18">
         <v>23772000.0</v>
       </c>
       <c r="I18">
         <v>-12621000.0</v>
       </c>
       <c r="J18">
         <v>-9502000.0</v>
       </c>
       <c r="K18">
         <v>-111935000.0</v>
       </c>
       <c r="L18">
         <v>415000.0</v>
       </c>
       <c r="M18">
         <v>4930000.0</v>
       </c>
       <c r="N18">
         <v>5173000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>161</v>
+      </c>
+      <c r="B19">
+        <v>-97000.0</v>
+      </c>
       <c r="C19">
         <v>-68781000.0</v>
       </c>
       <c r="D19">
         <v>-41357000.0</v>
       </c>
       <c r="E19">
         <v>-51476000.0</v>
       </c>
       <c r="F19">
         <v>-77944000.0</v>
       </c>
       <c r="G19">
         <v>-31714000.0</v>
       </c>
       <c r="H19">
         <v>-74903000.0</v>
       </c>
       <c r="I19">
         <v>356000.0</v>
       </c>
       <c r="J19">
         <v>-187656000.0</v>
       </c>
       <c r="K19">
         <v>-121285000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-2000000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>10875000.0</v>
+      </c>
       <c r="C21">
         <v>56330000.0</v>
       </c>
       <c r="D21">
         <v>47791000.0</v>
       </c>
       <c r="E21">
         <v>26852000.0</v>
       </c>
       <c r="F21">
         <v>47072000.0</v>
       </c>
       <c r="G21">
         <v>80289000.0</v>
       </c>
       <c r="H21">
         <v>79288000.0</v>
       </c>
       <c r="I21">
         <v>58172000.0</v>
       </c>
       <c r="J21">
         <v>90522000.0</v>
       </c>
       <c r="K21">
         <v>43850000.0</v>
       </c>
       <c r="L21">
         <v>-737000.0</v>
       </c>
       <c r="M21">
         <v>199345000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
-        <v>-19900000.0</v>
+        <v>-52335000.0</v>
       </c>
       <c r="C22">
         <v>-6582000.0</v>
       </c>
       <c r="D22">
         <v>-15565000.0</v>
       </c>
       <c r="E22">
         <v>-12571000.0</v>
       </c>
       <c r="F22">
         <v>-20018000.0</v>
       </c>
       <c r="G22">
         <v>-12229000.0</v>
       </c>
       <c r="H22">
         <v>-4123000.0</v>
       </c>
       <c r="I22">
         <v>-9001000.0</v>
       </c>
       <c r="J22">
         <v>-6001000.0</v>
       </c>
       <c r="K22">
         <v>-12339000.0</v>
       </c>
       <c r="L22">
         <v>-8200000.0</v>
       </c>
       <c r="M22">
         <v>5238000.0</v>
       </c>
       <c r="N22">
         <v>3411000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
-        <v>3896000.0</v>
+        <v>-6979000.0</v>
       </c>
       <c r="C23">
-        <v>56330000.0</v>
+        <v>-11476000.0</v>
       </c>
       <c r="D23">
         <v>-9666000.0</v>
       </c>
       <c r="E23">
         <v>29043000.0</v>
       </c>
       <c r="F23">
         <v>144504000.0</v>
       </c>
       <c r="G23">
         <v>-5220000.0</v>
       </c>
       <c r="H23">
         <v>221926000.0</v>
       </c>
       <c r="I23">
         <v>-22601000.0</v>
       </c>
       <c r="J23">
         <v>-5033000.0</v>
       </c>
       <c r="K23">
         <v>-9881000.0</v>
       </c>
       <c r="L23">
         <v>2182000.0</v>
       </c>
       <c r="M23">
         <v>92812000.0</v>
       </c>
       <c r="N23">
         <v>-384000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
         <v>12090000.0</v>
       </c>
       <c r="C24">
         <v>-68781000.0</v>
       </c>
       <c r="D24">
         <v>-41357000.0</v>
       </c>
       <c r="E24">
         <v>-6026000.0</v>
       </c>
       <c r="F24">
         <v>-42413000.0</v>
       </c>
       <c r="G24">
         <v>97000.0</v>
       </c>
       <c r="H24">
         <v>-31129000.0</v>
       </c>
       <c r="I24">
         <v>226000.0</v>
       </c>
       <c r="J24">
         <v>-167380000.0</v>
       </c>
       <c r="K24">
         <v>103123000.0</v>
       </c>
       <c r="L24">
         <v>-9025000.0</v>
       </c>
       <c r="M24">
         <v>-2000000.0</v>
       </c>
       <c r="N24">
         <v>-2655000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>6396000.0</v>
+        <v>40680000.0</v>
       </c>
       <c r="C25">
         <v>2990000.0</v>
       </c>
       <c r="D25">
         <v>6295000.0</v>
       </c>
       <c r="E25">
         <v>1540000.0</v>
       </c>
       <c r="F25">
         <v>1673000.0</v>
       </c>
       <c r="G25">
         <v>72000.0</v>
       </c>
       <c r="H25">
         <v>4073000.0</v>
       </c>
       <c r="I25">
         <v>3839000.0</v>
       </c>
       <c r="J25">
         <v>5960000.0</v>
       </c>
       <c r="K25">
-        <v>5256000.0</v>
+        <v>5002000.0</v>
       </c>
       <c r="L25">
         <v>8332000.0</v>
       </c>
       <c r="M25">
         <v>1978000.0</v>
       </c>
       <c r="N25">
         <v>330000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>-1751444000.0</v>
       </c>
       <c r="G26">
         <v>-10002000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-7000.0</v>
       </c>
       <c r="J26">
         <v>94272000.0</v>
       </c>
       <c r="K26">
         <v>559500000.0</v>
       </c>
       <c r="L26">
         <v>-13801000.0</v>
       </c>
       <c r="M26">
         <v>104073000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>4266000.0</v>
       </c>
       <c r="C27">
         <v>2701000.0</v>
       </c>
       <c r="D27">
         <v>3015000.0</v>
       </c>
       <c r="E27">
         <v>2920000.0</v>
       </c>
       <c r="F27">
         <v>2611000.0</v>
       </c>
       <c r="G27">
         <v>1805000.0</v>
       </c>
       <c r="H27">
         <v>1510000.0</v>
       </c>
       <c r="I27">
         <v>1940000.0</v>
       </c>
       <c r="J27">
         <v>3110000.0</v>
       </c>
       <c r="K27">
         <v>2523000.0</v>
       </c>
       <c r="L27">
         <v>709000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>-14559000.0</v>
       </c>
       <c r="C28">
         <v>38746000.0</v>
       </c>
       <c r="D28">
         <v>20731000.0</v>
       </c>
       <c r="E28">
         <v>9779000.0</v>
       </c>
       <c r="F28">
         <v>30314000.0</v>
       </c>
       <c r="G28">
         <v>47824000.0</v>
       </c>
       <c r="H28">
         <v>62199000.0</v>
       </c>
       <c r="I28">
         <v>41127000.0</v>
       </c>
       <c r="J28">
         <v>147609000.0</v>
       </c>
       <c r="K28">
         <v>24150000.0</v>
       </c>
       <c r="L28">
         <v>115760000.0</v>
       </c>
       <c r="M28">
         <v>224707000.0</v>
       </c>
       <c r="N28">
         <v>-2677000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>22571000.0</v>
       </c>
       <c r="C29">
         <v>31862000.0</v>
       </c>
       <c r="D29">
         <v>26185000.0</v>
       </c>
       <c r="E29">
         <v>20139000.0</v>
       </c>
       <c r="F29">
         <v>10822000.0</v>
       </c>
       <c r="G29">
         <v>15990000.0</v>
       </c>
       <c r="H29">
         <v>23772000.0</v>
       </c>
       <c r="I29">
         <v>27256000.0</v>
       </c>
       <c r="J29">
         <v>10774000.0</v>
       </c>
       <c r="K29">
         <v>9350000.0</v>
       </c>
       <c r="L29">
         <v>9440000.0</v>
       </c>
       <c r="M29">
         <v>7472000.0</v>
       </c>
       <c r="N29">
         <v>5173000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>12090000.0</v>
       </c>
       <c r="C30">
         <v>-68781000.0</v>
       </c>
       <c r="D30">
         <v>-41357000.0</v>
       </c>
       <c r="E30">
         <v>-51476000.0</v>
       </c>
       <c r="F30">
         <v>-77944000.0</v>
       </c>
       <c r="G30">
         <v>-31714000.0</v>
       </c>
       <c r="H30">
         <v>-74903000.0</v>
       </c>
       <c r="I30">
         <v>-39295000.0</v>
       </c>
@@ -15858,3886 +16322,4026 @@
       <c r="N30">
         <v>-2655000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>54651000.0</v>
+      </c>
+      <c r="C2">
+        <v>58154000.0</v>
+      </c>
+      <c r="D2">
         <v>56645000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>60838000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>39111000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38052000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36094000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>36744000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>40197000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>36225000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>37354000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>31073000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>37824000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30666000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>35492000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>43969000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43835000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52224000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>88234000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>98293000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>106196000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>89032000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>104973000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>116300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53870000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>56932000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>60636000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>72804000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>42634000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>45864000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12372000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>15794000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>24070000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7940000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>54769000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>68484000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>105211000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>37547000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>82101000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>104059000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>115377000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>125332000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>126965000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15628000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>12392500.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9157000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5560000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5081000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4440500.0</v>
       </c>
-      <c r="AW2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:49">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4964000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>15745000</v>
+        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>15745000</v>
+      </c>
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>42051000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>19804000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>22247000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13574000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8868000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6421000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12494000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9484000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>11115000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10966000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13885000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14728000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8047000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5011000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7745000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>24885000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11263000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6521000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7101000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8812000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13579000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11175000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10208000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>11422000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9209000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9134000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10112000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>173552000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5526000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>84202000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>11962000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5452000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>107294000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>181000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>8358000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2665000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1475000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>224822000</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
-        <v>0</v>
+        <v>224822000</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-6751000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>7158000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-4826000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-8477000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>134000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-8389000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-36010000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-10059000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-7903000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>17164000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>-11327000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>62430000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-3062000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-3704000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-12168000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>30170000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3230000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>24656000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-3422000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-8276000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>16130000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-13715000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-36727000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>67664000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>4835000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3812000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2682000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-439000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1060000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3201000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3571000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-712000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-145000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2342000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>418000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4483000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>6378000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2641000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2797000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4913000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6820000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-314000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3188000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3269000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>5389000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-791000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-664000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-362000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>7924000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3503000.0</v>
+      </c>
+      <c r="D6">
         <v>1509000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4193000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>21727000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1059000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1958000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-650000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3453000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3972000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1129000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6281000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6751000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7158000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4826000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8477000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>134000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-8389000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-36010000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-10059000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7903000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17164000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-15941000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11327000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>62430000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3062000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3704000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-12168000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>30170000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3230000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>24656000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3422000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-8276000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>16130000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-46829000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-13715000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-36727000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>67664000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-44554000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-21958000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-11318000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-9955000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1633000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>111337000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3235500.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3235500.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3597000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>479000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>640500.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>640500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7">
-        <v>-1397000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="C7">
+        <v>4868000.0</v>
+      </c>
+      <c r="D7">
+        <v>4346000.0</v>
+      </c>
+      <c r="E7">
         <v>-4215000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-30000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1367000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2555000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1529000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1662000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>279000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2639000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-6433000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4996000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2431000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>81000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1759000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>177000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3007000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3810000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>255000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-787000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3190000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2119000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>597000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-10290000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3615000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>809000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2484000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-7734000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>6545000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-3019000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3896000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1522000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>7611000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-2208000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-459000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-1047000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-2987000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1063000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-3184000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>2161000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-1032000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1424000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-6879000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>937500.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>937500.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-2635000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-623000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-494500.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-494500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-376000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>358000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-6000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-454000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>387000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-237000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-1939000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1590000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>940000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-2519000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-870000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-3996000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-563000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>792000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1621000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-450000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>672000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-321000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-576000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>860000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>3026000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-635000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>783000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-869000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
-        <v>-1524000.0</v>
+        <v>2160000.0</v>
       </c>
       <c r="C9">
+        <v>795000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1201000.0</v>
+      </c>
+      <c r="E9">
         <v>289000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-831000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-693000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-55000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-489000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1015000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>344000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>17000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-85000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-376000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-376000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-6000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-454000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>387000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-237000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1939000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1590000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>940000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2519000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>71000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-870000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-3996000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-563000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>792000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1621000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-450000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>672000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>576000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-576000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>860000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3026000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1363000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-635000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>783000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-869000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-3009000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-666000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1464000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-321000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1064000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-678000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1124500.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1124500.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-1509000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1312000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-199500.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-199500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
         <v>2073000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-3456002.52</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-110817997.48</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7519000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-6957000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>4801000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3050000.0</v>
       </c>
-      <c r="AM10"/>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-3942000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>275000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1158000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2973000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-716000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1090000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>33000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1799000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2663000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2608000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3602000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-303000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1797000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1414000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1807000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3111000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1802000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1873000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-6000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2076000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1397000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1316000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-133000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-561000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1588000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-558000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1121000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>3656000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2267000.0</v>
       </c>
-      <c r="AN11"/>
-[...1 lines deleted...]
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>382000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>1870000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-600000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>762000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4395000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1007000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>847000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>714000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>116000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>237000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>865000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5934000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4698000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1755000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1215000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5662000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>158000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>986000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>325000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2475000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>156000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2190000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>411000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>681000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7322000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>38000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>869000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1026000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>732000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-6164000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-1805000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>562000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-2406000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3995000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3995000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-3693000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>743000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-368000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3912000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3726000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>622000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1727000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2723000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2048000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1467000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-5846000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6104000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-3938000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3693000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-6149000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>6519000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-285000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>3293000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-4013000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>5497000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-4056000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-723000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1095000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-997000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-1639000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-4888000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-978000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
-        <v>8958000.0</v>
+        <v>7835000.0</v>
       </c>
       <c r="C14">
-        <v>7660000.0</v>
+        <v>8099000.0</v>
       </c>
       <c r="D14">
-        <v>7434000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="E14">
-        <v>8214000.0</v>
+        <v>7971000.0</v>
       </c>
       <c r="F14">
+        <v>7289000.0</v>
+      </c>
+      <c r="G14">
+        <v>7611000.0</v>
+      </c>
+      <c r="H14">
         <v>7575000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7430000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7429000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7352000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7684000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>7251000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>7237000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6790000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6729000.0</v>
       </c>
-      <c r="O14">
-[...2 lines deleted...]
-      <c r="P14">
+      <c r="Q14">
+        <v>6714000.0</v>
+      </c>
+      <c r="R14">
         <v>6664000.0</v>
       </c>
-      <c r="Q14">
-[...4 lines deleted...]
-      </c>
       <c r="S14">
+        <v>6637000.0</v>
+      </c>
+      <c r="T14">
+        <v>6730000.0</v>
+      </c>
+      <c r="U14">
         <v>6361000.0</v>
       </c>
-      <c r="T14">
-[...2 lines deleted...]
-      <c r="U14">
+      <c r="V14">
+        <v>6201000.0</v>
+      </c>
+      <c r="W14">
         <v>6140000.0</v>
       </c>
-      <c r="V14">
-[...4 lines deleted...]
-      </c>
       <c r="X14">
-        <v>5872000.0</v>
+        <v>6177000.0</v>
       </c>
       <c r="Y14">
-        <v>5558000.0</v>
+        <v>5731000.0</v>
       </c>
       <c r="Z14">
-        <v>5581000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="AA14">
+        <v>5386000.0</v>
+      </c>
+      <c r="AB14">
+        <v>5360000.0</v>
+      </c>
+      <c r="AC14">
         <v>4491000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3988000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3937000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3956000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3684000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3644000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3564000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3712000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3427000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3401000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3271000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3284000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3210000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2635000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2643000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2235000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2837000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2770000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2770000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>790000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>808000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>630000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>7867000.0</v>
+      </c>
+      <c r="C15">
+        <v>1535000.0</v>
+      </c>
+      <c r="D15">
         <v>4613000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9228000.0</v>
       </c>
       <c r="E15">
         <v>4614000.0</v>
       </c>
       <c r="F15">
+        <v>9228000.0</v>
+      </c>
+      <c r="G15">
+        <v>4614000.0</v>
+      </c>
+      <c r="H15">
+        <v>1528000.0</v>
+      </c>
+      <c r="I15">
+        <v>1527000.0</v>
+      </c>
+      <c r="J15">
+        <v>3053000.0</v>
+      </c>
+      <c r="K15">
         <v>4396000.0</v>
       </c>
-      <c r="G15">
-[...8 lines deleted...]
-      <c r="J15">
+      <c r="L15">
         <v>1526000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8696000.0</v>
       </c>
       <c r="M15">
         <v>4348000.0</v>
       </c>
       <c r="N15">
+        <v>8696000.0</v>
+      </c>
+      <c r="O15">
+        <v>4348000.0</v>
+      </c>
+      <c r="P15">
         <v>4306000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4273000.0</v>
       </c>
       <c r="Q15">
         <v>1526000.0</v>
       </c>
       <c r="R15">
+        <v>4273000.0</v>
+      </c>
+      <c r="S15">
         <v>1526000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4188000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
+        <v>4188000.0</v>
+      </c>
+      <c r="V15">
         <v>1526000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4191000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1687000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1693000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692000.0</v>
       </c>
       <c r="Z15">
         <v>1692000.0</v>
       </c>
       <c r="AA15">
+        <v>1692000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1692000.0</v>
+      </c>
+      <c r="AC15">
         <v>4275000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4277000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4261000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1693000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692000.0</v>
       </c>
       <c r="AG15">
         <v>1692000.0</v>
       </c>
       <c r="AH15">
+        <v>1692000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1692000.0</v>
+      </c>
+      <c r="AJ15">
         <v>4255000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>4254000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>8056000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2494000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2494000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2488000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2490000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2479000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1651000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>13570000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>331500.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>331500.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>66514000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>294000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>321000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>62575000.0</v>
+      </c>
+      <c r="C16">
+        <v>54651000.0</v>
+      </c>
+      <c r="D16">
         <v>58154000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>56645000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>60838000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>39111000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>38052000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>36094000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>36744000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>40197000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>36225000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>37354000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>31073000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>37824000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30666000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>35492000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>43969000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>43835000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>52224000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>88234000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>98293000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>106196000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>89032000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>104973000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>116300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>53870000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>56932000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>60636000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>72804000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42634000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>37028000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>12372000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>15794000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>24070000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7940000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>54769000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>68484000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>105211000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>37547000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>82101000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>104059000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>115377000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>125332000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>126965000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>15628000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>12392500.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>9157000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5560000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5081000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>640500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>9467000.0</v>
+      </c>
+      <c r="C18">
+        <v>3568000.0</v>
+      </c>
+      <c r="D18">
         <v>6107000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1420000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7377000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6676000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10525000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6293000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>8792000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>6252000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4519000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-91000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>9800000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>7421000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4980000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7638000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5095000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-7298000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-17395000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4483000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1569000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7437000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>5744000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5164000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10489000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1949000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3430000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5632000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-12682000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1742000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-8990000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>636000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5106000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>839000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-171131000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1835000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-81025000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-10811000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1355000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-107032000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>3820000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-7368000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1053000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5813000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5030000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>5030000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1843000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1733000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1948000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1948000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:49">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-5086000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>27647000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-9680000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-11684000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-15046000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-19804000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-22247000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-13574000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-8868000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-6421000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-12494000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-9484000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-11113000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-13028000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-17851000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-57291000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-7897000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5011000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-7745000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-6926000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-11263000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6410000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-14000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-38391000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-15129000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-11175000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-10208000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-29000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>385000.0</v>
       </c>
-      <c r="AG19"/>
-[...1 lines deleted...]
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-5982000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-2144000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-2144000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-2000000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>1425000.0</v>
+      </c>
       <c r="C21">
+        <v>-434000.0</v>
+      </c>
+      <c r="D21">
+        <v>5076000.0</v>
+      </c>
+      <c r="E21">
         <v>3835000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3829000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5793000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7513000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12499000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>25097000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1434000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12231000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3984000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3465000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>12340000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7063000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>28136000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2457000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-270000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>21663000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-676000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>247000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>324028000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>176000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>33581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47129000.0</v>
       </c>
       <c r="AC21">
         <v>-711000.0</v>
       </c>
       <c r="AD21">
+        <v>47129000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-711000.0</v>
+      </c>
+      <c r="AF21">
         <v>37937000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-23000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>707000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>19551000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>90522000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1518000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>54687000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-380000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>43850000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-737000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>199345000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
-        <v>10487000.0</v>
+        <v>-6265000.0</v>
       </c>
       <c r="C22">
+        <v>-11144000.0</v>
+      </c>
+      <c r="D22">
+        <v>-11269000.0</v>
+      </c>
+      <c r="E22">
         <v>-26363000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1096000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-13347000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1086000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1086000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1744000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2666000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1083000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2325000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3295000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7089000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3354000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1337000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2953000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1480000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2525000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3417000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1225000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-7134000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1493000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1167000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2220000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-236000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1154000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-182000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1158000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-133000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1566000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1251000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>308000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-8994000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1523000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1569000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1611000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1298000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3079000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-2537000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-3517000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-3206000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-2559000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-2692000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1474500.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1474500.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>797000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2449000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>996000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>996000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
-        <v>806000.0</v>
+        <v>2974000.0</v>
       </c>
       <c r="C23">
+        <v>-3177000.0</v>
+      </c>
+      <c r="D23">
+        <v>-4270000.0</v>
+      </c>
+      <c r="E23">
         <v>252000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2961000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4364000.0</v>
       </c>
-      <c r="F23">
-[...4 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-2867999.0</v>
+      </c>
+      <c r="I23">
+        <v>-2869000.0</v>
+      </c>
+      <c r="J23">
         <v>-5739000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4396000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2258000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>57019000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-925000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>62880000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4523000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2780000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-335000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2662000.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
+        <v>-1321000.0</v>
+      </c>
+      <c r="U23">
         <v>-2130000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2665000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-3809000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2634000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2634000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-7847000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2584000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-4949000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2583000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-4750000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-10208000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-6556000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2569000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2570000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-10906000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7181000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-4022000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-135000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-5585000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-107000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-4140000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-49000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-862000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>130886000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>979500.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>979500.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>292957000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-235000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-235000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>1925000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1925000.0</v>
+      </c>
+      <c r="D24">
         <v>-791000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-5086000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-97000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-9680000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-11684000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-15046000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-19804000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-22247000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-13574000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-8868000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-6421000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-12494000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-265000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-11113000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-15308000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-265000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2015000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-7897000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-5011000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7745000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-6926000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-11263000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7212000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-7115000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-42224000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1550000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-11175000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-10208000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-11451000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>226000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>385000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-10112000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>89730000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-5982000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-2144000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-11962000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>582000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>87845000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-102845000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-8358000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-2665000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1475000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-2442500.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-2442500.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-224521000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-798000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-751500.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-751500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:49">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>-12909000.0</v>
+        <v>904000.0</v>
       </c>
       <c r="C25">
-        <v>23261000.0</v>
+        <v>659000.0</v>
       </c>
       <c r="D25">
-        <v>2060000.0</v>
+        <v>3707000.0</v>
       </c>
       <c r="E25">
-        <v>12033000.0</v>
+        <v>22950000.0</v>
       </c>
       <c r="F25">
+        <v>2205000.0</v>
+      </c>
+      <c r="G25">
+        <v>12636000.0</v>
+      </c>
+      <c r="H25">
         <v>767000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>765000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>732000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>726000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11507000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>611000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>100000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4641000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1396000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="Q25">
+        <v>-141000.0</v>
+      </c>
+      <c r="R25">
         <v>493000.0</v>
       </c>
-      <c r="Q25">
-[...4 lines deleted...]
-      </c>
       <c r="S25">
+        <v>-1577000.0</v>
+      </c>
+      <c r="T25">
+        <v>-3062000.0</v>
+      </c>
+      <c r="U25">
         <v>619000.0</v>
       </c>
-      <c r="T25">
-[...2 lines deleted...]
-      <c r="U25">
+      <c r="V25">
+        <v>-3415000.0</v>
+      </c>
+      <c r="W25">
         <v>4755000.0</v>
       </c>
-      <c r="V25">
-[...4 lines deleted...]
-      </c>
       <c r="X25">
-        <v>2670000.0</v>
+        <v>-1615000.0</v>
       </c>
       <c r="Y25">
-        <v>113000.0</v>
+        <v>-553000.0</v>
       </c>
       <c r="Z25">
-        <v>146000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="AA25">
+        <v>285000.0</v>
+      </c>
+      <c r="AB25">
+        <v>367000.0</v>
+      </c>
+      <c r="AC25">
         <v>829000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>922000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1445000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>871000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>603000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>917000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1448000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1696000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1423000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1408000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1433000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2345000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1994000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2120000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2066000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2182000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2396000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2797000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2797000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2891000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-901000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>816500.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>816500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:49">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>-1751444000.0</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>-9762000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-9762000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-240000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>76232000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>607126000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
-        <v>347000.0</v>
+        <v>607126000.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>347000.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>411722000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>411722000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>149500000.0</v>
       </c>
       <c r="AO26"/>
       <c r="AP26">
+        <v>149500000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>132556000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>104073000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>1086000.0</v>
+      </c>
+      <c r="C27">
+        <v>1086000.0</v>
+      </c>
+      <c r="D27">
         <v>968000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1077000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1078000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1143000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>714000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>713000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>713000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>561000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>801000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>783000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>783000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>648000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2920000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>855000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>714000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>495000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>665000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>665000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>795000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>486000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>556000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>556000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>535000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>158000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>325000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>325000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>704000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>156000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>270000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>411000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>691000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>568000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>842000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>839000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>834000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>595000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>632000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>779000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>602000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>510000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>425000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>284000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>-3468000.0</v>
+      </c>
+      <c r="C28">
+        <v>-5146000.0</v>
+      </c>
+      <c r="D28">
         <v>-3807000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-527000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-15768000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5543000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3117000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8103000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7559000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>19967000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3390000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15240000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-10130000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12231000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-322000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-841000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8067000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2875000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>23948000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6645000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4461000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17472000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-14759000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5228000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>72808000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-4997000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>29305000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-4986000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>42852000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4972000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>33675000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4284000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3555000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>15291000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>28590000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5898000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>46442000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>78475000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-58199000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2771000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>87707000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2587000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2686000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>117150000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>648000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>648000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>226275000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-456000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-556000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-556000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>14431000.0</v>
+      </c>
+      <c r="C29">
+        <v>3568000.0</v>
+      </c>
+      <c r="D29">
         <v>6107000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1420000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>8368000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6676000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10525000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6293000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8792000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6252000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9055000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-91000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9800000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7421000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4980000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3477000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5095000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6587000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2667000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4483000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1569000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7437000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5744000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5164000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3968000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>9050000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5382000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7947000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1507000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>11950000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2432000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>9845000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>4028000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>10951000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2421000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>3691000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>3177000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>1151000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>4097000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>262000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>4001000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>990000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>3718000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-4338000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>5030000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>5030000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1843000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1733000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1948000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1948000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-3039000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1925000.0</v>
+      </c>
+      <c r="D30">
         <v>-791000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-5086000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27647000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-9680000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-11684000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-15046000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-19804000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-22247000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-13574000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-8868000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6421000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-12494000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-9484000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-11113000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-13028000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-17851000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-57291000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7897000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5011000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-7745000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-6926000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-11263000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>691000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-14216000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-82165000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-15129000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-11175000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-10208000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11451000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-8983000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-8749000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-10112000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-77840000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-11508000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-86346000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-11962000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-121285000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-19449000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-103026000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-8358000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2665000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1475000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2442500.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2442500.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-224521000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-798000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-751500.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-751500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>