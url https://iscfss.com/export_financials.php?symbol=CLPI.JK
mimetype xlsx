--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2994,57 +2994,57 @@
       <c r="U38">
         <v>2176027000.0</v>
       </c>
       <c r="V38">
         <v>2090314000.0</v>
       </c>
       <c r="W38">
         <v>1016436000.0</v>
       </c>
       <c r="X38">
         <v>2129226000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38">
         <v>3435000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
         <v>3015430000.0</v>
       </c>
       <c r="C39">
-        <v>1344794000.0</v>
+        <v>1344794001.0</v>
       </c>
       <c r="D39">
         <v>5541963253.0</v>
       </c>
       <c r="E39">
-        <v>4230737885.0</v>
+        <v>7193879668.0</v>
       </c>
       <c r="F39">
         <v>5992069794.0</v>
       </c>
       <c r="G39">
         <v>1756713119.0</v>
       </c>
       <c r="H39">
         <v>2343012306.0</v>
       </c>
       <c r="I39">
         <v>4586831059.0</v>
       </c>
       <c r="J39">
         <v>5078715963.0</v>
       </c>
       <c r="K39">
         <v>2128420562.0</v>
       </c>
       <c r="L39">
         <v>7333019694.0</v>
       </c>
       <c r="M39">
         <v>233802053535.0</v>
       </c>
@@ -5172,58 +5172,62 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
     </row>
     <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>29</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>40323264000.0</v>
+      </c>
       <c r="C5">
         <v>40323264000.0</v>
       </c>
       <c r="D5">
         <v>40323264000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>40323264061.0</v>
+      </c>
       <c r="F5">
         <v>37480046000.0</v>
       </c>
       <c r="G5">
         <v>37480046000.0</v>
       </c>
       <c r="H5">
         <v>37030046000.0</v>
       </c>
       <c r="I5">
         <v>37030046462.0</v>
       </c>
       <c r="J5">
         <v>34860788020.0</v>
       </c>
       <c r="K5">
         <v>34860788020.0</v>
       </c>
       <c r="L5">
         <v>34860788020.0</v>
       </c>
       <c r="M5">
         <v>34860788020.0</v>
       </c>
       <c r="N5">
@@ -9940,51 +9944,51 @@
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
     </row>
     <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>11366610000.0</v>
+        <v>11366611000.0</v>
       </c>
       <c r="C36">
         <v>8441517000.0</v>
       </c>
       <c r="D36">
         <v>8996363000.0</v>
       </c>
       <c r="E36">
         <v>11230417000.0</v>
       </c>
       <c r="F36">
         <v>11227576000.0</v>
       </c>
       <c r="G36">
         <v>10770789000.0</v>
       </c>
       <c r="H36">
         <v>11152253000.0</v>
       </c>
       <c r="I36">
         <v>10782306477.0</v>
       </c>
       <c r="J36">
         <v>18688789326.0</v>
       </c>
@@ -11306,51 +11310,51 @@
         <v>2905318000.0</v>
       </c>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41">
         <v>2346505000.0</v>
       </c>
       <c r="CF41">
         <v>2160505000.0</v>
       </c>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
     </row>
     <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>45033899000.0</v>
+        <v>4710635000.0</v>
       </c>
       <c r="C42">
         <v>4710635000.0</v>
       </c>
       <c r="D42">
         <v>4710635000.0</v>
       </c>
       <c r="E42">
         <v>45033899000.0</v>
       </c>
       <c r="F42">
         <v>5018103000.0</v>
       </c>
       <c r="G42">
         <v>5018103000.0</v>
       </c>
       <c r="H42">
         <v>5018103000.0</v>
       </c>
       <c r="I42">
         <v>5018103066.0</v>
       </c>
       <c r="J42">
         <v>5018103066.0</v>
       </c>
@@ -23685,60 +23689,60 @@
         <v>14801511660.0</v>
       </c>
       <c r="N14">
         <v>12238537425.0</v>
       </c>
       <c r="O14">
         <v>8949400050.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15">
-        <v>-42648264000.0</v>
+        <v>42648264000.0</v>
       </c>
       <c r="C15">
-        <v>-39288877000.0</v>
+        <v>39288877000.0</v>
       </c>
       <c r="D15">
-        <v>-18805973742.0</v>
+        <v>18805973742.0</v>
       </c>
       <c r="E15">
-        <v>-21815062059.0</v>
+        <v>21815062059.0</v>
       </c>
       <c r="F15">
         <v>27385307639.0</v>
       </c>
       <c r="G15">
         <v>17325313970.0</v>
       </c>
       <c r="H15">
         <v>16877588790.0</v>
       </c>
       <c r="I15">
         <v>19568715587.0</v>
       </c>
       <c r="J15">
         <v>31513341008.0</v>
       </c>
       <c r="K15">
         <v>12068663820.0</v>
       </c>
       <c r="L15">
         <v>20081595006.77</v>
       </c>
       <c r="M15">
         <v>7132462689.28</v>
       </c>
@@ -26629,56 +26633,62 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>199</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>1748733000.0</v>
+      </c>
       <c r="C14">
         <v>1788440825.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
+      <c r="D14">
+        <v>1810648085.0</v>
+      </c>
+      <c r="E14">
+        <v>1822173124.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14">
         <v>2055601000.0</v>
       </c>
       <c r="H14">
         <v>2105366000.0</v>
       </c>
       <c r="I14">
         <v>2125160495.0</v>
       </c>
       <c r="J14">
         <v>2096398364.0</v>
       </c>
       <c r="K14">
         <v>2978725388.0</v>
       </c>
       <c r="L14">
         <v>1834672571.0</v>
       </c>
       <c r="M14">
         <v>1879312414.0</v>
       </c>
       <c r="N14">
         <v>1873300199.0</v>
       </c>
@@ -26833,51 +26843,51 @@
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
     </row>
     <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>42648263990.0</v>
       </c>
       <c r="D15">
-        <v>-42648263985.0</v>
+        <v>42648263985.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>39288876630.0</v>
       </c>
       <c r="H15">
         <v>39288877000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>18805973742.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>21815062060.0</v>
       </c>
       <c r="P15">
         <v>21815062059.0</v>
       </c>
@@ -27956,51 +27966,51 @@
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
     </row>
     <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>169</v>
       </c>
       <c r="B22">
-        <v>15409305597.0</v>
+        <v>15409306000.0</v>
       </c>
       <c r="C22">
         <v>19319348146.0</v>
       </c>
       <c r="D22">
         <v>20617889861.0</v>
       </c>
       <c r="E22">
         <v>13434790875.0</v>
       </c>
       <c r="F22">
         <v>14816489443.0</v>
       </c>
       <c r="G22">
         <v>16744100000.0</v>
       </c>
       <c r="H22">
         <v>15515539000.0</v>
       </c>
       <c r="I22">
         <v>7220444024.0</v>
       </c>
       <c r="J22">
         <v>16638549282.0</v>
       </c>
@@ -28439,51 +28449,53 @@
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23">
         <v>6625000.0</v>
       </c>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23">
         <v>5875000.0</v>
       </c>
       <c r="CL23">
         <v>4625000.0</v>
       </c>
       <c r="CM23"/>
       <c r="CN23">
         <v>397125000.0</v>
       </c>
       <c r="CO23"/>
     </row>
     <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>208</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-1000.0</v>
+      </c>
       <c r="C24">
         <v>-6921693390.0</v>
       </c>
       <c r="D24">
         <v>-7494089790.0</v>
       </c>
       <c r="E24">
         <v>60000000.0</v>
       </c>
       <c r="F24">
         <v>-19254654670.0</v>
       </c>
       <c r="G24">
         <v>36610147300.0</v>
       </c>
       <c r="H24">
         <v>1249700000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>35000000000.0</v>
       </c>
       <c r="K24">
         <v>450450450.0</v>
       </c>
@@ -28619,51 +28631,51 @@
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24">
         <v>3435000000.0</v>
       </c>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>-34226828000.0</v>
+        <v>-51384867000.0</v>
       </c>
       <c r="C25">
         <v>-2325076729.0</v>
       </c>
       <c r="D25">
         <v>47622195632.0</v>
       </c>
       <c r="E25">
         <v>-12924536000.0</v>
       </c>
       <c r="F25">
         <v>18447629000.0</v>
       </c>
       <c r="G25">
         <v>19479237000.0</v>
       </c>
       <c r="H25">
         <v>-15131943000.0</v>
       </c>
       <c r="I25">
         <v>-17268739115.0</v>
       </c>
       <c r="J25">
         <v>-18698131160.0</v>
       </c>