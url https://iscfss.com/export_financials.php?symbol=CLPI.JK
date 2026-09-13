--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4399,626 +4402,632 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>155</v>
+      <c r="CP1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>198359939000.0</v>
+      </c>
+      <c r="C2">
         <v>170011062000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>173825701000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>172525509000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>127527072000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>147949870000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>145156644000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>145208103000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>123601391929.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>139506331044.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>127771577950.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>125098792377.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90330536671.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>131028444511.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>128908740744.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>115579061091.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>128195730954.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>119825908578.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>128597294763.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83545638727.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97394158158.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89877461408.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83867858549.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>82764902371.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>106631101823.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>96597373897.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>77303286332.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>62438668548.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>85502739710.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>87259636977.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>92870953111.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>100069544110.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>83590363101.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>66461737175.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56355954998.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52853742272.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>80227851943.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68215043070.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>70650372326.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>44147031238.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77106951392.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>56916007959.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>59774059105.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61704120998.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>72003999981.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>72612012500.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75276535364.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>88359841837.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>84170798850.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74802021600.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>78178251522.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>73290006250.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>73695090150.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>56764469520.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>65429226149.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>59176401240.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>66424797000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5388400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>46414794000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49393601200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>71919221800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>62486771000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38975965600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>111786324500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>83056795300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26207687800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25305657100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>33047125500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32088729400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>29215808200.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>32135436000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>43321133600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41206560100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>29415913000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>29476805200.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>31116390000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>26405089700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20865882600.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22882272000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>20687698000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17390846000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16004578000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>22044851000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>21883690000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18200309000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18601834000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>20455851000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>13694285000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11127308000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9390960000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9256000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7203027000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5765000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5070,52 +5079,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5167,195 +5177,199 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
-        <v>40323264000.0</v>
+        <v>43802219000.0</v>
       </c>
       <c r="C5">
         <v>40323264000.0</v>
       </c>
       <c r="D5">
         <v>40323264000.0</v>
       </c>
       <c r="E5">
+        <v>40323264000.0</v>
+      </c>
+      <c r="F5">
         <v>40323264061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37480046000.0</v>
       </c>
       <c r="G5">
         <v>37480046000.0</v>
       </c>
       <c r="H5">
+        <v>37480046000.0</v>
+      </c>
+      <c r="I5">
         <v>37030046000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>37030046462.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34860788020.0</v>
       </c>
       <c r="K5">
         <v>34860788020.0</v>
       </c>
       <c r="L5">
         <v>34860788020.0</v>
       </c>
       <c r="M5">
         <v>34860788020.0</v>
       </c>
       <c r="N5">
-        <v>32980190646.0</v>
+        <v>34860788020.0</v>
       </c>
       <c r="O5">
         <v>32980190646.0</v>
       </c>
       <c r="P5">
         <v>32980190646.0</v>
       </c>
       <c r="Q5">
         <v>32980190646.0</v>
       </c>
       <c r="R5">
-        <v>30798684440.0</v>
+        <v>32980190646.0</v>
       </c>
       <c r="S5">
         <v>30798684440.0</v>
       </c>
       <c r="T5">
+        <v>30798684440.0</v>
+      </c>
+      <c r="U5">
         <v>29885840851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28060153676.0</v>
       </c>
       <c r="V5">
         <v>28060153676.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>28060153676.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>377912883121.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>53143164610.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5407,92 +5421,95 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>2648488596.0</v>
+      </c>
+      <c r="C7">
         <v>2891669434.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3134850273.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>284360189.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>568720379.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>853080568.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1137440758.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1406976483.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1676512208.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1946047932.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2215583657.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>0.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
@@ -5526,52 +5543,53 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>30633850000.0</v>
       </c>
       <c r="C8">
         <v>30633850000.0</v>
       </c>
       <c r="D8">
         <v>30633850000.0</v>
       </c>
       <c r="E8">
         <v>30633850000.0</v>
       </c>
       <c r="F8">
         <v>30633850000.0</v>
       </c>
       <c r="G8">
         <v>30633850000.0</v>
       </c>
       <c r="H8">
         <v>30633850000.0</v>
       </c>
       <c r="I8">
@@ -5591,51 +5609,53 @@
       </c>
       <c r="N8">
         <v>30633850000.0</v>
       </c>
       <c r="O8">
         <v>30633850000.0</v>
       </c>
       <c r="P8">
         <v>30633850000.0</v>
       </c>
       <c r="Q8">
         <v>30633850000.0</v>
       </c>
       <c r="R8">
         <v>30633850000.0</v>
       </c>
       <c r="S8">
         <v>30633850000.0</v>
       </c>
       <c r="T8">
         <v>30633850000.0</v>
       </c>
       <c r="U8">
         <v>30633850000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>30633850000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5663,129 +5683,130 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>5018103070.0</v>
       </c>
       <c r="E9">
         <v>5018103070.0</v>
       </c>
       <c r="F9">
         <v>5018103070.0</v>
       </c>
       <c r="G9">
         <v>5018103070.0</v>
       </c>
       <c r="H9">
         <v>5018103070.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>5018103070.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>5018103070.0</v>
       </c>
       <c r="N9">
         <v>5018103070.0</v>
       </c>
       <c r="O9">
         <v>5018103070.0</v>
       </c>
       <c r="P9">
         <v>5018103070.0</v>
       </c>
       <c r="Q9">
         <v>5018103070.0</v>
       </c>
       <c r="R9">
         <v>5018103070.0</v>
       </c>
       <c r="S9">
         <v>5018103070.0</v>
       </c>
       <c r="T9">
         <v>5018103070.0</v>
       </c>
       <c r="U9">
         <v>5018103070.0</v>
       </c>
       <c r="V9">
         <v>5018103070.0</v>
       </c>
       <c r="W9">
         <v>5018103070.0</v>
       </c>
       <c r="X9">
         <v>5018103070.0</v>
       </c>
       <c r="Y9">
         <v>5018103070.0</v>
       </c>
       <c r="Z9">
         <v>5018103070.0</v>
       </c>
       <c r="AA9">
         <v>5018103070.0</v>
       </c>
       <c r="AB9">
         <v>5018103070.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>5018103070.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5806,288 +5827,292 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>221643078000.0</v>
+      </c>
+      <c r="C10">
         <v>233406978000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>246763835000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>219541228000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>253136675000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>221820182000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>240196931000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>237076704000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>271854042381.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>275398361014.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>230189369156.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>194533803694.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>181943078979.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>188219641002.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>157154486833.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>178563111657.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>151852835066.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>154634467730.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>191559102091.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>190761768380.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>210900509152.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>185507151653.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>110559020021.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>71411607343.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>93727926562.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>81833750067.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>74786692709.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>56983230609.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63741153575.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>71772579644.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>63602700504.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83941235600.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>106469969384.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>124345422182.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>103510048915.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>86656545874.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>120474968033.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>114469091737.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>105912896436.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>93825637996.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>94107017098.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>62582042442.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42754452149.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11620469209.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10051746664.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4114927917.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11419850750.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5881593673.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13638556050.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>10259897600.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>15661135531.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14517966900.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17835532675.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13730170680.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16512363458.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10012574220.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>223000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>196000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>224000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>192000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>212000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>217000000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>175000000000.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
@@ -6124,259 +6149,263 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>240790578000.0</v>
+      </c>
+      <c r="C12">
         <v>244694478000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>254838835000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>228377434000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>261972881000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>241259836000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>240196931000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>237076704000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>271854042381.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>275398361014.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>265253234156.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>239885088694.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>227294363979.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>213142326002.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>182181241833.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>178563111657.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>151852835066.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>154634467730.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>191559102091.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>190761768380.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>210900509152.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>185507151653.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>110559020021.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>71411607343.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>93727926562.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>81833750067.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>74786692709.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>56983230609.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63741153575.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>71772579644.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>63602700504.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>83941235600.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>106469969384.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>124345422182.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>103510048915.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>86656545874.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>120474968033.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>114469091737.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>105912896436.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>93825637996.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>94107017098.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62582042442.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>42754452149.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11620469209.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10051746664.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4114927917.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11419850750.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5881593673.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13638556050.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10259897600.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15661135531.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14517966900.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17835532675.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13730170680.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16512363458.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10012574220.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>30633850000.0</v>
       </c>
       <c r="C13">
         <v>30633850000.0</v>
       </c>
       <c r="D13">
         <v>30633850000.0</v>
       </c>
       <c r="E13">
         <v>30633850000.0</v>
       </c>
       <c r="F13">
         <v>30633850000.0</v>
       </c>
       <c r="G13">
         <v>30633850000.0</v>
       </c>
       <c r="H13">
         <v>30633850000.0</v>
       </c>
       <c r="I13">
@@ -6451,108 +6480,108 @@
       <c r="AF13">
         <v>30633850000.0</v>
       </c>
       <c r="AG13">
         <v>30633850000.0</v>
       </c>
       <c r="AH13">
         <v>30633850000.0</v>
       </c>
       <c r="AI13">
         <v>30633850000.0</v>
       </c>
       <c r="AJ13">
         <v>30633850000.0</v>
       </c>
       <c r="AK13">
         <v>30633850000.0</v>
       </c>
       <c r="AL13">
         <v>30633850000.0</v>
       </c>
       <c r="AM13">
         <v>30633850000.0</v>
       </c>
       <c r="AN13">
+        <v>30633850000.0</v>
+      </c>
+      <c r="AO13">
         <v>38268906240.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>38620919848.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>38979469497.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>40763550623.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>43094604110.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>39187359990.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>38519685466.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>36555373148.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>35754890506.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>34827766200.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>33387630720.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>35885860805.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>34019526899.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>29170091100.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>28567585440.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>28323644124.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>30633847530.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>30633850000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3350500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30633850000.0</v>
       </c>
       <c r="BH13">
         <v>30633850000.0</v>
       </c>
       <c r="BI13">
         <v>30633850000.0</v>
       </c>
       <c r="BJ13">
         <v>30633850000.0</v>
       </c>
       <c r="BK13">
         <v>30633850000.0</v>
       </c>
       <c r="BL13">
         <v>30633850000.0</v>
       </c>
       <c r="BM13">
         <v>30633850000.0</v>
       </c>
       <c r="BN13">
         <v>30633850000.0</v>
       </c>
       <c r="BO13">
         <v>30633850000.0</v>
       </c>
@@ -6586,104 +6615,107 @@
       <c r="BY13">
         <v>30633850000.0</v>
       </c>
       <c r="BZ13">
         <v>30633850000.0</v>
       </c>
       <c r="CA13">
         <v>30633850000.0</v>
       </c>
       <c r="CB13">
         <v>30633850000.0</v>
       </c>
       <c r="CC13">
         <v>30633850000.0</v>
       </c>
       <c r="CD13">
         <v>30633850000.0</v>
       </c>
       <c r="CE13">
         <v>30633850000.0</v>
       </c>
       <c r="CF13">
         <v>30633850000.0</v>
       </c>
       <c r="CG13">
-        <v>30470000000.0</v>
+        <v>30633850000.0</v>
       </c>
       <c r="CH13">
         <v>30470000000.0</v>
       </c>
       <c r="CI13">
         <v>30470000000.0</v>
       </c>
       <c r="CJ13">
         <v>30470000000.0</v>
       </c>
       <c r="CK13">
         <v>30470000000.0</v>
       </c>
       <c r="CL13">
         <v>30470000000.0</v>
       </c>
       <c r="CM13">
         <v>30470000000.0</v>
       </c>
       <c r="CN13">
         <v>30470000000.0</v>
       </c>
       <c r="CO13">
         <v>30470000000.0</v>
       </c>
+      <c r="CP13">
+        <v>30470000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
         <v>306040000.0</v>
       </c>
       <c r="C14">
         <v>306040000.0</v>
       </c>
       <c r="D14">
         <v>306040000.0</v>
       </c>
       <c r="E14">
-        <v>306339000.0</v>
+        <v>306040000.0</v>
       </c>
       <c r="F14">
         <v>306339000.0</v>
       </c>
       <c r="G14">
         <v>306339000.0</v>
       </c>
       <c r="H14">
         <v>306339000.0</v>
       </c>
       <c r="I14">
-        <v>306338500.0</v>
+        <v>306339000.0</v>
       </c>
       <c r="J14">
         <v>306338500.0</v>
       </c>
       <c r="K14">
         <v>306338500.0</v>
       </c>
       <c r="L14">
         <v>306338500.0</v>
       </c>
       <c r="M14">
         <v>306338500.0</v>
       </c>
       <c r="N14">
         <v>306338500.0</v>
       </c>
       <c r="O14">
         <v>306338500.0</v>
       </c>
       <c r="P14">
         <v>306338500.0</v>
       </c>
       <c r="Q14">
         <v>306338500.0</v>
       </c>
@@ -6723,148 +6755,151 @@
       <c r="AC14">
         <v>306338500.0</v>
       </c>
       <c r="AD14">
         <v>306338500.0</v>
       </c>
       <c r="AE14">
         <v>306338500.0</v>
       </c>
       <c r="AF14">
         <v>306338500.0</v>
       </c>
       <c r="AG14">
         <v>306338500.0</v>
       </c>
       <c r="AH14">
         <v>306338500.0</v>
       </c>
       <c r="AI14">
         <v>306338500.0</v>
       </c>
       <c r="AJ14">
         <v>306338500.0</v>
       </c>
       <c r="AK14">
-        <v>303843500.0</v>
+        <v>306338500.0</v>
       </c>
       <c r="AL14">
         <v>303843500.0</v>
       </c>
       <c r="AM14">
         <v>303843500.0</v>
       </c>
       <c r="AN14">
         <v>303843500.0</v>
       </c>
       <c r="AO14">
         <v>303843500.0</v>
       </c>
       <c r="AP14">
         <v>303843500.0</v>
       </c>
       <c r="AQ14">
         <v>303843500.0</v>
       </c>
       <c r="AR14">
         <v>303843500.0</v>
       </c>
       <c r="AS14">
         <v>303843500.0</v>
       </c>
       <c r="AT14">
         <v>303843500.0</v>
       </c>
       <c r="AU14">
         <v>303843500.0</v>
       </c>
       <c r="AV14">
         <v>303843500.0</v>
       </c>
       <c r="AW14">
-        <v>306117901.0</v>
+        <v>303843500.0</v>
       </c>
       <c r="AX14">
         <v>306117901.0</v>
       </c>
       <c r="AY14">
         <v>306117901.0</v>
       </c>
       <c r="AZ14">
-        <v>306338500.0</v>
+        <v>306117901.0</v>
       </c>
       <c r="BA14">
         <v>306338500.0</v>
       </c>
       <c r="BB14">
         <v>306338500.0</v>
       </c>
       <c r="BC14">
         <v>306338500.0</v>
       </c>
       <c r="BD14">
         <v>306338500.0</v>
       </c>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>306338500.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6916,209 +6951,211 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>4917089814.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3609359817.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5431930915.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6646789940.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4728077065.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1329467133.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8905031864.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8998464466.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1676817883.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1562133747.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3228295849.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1989540374.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1980736315.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1659458568.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2747476209.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3674910034.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3743239641.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1631513115.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5961842044.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5375451717.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7072630206.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6461445467.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7027533156.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3778099861.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3118577712.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5250279998.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8770419400.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9803221396.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4315997566.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>6702490842.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7170,52 +7207,53 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7267,52 +7305,53 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7364,52 +7403,53 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7461,72 +7501,73 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>10109630000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
@@ -7560,739 +7601,747 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>250692280000.0</v>
+      </c>
+      <c r="C22">
         <v>190645323000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>176286721000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>182392257000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>180250754000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>193416959000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>185993361000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>185238555000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>164341174344.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>155476153025.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>150731166588.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>145838553101.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>165019695194.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>192448954080.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>195161297578.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>205058376164.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>205453991077.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>206574039422.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>195331714755.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>128950956492.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>167241517760.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>138488013931.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>123132723780.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>172044246502.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>176111534639.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>139873889856.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>147462984310.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>162597227443.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>170990279822.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>152000014879.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>165159742674.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>128257638353.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>116981495469.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>110439709012.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>126405599530.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>126544408553.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>130767533483.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>114970954746.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>112970688631.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>110149531221.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>108804691213.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>89360769234.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>122185478501.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>133453680367.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>129507573300.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>141904443040.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>152811629411.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>157397822363.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>144561740550.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>117422708160.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>180415665445.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>139255178875.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>109342206475.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>110137864320.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>132009283564.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>138124202370.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>121917462400.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11655600.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>129654158600.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>125218153400.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>112099377500.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>87426758600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>82424270800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>79805813700.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>68239448600.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>69288885600.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>68458457200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>57923035500.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>54286555600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>66152495100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>66397211800.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>68902337100.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>63775422900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>48436181500.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>37828881500.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>45363706000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>44813021200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>36557656800.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>37064116000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>34432132000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>27460857000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>26427535000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>21042319000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>30912808000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>20403909000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>17884477000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16720820000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10823012000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9706520000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6410487000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7471000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6225122000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4362000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>965247884000.0</v>
+      </c>
+      <c r="C23">
         <v>883469348000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>851024116000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>821390128000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>835608242000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>828511472000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>801657693000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>819649729000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>817920793279.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>819161735987.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>776502261248.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>748546238159.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>740100112330.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>753561379245.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>759845633795.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>756491070814.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>775984034950.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>770702965351.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>774026897674.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>685450610087.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>787943251766.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>713588732384.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>648203498284.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>657271917180.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>717528627323.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>712008839087.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>691512231303.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>679513214332.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>708823285518.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>679923835864.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>708588285620.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>644390789544.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>621600243101.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>616500125002.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>587699015641.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>542298880818.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>610660960624.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>592943930073.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>567560171430.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>549348528505.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>603213797735.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>537287639277.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>546819181687.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>573846378367.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>540023173198.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>519553866509.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>532205149455.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>552824306494.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>565502488650.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>516006427360.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>598083504272.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>509363512025.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>444722059900.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>421320242880.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>4492920600.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>512500.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6773110400.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>511500.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>389000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>120100.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>123700.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>129500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>54100.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>126000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>396700.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>371200.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>519400.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>759400.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>888700.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1091700.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>12064314400.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>13572353700.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1649400.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>16588432300.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>18096471700.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>19604511000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>18073695100.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8333333300.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>10000000000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2089900180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
         <v>328833580.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -8320,52 +8369,53 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8417,52 +8467,53 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8514,338 +8565,344 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>-108779486000.0</v>
+      </c>
+      <c r="C28">
         <v>-161677186000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-194840160000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-171804441000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-169231558000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-153251085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-177966329000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-135756288000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-173147353978.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-190065192668.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-162623384533.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-131779442406.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-94278486008.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-115672660458.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-62641422836.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-72125152750.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34778131235.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-34112086826.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-67230790075.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-101063885657.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52429557419.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-93818415410.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-60647425699.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6796385249.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16635511794.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26812759073.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>44212134455.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>83201957624.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>74675491573.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37604035771.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>85025243876.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11253640385.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-29229613269.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-37201036684.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-26894205267.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-44985863776.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-56551685931.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-51847484075.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-53238936202.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5840377602.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>15925387650.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>18301564988.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>50954438280.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>88089838720.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>74497293314.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>73178270014.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>105423619443.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>140949318715.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>158953364100.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>139338204320.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>209887887667.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>163200381375.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>113835512025.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>121822519320.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16512363458.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10012574220.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>692232633884.0</v>
+      </c>
+      <c r="C29">
         <v>684068043867.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>648609440140.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>626582129839.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>641848208985.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>655748769949.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>634309426238.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>655662636190.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>637263833638.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>655689210466.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>621013941736.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>605009799635.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>612578135716.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>607089365881.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>616616734702.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>623151411209.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>609773893274.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>634653241313.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>630639953876.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>578153746316.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>668321961621.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>596645666253.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>540002945659.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>556957752764.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>595676049307.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>590638096944.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -8868,402 +8925,406 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>358735256000.0</v>
+      </c>
+      <c r="C30">
         <v>334990100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>312422798000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>304704741000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>284521433000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>280132110000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>264976447000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>282008775000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>266707618493.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>264717628070.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>237155493693.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>242078897204.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>227548193175.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>225433549635.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>241866013044.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>244173981824.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>271514840772.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>259722367706.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>238563028448.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>218315663669.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>261483559581.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>237927290591.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>264336805292.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>261367634380.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>292287799156.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>309399207668.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>299129154398.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>288417695893.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>305569729304.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>277927847727.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>299766815355.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>269185166592.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>242261109543.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>220905471863.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>200354715467.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>176243929911.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>210275390019.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>201458353592.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>193282008309.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>216839961538.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>267372033819.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>231709412166.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>265084908214.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>249775053014.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>218149948044.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>212546366460.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>240902428390.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>265179418500.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>254945891200.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>258398074250.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>241760010550.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>227429846550.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>207225228960.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>200357412458.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>190419665600.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>192459176100.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17839000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>161227369700.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>188946200500.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>206296349300.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>170011973500.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>129332259200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>141792897600.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>149542856300.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>118060185600.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>110841849500.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>120864689500.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>134238551100.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>130190885100.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>157646527700.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>156711620100.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>147319984900.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>126038095800.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>98469297500.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>119776718100.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>95859827500.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>89802275300.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>79141846000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>72239093000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>66915995000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>60069146000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>60633950000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>56590949000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>58680177000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>42206707000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>33105944000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>22970627000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>21355726000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>15992298000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>11903000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>10385255000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>10084000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>522103670705.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>516713452302.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>492699189443.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>514130860409.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>506311641860.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>488455863593.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>509851009888.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>504956930010.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>490091351337.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>478749760172.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>485312610951.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>481991587804.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>470891981047.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>464010191138.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>456146679934.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>468624463743.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>453124643461.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>434653646515.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9280,131 +9341,134 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>494150510954.0</v>
+      </c>
+      <c r="C32">
         <v>523780023337.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>510969717741.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>490995429420.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>465942094513.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>493885849093.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>477759758386.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>460393649735.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>443184806013.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>466206550211.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>450484690966.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>436364602183.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>416926207268.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>425791230244.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>394578705173.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>405914496964.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>359278006520.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>381266505145.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>374594714843.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>360378094096.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>380045319755.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>369942948046.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>355961820227.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>339124245305.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>342886491034.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>318429769097.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9427,259 +9491,263 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>103167989000.0</v>
+      </c>
+      <c r="C33">
         <v>107313398000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>104460332000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>103426966000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>107318281000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>108353100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>109146159000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>109600182000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>111058565961.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>119873465183.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>118761095703.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>117182871504.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>118898491127.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>119282367416.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>137673939557.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>122939436343.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>145387162565.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>144511323227.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>142580982586.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>144789989127.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>145737356054.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>150228255882.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>148673864991.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>150347911830.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>152770862255.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>176245113652.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>167979206471.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>167907273852.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>165452192993.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>176408521002.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>175624582754.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>161241275331.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>153929522206.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>157908627882.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>152987758980.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>149732375540.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>147729391287.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>159902382702.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>153266157492.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>125027304655.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>127691603175.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>135171127326.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>141543730928.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>152903753684.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>139912079965.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>143749030197.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>134212674180.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>120622396577.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>115549575150.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>103965379520.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>112316398046.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>104531440550.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>86452268300.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>87249616560.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>73900929746.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>62371623270.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9731,466 +9799,473 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>15175782000.0</v>
+      </c>
+      <c r="C35">
         <v>15749550000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15504231000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15191962000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14653462000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14114962000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13603462000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14163600000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13935135398.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13706671122.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13518806847.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11233460010.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10857260010.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10481060010.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10104860010.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12095115133.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11917998133.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11601798133.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>10824798133.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>16682877401.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>15905877401.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>15193402401.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14529602401.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10707217321.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10328017321.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>12661202321.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12200002320.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9344182407.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>9019002407.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8561802407.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8104602407.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10778298128.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10321098128.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9863898128.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9621947461.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>7907106938.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7577406938.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>7247706938.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>11420827491.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>12441679684.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>12240749016.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>12036087533.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>12239209431.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>17165557186.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>11703759997.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11236723464.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>10437313436.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>15664744523.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>15484880850.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>16753887040.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>20548815628.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>21534222600.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>18534054175.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>19008918000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10520250324.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>12064315230.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>7778886000.0</v>
+      </c>
+      <c r="C36">
         <v>11366611000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8441517000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8996363000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11230417000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11227576000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10770789000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11152253000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10782306477.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18688789326.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>17923076103.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>17567816095.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>17601234527.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16104217993.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>33128445884.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16067630914.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11994374081.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>13069169570.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9270604600.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8552823506.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7854559494.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>10941004283.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11350511548.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11370159859.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11973306546.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>32154881010.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>29022455218.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>27747861068.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>26736145650.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>38336932500.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>38011623497.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>27274819726.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>24683792422.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>27355683663.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>19924324442.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>17125860523.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15728122238.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>24980852729.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>16186983615.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13864739580.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>15697739819.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>20806883291.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>20657656034.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>19480395898.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>16843133330.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20436539982.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>19828631849.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>18065596105.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>17795867850.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>20206259200.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>18415628816.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>18753421450.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>12686591550.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>14398965000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-73900929746.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-62371623270.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10242,1321 +10317,1333 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>9548947780.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10122680830.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10563105590.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8320816150.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8691649390.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9028258030.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>7015237460.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7835198440.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7058763610.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>21402922657.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>19757792200.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16267878927.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17132398400.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13275190708.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>13643423229.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>13020079447.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16108886487.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>16494612368.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17079881611.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>17801533229.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>38658470235.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>35579393711.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>11087438640.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>34158766822.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>45995756502.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>45926094782.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>34071554400.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>30760157100.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>33353169200.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>25636207400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>21553092900.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>20083574600.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>29161952500.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>19849513600.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>0.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>19505273900.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>1728100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1674500.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1595300.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>0.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1902100.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1597600.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1501800.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1778700.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1669000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1620200.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1278200.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1481400.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>12347464072.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>10276323420.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>9965904100.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>892600.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>8241632100.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5856603400.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4642124200.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4043732300.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>15003370500.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>5014421600.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3204086400.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2132950800.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2034874000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2175606800.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2049189400.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2077128800.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2003222900.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3071224600.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3028190000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2516105200.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1781399900.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2892185500.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2997112500.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2409640500.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>3887940000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>3834437000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>3101460000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2090314000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1837573000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1698336000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1502221000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1016437000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1698279000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>12122502000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1368379000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2129226000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>5109000000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>3184000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>11861780000.0</v>
+      </c>
+      <c r="C39">
         <v>5826049000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3015430000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2488730000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1544893000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>1344794000.0</v>
+        <v>5834467196.0</v>
       </c>
       <c r="H39">
-        <v>5725513000.0</v>
+        <v>1344794001.0</v>
       </c>
       <c r="I39">
+        <v>7693976195.0</v>
+      </c>
+      <c r="J39">
         <v>4591552013.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4218570856.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5541963253.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4583794499.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2610772967.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5138811924.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>7193879668.0</v>
+      </c>
+      <c r="Q39">
         <v>5756164826.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2543858681.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5260767266.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5992069794.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2632232419.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3199640395.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2201579856.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1756713119.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2780148213.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3107782799.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4935199901.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2343012306.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4452809565.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3544074042.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2092628879.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4586831059.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2021385121.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2431027033.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3441536716.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5078715963.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3813454769.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1934470329.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2568870739.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2128420562.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3506093094.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5238452430.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>250173700274.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7333019694.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>11218225545.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>10776720255.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11972895176.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>233802053535.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>28020065490.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>26573198400.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>29412550880.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>31957333350.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>9298915150.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3662205899.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2977362359.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2574881118.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6035278100.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>5513508200.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>118200.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2029013700.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>12515948900.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>11133949700.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>14986636400.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>6627007100.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>16578522500.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2315065700.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1278413600.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>737580000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1280156600.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1861315300.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4787619200.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4884702600.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1239048000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2612956100.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1917322200.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1589192500.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1640172800.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2620477200.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3565803500.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1072444000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>870723000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>746541000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>267769000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>322582000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>801393000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1057070000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>5223608000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>5673386000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1329142000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>11656490000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>83499000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2061000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1265050000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>636000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>58309391000.0</v>
+      </c>
+      <c r="C40">
         <v>4757676000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11934590000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2488540000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44468415000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4220130000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4079421000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2951673000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41449093654.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4235888035.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8079321442.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2368368910.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>21632329224.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3466872752.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2364746872.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2778135853.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23630519586.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4142774990.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3459564961.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-2795174214.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-923253568.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>987468975.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-3505219685.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-2629289048.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2217799589.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-5719990427.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-5904466713.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>157019317.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16589521469.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-379472475.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1861090857.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-284685310.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19541725710.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>314758036.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-1202702659.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-1494301907.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>31578797053.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-3067695880.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-2205047142.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2407783246.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13281261502.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-3734244030.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3617597455.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5537154671.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>24013666663.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6347174948.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3808966999.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>617688564.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>5716996950.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>14559487200.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11827792435.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3668835150.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5047845075.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>8311980240.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>153590284994.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>156265419750.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12975638000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>416000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2542870000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1662444000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>9721908000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1523019000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2734767000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4276348000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12069975000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>6671930000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>6082782000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8446484000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>15061650000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5418515000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3877208000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1819103000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>4507502000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1895405000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2746566000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3096754000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3504804000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1936647000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2143275000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2645492000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4501002000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4714805000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1730413000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>5927505000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2923871000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2912749000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2380822000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>3217618000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1505932000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2383053000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1014000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1205961000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1022000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>10104860010.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12095115133.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11917998133.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11601798133.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10824798133.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16682877401.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15905877401.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15193402401.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14529602401.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>10707217321.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10328017321.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12661202321.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>12200002320.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9344182407.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>9019002407.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8561802407.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8104602407.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>10778298128.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10321098100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>9863898100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9621947500.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>7907106900.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>7577406900.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7247706900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6927906900.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>443000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5536939600.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>371000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>781700.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>757700.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>733700.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>709700.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>797700.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>824700.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>877000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>798400.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>856400.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1001000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>994800.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>971900.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>12119079200.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>11622218000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1234500.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>10883253900.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>10687180700.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10156723600.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9626266500.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9095809400.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8122436700.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7741151500.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7359866200.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6978581000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6187320100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5701912100.0</v>
       </c>
       <c r="BR41">
         <v>5701912100.0</v>
       </c>
       <c r="BS41">
+        <v>5701912100.0</v>
+      </c>
+      <c r="BT41">
         <v>5459208000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>5367520800.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>5113463500.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4838006300.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4562549000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4161785200.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4014811000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3767895500.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3091318000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2905318000.0</v>
       </c>
-      <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>2346505000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2160505000.0</v>
       </c>
-      <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>4710635000.0</v>
       </c>
       <c r="C42">
         <v>4710635000.0</v>
       </c>
       <c r="D42">
         <v>4710635000.0</v>
       </c>
       <c r="E42">
+        <v>4710635000.0</v>
+      </c>
+      <c r="F42">
         <v>45033899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5018103000.0</v>
       </c>
       <c r="G42">
         <v>5018103000.0</v>
       </c>
       <c r="H42">
         <v>5018103000.0</v>
       </c>
       <c r="I42">
-        <v>5018103066.0</v>
+        <v>5018103000.0</v>
       </c>
       <c r="J42">
         <v>5018103066.0</v>
       </c>
       <c r="K42">
         <v>5018103066.0</v>
       </c>
       <c r="L42">
         <v>5018103066.0</v>
       </c>
       <c r="M42">
         <v>5018103066.0</v>
       </c>
       <c r="N42">
         <v>5018103066.0</v>
       </c>
       <c r="O42">
         <v>5018103066.0</v>
       </c>
       <c r="P42">
         <v>5018103066.0</v>
       </c>
       <c r="Q42">
         <v>5018103066.0</v>
       </c>
       <c r="R42">
         <v>5018103066.0</v>
       </c>
       <c r="S42">
         <v>5018103066.0</v>
       </c>
       <c r="T42">
         <v>5018103066.0</v>
       </c>
       <c r="U42">
         <v>5018103066.0</v>
       </c>
       <c r="V42">
         <v>5018103066.0</v>
       </c>
       <c r="W42">
-        <v>33078256742.0</v>
+        <v>5018103066.0</v>
       </c>
       <c r="X42">
         <v>33078256742.0</v>
       </c>
       <c r="Y42">
-        <v>5018103066.0</v>
+        <v>33078256742.0</v>
       </c>
       <c r="Z42">
         <v>5018103066.0</v>
       </c>
       <c r="AA42">
+        <v>5018103066.0</v>
+      </c>
+      <c r="AB42">
         <v>31345725345.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5018103066.0</v>
       </c>
       <c r="AC42">
         <v>5018103066.0</v>
       </c>
       <c r="AD42">
         <v>5018103066.0</v>
       </c>
       <c r="AE42">
         <v>5018103066.0</v>
       </c>
       <c r="AF42">
+        <v>5018103066.0</v>
+      </c>
+      <c r="AG42">
         <v>29657966467.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5018103066.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27701094909.0</v>
       </c>
       <c r="AI42">
         <v>27701094909.0</v>
       </c>
       <c r="AJ42">
         <v>27701094909.0</v>
       </c>
       <c r="AK42">
+        <v>27701094909.0</v>
+      </c>
+      <c r="AL42">
         <v>26501731614.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>21983508468.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2446116747.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>25669337719.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3360683313.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-355375164287.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4490487437.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5015494307.6</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3409973332.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4163921865.68</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>31099254208.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3112007299.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3031312950.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2905967519.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>16978703481.52</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4339895775.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3721249725.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>3644387640.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3613267868.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-173718889080.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11608,52 +11695,53 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11705,101 +11793,104 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>265978819472.0</v>
+      </c>
+      <c r="C45">
         <v>265100119064.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>263218932601.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>259995840578.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>260203943078.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>260223912174.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>260261237462.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>259320437742.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>260026369479.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>258955506432.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>256620478532.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>253207901143.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>254246981616.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>254157770916.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>253780175316.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>253741196425.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -11832,811 +11923,819 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>90623181000.0</v>
+      </c>
+      <c r="C46">
         <v>91387620000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>91255167000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>89820516000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>91599267000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>92637820000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>94030427000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>94507228000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>96513470349.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>97567767797.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>97329138261.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>96398161840.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>98068085587.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>99858187301.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>101353891900.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>103181644143.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>129119283638.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>127378924827.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>129305791878.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>131146565898.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>132717276607.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>134119369395.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>132179252623.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>133268030219.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>134969329026.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>137586643417.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>132399812760.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>133014734897.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>131293426171.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>130412764500.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>129698487972.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>127169720931.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>123169365143.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>124555458724.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>127351551594.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>128179282597.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>127645816665.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>130740430186.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>133416643853.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>107427252576.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>108296136680.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>110876710879.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>117574951455.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>128351568930.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>118641506637.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>119230406335.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>110554825912.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>101186970789.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>97753707300.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>83759120320.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>91938485958.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>85778019100.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>73765676750.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>72850651560.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>73900929746.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>62371623270.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>91255167210.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>89820516020.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>91599266600.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>92637820410.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>94030426880.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>94507228350.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>96398161840.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>98068085590.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>99858187300.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>101353891900.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>103181644143.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>129119283638.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>127378924827.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>129305791878.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>131146565898.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>132717276607.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>134119369395.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>132179252623.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>133268030219.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>134969329026.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>137586643417.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>132399812760.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>133014734900.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>131293426171.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>130412764500.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>129698487972.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>127169720931.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>123169365100.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>124555458700.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>127351551600.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>128179282600.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>127645816700.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>130740430200.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>133416643900.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>8250400.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>108909255200.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>8477200.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8753600.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8898100.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>9097300.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>8888600.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>8317600.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>8249300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>7373200.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>7529800.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>7410600.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>7432300.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>7494900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>7668500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>62371625600.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>60464391100.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6646100.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>60650052200.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>52292601600.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>49832919600.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>49133857700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>32568191500.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>31201827800.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>32253927800.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>31327804000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>31727361200.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>30032479300.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>30021244400.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>27071695000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>23925099400.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>19667194000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>19526579300.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>19753620500.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>18742894300.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>16660002000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>16874943500.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>10208545100.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>9836887000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>10482573000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>10386730000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>10834930000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>10274707000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>10620582000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>10863801000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>11291190000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>11460004000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>11835100000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>12278077000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>12489318000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>13448000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>12057142000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>11639000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>502870826000.0</v>
+      </c>
+      <c r="C48">
         <v>539562172000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>524152866000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>503461954000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>482844064000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>514900754000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>500084265000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>483067197000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>467551657915.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>501789348966.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>485150799684.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>471742697261.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>454400801659.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>465910241625.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>453471526993.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>448081308590.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>424067045731.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>447680222903.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>439861004354.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>422918069676.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>446138903146.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>441244823268.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>426379244595.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>415037653430.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>423333035606.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>420012012459.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>408912405702.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>402030615793.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>394167104589.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>408332647276.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>392832826994.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>374361830048.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>367279644213.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>388866571309.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>380604740410.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>375519569361.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>366934149566.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>393366260278.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>376127707164.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>361138932199.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>348831550649.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>341549880649.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>335646574199.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>345460381273.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>301498386591.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>303035544017.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>277935945379.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>258813552276.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>251158984350.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>228494222080.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>220916471306.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>200788573375.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>190401269475.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>178090442640.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>165995416874.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>143085041550.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>131762408600.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>14054800.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>119215949300.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>120447561400.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>112406135900.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>109996250600.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>99986003100.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>89487716500.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>83876085300.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>86302406600.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>80795832100.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>75683973200.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>71067678800.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>70515646500.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>55890659700.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>49164585000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>44168020800.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>41337499200.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>38687892500.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>37354193500.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>33405954700.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>33145980500.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>26406583000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>23496948000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>23509094000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>22974757000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>20786188000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>18838808000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>19134887000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>17220230000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>15702258000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>14739901000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>14047154000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>12738741000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>13285000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>10772293000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>9670000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12688,143 +12787,146 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
+        <v>110215103779.0</v>
+      </c>
+      <c r="C50">
         <v>68838122741.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>48788824611.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>47452427167.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>83336396174.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>67716016046.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>61093161778.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>99913439553.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>97030176195.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>83387120414.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>65350400966.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>62754361288.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>87664592971.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>72546980544.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>94513063997.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>106437958907.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>117074703831.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>120522380904.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>124328312016.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>89697882723.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>158470951733.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>91688736243.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>49911594322.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>78207992592.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>110363438356.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>108646509140.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>118998827164.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>140185188233.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>138416645148.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>109376615415.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -12843,525 +12945,534 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>112863592000.0</v>
+      </c>
+      <c r="C51">
         <v>71729792000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>51923675000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>47736787000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>83905117000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>68569097000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>62230603000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>101320416000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>98706688403.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>85333168346.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>67565984623.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>62754361288.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>87664592971.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>72546980544.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>94513063997.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>106437958907.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>117074703831.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>120522380904.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>124328312016.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>89697882723.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>158470951733.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>91688736243.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>49911594322.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>78207992592.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>110363438356.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>108646509140.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>118998827164.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>140185188233.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>138416645148.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>109376615415.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>148627944380.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>95194875985.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>77240356115.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>87144385498.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>76615843648.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>41670682098.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>63923282102.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>62621607662.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>52673960234.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>87985260394.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>110032404748.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>80883607430.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>93708890429.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>99710307929.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>84549039978.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>77293197931.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>116843470193.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>146830912388.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>172591920150.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>149598101920.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>225549023198.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>177718348275.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>131671044700.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>135552690000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>111260054000.0</v>
+      </c>
+      <c r="C52">
         <v>69883073000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>49833775000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>47736787000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>83905116000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>68569097000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>62230603000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>100991583000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>98108319094.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>84465263313.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>66428543865.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>62754361288.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>87664592971.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72546980544.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>94513063997.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>106437958907.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>117074703831.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>120522380904.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>124328312016.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>83177298393.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>152821210795.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>81523392310.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>39260022854.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>72699396113.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>104603746574.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>91426813990.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>103281938819.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>138239780675.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>135390225858.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>105874203188.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>145937156406.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>92479682070.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>74874090347.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>78971773569.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>71502318614.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>36482835457.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>59591392272.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>51719945192.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>42805587964.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>81311666645.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>103297424458.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>74086100798.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>86615159500.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>94006231682.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>82947586645.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>75672110119.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>115232935367.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>146172323581.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>171098879400.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>145091442240.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>221017106226.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>171705934450.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>124133890525.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>126914914800.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>19147500000.0</v>
+      </c>
+      <c r="C53">
         <v>11287500000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>8075000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8836207000.0</v>
       </c>
       <c r="E53">
         <v>8836207000.0</v>
       </c>
       <c r="F53">
+        <v>8836207000.0</v>
+      </c>
+      <c r="G53">
         <v>19439655000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>35063865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45351285000.0</v>
       </c>
       <c r="M53">
         <v>45351285000.0</v>
       </c>
       <c r="N53">
+        <v>45351285000.0</v>
+      </c>
+      <c r="O53">
         <v>24922685000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>25026755000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>145000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>125000000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>130000000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>170000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>163000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>183000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>145000000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>80000000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>46700000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
@@ -13386,52 +13497,53 @@
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13483,1102 +13595,1115 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>965247884000.0</v>
+      </c>
+      <c r="C55">
         <v>883469348000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>851024116000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>821390128000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>835608242000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>828511472000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>801657693000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>819649729000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>817920793279.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>819161735987.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>776502261248.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>748546238159.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>740100112330.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>753561379245.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>759845633795.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>756491070814.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>775984034950.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>770702965351.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>774026897674.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>685450610087.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>787943251766.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>713588732384.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>648203498284.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>657271917180.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>717528627323.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>712008839087.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>691512231303.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>679513214332.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>708823285518.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>679923835864.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>708588285620.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>644390789544.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>621600243101.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>616500125002.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>587699015641.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>542298880818.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>610660960624.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>592943930073.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>567560171430.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>549348528505.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>603213797735.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>537287639277.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>546819181687.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>573846378367.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>540023173198.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>519553866509.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>532205149455.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>552824306494.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>565502488650.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>516006427360.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>598083504272.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>509363512025.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>444722059900.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>421320242880.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>437702334417.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>417239654700.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>402759011100.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>38945800.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>373969285200.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>396400228700.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>392873938100.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>334151216400.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>275390730400.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>286144614200.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>261933798700.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>224026282500.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>219198880400.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>215154921500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>234119324800.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>236088012300.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>258897722200.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>252958473400.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>242406552100.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>204245961300.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>167582612600.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>189407552700.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>168186819300.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>155674035300.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>137862569000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>124229545000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>114386064000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>107667986000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>98769902000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>107635862000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>94361200000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>82470002000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>73706671000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>67038144000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>61839411000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>59003647000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>58102000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>53751404000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>51028000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>862079895000.0</v>
+      </c>
+      <c r="C56">
         <v>776155950000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>746563784000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>717963162000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>728289961000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>720158372000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>692511534000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>710049547000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>706862227318.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>699288270804.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>657741165545.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>631363366655.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>621201621203.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>634279011829.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>622171694238.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>633551634471.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>630596872385.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>626191642124.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>631445915088.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>540660620960.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>642205895712.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>563360476502.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>499529633293.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>506924005350.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>564757765068.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>535763725435.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>523533024832.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>511605940480.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>543371092525.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>503515314862.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>532963702866.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>483149514213.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>467670720895.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>458591497120.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>434711256661.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>392566505278.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>462931569337.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>433041547371.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>414294013938.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>424321223849.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>475522194560.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>402116511951.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>405275450759.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>420942624683.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>400111093233.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>375804836312.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>397992475275.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>432201909916.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>449952913500.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>412041047840.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>485767106226.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>404832071475.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>358269791600.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>334070626320.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>351453940599.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>344591708010.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>367929384000.0</v>
+      </c>
+      <c r="C57">
         <v>252375927000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>235594066000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>226967732000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>262347866000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>226272523000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>214751776000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>249655897000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>263677421305.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>233081720593.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>207256474579.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>194998764472.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>204275413935.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>208487781585.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>227592989065.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>227637137507.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>271318865865.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>244925136979.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>256851200245.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>180282526864.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>262160575957.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>193417528456.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>143567813066.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>167799760045.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>221871274034.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>217333956338.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>208394575715.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>206134511864.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>243633173821.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>202713371615.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>247339069096.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>198941207415.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>183691362062.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>159415833127.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>139118916055.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>100516601745.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>178992957328.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>139692638940.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>127377268299.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>134154361944.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>200147082819.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>141322931039.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>154616851593.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>164366085063.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>184215533287.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>163401716967.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>204085796097.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>239465851548.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>260986675200.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>234452951040.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>317387252746.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>248664775850.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>202876825750.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>191991364560.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>219019511143.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>215441820990.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>211274054700.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>18230800.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>192752979700.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>212636330900.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>216175090500.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>161927326300.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>123450557900.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>144018892600.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>135803481300.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>95850929000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>96911386700.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>98770547600.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>122836653300.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>125352686000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>163034773800.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>163908599800.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>158607300000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>123552688000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>89814403300.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>113373806200.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>96248285800.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>84242391400.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>72472771000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>61935382000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>55378311000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>49194570000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>40138550000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>51137890000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>39907952000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>29931412000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>22836672000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>16911903000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>12633240000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>11774013000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>10270000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>8408988000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>6787000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>383105166000.0</v>
+      </c>
+      <c r="C58">
         <v>268125477000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>251098298000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>242159694000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>277001328000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>240387485000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>228355238000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>263819497000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>277612556703.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>246788391715.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>220775281426.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>206232224482.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>215132673945.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>218968841595.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>237697849075.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>239732252640.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>283236863998.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>256526935112.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>267675998378.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>196965404265.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>278066453358.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>208610930857.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>158097415467.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>178506977366.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>232199291355.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>229995158659.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>220594578035.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>215478694271.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>252652176228.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>211275174022.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>255443671503.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>209719505543.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>194012460190.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>169279731255.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>148740863516.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>108423708683.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>186570364266.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>146940345878.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>138798095790.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>146596041629.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>212387831835.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>153359018573.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>166856061025.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>181531642250.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>195919293284.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>174638440431.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>214523109534.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>255130596072.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>276471556050.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>251206838080.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>337936068375.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>270198998450.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>221410879925.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>211000282560.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>239753497369.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>239625210990.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>236468626000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>21115000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>220224666000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>241419983000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>245936325000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>189627288000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>140879701000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>162141329000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>143544633000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>103210795000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>103889968000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>104957868000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>128538565000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>131054598000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>168493982000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>169276121000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>163720763000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>128390694000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>94376952000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>117535591000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>100263097000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>88010287000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>75564089000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>64840700000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>55378311000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>49194570000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>42485055000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>53298395000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>39907952000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>29931412000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>22836672000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>16911903000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>12633240000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>11774013000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>10308000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8473843000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>6865000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14630,458 +14755,463 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>582017530000.0</v>
+      </c>
+      <c r="C60">
         <v>615229921000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>599820616000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>579129703000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>558511813000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>588032754000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>573216264000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>555749197000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>540233657443.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>572302090052.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>555663540770.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>542255438347.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>524913542745.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>534542385337.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>522103670705.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>516713452302.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>492699189443.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>514130860409.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>506311641860.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>488455863593.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>509851009888.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>504956930010.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>490091351337.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>478749760172.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>485312610951.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>481991587804.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>470891981047.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>464010191138.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>456146679934.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>468624463743.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>453124643461.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>434653646515.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>427571460680.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>447201516218.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>438939685319.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>433854514270.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>424069731180.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>445983618746.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>428745065632.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>402737890521.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>390813153810.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>383921233436.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>379957253811.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>392304956058.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>344095719913.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>344907103666.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>317672263802.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>297680450081.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>289018063500.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>264787820320.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>260135836385.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>239147996050.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>223292610300.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>210302415720.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>197932328866.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>173718889080.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>166275489200.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>17829600.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>153729029900.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>154960642000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>146919216500.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>144509331200.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>134499083700.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>124000797100.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>118389165900.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>120815487200.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>115308912700.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>110197053800.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>105580759400.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>105033414300.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>90403740300.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>83682352900.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>78685788600.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>75855267100.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>73205660300.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>71871961300.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>67923722500.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>67663748400.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>62298480000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>59388845000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>59007753000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>58473416000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>56284847000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>54337467000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>54453248000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>52538591000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>50869999000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>50126241000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>49206170000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>47229634000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>47794000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>45277561000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>44163000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-688589500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1433113900.0</v>
       </c>
       <c r="AM61">
         <v>-1433113900.0</v>
       </c>
       <c r="AN61">
+        <v>-1433113900.0</v>
+      </c>
+      <c r="AO61">
         <v>-119200.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1575082600.0</v>
       </c>
-      <c r="AP61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ61"/>
       <c r="AR61">
         <v>-119200.0</v>
       </c>
       <c r="AS61">
         <v>-119200.0</v>
       </c>
       <c r="AT61">
         <v>-119200.0</v>
       </c>
       <c r="AU61">
         <v>-119200.0</v>
       </c>
       <c r="AV61">
-        <v>-119100.0</v>
+        <v>-119200.0</v>
       </c>
       <c r="AW61">
         <v>-119100.0</v>
       </c>
       <c r="AX61">
         <v>-119100.0</v>
       </c>
       <c r="AY61">
+        <v>-119100.0</v>
+      </c>
+      <c r="AZ61">
         <v>-101900.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15133,50 +15263,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15273,51 +15404,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>846002658000.0</v>
       </c>
       <c r="C2">
         <v>791397439000.0</v>
       </c>
       <c r="D2">
         <v>698190914143.0</v>
       </c>
       <c r="E2">
         <v>753040049120.0</v>
       </c>
       <c r="F2">
         <v>739929538466.0</v>
       </c>
       <c r="G2">
         <v>660279703244.0</v>
       </c>
       <c r="H2">
         <v>713942666563.0</v>
       </c>
       <c r="I2">
         <v>697501621569.0</v>
       </c>
@@ -15353,51 +15484,51 @@
       </c>
       <c r="T2">
         <v>347283997000.0</v>
       </c>
       <c r="U2">
         <v>263098080000.0</v>
       </c>
       <c r="V2">
         <v>188728878000.0</v>
       </c>
       <c r="W2">
         <v>101000845000.0</v>
       </c>
       <c r="X2">
         <v>42946964000.0</v>
       </c>
       <c r="Y2">
         <v>34169693000.0</v>
       </c>
       <c r="Z2">
         <v>40526344000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>7249423000.0</v>
       </c>
       <c r="C3">
         <v>8382526000.0</v>
       </c>
       <c r="D3">
         <v>8566010571.0</v>
       </c>
       <c r="E3">
         <v>7795916510.0</v>
       </c>
       <c r="F3">
         <v>8724229483.0</v>
       </c>
       <c r="G3">
         <v>10817563614.0</v>
       </c>
       <c r="H3">
         <v>10756836169.0</v>
       </c>
       <c r="I3">
         <v>14499109354.0</v>
       </c>
@@ -15417,81 +15548,81 @@
         <v>2958351648.0</v>
       </c>
       <c r="O3">
         <v>1354425120.0</v>
       </c>
       <c r="P3">
         <v>29606100.0</v>
       </c>
       <c r="Q3">
         <v>780721973.0</v>
       </c>
       <c r="R3">
         <v>2618419978.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>74979307000.0</v>
       </c>
       <c r="C5">
         <v>74334575000.0</v>
       </c>
       <c r="D5">
         <v>69292770375.0</v>
       </c>
       <c r="E5">
         <v>43055360666.0</v>
       </c>
       <c r="F5">
         <v>50668843765.0</v>
       </c>
       <c r="G5">
         <v>57388649288.0</v>
       </c>
       <c r="H5">
         <v>61382787852.0</v>
       </c>
       <c r="I5">
         <v>35150068663.0</v>
       </c>
@@ -15511,51 +15642,51 @@
         <v>55566337718.0</v>
       </c>
       <c r="O5">
         <v>61117537245.0</v>
       </c>
       <c r="P5">
         <v>45191290616.0</v>
       </c>
       <c r="Q5">
         <v>39424864546.0</v>
       </c>
       <c r="R5">
         <v>48992084979.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>82228730000.0</v>
       </c>
       <c r="C6">
         <v>82717101000.0</v>
       </c>
       <c r="D6">
         <v>77858780946.0</v>
       </c>
       <c r="E6">
         <v>50851277176.0</v>
       </c>
       <c r="F6">
         <v>59393073248.0</v>
       </c>
       <c r="G6">
         <v>68206212902.0</v>
       </c>
       <c r="H6">
         <v>72139624021.0</v>
       </c>
       <c r="I6">
         <v>49649178017.0</v>
       </c>
@@ -15575,111 +15706,111 @@
         <v>58524689366.0</v>
       </c>
       <c r="O6">
         <v>62471962365.0</v>
       </c>
       <c r="P6">
         <v>45220896716.0</v>
       </c>
       <c r="Q6">
         <v>40205586519.0</v>
       </c>
       <c r="R6">
         <v>51610504957.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>133331620000.0</v>
       </c>
       <c r="C9">
         <v>122504035000.0</v>
       </c>
       <c r="D9">
         <v>108115935834.0</v>
       </c>
       <c r="E9">
         <v>77902388813.0</v>
       </c>
       <c r="F9">
         <v>98204311964.0</v>
       </c>
       <c r="G9">
         <v>112062027551.0</v>
       </c>
       <c r="H9">
         <v>102470089341.0</v>
       </c>
       <c r="I9">
         <v>83110227231.0</v>
       </c>
@@ -15699,51 +15830,51 @@
         <v>113937997558.0</v>
       </c>
       <c r="O9">
         <v>101214473442.0</v>
       </c>
       <c r="P9">
         <v>79044591224.0</v>
       </c>
       <c r="Q9">
         <v>62009766595.0</v>
       </c>
       <c r="R9">
         <v>68153669345.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>84942256000.0</v>
       </c>
       <c r="C10">
         <v>69336472000.0</v>
       </c>
       <c r="D10">
         <v>65281918531.0</v>
       </c>
       <c r="E10">
         <v>38575884987.0</v>
       </c>
       <c r="F10">
         <v>50989197783.0</v>
       </c>
       <c r="G10">
         <v>51893851190.0</v>
       </c>
       <c r="H10">
         <v>55527213822.0</v>
       </c>
       <c r="I10">
         <v>32364663354.0</v>
       </c>
@@ -15779,51 +15910,51 @@
       </c>
       <c r="T10">
         <v>14212156000.0</v>
       </c>
       <c r="U10">
         <v>11212446000.0</v>
       </c>
       <c r="V10">
         <v>11138938000.0</v>
       </c>
       <c r="W10">
         <v>8690482000.0</v>
       </c>
       <c r="X10">
         <v>6219315000.0</v>
       </c>
       <c r="Y10">
         <v>11430791000.0</v>
       </c>
       <c r="Z10">
         <v>13659671000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>16734762000.0</v>
       </c>
       <c r="C11">
         <v>13195245000.0</v>
       </c>
       <c r="D11">
         <v>12573560792.0</v>
       </c>
       <c r="E11">
         <v>3139296153.0</v>
       </c>
       <c r="F11">
         <v>8087644615.0</v>
       </c>
       <c r="G11">
         <v>15685835665.0</v>
       </c>
       <c r="H11">
         <v>19384171632.0</v>
       </c>
       <c r="I11">
         <v>825829674.0</v>
       </c>
@@ -15859,51 +15990,51 @@
       </c>
       <c r="T11">
         <v>4453745000.0</v>
       </c>
       <c r="U11">
         <v>3542835000.0</v>
       </c>
       <c r="V11">
         <v>3274180000.0</v>
       </c>
       <c r="W11">
         <v>2204624000.0</v>
       </c>
       <c r="X11">
         <v>1676210000.0</v>
       </c>
       <c r="Y11">
         <v>2841932000.0</v>
       </c>
       <c r="Z11">
         <v>3905537000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>3389947000.0</v>
       </c>
       <c r="C12">
         <v>4998103000.0</v>
       </c>
       <c r="D12">
         <v>4010851843.0</v>
       </c>
       <c r="E12">
         <v>4479475676.0</v>
       </c>
       <c r="F12">
         <v>4033303946.0</v>
       </c>
       <c r="G12">
         <v>4505965530.0</v>
       </c>
       <c r="H12">
         <v>4846323784.0</v>
       </c>
       <c r="I12">
         <v>2785405310.0</v>
       </c>
@@ -15939,51 +16070,51 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>8814590550.0</v>
       </c>
       <c r="C13">
         <v>9939085140.0</v>
       </c>
       <c r="D13">
         <v>12843550825.0</v>
       </c>
       <c r="E13">
         <v>49674180.0</v>
       </c>
       <c r="F13">
         <v>4660381591.0</v>
       </c>
       <c r="G13">
         <v>477436060.0</v>
       </c>
       <c r="H13">
         <v>1809815750.0</v>
       </c>
       <c r="I13">
         <v>2880188190.0</v>
       </c>
@@ -15991,51 +16122,51 @@
         <v>4361344260.0</v>
       </c>
       <c r="K13">
         <v>1537374350.0</v>
       </c>
       <c r="L13">
         <v>3857815030.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>-18976242.0</v>
       </c>
       <c r="C14">
         <v>-22594335.0</v>
       </c>
       <c r="D14">
         <v>-19389984.0</v>
       </c>
       <c r="E14">
         <v>-4433485.0</v>
       </c>
       <c r="F14">
         <v>-24578953.0</v>
       </c>
       <c r="G14">
         <v>14731480.0</v>
       </c>
       <c r="H14">
         <v>25672221.0</v>
       </c>
       <c r="I14">
         <v>19970656.0</v>
       </c>
@@ -16047,51 +16178,51 @@
       </c>
       <c r="L14">
         <v>5833887.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>3643000.0</v>
       </c>
       <c r="Q14">
         <v>1946000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>68188518000.0</v>
       </c>
       <c r="C15">
         <v>56118632000.0</v>
       </c>
       <c r="D15">
         <v>52688967755.0</v>
       </c>
       <c r="E15">
         <v>35432155349.0</v>
       </c>
       <c r="F15">
         <v>42876974215.0</v>
       </c>
       <c r="G15">
         <v>36218944787.0</v>
       </c>
       <c r="H15">
         <v>36137303070.0</v>
       </c>
       <c r="I15">
         <v>31537378979.0</v>
       </c>
@@ -16127,51 +16258,51 @@
       </c>
       <c r="T15">
         <v>9758412000.0</v>
       </c>
       <c r="U15">
         <v>7669611000.0</v>
       </c>
       <c r="V15">
         <v>7864758000.0</v>
       </c>
       <c r="W15">
         <v>6485858000.0</v>
       </c>
       <c r="X15">
         <v>4543105000.0</v>
       </c>
       <c r="Y15">
         <v>8588859000.0</v>
       </c>
       <c r="Z15">
         <v>9754134000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>68188518330.0</v>
       </c>
       <c r="C16">
         <v>56118632100.0</v>
       </c>
       <c r="D16">
         <v>52688967760.0</v>
       </c>
       <c r="E16">
         <v>35432155350.0</v>
       </c>
       <c r="F16">
         <v>42876974215.0</v>
       </c>
       <c r="G16">
         <v>36218944787.0</v>
       </c>
       <c r="H16">
         <v>36137303070.0</v>
       </c>
       <c r="I16">
         <v>31537378979.0</v>
       </c>
@@ -16207,51 +16338,51 @@
       </c>
       <c r="T16">
         <v>9758412000.0</v>
       </c>
       <c r="U16">
         <v>7669611000.0</v>
       </c>
       <c r="V16">
         <v>7864758000.0</v>
       </c>
       <c r="W16">
         <v>6485858000.0</v>
       </c>
       <c r="X16">
         <v>4543105000.0</v>
       </c>
       <c r="Y16">
         <v>8588859000.0</v>
       </c>
       <c r="Z16">
         <v>9754134000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>68207494567.0</v>
       </c>
       <c r="C17">
         <v>56141226436.0</v>
       </c>
       <c r="D17">
         <v>52708357739.0</v>
       </c>
       <c r="E17">
         <v>35436588834.0</v>
       </c>
       <c r="F17">
         <v>42901553168.0</v>
       </c>
       <c r="G17">
         <v>36208015525.0</v>
       </c>
       <c r="H17">
         <v>36143042190.0</v>
       </c>
       <c r="I17">
         <v>31538833680.0</v>
       </c>
@@ -16259,161 +16390,161 @@
         <v>40128767372.0</v>
       </c>
       <c r="K17">
         <v>63303365541.0</v>
       </c>
       <c r="L17">
         <v>40177864881.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>8814590552.0</v>
       </c>
       <c r="C18">
         <v>9939085133.0</v>
       </c>
       <c r="D18">
         <v>8832698982.0</v>
       </c>
       <c r="E18">
         <v>49674188.0</v>
       </c>
       <c r="F18">
         <v>627077645.0</v>
       </c>
       <c r="G18">
         <v>-1466268633.0</v>
       </c>
       <c r="H18">
         <v>-2059938998.0</v>
       </c>
       <c r="I18">
         <v>2880188185.0</v>
       </c>
       <c r="J18">
         <v>4361344260.0</v>
       </c>
       <c r="K18">
         <v>-1537374349.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>74979307000.0</v>
       </c>
       <c r="C21">
         <v>62297536000.0</v>
       </c>
       <c r="D21">
         <v>58791423530.0</v>
       </c>
       <c r="E21">
         <v>18042089013.0</v>
       </c>
       <c r="F21">
         <v>51294196456.0</v>
       </c>
       <c r="G21">
         <v>53176993146.0</v>
       </c>
       <c r="H21">
         <v>57337029580.0</v>
       </c>
       <c r="I21">
         <v>30617593868.0</v>
       </c>
@@ -16449,81 +16580,81 @@
       </c>
       <c r="T21">
         <v>17460592000.0</v>
       </c>
       <c r="U21">
         <v>15013306000.0</v>
       </c>
       <c r="V21">
         <v>11109470000.0</v>
       </c>
       <c r="W21">
         <v>5967052000.0</v>
       </c>
       <c r="X21">
         <v>4608122000.0</v>
       </c>
       <c r="Y21">
         <v>9910619000.0</v>
       </c>
       <c r="Z21">
         <v>12908182000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>904354971000.0</v>
       </c>
       <c r="C23">
         <v>851603938000.0</v>
       </c>
       <c r="D23">
         <v>747515426447.0</v>
       </c>
       <c r="E23">
         <v>804632209463.0</v>
       </c>
       <c r="F23">
         <v>787465006665.0</v>
       </c>
       <c r="G23">
         <v>709911008428.0</v>
       </c>
       <c r="H23">
         <v>763757166331.0</v>
       </c>
       <c r="I23">
         <v>746883297371.0</v>
       </c>
@@ -16543,159 +16674,159 @@
         <v>819818144077.0</v>
       </c>
       <c r="O23">
         <v>598858202973.0</v>
       </c>
       <c r="P23">
         <v>580150538568.0</v>
       </c>
       <c r="Q23">
         <v>477286963242.0</v>
       </c>
       <c r="R23">
         <v>402375931205.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>3431699846.0</v>
       </c>
       <c r="C25">
         <v>3197555029.0</v>
       </c>
       <c r="D25">
         <v>3311314626.0</v>
       </c>
       <c r="E25">
         <v>2267157189.0</v>
       </c>
       <c r="F25">
         <v>2234440471.0</v>
       </c>
       <c r="G25">
         <v>2304137357.0</v>
       </c>
       <c r="H25">
         <v>1647509605.0</v>
       </c>
       <c r="I25">
         <v>1602610937.0</v>
       </c>
       <c r="J25">
         <v>1657687787.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>13017335000.0</v>
       </c>
       <c r="C27">
         <v>13156016000.0</v>
       </c>
       <c r="D27">
         <v>9933622687.0</v>
       </c>
       <c r="E27">
         <v>8261262962.0</v>
       </c>
       <c r="F27">
         <v>9714674727.0</v>
       </c>
       <c r="G27">
         <v>11575816005.0</v>
       </c>
       <c r="H27">
         <v>12943899886.0</v>
       </c>
       <c r="I27">
         <v>11161737197.0</v>
       </c>
@@ -16715,51 +16846,51 @@
         <v>7982527472.0</v>
       </c>
       <c r="O27">
         <v>6095661836.0</v>
       </c>
       <c r="P27">
         <v>6126505221.0</v>
       </c>
       <c r="Q27">
         <v>5352073903.0</v>
       </c>
       <c r="R27">
         <v>5589295960.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>11358117000.0</v>
       </c>
       <c r="C28">
         <v>11196357000.0</v>
       </c>
       <c r="D28">
         <v>40364571491.0</v>
       </c>
       <c r="E28">
         <v>10527791876.0</v>
       </c>
       <c r="F28">
         <v>9776510727.0</v>
       </c>
       <c r="G28">
         <v>8856748174.0</v>
       </c>
       <c r="H28">
         <v>8308747275.0</v>
       </c>
       <c r="I28">
         <v>10211767777.0</v>
       </c>
@@ -16795,51 +16926,51 @@
       </c>
       <c r="T28">
         <v>14535923000.0</v>
       </c>
       <c r="U28">
         <v>11592481000.0</v>
       </c>
       <c r="V28">
         <v>10304003000.0</v>
       </c>
       <c r="W28">
         <v>7669543000.0</v>
       </c>
       <c r="X28">
         <v>6021827000.0</v>
       </c>
       <c r="Y28">
         <v>4681022000.0</v>
       </c>
       <c r="Z28">
         <v>3909792000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>16734761840.0</v>
       </c>
       <c r="C29">
         <v>13195245150.0</v>
       </c>
       <c r="D29">
         <v>12573560792.0</v>
       </c>
       <c r="E29">
         <v>3139296150.0</v>
       </c>
       <c r="F29">
         <v>8087644615.0</v>
       </c>
       <c r="G29">
         <v>15685835670.0</v>
       </c>
       <c r="H29">
         <v>19384171630.0</v>
       </c>
       <c r="I29">
         <v>825829670.0</v>
       </c>
@@ -16847,51 +16978,51 @@
         <v>11410643660.0</v>
       </c>
       <c r="K29">
         <v>21896596470.0</v>
       </c>
       <c r="L29">
         <v>17773929470.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>58352313000.0</v>
       </c>
       <c r="C30">
         <v>60206499000.0</v>
       </c>
       <c r="D30">
         <v>49324512304.0</v>
       </c>
       <c r="E30">
         <v>51592160343.0</v>
       </c>
       <c r="F30">
         <v>47535468199.0</v>
       </c>
       <c r="G30">
         <v>49631305184.0</v>
       </c>
       <c r="H30">
         <v>49814499768.0</v>
       </c>
       <c r="I30">
         <v>49381675802.0</v>
       </c>
@@ -16911,51 +17042,51 @@
         <v>61905995115.0</v>
       </c>
       <c r="O30">
         <v>46897275368.0</v>
       </c>
       <c r="P30">
         <v>34494589186.0</v>
       </c>
       <c r="Q30">
         <v>22714902049.0</v>
       </c>
       <c r="R30">
         <v>22573414970.0</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>9962950000.0</v>
       </c>
       <c r="C31">
         <v>7038936000.0</v>
       </c>
       <c r="D31">
         <v>6490495000.0</v>
       </c>
       <c r="E31">
         <v>-808726755.0</v>
       </c>
       <c r="F31">
         <v>-304998673.0</v>
       </c>
       <c r="G31">
         <v>-1283141956.0</v>
       </c>
       <c r="H31">
         <v>-1809815758.0</v>
       </c>
       <c r="I31">
         <v>1747069486.0</v>
       </c>
@@ -16975,51 +17106,51 @@
         <v>-4021175501.0</v>
       </c>
       <c r="O31">
         <v>-5429352658.0</v>
       </c>
       <c r="P31">
         <v>-6034494811.0</v>
       </c>
       <c r="Q31">
         <v>-1375749011.0</v>
       </c>
       <c r="R31">
         <v>-1591260203.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>979334278000.0</v>
       </c>
       <c r="C32">
         <v>913901474000.0</v>
       </c>
       <c r="D32">
         <v>806306849977.0</v>
       </c>
       <c r="E32">
         <v>830942437933.0</v>
       </c>
       <c r="F32">
         <v>838133850430.0</v>
       </c>
       <c r="G32">
         <v>772341730795.0</v>
       </c>
       <c r="H32">
         <v>816412755904.0</v>
       </c>
       <c r="I32">
         <v>780611848800.0</v>
       </c>
@@ -17074,807 +17205,816 @@
       <c r="Z32">
         <v>58721424000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>243133620000.0</v>
+      </c>
+      <c r="C2">
         <v>213726049000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>228309145000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>220146853000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>202963233000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>192010000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198402181000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>212288433000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>180762683522.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>201535239362.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>180096332683.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>187710861411.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>159622203015.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>170761517034.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>177019434490.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>179813102367.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>189139103863.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>207068408400.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>191725742155.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>165952021633.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>205471008832.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176780765846.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>163268220740.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>148808015318.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>167372437592.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>180831029594.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>171051314851.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>188320085868.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>172922080864.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>181649184980.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>217816217918.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>190355458989.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>144312850742.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>145017093920.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>138741034115.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>111697305106.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>123077719803.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>123398475457.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>122914928018.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>105559506496.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>152982587713.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>135297254647.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>91447064868.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>165108649040.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>152939335344.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>133238584584.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>154415155568.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>165579635921.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>190354880457.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>155467417858.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>208052621436.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>185665581225.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>164103681800.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>146033727120.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>135555709200.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>136010103240.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>135738775600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13387100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>104354589000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>128330413000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>157472815500.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>149203681500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>113841044100.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>116980928000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>121979866300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>97576971600.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>97793548800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>81066202200.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>109335961800.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>88615107600.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>91435692300.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>128695639000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>130622801900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>100447712900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>87053658400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>102227676800.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>84022485600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>73980176700.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>70705603000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>61673155000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>56763134000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>48123819000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>51537783000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>41533534000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>48804371000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>36258880000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>29994111000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>18477908000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>18209958000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>1643139000.0</v>
+      </c>
+      <c r="C3">
         <v>776863000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1788441000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>859036000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>858592000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>855799000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2055601000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2105366000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2125160495.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2096398364.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2978725388.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1834672571.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1879312414.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1873300199.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1866731135.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1919285953.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1961001671.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2048897751.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2085486144.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2141925080.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2271371113.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2225447146.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1036990550.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>418912793.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>424695598.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>423538416.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>436964130.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>415791890.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>395136767.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>399616818.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>379178611.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>384162794.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>432044876.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>407224656.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27950739986.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
+        <v>4340901721.0</v>
+      </c>
+      <c r="AL3">
         <v>1449605916.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1247497553.0</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>7044020471.0</v>
+      </c>
+      <c r="AO3">
         <v>459355510.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>867818346.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>132891246.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
+        <v>2298501189.0</v>
+      </c>
+      <c r="AS3">
         <v>1376319649.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1981946263.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1343053735.0</v>
       </c>
-      <c r="AU3">
-[...1 lines deleted...]
-      </c>
       <c r="AV3">
+        <v>4796103635.0</v>
+      </c>
+      <c r="AW3">
         <v>1148504703.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1112897326.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>860532276.0</v>
       </c>
-      <c r="AY3">
-[...1 lines deleted...]
-      </c>
       <c r="AZ3">
+        <v>3639707175.0</v>
+      </c>
+      <c r="BA3">
         <v>2735450300.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2343123775.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2278785960.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2251723598.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2326208610.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17920,460 +18060,467 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>24841964000.0</v>
+      </c>
+      <c r="C5">
         <v>20057664000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21332859000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>26861452000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17529538000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19180818000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21800702000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21036800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9883474089.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19480062844.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>16315692449.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22330396001.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12390941896.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16588549335.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5170783322.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3232788477.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1717006098.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11067523186.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>19223599086.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9041882094.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7006583875.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18772937909.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17816591571.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15345719422.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6876801852.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>16360703875.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>19551992074.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11708228337.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7208308825.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>21905008370.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13002254091.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9870199539.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>914383747.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11363231287.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-20884961037.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
+        <v>11844583985.0</v>
+      </c>
+      <c r="AL5">
         <v>9961913742.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>21785725246.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>9085059038.0</v>
+      </c>
+      <c r="AO5">
         <v>21253704337.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>30535019841.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>29169850761.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>13301490103.0</v>
+      </c>
+      <c r="AS5">
         <v>17780787463.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17780041454.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15266238538.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>13820403586.0</v>
+      </c>
+      <c r="AW5">
         <v>14421837827.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>23083011901.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26628754240.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>19604938267.0</v>
+      </c>
+      <c r="BA5">
         <v>7935646375.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>15228443600.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16160821920.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27840049827.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14634597120.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>26485103000.0</v>
+      </c>
+      <c r="C6">
         <v>20834527000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23121300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>27720488000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18388130000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20036617000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23856303000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23142166000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12008634584.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21576461208.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19294417837.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24165068572.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14270254310.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18461849534.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7037514457.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5152074430.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3678007769.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13116420937.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>21309085230.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11183807174.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9277954988.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20998385055.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18853582121.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15764632215.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7301497450.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16784242291.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>19988956204.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12124020227.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7603445592.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22304625188.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13381432702.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10254362333.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1346428623.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11770455943.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7065778949.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
+        <v>16185485706.0</v>
+      </c>
+      <c r="AL6">
         <v>11411519658.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>23033222799.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
+        <v>16129079509.0</v>
+      </c>
+      <c r="AO6">
         <v>21713059847.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31402838187.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29302742007.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
+        <v>15599991292.0</v>
+      </c>
+      <c r="AS6">
         <v>19157107112.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19761987717.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16609292273.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>18616507221.0</v>
+      </c>
+      <c r="AW6">
         <v>15570342530.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>24195909227.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27489286516.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
+        <v>23244645442.0</v>
+      </c>
+      <c r="BA6">
         <v>10671096675.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17571567375.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18439607880.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>30091773425.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>16960805730.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18419,54 +18566,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18512,1209 +18660,1224 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>41941069000.0</v>
+      </c>
+      <c r="C9">
         <v>37104024000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36939442000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>35187358000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31079319000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32698927000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33215528000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31976420000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25077936243.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>30643053272.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29698946494.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31067462146.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22756440934.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24593086260.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21126990850.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15917835890.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>18239895333.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>22617666740.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26230581354.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21769819657.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20308411960.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29895498993.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30821026460.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26284431183.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27283951582.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>27672618326.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29680449452.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21218090469.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23136075366.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>28435474054.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24783050579.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>22900171138.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14910675781.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20516329733.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21755331584.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>20558537476.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22623652347.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31049964084.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>33894706675.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>27481009000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>37150961471.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>33789761274.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14175515278.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>38097107594.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>33119906605.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28854613378.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>36061997101.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>23081748278.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>35566454991.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>33729886742.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>37114069693.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>17483586075.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>26455673075.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>24049719720.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>35122663269.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>21763270980.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>28204247000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2322000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>18697934000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21677280000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>22961163000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>22002665000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>21275063000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>15093848000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>15751337000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14082769000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>14898305000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>16197630000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>18895567000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>21153863000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>16157804000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>13502526000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>14333750000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9464716000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7330337000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11282063000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>8469863000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7897381000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>8149781000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6339021000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5049353000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5750804000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6095822000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5268998000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5069597000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4741320000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2899711000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3465217000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3168017000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>23891648000.0</v>
+      </c>
+      <c r="C10">
         <v>19419913000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24075708000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25916459000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16546915000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18403174000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20457076000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19553133000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8620971573.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20705291600.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16866308570.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21500488709.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11351361812.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15563759440.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4104584914.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24032375665.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>445572962.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9993351446.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18259645118.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7418671804.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6193129773.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19117751088.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16905420239.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14097528933.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5764203983.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15126698035.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18408902130.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10375556750.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6100053709.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20642701233.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12135572239.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9236160440.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>229667531.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10763263144.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6681310114.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11439261101.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10920495350.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22498344463.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8089805784.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>20051693671.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>29519695979.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>27538766579.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12053046328.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16627746484.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17077619681.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14260366977.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12541757852.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>13096006797.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21859302144.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>25101540198.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17148955522.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1277173925.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12904901850.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14551189920.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10425566799.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12866941560.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15273415500.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1264700.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>10697479800.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>14593433800.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13348948000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14448984900.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7003585800.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9126976900.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7339568000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>8197435100.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6372260000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9134348200.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>20284950900.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>8257450500.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7088084800.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8220372400.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3754331600.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1952612300.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5618273200.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2842138000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3799132900.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4130125000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2223487000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>727879000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3126305000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2552706000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2818609000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2641319000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2062704000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1211039000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3127142000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2289597000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>4908480000.0</v>
+      </c>
+      <c r="C11">
         <v>4001861000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4751924000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5292939000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3108257000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3581643000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3707979000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4031137000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1397202636.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4058927150.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3096598530.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4153913417.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2170487335.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3152561510.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>890977017.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20728443.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>59370190.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2168220503.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1122522594.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1424956751.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1294132892.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4246032378.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5870005230.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3336611117.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2448548443.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4030670875.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10033354674.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2512145979.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1700017471.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5138653508.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4121413978.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2152659350.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>293562780.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2501021522.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>606993926.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2796719837.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2750093985.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5256835908.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2679825645.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4953012613.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7320177313.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6943580902.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5629467156.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4052114334.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4386427134.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4097719529.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2263752852.99</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5200850000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7419021315.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2214167609.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7573434578.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7611106525.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4349442675.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3884928480.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3358455952.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3681923520.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3690315500.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>371200.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>673735500.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2671115200.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3647271200.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3336049300.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3950069900.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1412036300.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2280476000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1832993500.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3101658000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1768137900.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2554514300.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5655276900.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1536063100.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2108828300.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2462327400.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1104724800.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>618913400.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1672264100.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1048241700.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1114325700.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1236118000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>662681000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>193542000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>937736000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>765145000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>844638000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>726661000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>563732000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>244843000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>844308000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>551741000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>841404000.0</v>
+      </c>
+      <c r="C12">
         <v>637751000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>684688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>944993000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>982622000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>777643000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1343627000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1483667000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1262502516.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>908306936.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1116574581.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>829907289.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1039580079.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1024789894.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1066198404.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1067672401.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1271433135.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1074171736.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>963953964.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1623210288.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>813454103.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>632685591.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>911171332.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1248190489.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1112597869.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1234005840.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1143089944.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1332671587.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1108255116.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1262307137.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>866681852.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>634039099.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>684716216.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>599968143.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>384468835.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>405322884.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>491024308.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>534878336.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>995253253.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1202010665.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1015323862.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1191220159.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1248443774.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1153040978.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>702421772.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1005871560.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1278645734.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1325831028.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1223709756.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2387746318.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3945656925.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>144700.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>128800.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>136300.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>198000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1317769860.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1517631500.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>192300.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2174309900.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1809912500.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1703563700.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>813851000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>684063200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>394364600.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>566414000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>641629100.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>651746100.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>832019500.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>894548900.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1849830800.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2533599000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1450740400.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1165263200.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>770448700.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1044194300.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1179483500.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>669851700.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>464185200.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>480009000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>498033000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>453405000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>417843000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>258805000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>183096000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>263462000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>2139391227.0</v>
+      </c>
+      <c r="C13">
         <v>1901795546.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4010437510.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1611982390.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1809679460.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1382491190.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5967798350.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>596090790.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2760805118.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2785200320.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5856323218.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2270210690.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1015726220.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>807013440.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1524491450.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>868667589.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>563235441.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>506556989.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1921394018.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>519518120.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>949290576.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>686004824.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>588335610.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>817442021.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>203183580.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>431839610.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>405856740.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>643616040.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>861407288.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>748811995.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -19729,537 +19892,544 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>-11238159.0</v>
+      </c>
+      <c r="C14">
         <v>-8746241.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-4436309.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5629912.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3867711.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5042310.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-4997530.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-6456724.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3324913.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-7815168.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-4928669.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-4679690.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-3743327.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6038298.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1674951.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2615637.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2811679.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-5912394.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-9968204.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-3553709.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25788520.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20871517.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14731480.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15179642.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16725017.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22092624.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25672221.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24328923.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24429356.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24198099.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19970656.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17637486.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>410700.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>899700.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2955400.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1796700.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>100.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5546100.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1812600.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>100.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
+      <c r="AW14"/>
       <c r="AX14">
         <v>100.0</v>
       </c>
-      <c r="AY14"/>
+      <c r="AY14">
+        <v>100.0</v>
+      </c>
       <c r="AZ14"/>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
+      <c r="BA14"/>
       <c r="BB14">
         <v>100.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14">
+      <c r="BC14">
+        <v>100.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14">
         <v>1422700.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>311400.0</v>
       </c>
-      <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>1206900.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3799100.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2651300.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>628400.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1317700.0</v>
       </c>
-      <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>18971931000.0</v>
+      </c>
+      <c r="C15">
         <v>15409306000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19319348000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20617890000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13434791000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14816489000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16744100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15515539000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7220444024.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16638549282.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13764781371.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>17341895602.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9177131150.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12405159632.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3215282848.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>24014262859.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>383391093.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7819218549.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17127154320.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5990161344.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4894079878.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>14865578673.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11035851692.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10762463191.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3321023147.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11099606757.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8374166603.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7863511204.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4399804981.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15499820282.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16254702196.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7082185835.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-61339951.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8261830899.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6076518392.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8642748577.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8169501636.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17238553114.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5407867173.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15096846130.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>22194042241.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21088835734.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6426841239.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12575057018.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>12691559728.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10164600265.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14809253669.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7895090215.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14439618198.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22886398635.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9581533311.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-8883141150.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8554804125.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10665367200.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7067014477.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9183831360.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>19319348150.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20617889860.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13434790880.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14816489440.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16744099600.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15515539190.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>17341895600.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9177131150.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12405159630.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3215282848.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24014262859.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>383391093.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7819218549.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17127154320.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5990161344.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4894079878.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14865578673.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11035851692.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10762463191.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3321023147.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11099606757.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8374166603.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7863511200.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4399804981.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15499820282.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16254702196.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7082185835.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -20272,149 +20442,152 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>18983168862.0</v>
+      </c>
+      <c r="C17">
         <v>15418051838.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>19323784455.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20623519773.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13438658586.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14821531753.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>16749097131.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>15521995918.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7223768937.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>16646364450.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13769710040.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>17346575292.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9180874477.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12411197930.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3213607897.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>24011647222.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>386202772.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7825130943.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>17137122524.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5993715053.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4898996881.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>14871718710.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>11035415009.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10760917816.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3315655540.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11096027160.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8375547456.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7863410771.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4400036238.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>15504047725.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16256986217.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7083501090.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -20427,143 +20600,146 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>1297987211.0</v>
+      </c>
+      <c r="C18">
         <v>1264044295.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4010437505.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1611982391.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1809679466.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1382491190.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5967798357.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>596090790.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1498302602.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1876893384.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4739748637.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2270210689.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1015726216.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>807013440.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1524491441.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-199004812.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-708197694.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-567614747.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>957440054.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-519518115.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>135836473.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>53319233.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-400496968.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-430748468.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-203183584.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-431839613.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-655979988.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-643616040.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-246847828.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-513495142.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -20578,54 +20754,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20671,54 +20848,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20764,323 +20942,327 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>24841964000.0</v>
+      </c>
+      <c r="C21">
         <v>19578541000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21332859000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24304476000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14737236000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17020683000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17389427000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18957042000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7724615570.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19480062840.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14468763914.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19230278020.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10335635596.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14756746000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5182588255.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24231380477.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1717006097.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10560966193.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18234281382.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7938189919.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6057293300.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>19064431855.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17122790530.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14528277401.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5967387567.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15558537648.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18814758878.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11019172790.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6346901537.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>21156196375.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12093460850.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8928277392.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-619771000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10215626626.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-20884961037.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>37300804244.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9961913742.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21785725246.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14707978837.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>20462060136.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29930573228.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>28709111406.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13215154796.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17774575068.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>17771928758.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15262044566.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13597548972.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14418092272.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>23069766660.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>27483771228.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17996184321.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7935646375.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15228443600.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16160821920.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>27840049827.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14634597120.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>18312905000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1346000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6316208000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>13211594000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>14280237000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>14136790000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15251818000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7166882000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9224664000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7509365000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6476522000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>9052643000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12552366000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15335242000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12593741000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8553255000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9501411000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4968193000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3119739000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6806259000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3547514000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3987077000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4790229000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3071130000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1786221000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3370000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2630731000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2531414000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3034954000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1706208000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1211039000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3122749000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2124718000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21126,257 +21308,261 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>260232726000.0</v>
+      </c>
+      <c r="C23">
         <v>231251532000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>243915728000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>231029735000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>219305316000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>207688245000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>214228282000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>225307811000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>198116004194.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>213349894418.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>195326515263.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>199548045537.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>172043008353.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>183131926489.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>188572766021.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>192498149780.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>205172514439.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>218388779223.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>201289598562.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>181071872767.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>217200208406.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>187903326930.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>175777217568.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>161258596627.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>180806515343.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>192068678890.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>182588290748.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>199727166482.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>188933868040.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>192507841061.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>232402522820.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>200906949618.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>158325104262.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>155248720671.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>181381326736.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>94955038338.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>135739458408.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>132662714295.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>142101655856.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>114624239294.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>163318880549.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>143354562339.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>83481059192.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>185431181566.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>168287313191.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>146831153396.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>176879603697.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>174243291927.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>202851568788.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>161713533372.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>227170506807.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>204042618399.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>176750255749.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>154218880799.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>157354873035.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>128431543680.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21422,131 +21608,134 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>639383791.0</v>
+      </c>
+      <c r="C25">
         <v>776862683.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>858273054.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>859035583.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>858592119.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>855799090.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>819980670.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>786476369.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>807431740.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>783666250.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1674278961.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>535380234.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>551063024.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>550592407.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>550731822.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>566028019.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>574214458.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>576182890.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>626201481.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>573078901.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>575887816.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>459272273.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1036990550.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>418912793.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>424695598.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>423538416.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -21565,54 +21754,55 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21658,615 +21848,624 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>2682119000.0</v>
+      </c>
+      <c r="C27">
         <v>1463681000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6200440000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2781268000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>949955000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3085672000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7070477000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3007175000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1772364285.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1305999891.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4393493273.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2651073913.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1516585822.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1372469679.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2907280306.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2012286856.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1852473245.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1489222555.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3895614527.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2324217895.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2135140879.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1359701426.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5116496320.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2319373574.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2420727525.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1719218586.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5702015105.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3396316295.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2055888095.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1789680391.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5856644567.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1710106428.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2100966018.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1494020184.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4937636593.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1812782435.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2086888569.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1303078138.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7332112240.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1696866614.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1864991460.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1165928382.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2034600934.89</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11293652123.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>346974589.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2853918742.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6709154325.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2043808708.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2400008734.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1563408833.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2414244182.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1674728875.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1792325975.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1557037080.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1446764262.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1421393820.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>15056370000.0</v>
+      </c>
+      <c r="C28">
         <v>3720603000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>583747000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3621658000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6671218000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>481495000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1323271000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3365607000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6063628558.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>443850098.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>773826162.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3344105436.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2590358136.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2830396880.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1937599738.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3728170038.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2387091919.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2474930181.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>494537088.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3914682667.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2587266433.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2780024539.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>165377749.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2804038277.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3103560680.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3114526966.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1719832881.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3735172066.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3175262423.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3118145667.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>150249973.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4141137050.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3044771184.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2875609570.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12798372738.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8019607752.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10494217397.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7664881955.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11449642860.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7070104620.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8369841321.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6755822281.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6166356006.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8520218385.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12115722491.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7480144170.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11440042686.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6832156624.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8445135603.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7900724800.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5832116544.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7825047250.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9348972850.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6226097400.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5229855345.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5638002810.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7740793400.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>753100.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8108738400.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6756327400.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7060805100.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6390120600.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4580851000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6720866600.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5741831000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5339804700.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5746436300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6034524900.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5332792100.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5057992000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3118068600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4410173400.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4264801800.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3898555000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3517182300.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3913262800.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3657261100.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3448216900.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3359552000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3268986000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3287536000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2547477000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3465092000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2867758000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2195425000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3062606000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2009035000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1800146000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1435426000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>4908479598.0</v>
+      </c>
+      <c r="C29">
         <v>4001860876.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4751923570.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5292938950.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3108256730.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3581642590.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3707978590.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4031136770.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1397202636.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4058927150.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3096598530.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4153913420.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2170487340.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3152561510.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>890977020.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20728443.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>59370190.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2168220503.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1122522594.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1424956750.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1294132892.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4246032378.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5870005230.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3336611117.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2448548440.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4030670880.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10033354670.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2512145980.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1700017471.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5138653508.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -22281,723 +22480,733 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>17099105000.0</v>
+      </c>
+      <c r="C30">
         <v>17525483000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15606583000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10882882000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16342083000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15678244000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15826101000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13019378000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17353320672.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11162990428.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15230182580.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11837184126.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12420805338.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12370409455.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11553331531.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12685047413.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16033410576.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11320370823.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9563856407.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15119851134.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11729199574.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11122561084.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12508996828.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12450581309.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13434077751.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11237649296.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11536975897.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11407080614.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16011787176.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10858656081.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14586304902.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10551490629.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14012253520.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10231626751.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42640292621.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-16742266768.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12661738605.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9264238838.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19186727837.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9064732797.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10336292836.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8057307692.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7966005676.11</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20322532525.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15347977847.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13592568812.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22464448128.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8663656005.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>12496688330.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6246115513.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>19117885370.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18377037174.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>12646573949.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8185153679.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>21799163835.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7578559560.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-950315000.0</v>
+      </c>
+      <c r="C31">
         <v>-158628000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2742849000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1611982000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1809679000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2000214000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3067649000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>596091000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1498302602.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1876893384.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2397544656.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2270210689.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1015726216.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>807013440.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>666090498.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-199004812.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-708197694.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-567614747.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>25363736.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-519518115.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>135836473.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>53319233.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-217370291.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-430748468.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-203183584.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-431839613.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-405856748.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-643616040.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-246847828.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-513495142.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>42111389.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>307883048.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>849438531.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>547636518.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1137571749.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-25861543143.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>958581608.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>416340472.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6324357360.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-410366465.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-688174392.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-621337485.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1162108468.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1146828584.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-694309077.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1001677589.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1055791120.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1322085475.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1210464516.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2382231030.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-847228799.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-383722825.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2323541750.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1609632000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-17414483028.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1767655560.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>285074690000.0</v>
+      </c>
+      <c r="C32">
         <v>250830073000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>265248587000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>255334211000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>234042552000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>224708928000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>231617709000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>244264853000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>205840619765.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>232178292634.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>209795279177.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>218778323557.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>182378643949.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195354603294.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>198146425340.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>195730938257.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>207378999196.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>229686075140.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>217956323509.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>187721841290.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>225779420792.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>206676264839.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>194089247200.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>175092446501.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>194656389174.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>208503647920.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>200731764303.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>209538176337.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>196058156230.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>210084659034.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>242599268497.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>213255630127.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>159223526523.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>165533423653.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>160496365699.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>132255842582.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>145701372150.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>154448439541.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>156809634693.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>133040515497.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>190133549184.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>169087015921.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>105622580146.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>203205756634.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>186059241949.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>162093197962.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>190477152669.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>188661384199.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>225921335448.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>189197304600.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>245166691129.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>203149167300.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>190559354875.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>170083446840.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>170678372469.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>157773374220.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>163943023000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15708800.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>123052523400.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>150007693000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>180433977800.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>171206346400.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>135116107200.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>132074776500.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>137731202700.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>111659741400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>112691853600.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>97263832300.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>128231528500.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>109768971200.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>107593495700.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>142198165500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>144956551700.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>109912429300.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>94383995400.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>113509740200.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>92492348700.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>81877558000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>78855384000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>68012176000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>61812487000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>53874623000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>57633605000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>46802532000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>53873968000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>41000200000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>32893822000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>21943125000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>21377975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -23096,51 +23305,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>240196931000.0</v>
       </c>
       <c r="C2">
         <v>185881307000.0</v>
       </c>
       <c r="D2">
         <v>130169434966.0</v>
       </c>
       <c r="E2">
         <v>171543788955.0</v>
       </c>
       <c r="F2">
         <v>87775730703.0</v>
       </c>
       <c r="G2">
         <v>55973054876.0</v>
       </c>
       <c r="H2">
         <v>63602700504.0</v>
       </c>
       <c r="I2">
         <v>103418441155.0</v>
       </c>
@@ -23160,51 +23369,51 @@
         <v>20921050061.0</v>
       </c>
       <c r="O2">
         <v>12963845412.0</v>
       </c>
       <c r="P2">
         <v>5500813954.0</v>
       </c>
       <c r="Q2">
         <v>5398758478.0</v>
       </c>
       <c r="R2">
         <v>4040957711.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>1339313000</v>
       </c>
       <c r="C3">
         <v>4467972000</v>
       </c>
       <c r="D3">
         <v>1333103650</v>
       </c>
       <c r="E3">
         <v>4658380018</v>
       </c>
       <c r="F3">
         <v>2444728002</v>
       </c>
       <c r="G3">
         <v>9078064197</v>
       </c>
       <c r="H3">
         <v>14413446283</v>
       </c>
       <c r="I3">
         <v>16961944284</v>
       </c>
@@ -23240,111 +23449,111 @@
       </c>
       <c r="T3">
         <v>10714165000</v>
       </c>
       <c r="U3">
         <v>1420501000</v>
       </c>
       <c r="V3">
         <v>1586117000</v>
       </c>
       <c r="W3">
         <v>1379555000</v>
       </c>
       <c r="X3">
         <v>2733740000</v>
       </c>
       <c r="Y3">
         <v>2172063000</v>
       </c>
       <c r="Z3">
         <v>1728362000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>6566904000.0</v>
       </c>
       <c r="C6">
         <v>54315624000.0</v>
       </c>
       <c r="D6">
         <v>55711872437.0</v>
       </c>
       <c r="E6">
         <v>-41374353989.0</v>
       </c>
       <c r="F6">
         <v>83768058252.0</v>
       </c>
       <c r="G6">
         <v>31802675827.0</v>
       </c>
       <c r="H6">
         <v>-7629645628.0</v>
       </c>
       <c r="I6">
         <v>-39815740651.0</v>
       </c>
@@ -23364,51 +23573,51 @@
         <v>-5259914530.0</v>
       </c>
       <c r="O6">
         <v>3591072464.0</v>
       </c>
       <c r="P6">
         <v>6666245056.0</v>
       </c>
       <c r="Q6">
         <v>102055476.0</v>
       </c>
       <c r="R6">
         <v>1357800767.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>-76113944730.0</v>
       </c>
       <c r="C7">
         <v>-66254037130.0</v>
       </c>
       <c r="D7">
         <v>-53435875320.0</v>
       </c>
       <c r="E7">
         <v>-67206709040.0</v>
       </c>
       <c r="F7">
         <v>-74639264740.0</v>
       </c>
       <c r="G7">
         <v>-86926280080.0</v>
       </c>
       <c r="H7">
         <v>-78896491810.0</v>
       </c>
       <c r="I7">
         <v>-58099677470.0</v>
       </c>
@@ -23416,263 +23625,263 @@
         <v>-56699845900.0</v>
       </c>
       <c r="K7">
         <v>-44175257150.0</v>
       </c>
       <c r="L7">
         <v>-43342109900.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-115957657374.0</v>
       </c>
       <c r="F12">
         <v>66991085536.0</v>
       </c>
       <c r="G12">
         <v>33601946372.0</v>
       </c>
       <c r="H12">
         <v>-42437105336.0</v>
       </c>
       <c r="I12">
         <v>-60051703326.0</v>
       </c>
       <c r="J12">
         <v>-4461033915.0</v>
       </c>
       <c r="K12">
         <v>58479863751.0</v>
       </c>
       <c r="L12">
         <v>8304215300.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>7249423000.0</v>
       </c>
       <c r="C14">
         <v>8382526000.0</v>
       </c>
       <c r="D14">
         <v>8566010571.0</v>
       </c>
       <c r="E14">
         <v>7795916510.0</v>
       </c>
       <c r="F14">
         <v>8724229483.0</v>
       </c>
       <c r="G14">
         <v>10817563614.0</v>
       </c>
       <c r="H14">
         <v>10756836169.0</v>
       </c>
       <c r="I14">
         <v>14499109354.0</v>
       </c>
@@ -23686,51 +23895,51 @@
         <v>16098348696.0</v>
       </c>
       <c r="M14">
         <v>14801511660.0</v>
       </c>
       <c r="N14">
         <v>12238537425.0</v>
       </c>
       <c r="O14">
         <v>8949400050.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>42648264000.0</v>
       </c>
       <c r="C15">
         <v>39288877000.0</v>
       </c>
       <c r="D15">
         <v>18805973742.0</v>
       </c>
       <c r="E15">
         <v>21815062059.0</v>
       </c>
       <c r="F15">
         <v>27385307639.0</v>
       </c>
       <c r="G15">
         <v>17325313970.0</v>
       </c>
       <c r="H15">
         <v>16877588790.0</v>
       </c>
       <c r="I15">
         <v>19568715587.0</v>
       </c>
@@ -23764,51 +23973,51 @@
       <c r="S15">
         <v>2910216000.0</v>
       </c>
       <c r="T15">
         <v>1531693000.0</v>
       </c>
       <c r="U15">
         <v>1164086000.0</v>
       </c>
       <c r="V15">
         <v>1929933000.0</v>
       </c>
       <c r="W15">
         <v>1347772000.0</v>
       </c>
       <c r="X15">
         <v>2576658000.0</v>
       </c>
       <c r="Y15">
         <v>2939918000.0</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>246763835000.0</v>
       </c>
       <c r="C16">
         <v>240196931000.0</v>
       </c>
       <c r="D16">
         <v>185881307403.0</v>
       </c>
       <c r="E16">
         <v>130169434966.0</v>
       </c>
       <c r="F16">
         <v>171543788955.0</v>
       </c>
       <c r="G16">
         <v>87775730703.0</v>
       </c>
       <c r="H16">
         <v>55973054876.0</v>
       </c>
       <c r="I16">
         <v>63602700504.0</v>
       </c>
@@ -23830,81 +24039,81 @@
       <c r="O16">
         <v>16554917876.0</v>
       </c>
       <c r="P16">
         <v>12167059010.0</v>
       </c>
       <c r="Q16">
         <v>5500813954.0</v>
       </c>
       <c r="R16">
         <v>5398758478.0</v>
       </c>
       <c r="S16">
         <v>4040957711.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>70588688000.0</v>
       </c>
       <c r="C18">
         <v>19970492000.0</v>
       </c>
       <c r="D18">
         <v>115780833992.0</v>
       </c>
       <c r="E18">
         <v>16072187913.0</v>
       </c>
       <c r="F18">
         <v>116147561232.0</v>
       </c>
       <c r="G18">
         <v>72504531017.0</v>
       </c>
       <c r="H18">
         <v>-8806547456.0</v>
       </c>
       <c r="I18">
         <v>-29901910639.0</v>
       </c>
@@ -23924,133 +24133,133 @@
         <v>-2262759463.49</v>
       </c>
       <c r="O18">
         <v>20614415460.0</v>
       </c>
       <c r="P18">
         <v>-59423611074.0</v>
       </c>
       <c r="Q18">
         <v>-11127116691.0</v>
       </c>
       <c r="R18">
         <v>68816218177.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
         <v>-7823089786.0</v>
       </c>
       <c r="C19">
         <v>32142175245.0</v>
       </c>
       <c r="D19">
         <v>3688746800.0</v>
       </c>
       <c r="E19">
         <v>-39908500000.0</v>
       </c>
       <c r="F19">
         <v>-39908500000.0</v>
       </c>
       <c r="G19">
         <v>-39908500000.0</v>
       </c>
       <c r="H19">
         <v>-39908500000.0</v>
       </c>
       <c r="I19">
         <v>-16932853374.0</v>
       </c>
       <c r="J19">
         <v>-5477372814.0</v>
       </c>
       <c r="K19">
         <v>-31125769916.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>-13567221754.0</v>
       </c>
       <c r="C21">
         <v>37853082193.0</v>
       </c>
       <c r="D21">
         <v>-44852921433.0</v>
       </c>
       <c r="E21">
         <v>47134186966.0</v>
       </c>
       <c r="F21">
         <v>-5725081550.0</v>
       </c>
       <c r="G21">
         <v>-22880115928.0</v>
       </c>
       <c r="H21">
         <v>17881000000.0</v>
       </c>
       <c r="I21">
         <v>9042665000.0</v>
       </c>
@@ -24058,51 +24267,51 @@
         <v>-20694680546.0</v>
       </c>
       <c r="K21">
         <v>-14619888490.0</v>
       </c>
       <c r="L21">
         <v>-20021881348.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>68188518000.0</v>
       </c>
       <c r="C22">
         <v>56118632000.0</v>
       </c>
       <c r="D22">
         <v>52688967755.0</v>
       </c>
       <c r="E22">
         <v>35432155349.0</v>
       </c>
       <c r="F22">
         <v>42876974215.0</v>
       </c>
       <c r="G22">
         <v>36218944787.0</v>
       </c>
       <c r="H22">
         <v>36137303070.0</v>
       </c>
       <c r="I22">
         <v>31537378979.0</v>
       </c>
@@ -24138,66 +24347,66 @@
       </c>
       <c r="T22">
         <v>9758412000.0</v>
       </c>
       <c r="U22">
         <v>7669611000.0</v>
       </c>
       <c r="V22">
         <v>7864758000.0</v>
       </c>
       <c r="W22">
         <v>6485858000.0</v>
       </c>
       <c r="X22">
         <v>4543105000.0</v>
       </c>
       <c r="Y22">
         <v>8588859000.0</v>
       </c>
       <c r="Z22">
         <v>9754134000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-1137441000.0</v>
       </c>
       <c r="C23">
         <v>-1078143000.0</v>
       </c>
       <c r="D23">
         <v>-1200000000.0</v>
       </c>
       <c r="E23">
         <v>93460153446.0</v>
       </c>
       <c r="F23">
-        <v>1449600000.0</v>
+        <v>-5725081550.0</v>
       </c>
       <c r="G23">
         <v>6700555000.0</v>
       </c>
       <c r="H23">
         <v>17881000000.0</v>
       </c>
       <c r="I23">
         <v>9042665000.0</v>
       </c>
       <c r="J23">
         <v>-14000000000.0</v>
       </c>
       <c r="K23">
         <v>2200000000.0</v>
       </c>
       <c r="L23">
         <v>134581317613.0</v>
       </c>
       <c r="M23">
         <v>564070872.0</v>
       </c>
       <c r="N23">
         <v>665623056.0</v>
       </c>
@@ -24206,51 +24415,51 @@
       </c>
       <c r="P23">
         <v>82559634768.0</v>
       </c>
       <c r="Q23">
         <v>24550210564.0</v>
       </c>
       <c r="R23">
         <v>-61499182811.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23">
         <v>4625000.0</v>
       </c>
       <c r="Y23">
         <v>397125000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-6921693390.0</v>
       </c>
       <c r="C24">
         <v>36610147300.0</v>
       </c>
       <c r="D24">
         <v>450450450.0</v>
       </c>
       <c r="E24">
         <v>49827635136.0</v>
       </c>
       <c r="F24">
         <v>659999999.0</v>
       </c>
       <c r="G24">
         <v>-653800000.0</v>
       </c>
       <c r="H24">
         <v>-105000000.0</v>
       </c>
       <c r="I24">
         <v>29090910.0</v>
       </c>
@@ -24272,51 +24481,51 @@
       <c r="O24">
         <v>42077294.0</v>
       </c>
       <c r="P24">
         <v>325454545.0</v>
       </c>
       <c r="Q24">
         <v>130000000.0</v>
       </c>
       <c r="R24">
         <v>45000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>3435000000.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>-3509940000.0</v>
       </c>
       <c r="C25">
         <v>-40062694000.0</v>
       </c>
       <c r="D25">
         <v>55858959316.0</v>
       </c>
       <c r="E25">
         <v>-22497503928.0</v>
       </c>
       <c r="F25">
         <v>66991085536.0</v>
       </c>
       <c r="G25">
         <v>34546086813.0</v>
       </c>
       <c r="H25">
         <v>-41287240412.0</v>
       </c>
       <c r="I25">
         <v>-31537378979.0</v>
       </c>
@@ -24336,119 +24545,119 @@
         <v>-23348778998.76</v>
       </c>
       <c r="O25">
         <v>-33623536236.09</v>
       </c>
       <c r="P25">
         <v>-27746156444.0</v>
       </c>
       <c r="Q25">
         <v>5738513533.0</v>
       </c>
       <c r="R25">
         <v>80038380190.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
         <v>-307468000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>-214751243.86</v>
       </c>
       <c r="N26">
         <v>-1244481074.48</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-57660394000.0</v>
       </c>
       <c r="C28">
         <v>-2513937000.0</v>
       </c>
       <c r="D28">
         <v>-64858895175.0</v>
       </c>
       <c r="E28">
         <v>25319124907.0</v>
       </c>
       <c r="F28">
         <v>-33110389189.0</v>
       </c>
       <c r="G28">
         <v>-40205429898.0</v>
       </c>
       <c r="H28">
         <v>1003411210.0</v>
       </c>
       <c r="I28">
         <v>-10526050587.0</v>
       </c>
@@ -24480,51 +24689,51 @@
         <v>-67503417410.0</v>
       </c>
       <c r="S28">
         <v>66520883000.0</v>
       </c>
       <c r="T28">
         <v>13071422000.0</v>
       </c>
       <c r="U28">
         <v>13348644000.0</v>
       </c>
       <c r="V28">
         <v>18128425000.0</v>
       </c>
       <c r="W28">
         <v>7076931000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>7587775000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>71928001000.0</v>
       </c>
       <c r="C29">
         <v>24438464000.0</v>
       </c>
       <c r="D29">
         <v>117113937642.0</v>
       </c>
       <c r="E29">
         <v>20730567931.0</v>
       </c>
       <c r="F29">
         <v>118592289234.0</v>
       </c>
       <c r="G29">
         <v>81582595214.0</v>
       </c>
       <c r="H29">
         <v>5606898827.0</v>
       </c>
       <c r="I29">
         <v>-12939966355.0</v>
       </c>
@@ -24552,51 +24761,51 @@
       <c r="Q29">
         <v>5738513533.0</v>
       </c>
       <c r="R29">
         <v>80038380190.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>2004760000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29">
         <v>3403756000.0</v>
       </c>
       <c r="Y29">
         <v>6765055000.0</v>
       </c>
       <c r="Z29">
         <v>9940303000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-8866007000.0</v>
       </c>
       <c r="C30">
         <v>32142175000.0</v>
       </c>
       <c r="D30">
         <v>3688746800.0</v>
       </c>
       <c r="E30">
         <v>5260755118.0</v>
       </c>
       <c r="F30">
         <v>-1784728003.0</v>
       </c>
       <c r="G30">
         <v>-9721350561.0</v>
       </c>
       <c r="H30">
         <v>-13875082647.0</v>
       </c>
       <c r="I30">
         <v>-16932853374.0</v>
       </c>
@@ -24641,835 +24850,844 @@
         <v>1262937000.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>155</v>
+      <c r="CP1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>233406978000.0</v>
+      </c>
+      <c r="C2">
         <v>246763835000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>219541227711.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>253136674532.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>221820182000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>240196931000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>237076704000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>271854042000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>275398361014.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>230189369156.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>194533803694.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>181943078979.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>188219641002.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>157154486833.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>178563111657.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>151852835066.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>154634467730.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>191559102091.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>190761768380.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>210900509152.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>185507151653.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>110559020021.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>71411607343.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>93727926562.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>81833750067.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74786692709.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>56983230609.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63741153575.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>71772579644.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63602700504.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>83941235600.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>106469969384.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>124345422182.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>103510048915.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>86656545874.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>120474968033.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>114469091737.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>105912896436.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>93825637996.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>94107017098.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>62582042442.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40883236075.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11620454546.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10051746664.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4114927917.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12033499349.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5881593673.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13849975927.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10228312568.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14526013586.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14489118589.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17835532675.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13730170680.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16654578480.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4353890593.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18229672890.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>878700000</v>
+      </c>
+      <c r="C3">
         <v>1881186000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>88241752</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31897500</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>783619000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>435555000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>134957000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>927124000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1070863047</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2335027900</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>660674550</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>205622800</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>89210700</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>377595600</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>38978892</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>796009944</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3701360482</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>122030700</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3371280612</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>571214371</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>869278325</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4375515918</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>252488917</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>534802736</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>217934914</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8072837630</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3428979617</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3398419473</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7586047193</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3991831203</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5978503644</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7586728940</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2647489800</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>749221900</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>358751989</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4874367653</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>192199665</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1114102939</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19773398656.43</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3782009243.5</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2135242840.41</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2265742705.66</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>453473163</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4390074608.39</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2513429981.52</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7651730015.94</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11825966713.86</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4514330463.57</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13954770503.11</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>942967157.2</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10256919039.07</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2667354575</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1721689750</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>592025760</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11320140598</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12624648300</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4059036800</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>243500</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>23603259900</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12106143200</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7937102200</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5617920100</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>17789130200</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4919609600</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5899987200</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8148979700</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>11222162000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16817570900</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>16362906500</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12654864900</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10356333800</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5319664000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5045551300</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>11795767000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>10714164700</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8193591700</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7964799600</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1664723900</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1388323000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>317858000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1586117000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1125974000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>730800000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>262130000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1379555000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>879401000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>606571000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>412039000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2733740000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2439000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2172063000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1413000000</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25519,54 +25737,55 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25616,336 +25835,340 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-11763899000.0</v>
+      </c>
+      <c r="C6">
         <v>-13356857000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27222607251.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-33595446821.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>31316493000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18376750000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3120228000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-34777339000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3544318633.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45208991858.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8652496291.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12590724715.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6276562023.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31065154169.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-48393676691.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26710276591.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2781632664.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36924634361.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19217979425.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20138740772.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25393357499.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>74948131632.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16364123360.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-22316319219.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11894176495.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7047057358.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1010175733.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6757922966.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8031426069.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8169879140.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-20338535096.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22528733784.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-17875452798.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20835373267.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16761895281.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-33818422159.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6005876296.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8556195301.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12087258440.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-281379102.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31524974656.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21698806367.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12424829781.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1568707882.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5936818747.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-7918571432.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4481789415.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7968382254.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3621663359.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4297701018.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1172016942.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3317565775.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4105361995.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2924407800.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12158472865.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8233032720.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-76113944730.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-59652324440.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-45124869080.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-23247871230.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-66254037130.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-56059768340.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-38054745700.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23163351480.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7463811540.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-67206709040.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-59111008040.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-34595551220.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15999107580.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-74639264740.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-48238620080.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-35458698540.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10226328550.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-86926280080.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-59380920880.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-43683229280.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-19715084770.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-78896491810.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-44585908560.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -25966,54 +26189,55 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26063,54 +26287,55 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26160,54 +26385,55 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26257,69 +26483,68 @@
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -26333,51 +26558,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -26394,127 +26621,128 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>3184805113.0</v>
       </c>
       <c r="O12">
+        <v>3184805113.0</v>
+      </c>
+      <c r="P12">
         <v>9085162886.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-76947435353.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1424664946.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-46670719961.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-14515049427.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-314305186.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19097184833.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62232621731.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43901925988.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-17390099831.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5955838957.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1134281258.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-28438170065.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3977463344.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-11360733999.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-6615664616.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-45450403079.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-13407198624.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -26531,54 +26759,55 @@
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26628,685 +26857,697 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>1643139000.0</v>
+      </c>
+      <c r="C14">
         <v>1748733000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1788440825.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1810648085.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1822173124.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>1828161346.0</v>
+      </c>
+      <c r="H14">
         <v>2055601000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2105366000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2125160495.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2096398364.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2978725388.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1834672571.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1879312414.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1873300199.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>550731822.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>566028019.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>574214458.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>576182890.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2085486144.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2141925080.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2271371113.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2225447146.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3869013650.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2171434127.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2835249305.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2886006973.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4428316728.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1677110749.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2523718939.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3277554677.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4409086689.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3586373152.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4033583381.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3545314770.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5452873738.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4340901721.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3286813186.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3790316606.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7044020471.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3792162922.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3714194174.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3894247449.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2298501189.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5317945435.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5036989545.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4905151625.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4796103635.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3525839415.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3301907700.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2724855040.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3639707175.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2735450300.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2343123775.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2278785960.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2251723598.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2326208610.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>201</v>
+      </c>
+      <c r="B15">
+        <v>2867503000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>42648263990.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>42648263985.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>39288876630.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39288877000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18805973742.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>21815062060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21815062059.0</v>
       </c>
       <c r="Q15">
         <v>21815062059.0</v>
       </c>
       <c r="R15">
         <v>21815062059.0</v>
       </c>
       <c r="S15">
         <v>21815062059.0</v>
       </c>
       <c r="T15">
-        <v>27385307639.0</v>
+        <v>21815062059.0</v>
       </c>
       <c r="U15">
         <v>27385307639.0</v>
       </c>
       <c r="V15">
         <v>27385307639.0</v>
       </c>
       <c r="W15">
         <v>27385307639.0</v>
       </c>
       <c r="X15">
-        <v>17325313970.0</v>
+        <v>27385307639.0</v>
       </c>
       <c r="Y15">
         <v>17325313970.0</v>
       </c>
       <c r="Z15">
         <v>17325313970.0</v>
       </c>
       <c r="AA15">
         <v>17325313970.0</v>
       </c>
       <c r="AB15">
-        <v>16877588790.0</v>
+        <v>17325313970.0</v>
       </c>
       <c r="AC15">
         <v>16877588790.0</v>
       </c>
       <c r="AD15">
         <v>16877588790.0</v>
       </c>
       <c r="AE15">
         <v>16877588790.0</v>
       </c>
       <c r="AF15">
+        <v>16877588790.0</v>
+      </c>
+      <c r="AG15">
         <v>19568715587.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>31513341000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>31513341008.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>217596114.7</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12133369622.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>2456067145.42</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>17568121515.0</v>
       </c>
-      <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>614701132.99</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6528235600.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>388790225.96</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12383166500.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>262743168.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8632666350.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>8516210300.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>8516210300.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>9251422700.0</v>
       </c>
       <c r="BM15">
-        <v>6004234600.0</v>
+        <v>9251422700.0</v>
       </c>
       <c r="BN15">
         <v>6004234600.0</v>
       </c>
       <c r="BO15">
         <v>6004234600.0</v>
       </c>
       <c r="BP15">
+        <v>6004234600.0</v>
+      </c>
+      <c r="BQ15">
         <v>6020316400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2910215800.0</v>
       </c>
       <c r="BR15">
         <v>2910215800.0</v>
       </c>
       <c r="BS15">
         <v>2910215800.0</v>
       </c>
       <c r="BT15">
         <v>2910215800.0</v>
       </c>
       <c r="BU15">
-        <v>1531692500.0</v>
+        <v>2910215800.0</v>
       </c>
       <c r="BV15">
         <v>1531692500.0</v>
       </c>
       <c r="BW15">
         <v>1531692500.0</v>
       </c>
       <c r="BX15">
         <v>1531692500.0</v>
       </c>
       <c r="BY15">
-        <v>1164086300.0</v>
+        <v>1531692500.0</v>
       </c>
       <c r="BZ15">
         <v>1164086300.0</v>
       </c>
       <c r="CA15">
+        <v>1164086300.0</v>
+      </c>
+      <c r="CB15">
         <v>1164086000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1929933000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1347772000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1362931000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>2576658000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>2939918000.0</v>
       </c>
-      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>221643078000.0</v>
+      </c>
+      <c r="C16">
         <v>233406978000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>246763834962.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>219541227711.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>253136675000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>221820182000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>240196931000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>237076704000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>271854042381.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>275398361014.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>185881307403.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>194533803694.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>181943078979.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>188219641002.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>130169434966.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>178563111657.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>151852835066.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>154634467730.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>171543788955.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>190761768380.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>210900509152.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>185507151653.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87775730703.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>71411607343.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>93727926562.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>81833750067.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>55973054876.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>56983230609.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>63741153575.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>71772579644.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>63602700504.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>83941235600.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>106469969384.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>124345422182.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>103418441155.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>86656545874.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>120474968033.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>114469091737.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>105912896436.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>93825637996.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>94107017098.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>62582042442.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24045284327.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11620454546.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10051746664.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4114927917.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10363383088.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5881593673.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13849975927.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>10228312568.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15661135531.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14517966900.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17835532675.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13730170680.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16512363458.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>9996640170.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18229672890.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27356,350 +27597,356 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>22825207000.0</v>
+      </c>
+      <c r="C18">
         <v>-36108015000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18694470490.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>47590298132.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13708155000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18012074000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>38143981000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1561838000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13244318633.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6491008141.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>48348693389.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>37214948457.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>14152037977.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12027564032.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3727035778.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23784280934.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3127146024.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>454152190.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8559505234.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7246566867.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25393357499.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>74948131632.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>58554302413.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4991005249.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11894176495.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7047057358.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19064666351.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10119665824.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12023257272.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>8169879140.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-30765117838.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2746470426.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-21309085507.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>24918763132.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>30154778720.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5050170527.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2705287546.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>24315954140.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>42654016310.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>15574402791.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>31966007828.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>22065832424.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>38384374262.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11350338851.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9014610843.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-6257006690.94</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>58964340136.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-763153843.57</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4601855496.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3287580277.2</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-18149461554.07</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>9796535975.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5648932850.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1332145440.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>24537517386.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-692552190.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>-10421603395.0</v>
+      </c>
+      <c r="C19">
         <v>-4948842363.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>52102500.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>10892945565.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-19690209542.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>225490577.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>322575615.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1070863047.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>32664972100.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9789775900.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-205622800.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-20517810700.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>14622404400.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-42834978891.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>51919125191.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3701360482.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-122030700.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4031280611.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-571214371.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-869278325.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4375515918.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-895775281.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-534802736.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-217934914.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-8072837630.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2890615981.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3398419473.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3594215990.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3991831203.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -27718,54 +27965,55 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27815,135 +28063,138 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-21000000000.0</v>
+      </c>
+      <c r="C21">
         <v>28000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7632877669.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38321480968.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33955550933.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16834169388.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8853082193.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2000000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-485913034.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47620100000.0</v>
       </c>
       <c r="Q21">
         <v>47620100000.0</v>
       </c>
       <c r="R21">
         <v>47620100000.0</v>
       </c>
       <c r="S21">
-        <v>-5725081550.0</v>
+        <v>47620100000.0</v>
       </c>
       <c r="T21">
         <v>-5725081550.0</v>
       </c>
       <c r="U21">
         <v>-5725081550.0</v>
       </c>
       <c r="V21">
         <v>-5725081550.0</v>
       </c>
       <c r="W21">
-        <v>-22880115928.0</v>
+        <v>-5725081550.0</v>
       </c>
       <c r="X21">
         <v>-22880115928.0</v>
       </c>
       <c r="Y21">
         <v>-22880115928.0</v>
       </c>
-      <c r="Z21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z21">
+        <v>-22880115928.0</v>
+      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>17881000000.0</v>
       </c>
       <c r="AC21">
         <v>17881000000.0</v>
       </c>
       <c r="AD21">
         <v>17881000000.0</v>
       </c>
       <c r="AE21">
-        <v>9042665000.0</v>
+        <v>17881000000.0</v>
       </c>
       <c r="AF21">
         <v>9042665000.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>9042665000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -27960,1039 +28211,1051 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>18971931000.0</v>
+      </c>
+      <c r="C22">
         <v>15409306000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19319348146.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20617889861.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13434790875.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14816489443.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16744100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15515539000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7220444024.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16638549282.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13764781371.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17341895602.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9177131150.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12405159632.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3215282848.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24014262859.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>383391093.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7819218549.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17127154320.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5990161344.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4894079878.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14865578673.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11035851692.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10762463191.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3321023147.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11099606757.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8374166603.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7863511204.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4399804981.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15499820282.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16254702196.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7082185835.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-61339951.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8261830899.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6076518392.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8642748577.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8169501636.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17238553114.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5407867173.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15096846130.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>22194042241.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20593408488.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6426841239.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12575057018.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12691559728.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10164600265.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>14809253669.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7895090215.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14439618198.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22886398635.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9581533311.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-8883141150.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8554804125.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10665367200.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7067014477.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9183831360.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11582788500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>893600.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>8025157700.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10942363400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10010247400.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10498286600.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5590231800.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6846500800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5506574500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5095777100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4604122100.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6579833800.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14629674000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>6721387500.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4979256500.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5758045000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2649606800.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1333699000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3946009100.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1793896400.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2684807200.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2894007000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1560806000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>534337000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2188569000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1787561000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1973971000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1914658000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1498972000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>966196000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2282834000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1737856000.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-300000000.0</v>
       </c>
       <c r="C23">
+        <v>-300000000.0</v>
+      </c>
+      <c r="D23">
         <v>-237440758.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-300000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-300000018.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-300000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-178143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000000.0</v>
       </c>
       <c r="I23">
         <v>-300000000.0</v>
       </c>
       <c r="J23">
         <v>-300000000.0</v>
       </c>
       <c r="K23">
+        <v>-300000000.0</v>
+      </c>
+      <c r="L23">
         <v>-1200000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5818250000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-20517810700.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14622404400.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-485913034.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>47620100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3701360482.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-122030700.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5725081550.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2550400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-869278325.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4375515918.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-22880115928.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-534802736.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-217934914.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8072837630.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17881000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3398419473.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-3594215990.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3991831203.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9042665000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-19568715587.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>786142909.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4832611765.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14000000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-30313976713.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1372622024.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10076147630.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>15111113649.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-11851067705.3</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-18951535.51</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3549416445.76</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-14424320090.94</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-18103752580.98</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>28448028.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7651730015.94</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-50318714513.82</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-6517761556.29</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>93684834.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3141541.88</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>23579732360.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>-1833147500.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1592262360.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-8689943099.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1659533700.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>6625000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>5875000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4625000.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>397125000.0</v>
       </c>
-      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-1000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6921693390.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-7494089790.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>60000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-19254654670.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>36610147300.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1249700000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>35000000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>450450450.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5428600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-20428600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15000000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-42796000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>52715135135.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>660000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-643286364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-653800000.0</v>
       </c>
       <c r="Y24">
         <v>-653800000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="Z24">
+        <v>-653800000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>538363636.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-105000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3991831203.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3991831203.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>892395837.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-213547771.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3433632709.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4083389865.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>344545454.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1565169541.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7396875150.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-8962044691.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2690834803.46</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1489421540.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-684289466.53</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1283673740.1</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1960395304.69</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>335513196.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-2570497513.41</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-3289263044.41</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>101454875.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-2729015297.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2751719520.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>3435000000.0</v>
       </c>
-      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>3088838000.0</v>
+      </c>
+      <c r="C25">
         <v>-51384867000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2325076729.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>47622195632.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12924536000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18447629000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19479237000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15131943000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17268739115.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-18698131160.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>32265861180.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18244003084.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3184805113.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1873300199.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3766014670.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-24580290878.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-957605551.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8395401439.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-17127154320.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5990161344.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4894079878.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-14865578673.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-11035851692.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-10762463191.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3321023147.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-11099606757.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8374166603.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-7863511204.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-4399804981.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-15499820282.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-16254702196.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-7082185835.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>61339951.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8261830899.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-6076518392.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8642748577.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-8169501636.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-17238553114.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5407867173.82</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-15096846130.3</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-22194042241.03</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-20593408488.85</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6426841239.04</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-12575057018.76</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12691559728.4</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-10164600265.88</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-14809253669.52</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-7895090215.55</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-14439618198.46</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-22886398635.8</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-9581533311.38</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18611581400.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-3527305300.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-13684272840.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3898638713.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>422056140.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>-307467980.0</v>
       </c>
       <c r="E26">
+        <v>-307467980.0</v>
+      </c>
+      <c r="F26">
         <v>-307467982.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-5408178.2</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2267253.46</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-12194725.04</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-194881087.16</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1244481074.48</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29042,757 +29305,767 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-24167503000.0</v>
+      </c>
+      <c r="C28">
         <v>27700000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7395436911.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-81269744953.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33348083000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17134169000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8674939000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-37588877000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9700000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16700000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40234671433.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24624223742.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-485913034.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25805037941.0</v>
       </c>
       <c r="Q28">
         <v>25805037941.0</v>
       </c>
       <c r="R28">
         <v>25805037941.0</v>
       </c>
       <c r="S28">
+        <v>25805037941.0</v>
+      </c>
+      <c r="T28">
         <v>-5725081550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27385307639.0</v>
       </c>
       <c r="U28">
         <v>-27385307639.0</v>
       </c>
       <c r="V28">
         <v>-27385307639.0</v>
       </c>
       <c r="W28">
+        <v>-27385307639.0</v>
+      </c>
+      <c r="X28">
         <v>-22880115928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17325313970.0</v>
       </c>
       <c r="Y28">
         <v>-17325313970.0</v>
       </c>
       <c r="Z28">
         <v>-17325313970.0</v>
       </c>
       <c r="AA28">
+        <v>-17325313970.0</v>
+      </c>
+      <c r="AB28">
         <v>17881000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16877588790.0</v>
       </c>
       <c r="AC28">
         <v>-16877588790.0</v>
       </c>
       <c r="AD28">
         <v>-16877588790.0</v>
       </c>
       <c r="AE28">
+        <v>-16877588790.0</v>
+      </c>
+      <c r="AF28">
         <v>9042665000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-19568715587.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-13819188606.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-30333421173.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1314288692.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-6797714148.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-13058409084.32</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-12445583435.73</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-605567747.49</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-578992042.46</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-22977906700.94</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-12680286845.98</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3309164733.83</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1664888598.26</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-53866758932.14</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7547337039.68</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2030555484.32</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1017338618.12</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23115773025.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16180657775.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1833147500.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1592262360.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8952686267.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10292200050.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>65729196700.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>81087388600.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>64065313300.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>25918073000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15298787900.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>66520883300.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>36697485900.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>45023152800.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>29269815600.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13071421800.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>30181745600.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>26572114100.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>26789312300.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>29919851000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15275497000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14702691000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18128425000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>14417529000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23326695000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>18790397000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7076932000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>5875000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>4000000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>385000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>23703907000.0</v>
+      </c>
+      <c r="C29">
         <v>-34226828000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18782712242.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47622195632.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12924536000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18447629000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38278938000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2488962000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12173455586.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4155980241.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>49009367939.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37420571257.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14241248677.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12405159632.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3766014670.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24580290878.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>574214458.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>576182890.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5188224622.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7817781238.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26262635824.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>79323647550.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58806791330.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4456202513.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12112111409.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15119894988.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15635686734.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13518085297.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4437210079.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12161710343.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-24786614194.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4840258514.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-18661595707.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>25667985032.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>29796026731.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-175802874.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2513087881.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25430057079.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>62427414967.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>19356412035.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>34101250669.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>24331575130.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>37930901099.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>15740413460.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>11528040825.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1394723325.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>70790306850.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3751176620.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>18556626000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2344613120.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-7892542515.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>12463890550.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7370622600.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-740119680.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13217376788.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>11932096110.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19268321000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>883600.0</v>
       </c>
-      <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>6397215200.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>42318927500.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>41584730000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>37985120700.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>80038380200.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>83665216900.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>61823136100.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>17135640400.0</v>
       </c>
-      <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>2004760400.0</v>
       </c>
-      <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>3403756000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1726000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6765055000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3967000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-11300304000.0</v>
+      </c>
+      <c r="C30">
         <v>-6830029000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-120845353.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52102500.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10892946000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-19690210000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>225491000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>322576000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1070863047.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32664972100.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9789775900.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-205622800.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-20517810700.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14622404400.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-42834978891.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51919125191.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3701360482.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-122030700.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4031280611.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-571214371.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-869278325.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4375515918.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-895775281.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-534802736.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-217934914.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-8072837630.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2890615981.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3398419473.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3594215990.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3991831203.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5086107807.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7800276711.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>786142909.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4832611765.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>703297443.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3309198112.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7204675485.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10076147630.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-22464233459.88</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2292587703.41</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2819532306.95</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3549416445.76</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1506922141.17</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4054561411.87</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2513429981.52</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7651730015.94</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14396464227.28</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4514330463.57</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13954770503.11</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-942967157.2</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13546182083.48</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2565899700.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1721689750.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-592025760.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8591125301.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9872928780.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>1211515000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>3346873000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3504785000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>11391701000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11309167000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5229236000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6430161000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>1262937000.0</v>
       </c>
-      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>