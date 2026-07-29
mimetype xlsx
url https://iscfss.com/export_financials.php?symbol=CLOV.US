--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -895,51 +895,51 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>153250000.0</v>
+        <v>36211000.0</v>
       </c>
       <c r="C2">
         <v>34564000.0</v>
       </c>
       <c r="D2">
         <v>37184000.0</v>
       </c>
       <c r="E2">
         <v>32445000.0</v>
       </c>
       <c r="F2">
         <v>28129000.0</v>
       </c>
       <c r="G2">
         <v>30671000.0</v>
       </c>
       <c r="H2">
         <v>114840000.0</v>
       </c>
       <c r="I2">
         <v>141764000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -1737,51 +1737,51 @@
       </c>
       <c r="D39">
         <v>105501000.0</v>
       </c>
       <c r="E39">
         <v>122691000.0</v>
       </c>
       <c r="F39">
         <v>27874000.0</v>
       </c>
       <c r="G39">
         <v>8129000.0</v>
       </c>
       <c r="H39">
         <v>2173000.0</v>
       </c>
       <c r="I39">
         <v>66246000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>55573000.0</v>
+        <v>172612000.0</v>
       </c>
       <c r="C40">
         <v>178952000.0</v>
       </c>
       <c r="D40">
         <v>219167000.0</v>
       </c>
       <c r="E40">
         <v>397235000.0</v>
       </c>
       <c r="F40">
         <v>202832000.0</v>
       </c>
       <c r="G40">
         <v>5530000.0</v>
       </c>
       <c r="H40">
         <v>117977.0</v>
       </c>
       <c r="I40">
         <v>6027000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -2373,51 +2373,51 @@
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
         <v>260416999.0</v>
       </c>
       <c r="C2">
-        <v>153250000.0</v>
+        <v>36211000.0</v>
       </c>
       <c r="D2">
         <v>32938000.0</v>
       </c>
       <c r="E2">
         <v>33951000.0</v>
       </c>
       <c r="F2">
         <v>30553000.0</v>
       </c>
       <c r="G2">
         <v>34564000.0</v>
       </c>
       <c r="H2">
         <v>25746000.0</v>
       </c>
       <c r="I2">
         <v>40441000.0</v>
       </c>
       <c r="J2">
         <v>35408000.0</v>
       </c>
       <c r="K2">
         <v>37184000.0</v>
       </c>
@@ -4773,51 +4773,51 @@
       <c r="W39">
         <v>8129000.0</v>
       </c>
       <c r="X39">
         <v>8240000.0</v>
       </c>
       <c r="Y39">
         <v>2920000.0</v>
       </c>
       <c r="Z39">
         <v>2920000.0</v>
       </c>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>76166000.0</v>
       </c>
       <c r="C40">
-        <v>55573000.0</v>
+        <v>172612000.0</v>
       </c>
       <c r="D40">
         <v>160509000.0</v>
       </c>
       <c r="E40">
         <v>167997000.0</v>
       </c>
       <c r="F40">
         <v>185100000.0</v>
       </c>
       <c r="G40">
         <v>178952000.0</v>
       </c>
       <c r="H40">
         <v>252527000.0</v>
       </c>
       <c r="I40">
         <v>282566000.0</v>
       </c>
       <c r="J40">
         <v>319358000.0</v>
       </c>
       <c r="K40">
         <v>219167000.0</v>
       </c>
@@ -7348,51 +7348,51 @@
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
         <v>27334000.0</v>
       </c>
       <c r="C5">
         <v>-49320000.0</v>
       </c>
       <c r="D5">
         <v>-24377000.0</v>
       </c>
       <c r="E5">
         <v>-10578000.0</v>
       </c>
       <c r="F5">
         <v>-1274000.0</v>
       </c>
       <c r="G5">
         <v>-21481000.0</v>
       </c>
       <c r="H5">
-        <v>-8785000.0</v>
+        <v>-9323000.0</v>
       </c>
       <c r="I5">
         <v>7170000.0</v>
       </c>
       <c r="J5">
         <v>-22350000.0</v>
       </c>
       <c r="K5">
         <v>-70472000.0</v>
       </c>
       <c r="L5">
         <v>-33616000.0</v>
       </c>
       <c r="M5">
         <v>-28882000.0</v>
       </c>
       <c r="N5">
         <v>-77891000.0</v>
       </c>
       <c r="O5">
         <v>-83907000.0</v>
       </c>
       <c r="P5">
         <v>-75076000.0</v>
       </c>
@@ -7440,51 +7440,51 @@
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>27849000.0</v>
       </c>
       <c r="C6">
         <v>-48900000.0</v>
       </c>
       <c r="D6">
         <v>-23971000.0</v>
       </c>
       <c r="E6">
         <v>-10184000.0</v>
       </c>
       <c r="F6">
         <v>-808000.0</v>
       </c>
       <c r="G6">
         <v>-21137000.0</v>
       </c>
       <c r="H6">
-        <v>-8446000.0</v>
+        <v>-8984000.0</v>
       </c>
       <c r="I6">
         <v>7500000.0</v>
       </c>
       <c r="J6">
         <v>-22032000.0</v>
       </c>
       <c r="K6">
         <v>-69798000.0</v>
       </c>
       <c r="L6">
         <v>-33059000.0</v>
       </c>
       <c r="M6">
         <v>-27883000.0</v>
       </c>
       <c r="N6">
         <v>-77612000.0</v>
       </c>
       <c r="O6">
         <v>-84748000.0</v>
       </c>
       <c r="P6">
         <v>-74460000.0</v>
       </c>
@@ -8784,51 +8784,51 @@
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>17171000.0</v>
       </c>
       <c r="AC27">
         <v>26349000.0</v>
       </c>
       <c r="AD27">
         <v>26349000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28">
-        <v>74629000.0</v>
+        <v>131692000.0</v>
       </c>
       <c r="C28">
         <v>140314000.0</v>
       </c>
       <c r="D28">
         <v>97148000.0</v>
       </c>
       <c r="E28">
         <v>109793000.0</v>
       </c>
       <c r="F28">
         <v>109697000.0</v>
       </c>
       <c r="G28">
         <v>115023000.0</v>
       </c>
       <c r="H28">
         <v>90196000.0</v>
       </c>
       <c r="I28">
         <v>99923000.0</v>
       </c>
       <c r="J28">
         <v>103792000.0</v>
       </c>
@@ -9399,51 +9399,53 @@
       </c>
       <c r="H7">
         <v>32307000.0</v>
       </c>
       <c r="I7">
         <v>34965000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>130</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-65949000.0</v>
+      </c>
       <c r="C9">
         <v>-6552000.0</v>
       </c>
       <c r="D9">
         <v>4754000.0</v>
       </c>
       <c r="E9">
         <v>-8029000.0</v>
       </c>
       <c r="F9">
         <v>-9391000.0</v>
       </c>
       <c r="G9">
         <v>-34530000.0</v>
       </c>
       <c r="H9">
         <v>60760000.0</v>
       </c>
       <c r="I9">
         <v>-11490000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>131</v>
@@ -10436,51 +10438,51 @@
       </c>
       <c r="Y6">
         <v>-5082000.0</v>
       </c>
       <c r="Z6">
         <v>44896000.0</v>
       </c>
       <c r="AA6">
         <v>-30036000.0</v>
       </c>
       <c r="AB6">
         <v>23381000.0</v>
       </c>
       <c r="AC6">
         <v>-575000.0</v>
       </c>
       <c r="AD6">
         <v>-575000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>128</v>
       </c>
       <c r="B7">
-        <v>35322000.0</v>
+        <v>68103000.0</v>
       </c>
       <c r="C7">
         <v>-51508000.0</v>
       </c>
       <c r="D7">
         <v>10173000.0</v>
       </c>
       <c r="E7">
         <v>-9525000.0</v>
       </c>
       <c r="F7">
         <v>-41983000.0</v>
       </c>
       <c r="G7">
         <v>-54112000.0</v>
       </c>
       <c r="H7">
         <v>31252000.0</v>
       </c>
       <c r="I7">
         <v>11160000.0</v>
       </c>
       <c r="J7">
         <v>24555000.0</v>
       </c>
@@ -10561,51 +10563,53 @@
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>130</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-43948000.0</v>
+      </c>
       <c r="C9">
         <v>-38555000.0</v>
       </c>
       <c r="D9">
         <v>27836000.0</v>
       </c>
       <c r="E9">
         <v>6909000.0</v>
       </c>
       <c r="F9">
         <v>-45464000.0</v>
       </c>
       <c r="G9">
         <v>-36219000.0</v>
       </c>
       <c r="H9">
         <v>68623000.0</v>
       </c>
       <c r="I9">
         <v>35145000.0</v>
       </c>
       <c r="J9">
         <v>-74101000.0</v>
       </c>
       <c r="K9">
@@ -11692,51 +11696,51 @@
       </c>
       <c r="Y24">
         <v>-13942000.0</v>
       </c>
       <c r="Z24">
         <v>82752000.0</v>
       </c>
       <c r="AA24">
         <v>40902000.0</v>
       </c>
       <c r="AB24">
         <v>35579000.0</v>
       </c>
       <c r="AC24">
         <v>-128593000.0</v>
       </c>
       <c r="AD24">
         <v>-128593000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>32453000.0</v>
+        <v>-328000.0</v>
       </c>
       <c r="C25">
         <v>7337000.0</v>
       </c>
       <c r="D25">
         <v>-205000.0</v>
       </c>
       <c r="E25">
         <v>-1078000.0</v>
       </c>
       <c r="F25">
         <v>61000.0</v>
       </c>
       <c r="G25">
         <v>-39618000.0</v>
       </c>
       <c r="H25">
         <v>-438000.0</v>
       </c>
       <c r="I25">
         <v>-2041000.0</v>
       </c>
       <c r="J25">
         <v>-8566000.0</v>
       </c>