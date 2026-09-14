--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2262,4010 +2265,4134 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>35407000.0</v>
+      </c>
+      <c r="C2">
         <v>260416999.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36211000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32938000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30553000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34564000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25746000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40441000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35408000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37184000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35296000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39919000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47452000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32445000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37735000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30108000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27451000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28129000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24208000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20844000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30671000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>120150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111766000.0</v>
       </c>
       <c r="Z2">
         <v>111766000.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2">
+        <v>111766000.0</v>
+      </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-1551000.0</v>
+      </c>
+      <c r="C5">
         <v>-672000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>528000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>471000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>177000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-74000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1584000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>852000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2259000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2560000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2370000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5072000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6715000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7031000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9374000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10760000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8353000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7258000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1934000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-610000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-413000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-483000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>764000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1375000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-488537000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>46000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-502574000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>3666000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4010000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4340000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4663000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4960000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5352000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5770000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5860000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6267000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6667000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7358000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7889000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8547000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9284000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10232000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>52000.0</v>
       </c>
       <c r="C8">
         <v>52000.0</v>
       </c>
       <c r="D8">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="E8">
         <v>51000.0</v>
       </c>
       <c r="F8">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="G8">
         <v>50000.0</v>
       </c>
       <c r="H8">
         <v>50000.0</v>
       </c>
       <c r="I8">
         <v>50000.0</v>
       </c>
       <c r="J8">
         <v>50000.0</v>
       </c>
       <c r="K8">
+        <v>50000.0</v>
+      </c>
+      <c r="L8">
         <v>49000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="N8">
         <v>46000.0</v>
       </c>
       <c r="O8">
         <v>46000.0</v>
       </c>
       <c r="P8">
         <v>46000.0</v>
       </c>
       <c r="Q8">
         <v>46000.0</v>
       </c>
       <c r="R8">
         <v>46000.0</v>
       </c>
       <c r="S8">
         <v>46000.0</v>
       </c>
       <c r="T8">
+        <v>46000.0</v>
+      </c>
+      <c r="U8">
         <v>42000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>41000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>198837000.0</v>
+      </c>
+      <c r="C10">
         <v>173265000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>78301000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>190055000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>188648000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>155439000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>194543000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>287956000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>254771000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>208255000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>116407000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>299014000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>310079000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>190562000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>103791000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>382869000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>324471000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>273831000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>299968000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>202264000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>485747000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>404507000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>92348000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>89732000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>107412000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>67598000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>201318000.0</v>
+      </c>
+      <c r="C12">
         <v>177559000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>95348000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>202840000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>199504000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>160095000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>221540000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>333052000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>379052000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>342354000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>236229000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>517121000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>520597000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>416597000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>334761000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>711784000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>508473000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>563795000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>615255000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>442101000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>591567000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>684574000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>96711000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>89732000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>107412000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>67598000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>52000.0</v>
       </c>
       <c r="C13">
         <v>52000.0</v>
       </c>
       <c r="D13">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="E13">
         <v>51000.0</v>
       </c>
       <c r="F13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="G13">
         <v>50000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
       <c r="I13">
         <v>50000.0</v>
       </c>
       <c r="J13">
         <v>50000.0</v>
       </c>
       <c r="K13">
+        <v>50000.0</v>
+      </c>
+      <c r="L13">
         <v>49000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="N13">
         <v>46000.0</v>
       </c>
       <c r="O13">
         <v>46000.0</v>
       </c>
       <c r="P13">
         <v>46000.0</v>
       </c>
       <c r="Q13">
         <v>46000.0</v>
       </c>
       <c r="R13">
         <v>46000.0</v>
       </c>
       <c r="S13">
         <v>46000.0</v>
       </c>
       <c r="T13">
+        <v>46000.0</v>
+      </c>
+      <c r="U13">
         <v>42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="V13">
         <v>41000.0</v>
       </c>
       <c r="W13">
+        <v>41000.0</v>
+      </c>
+      <c r="X13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="Y13">
         <v>4000.0</v>
       </c>
       <c r="Z13">
         <v>4000.0</v>
       </c>
       <c r="AA13">
+        <v>4000.0</v>
+      </c>
+      <c r="AB13">
         <v>9000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>545447735.0</v>
+      </c>
+      <c r="C14">
         <v>532501448.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>517237340.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>512743521.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>508894000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>497056331.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>491871177.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>490180103.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>495179955.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>567451166.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>481607777.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>480770283.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>479163752.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>478805067.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>477898621.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>477690204.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>476061809.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>473028651.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>470852394.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>420627675.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>408305451.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>376170545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404440809.0</v>
       </c>
       <c r="X14">
         <v>404440809.0</v>
       </c>
       <c r="Y14">
         <v>404440809.0</v>
       </c>
       <c r="Z14">
         <v>404440809.0</v>
       </c>
       <c r="AA14">
         <v>404440809.0</v>
       </c>
       <c r="AB14">
+        <v>404440809.0</v>
+      </c>
+      <c r="AC14">
         <v>42870185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42302084.0</v>
       </c>
       <c r="AD14">
         <v>42302084.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>42302084.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>41000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>41000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>17000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3099000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103295000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>113537000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>107563000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>141947000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>96358000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>160151000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>164240000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>138604000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>140210000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>132552000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>117582000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>102429000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>11749000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1243000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>1233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243000.0</v>
       </c>
       <c r="Y20">
         <v>1243000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="Z20">
         <v>1243000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AA20"/>
+      <c r="AB20">
+        <v>1243000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>2990000.0</v>
       </c>
       <c r="C21">
         <v>2990000.0</v>
       </c>
       <c r="D21">
         <v>2990000.0</v>
       </c>
       <c r="E21">
         <v>2990000.0</v>
       </c>
       <c r="F21">
         <v>2990000.0</v>
       </c>
       <c r="G21">
         <v>2990000.0</v>
       </c>
       <c r="H21">
         <v>2990000.0</v>
       </c>
       <c r="I21">
         <v>2990000.0</v>
       </c>
       <c r="J21">
         <v>2990000.0</v>
       </c>
       <c r="K21">
         <v>2990000.0</v>
       </c>
       <c r="L21">
+        <v>2990000.0</v>
+      </c>
+      <c r="M21">
         <v>19190000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19460000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4233000.0</v>
       </c>
       <c r="Q21">
         <v>4233000.0</v>
       </c>
       <c r="R21">
         <v>4233000.0</v>
       </c>
       <c r="S21">
         <v>4233000.0</v>
       </c>
       <c r="T21">
         <v>4233000.0</v>
       </c>
       <c r="U21">
         <v>4233000.0</v>
       </c>
       <c r="V21">
         <v>4233000.0</v>
       </c>
       <c r="W21">
         <v>4233000.0</v>
       </c>
       <c r="X21">
-        <v>2990000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="Y21">
         <v>2990000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="Z21">
         <v>2990000.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AA21"/>
+      <c r="AB21">
+        <v>2990000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-520914000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-520101000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70049000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65435000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>96574000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-121376000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-101884000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29660000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35022000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36706000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-153917000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-121231000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-96034000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>-208041760.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>720326000.0</v>
+      </c>
+      <c r="C23">
         <v>697728000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>541011000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>559659000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>574987000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>583717000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>580742000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>653013000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>674210000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>671770000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>570671000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1059797000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1257997000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1453589000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>808620000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1557679000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2063206000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2679894000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>950804000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>952478000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1215897000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>866942000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>267252000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>326338000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>329988000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-40790000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>100346.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>-54827000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>19965000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19956000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19947000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19938000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19929000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19852000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>24285000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
+        <v>199914000.0</v>
+      </c>
+      <c r="C26">
         <v>214684000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>199663000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>193066000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>187996000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>230753000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>216062000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>198379000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>103764000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>97925000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>121001000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>102192000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>86492000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>135873000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>138110000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>71907000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>176347000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>162226000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>175939000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>146573000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>38684000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>35493000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-198837000.0</v>
+      </c>
+      <c r="C28">
         <v>-173265000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-78301000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-190055000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-188648000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-155439000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-194543000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-284290000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-250761000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-203915000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-111744000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-294054000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-304727000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-184792000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-97931000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-356637000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-297848000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-165523000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-272141000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-173788000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-456611000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-348565000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>46012000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96114000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70846000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-9681000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>376257000.0</v>
+      </c>
+      <c r="C29">
         <v>339426000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>308704000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>340932000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>344179000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>336075000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>341143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>342166000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>324888000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>292474000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>286394000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>321852000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>330570000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>323107000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>347738000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>411945000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>446878000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>590763000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>555352000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>428316000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>330804000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>630742000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>794312391.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>202735000.0</v>
+      </c>
+      <c r="C30">
         <v>202689000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>158741000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>103511000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>131347000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138256000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>92792000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73239000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>141862000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>177007000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86240000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>332111000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>508856000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>757664000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>167545000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>681766000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1291902000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1873735000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>109417000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85967000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>92734000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>103615000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84942000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>77544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65620000.0</v>
       </c>
       <c r="Z30">
         <v>65620000.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AA30">
+        <v>65620000.0</v>
+      </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>311110000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>327738000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>387747000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>422689000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>485580000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>404154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306719000.0</v>
       </c>
       <c r="U31">
         <v>306719000.0</v>
       </c>
       <c r="V31">
+        <v>306719000.0</v>
+      </c>
+      <c r="W31">
         <v>580799000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-621329000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-496150000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-510126000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-492770000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>162116000.0</v>
+      </c>
+      <c r="C32">
         <v>111438000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>99032000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>137473000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>160991000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>115756000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>129608000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>153092000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>225065000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>196348000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>166855000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>197004000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>221170000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>163885000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>184341000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>331646000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>262380000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>339394000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>379922000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>329032000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>521817000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>636424000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-5631072.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>234880000.0</v>
+      </c>
+      <c r="C33">
         <v>249707000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>233156000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>228739000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>212048000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>252308000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>237618000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>220286000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>124634000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>119033000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>142701000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>144097000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>129069000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>179330000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>183623000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>97687000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>202160000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>188477000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>198258000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>393197000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>498183000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>57493000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>77470000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>326338000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>329988000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>269423000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>20739000.0</v>
+      </c>
+      <c r="C34">
         <v>21719000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>23484000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>25280000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>28860000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>31989000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>26083000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>28891000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>22292000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>20190000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>20164000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>15957000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>16063000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>16200000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>16193000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>13121000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>13068000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>13164000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>14095000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>285192000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>483835000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>13267000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>20739000.0</v>
+      </c>
+      <c r="C35">
         <v>21719000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>23484000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25280000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28860000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>31989000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26083000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>31212000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24811000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>22907000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>23162000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19249000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19669000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20108000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>20226000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>37353000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37618000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>38058000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>38863000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>309939000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>705145000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>104982000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>716217000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>366605000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>384231000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>40790000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>374019000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>24745000.0</v>
+      </c>
+      <c r="C36">
         <v>37573000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36689000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>27196000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>28387000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13539000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>27602000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10996000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9746000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9785000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13628000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>14523000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>14633000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14801000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15735000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>14762000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14708000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>14707000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10432000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>234391000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>446809000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8641000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>8885000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>311288000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>314128000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>252153000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>153354000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>14633000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>15735000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14762000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14708000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14707000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>950804000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>234391000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>446809000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8641000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-589168161.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9106000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100346.0</v>
       </c>
       <c r="AA38">
         <v>100346.0</v>
       </c>
-      <c r="AB38"/>
+      <c r="AB38">
+        <v>100346.0</v>
+      </c>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>81393000.0</v>
+      </c>
+      <c r="C39">
         <v>67773000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>53766000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>24569000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>32088000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>33058000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>28792000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26436000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28662000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>33376000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>105501000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66468000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>99475000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>99998000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>122691000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>66442000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>60671000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>53887000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>27874000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>31213000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>33413000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>21260000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8129000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2920000.0</v>
       </c>
       <c r="Z39">
         <v>2920000.0</v>
       </c>
-      <c r="AA39"/>
+      <c r="AA39">
+        <v>2920000.0</v>
+      </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>287923000.0</v>
+      </c>
+      <c r="C40">
         <v>76166000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>172612000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>160509000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>167997000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>185100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>178952000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>252527000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>282566000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>319358000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>219167000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>578437000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>752556000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>953497000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>397235000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>992253000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1406334000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1876918000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>202832000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>62102000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>38155000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10857000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5530000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4454000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4243000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>117977.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>16063000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>16193000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13121000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13068000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13164000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>14095000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>285192000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>225212000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>75306000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>155708000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>113640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160272000.0</v>
       </c>
       <c r="Z41">
         <v>160272000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>160272000.0</v>
+      </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2610773000.0</v>
+      </c>
+      <c r="C42">
         <v>2601064000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2596476000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2579442000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2558606000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2540176000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2545480000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2521975000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2498653000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2473948000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2448509000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2416199000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2385092000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2349131000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2312648000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2274230000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2231457000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2189072000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2154040000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1838492000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1706334000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1662873000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>411867000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>408949000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>407120000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>17631.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>403041000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>7231000.0</v>
+      </c>
+      <c r="C45">
         <v>6904000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13985000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5487000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5201000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5026000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11221000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7921000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8134000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8333000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13047000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8192000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>8484000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8656000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12089000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6785000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>8457000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>9126000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>7231000.0</v>
+      </c>
+      <c r="C46">
         <v>6904000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6385000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5487000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5201000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5026000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5307000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7921000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8134000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8333000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5082000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8192000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8484000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8656000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>9778000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6785000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6872000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7311000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7654000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8457000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9126000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9960000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10817000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>11627000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>13037000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>8484000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>9778000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6785000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6872000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7311000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7654000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8457000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9126000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9960000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11627000.0</v>
       </c>
       <c r="Z47">
         <v>11627000.0</v>
       </c>
-      <c r="AA47"/>
+      <c r="AA47">
+        <v>11627000.0</v>
+      </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-2233017000.0</v>
+      </c>
+      <c r="C48">
         <v>-2261018000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2288352000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2239032000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2214655000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2204077000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2202803000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2180711000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2171556000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2178964000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2159794000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2089322000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2047853000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2019039000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1946433000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1871536000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1796228000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1692047000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1616738000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1429537000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1395010000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1077399000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1028982000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-901634000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-914392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17631.0</v>
       </c>
       <c r="AA48">
         <v>-17631.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AB48">
+        <v>-17631.0</v>
+      </c>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>81003000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>21425000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>806208.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>3666000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4010000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4340000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4663000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4960000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5352000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5770000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5860000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>26232000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>26623000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>108308000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>27827000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>28476000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>29136000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>55942000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>138360000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>96114000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>70846000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>57917000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>1345000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1491000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1623000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1665000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1668000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1746000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1862000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1827000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2073000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>83414000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3059000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3729000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4346000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>26266000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>25598000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>2481000.0</v>
+      </c>
+      <c r="C53">
         <v>4294000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>17047000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12785000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10856000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4656000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>26997000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>45096000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>124281000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>134099000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>119822000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>218107000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>210518000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>226035000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>230970000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>328915000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>184002000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>289964000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>315287000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>239837000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>105820000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>280067000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>4363000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>828096607.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>828064246.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>720326000.0</v>
+      </c>
+      <c r="C55">
         <v>697728000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>541011000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>559659000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>574987000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>583717000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>580742000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>653013000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>674210000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>671770000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>570671000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1059797000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1257997000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1453589000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>808620000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1557679000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2063206000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2679894000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>950804000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>952478000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1215897000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>866942000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>267252000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>326338000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>329988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100346.0</v>
       </c>
       <c r="AA55">
         <v>100346.0</v>
       </c>
-      <c r="AB55"/>
+      <c r="AB55">
+        <v>100346.0</v>
+      </c>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>485446000.0</v>
+      </c>
+      <c r="C56">
         <v>448021000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>307855000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>330920000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>362939000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>331409000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>343124000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>432727000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>549576000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>552737000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>427970000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>915700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1128928000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1274259000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>624997000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1459992000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1861046000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2491417000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>752546000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>559281000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>717714000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>809449000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>189782000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>89732000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>107412000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>251552000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>67598000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
       <c r="AD56"/>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56"/>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>323330000.0</v>
+      </c>
+      <c r="C57">
         <v>336583000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>208823000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>193447000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>201948000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>215653000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>213516000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>279635000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>324511000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>356389000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>261115000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>718696000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>907758000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1110374000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>431507000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1128346000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1598666000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2152023000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>372624000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>230249000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>195897000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>173025000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>164228000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4454000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4243000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>117977.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3792000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>344069000.0</v>
+      </c>
+      <c r="C58">
         <v>358302000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>232307000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>218727000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>230808000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>247642000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>239599000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>310847000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>349322000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>379296000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>284277000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>737945000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>927427000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1130482000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>451733000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1165699000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1636284000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2190081000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>411487000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>540188000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>901042000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>278007000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>880445000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>366605000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>384231000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>40790000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>117977.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>376257000.0</v>
+      </c>
+      <c r="C60">
         <v>339426000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>308704000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>340932000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>344179000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>336075000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>341143000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>342166000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>324888000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>292474000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>286394000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>321852000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>330570000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>323107000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>356887000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>391980000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>426922000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>489813000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>535414000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>408387000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>310952000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>585032000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-617096000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-44170000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-58146000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-40790000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-17631.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>-54827000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6294,2924 +6421,2986 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>1568406000.0</v>
       </c>
       <c r="C2">
         <v>1006327000.0</v>
       </c>
       <c r="D2">
         <v>1004590000.0</v>
       </c>
       <c r="E2">
         <v>993073000.0</v>
       </c>
       <c r="F2">
         <v>1551178000.0</v>
       </c>
       <c r="G2">
         <v>590082000.0</v>
       </c>
       <c r="H2">
         <v>449701000.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>1686000.0</v>
       </c>
       <c r="C3">
         <v>1331000.0</v>
       </c>
       <c r="D3">
         <v>2509000.0</v>
       </c>
       <c r="E3">
         <v>1187000.0</v>
       </c>
       <c r="F3">
         <v>1246000.0</v>
       </c>
       <c r="G3">
         <v>555000.0</v>
       </c>
       <c r="H3">
         <v>551000.0</v>
       </c>
       <c r="I3">
         <v>185797000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-85549000.0</v>
       </c>
       <c r="C5">
         <v>-46266000.0</v>
       </c>
       <c r="D5">
         <v>-210141000.0</v>
       </c>
       <c r="E5">
         <v>-253221000.0</v>
       </c>
       <c r="F5">
         <v>-570846000.0</v>
       </c>
       <c r="G5">
         <v>-79284000.0</v>
       </c>
       <c r="H5">
         <v>-324669000.0</v>
       </c>
       <c r="I5">
         <v>-201928000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-83863000.0</v>
       </c>
       <c r="C6">
         <v>-44935000.0</v>
       </c>
       <c r="D6">
         <v>-207632000.0</v>
       </c>
       <c r="E6">
         <v>-252034000.0</v>
       </c>
       <c r="F6">
         <v>-569600000.0</v>
       </c>
       <c r="G6">
         <v>-78729000.0</v>
       </c>
       <c r="H6">
         <v>-324118000.0</v>
       </c>
       <c r="I6">
         <v>-16131000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>355882000.0</v>
       </c>
       <c r="C9">
         <v>364804000.0</v>
       </c>
       <c r="D9">
         <v>255953000.0</v>
       </c>
       <c r="E9">
         <v>103479000.0</v>
       </c>
       <c r="F9">
         <v>-79182000.0</v>
       </c>
       <c r="G9">
         <v>82806000.0</v>
       </c>
       <c r="H9">
         <v>12565000.0</v>
       </c>
       <c r="I9">
         <v>281022000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-85549000.0</v>
       </c>
       <c r="C10">
         <v>-46266000.0</v>
       </c>
       <c r="D10">
         <v>-210148000.0</v>
       </c>
       <c r="E10">
         <v>-254584000.0</v>
       </c>
       <c r="F10">
         <v>-587756000.0</v>
       </c>
       <c r="G10">
         <v>-136392000.0</v>
       </c>
       <c r="H10">
         <v>-363737000.0</v>
       </c>
       <c r="I10">
         <v>-201928000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-208542000.0</v>
       </c>
       <c r="E11">
         <v>-33443000.0</v>
       </c>
       <c r="F11">
         <v>16910000.0</v>
       </c>
       <c r="G11">
         <v>57108000.0</v>
       </c>
       <c r="H11">
         <v>39068000.0</v>
       </c>
       <c r="I11">
         <v>-16131000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>7000.0</v>
       </c>
       <c r="E12">
         <v>1363000.0</v>
       </c>
       <c r="F12">
         <v>16910000.0</v>
       </c>
       <c r="G12">
         <v>57108000.0</v>
       </c>
       <c r="H12">
         <v>39068000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>117255.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>3903000.0</v>
       </c>
       <c r="H14">
         <v>3903000.0</v>
       </c>
       <c r="I14">
         <v>3903000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-85549000.0</v>
       </c>
       <c r="C15">
         <v>-43009000.0</v>
       </c>
       <c r="D15">
         <v>-213361000.0</v>
       </c>
       <c r="E15">
         <v>-339567000.0</v>
       </c>
       <c r="F15">
         <v>-587756000.0</v>
       </c>
       <c r="G15">
         <v>-136392000.0</v>
       </c>
       <c r="H15">
         <v>-363737000.0</v>
       </c>
       <c r="I15">
         <v>-201928000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-338844000.0</v>
       </c>
       <c r="F16">
         <v>-587756000.0</v>
       </c>
       <c r="G16">
         <v>-136392000.0</v>
       </c>
       <c r="H16">
         <v>-363737000.0</v>
       </c>
       <c r="I16">
         <v>-201928000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-85549000.0</v>
       </c>
       <c r="C17">
         <v>-46266000.0</v>
       </c>
       <c r="D17">
         <v>-226392000.0</v>
       </c>
       <c r="E17">
         <v>-338844000.0</v>
       </c>
       <c r="F17">
         <v>-587756000.0</v>
       </c>
       <c r="G17">
         <v>-91582000.0</v>
       </c>
       <c r="H17">
         <v>-363737000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>0.0</v>
       </c>
       <c r="C18">
         <v>0.0</v>
       </c>
       <c r="D18">
         <v>-146000.0</v>
       </c>
       <c r="E18">
         <v>-1363000.0</v>
       </c>
       <c r="F18">
         <v>-16910000.0</v>
       </c>
       <c r="G18">
         <v>-57108000.0</v>
       </c>
       <c r="H18">
         <v>-39068000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-85529000.0</v>
       </c>
       <c r="C21">
         <v>-45749000.0</v>
       </c>
       <c r="D21">
         <v>-205329000.0</v>
       </c>
       <c r="E21">
         <v>-286664000.0</v>
       </c>
       <c r="F21">
         <v>-636992000.0</v>
       </c>
       <c r="G21">
         <v>-92707000.0</v>
       </c>
       <c r="H21">
         <v>-183199000.0</v>
       </c>
       <c r="I21">
         <v>-185797000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>2009837000.0</v>
       </c>
       <c r="C23">
         <v>1416880000.0</v>
       </c>
       <c r="D23">
         <v>1465872000.0</v>
       </c>
       <c r="E23">
         <v>1383216000.0</v>
       </c>
       <c r="F23">
         <v>2108988000.0</v>
       </c>
       <c r="G23">
         <v>765595000.0</v>
       </c>
       <c r="H23">
         <v>645465000.0</v>
       </c>
       <c r="I23">
         <v>475996000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>1686000.0</v>
       </c>
       <c r="C25">
         <v>1331000.0</v>
       </c>
       <c r="D25">
         <v>994000.0</v>
       </c>
       <c r="E25">
         <v>1187000.0</v>
       </c>
       <c r="F25">
         <v>1246000.0</v>
       </c>
       <c r="G25">
         <v>555000.0</v>
       </c>
       <c r="H25">
         <v>551000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>258298000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>84242000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>176324000.0</v>
       </c>
       <c r="C28">
         <v>408934000.0</v>
       </c>
       <c r="D28">
         <v>440246000.0</v>
       </c>
       <c r="E28">
         <v>482403000.0</v>
       </c>
       <c r="F28">
         <v>445745000.0</v>
       </c>
       <c r="G28">
         <v>192086000.0</v>
       </c>
       <c r="H28">
         <v>187327000.0</v>
       </c>
       <c r="I28">
         <v>103040000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>441431000.0</v>
       </c>
       <c r="C30">
         <v>410553000.0</v>
       </c>
       <c r="D30">
         <v>461282000.0</v>
       </c>
       <c r="E30">
         <v>390143000.0</v>
       </c>
       <c r="F30">
         <v>557810000.0</v>
       </c>
       <c r="G30">
         <v>175513000.0</v>
       </c>
       <c r="H30">
         <v>195764000.0</v>
       </c>
       <c r="I30">
         <v>475996000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-20000.0</v>
       </c>
       <c r="C31">
         <v>-517000.0</v>
       </c>
       <c r="D31">
         <v>-4819000.0</v>
       </c>
       <c r="E31">
         <v>32080000.0</v>
       </c>
       <c r="F31">
         <v>49236000.0</v>
       </c>
       <c r="G31">
         <v>-43685000.0</v>
       </c>
       <c r="H31">
         <v>-180538000.0</v>
       </c>
       <c r="I31">
         <v>-16131000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>1924308000.0</v>
       </c>
       <c r="C32">
         <v>1371131000.0</v>
       </c>
       <c r="D32">
         <v>1260543000.0</v>
       </c>
       <c r="E32">
         <v>1096552000.0</v>
       </c>
       <c r="F32">
         <v>1471996000.0</v>
       </c>
       <c r="G32">
         <v>672888000.0</v>
       </c>
       <c r="H32">
         <v>462266000.0</v>
       </c>
       <c r="I32">
         <v>281022000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>590165000.0</v>
+      </c>
+      <c r="C2">
         <v>589648000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>413499000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>423473000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>377992000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>353442000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>243044000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>249774000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>248347000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>265162000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>447985000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>235785000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>244262000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>274789000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>893645000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>839799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>858786000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>861722000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>441803000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>436325000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>458503000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>214420000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>179542000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>144846000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>119366000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>146328000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>564000.0</v>
+      </c>
+      <c r="C3">
         <v>515000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>420000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>406000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>394000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>466000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>344000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>339000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>330000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>318000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>674000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>557000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>999000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>279000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-841000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>616000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>586000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>826000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>848000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>120000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>118000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>160000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>142000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>138000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>153000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>122000.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>30853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44286000.0</v>
       </c>
       <c r="AD3">
         <v>44286000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>44286000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>28001000.0</v>
+      </c>
+      <c r="C5">
         <v>27334000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-49320000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24377000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10578000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1274000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21481000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9323000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7170000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22350000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-70472000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-33616000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-28882000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-77891000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-83907000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-75076000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-103954000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-75087000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-186789000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-34101000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-316374000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-33582000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-109778000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>26434000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18695000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-14635000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17631.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-51664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116701000.0</v>
       </c>
       <c r="AD5">
         <v>-116701000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-116701000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>28565000.0</v>
+      </c>
+      <c r="C6">
         <v>27849000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-48900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-23971000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10184000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-808000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21137000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8984000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22032000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-69798000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-33059000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27883000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-77612000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-84748000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-74460000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-103368000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-74261000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-185941000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-33981000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-316256000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-33422000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-109636000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26572000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>18848000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14513000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-17631.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-20811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72415000.0</v>
       </c>
       <c r="AD6">
         <v>-72415000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-72415000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>153002000.0</v>
+      </c>
+      <c r="C9">
         <v>159541000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>74207000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>73177000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>99628000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>108889000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>93919000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>81212000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>107913000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81760000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>62266000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>70243000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>75876000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>47203000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5146000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17018000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12086000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12657000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9767000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9162000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-46031000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-14095000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-13309000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24223000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52715000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19177000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>118384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117905000.0</v>
       </c>
       <c r="AD9">
         <v>117905000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>117905000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>28001000.0</v>
+      </c>
+      <c r="C10">
         <v>27334000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-49320000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-24377000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10578000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1274000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21481000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8785000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7170000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23170000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-70472000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-33616000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-28889000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-79698000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-84046000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-75489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-104362000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-75490000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-187201000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-34527000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-317611000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-48417000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-126391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12758000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5403000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-28162000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-17631.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-51664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116701000.0</v>
       </c>
       <c r="AD10">
         <v>-116701000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-116701000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-45311000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-820000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-65660000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>596586.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-72606000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-22415000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>980000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1227000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-12394000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>412000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>426000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1237000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14835000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16613000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13676000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13292000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13527000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-20811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72415000.0</v>
       </c>
       <c r="AD11">
         <v>-72415000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>-72415000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="J12">
         <v>0.0</v>
       </c>
+      <c r="K12"/>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>7000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>0.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>139000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>413000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>403000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>412000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>426000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1237000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14835000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16613000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13292000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13527000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>3903000.0</v>
       </c>
       <c r="W14">
         <v>3903000.0</v>
       </c>
       <c r="X14">
         <v>3903000.0</v>
       </c>
       <c r="Y14">
         <v>3903000.0</v>
       </c>
       <c r="Z14">
         <v>3903000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>3903000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>28001000.0</v>
+      </c>
+      <c r="C15">
         <v>27334000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-49320000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-24377000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10578000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1274000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22092000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9155000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7408000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-19170000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-70472000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-41469000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-28814000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-72606000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-84046000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-75489000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-104362000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-75490000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-187201000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-34527000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-317611000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-48417000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-126391000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12758000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5403000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-28162000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-17631.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-51664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116701000.0</v>
       </c>
       <c r="AD15">
         <v>-116701000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-116701000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-28814000.0</v>
       </c>
       <c r="O16">
+        <v>-28814000.0</v>
+      </c>
+      <c r="P16">
         <v>-84046000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-75308000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-104181000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-75309000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-187202000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-34527000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-317611000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-48417000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-126391000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12758000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11379500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-28162000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>28001000.0</v>
+      </c>
+      <c r="C17">
         <v>27334000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-49320000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-24377000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10578000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1274000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-21481000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8785000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7170000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-23170000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-70472000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-41469000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-28814000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-72606000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-84046000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-75308000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-104181000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-75309000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-187202000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-34527000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-317611000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-48417000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-81581000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12758000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5403000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-28162000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="J18">
         <v>0.0</v>
       </c>
+      <c r="K18"/>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
+        <v>0.0</v>
+      </c>
+      <c r="N18">
         <v>-7000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-139000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-413000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-408000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-403000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-412000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-426000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1237000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14835000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16613000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13676000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13292000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13527000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>28001000.0</v>
+      </c>
+      <c r="C21">
         <v>27334000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-49319000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24377000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10559000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1274000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21448000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8785000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7187000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-22703000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-65660000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-33616000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-28882000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-79698000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-107163000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-74096000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-102727000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-87481000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-186789000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-149253000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-181862000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-119088000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-67629000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-21618000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>23170000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-26630000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-17631.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-30853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44286000.0</v>
       </c>
       <c r="AD21">
         <v>-44286000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-44286000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>715166000.0</v>
+      </c>
+      <c r="C23">
         <v>721855000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>537026000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>521027000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>488179000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>463605000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>358411000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>339771000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>349073000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>369625000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>575911000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>339644000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>349020000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>401690000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1005954000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>930913000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>949427000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>961860000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>618825000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>576416000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>594334000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>319413000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>233862000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>190687000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>148911000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>192135000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17631.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>162568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230527499.0</v>
       </c>
       <c r="AD23">
         <v>230527499.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>230527499.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>564000.0</v>
+      </c>
+      <c r="C25">
         <v>515000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>420000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>406000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>394000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>466000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>344000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>339000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>330000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>318000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>674000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>557000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>999000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>279000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-841000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>616000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>586000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>826000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>848000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>120000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>118000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>160000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>142000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>138000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>153000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>122000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>55499000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59223000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>17171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26349000.0</v>
       </c>
       <c r="AD27">
         <v>26349000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>26349000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>124437000.0</v>
+      </c>
+      <c r="C28">
         <v>131692000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>140314000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>97148000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>109793000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>109697000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>115023000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>90196000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>99923000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>103792000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>109929000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>101597000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>104147000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>126625000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>124349000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>117974000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>117531000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>126788000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>114207000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>119210000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>107813000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>104642000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>54949000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>46475000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>40695000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>49967000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>19690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22953000.0</v>
       </c>
       <c r="AD28">
         <v>22953000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>22953000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>125001000.0</v>
+      </c>
+      <c r="C30">
         <v>132207000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>123527000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97554000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110187000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>110163000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>115367000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89997000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100726000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>104463000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>127926000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>103859000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>104758000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>126901000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112309000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>91114000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>90641000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>100138000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>177022000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>140091000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>135831000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>104993000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>54320000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45841000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29545000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>45807000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17631.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>162568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230527499.0</v>
       </c>
       <c r="AD30">
         <v>230527499.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>230527499.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>122</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>5000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-19000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-33000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-370000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-467000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4812000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1313000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-72606000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>23117000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1393000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1635000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>11991000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-412000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>114726000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-135749000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>70671000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-58762000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>34376000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-17767000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1532000.0</v>
       </c>
-      <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>-20811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72415000.0</v>
       </c>
       <c r="AD31">
         <v>-72415000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>-72415000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>743167000.0</v>
+      </c>
+      <c r="C32">
         <v>749189000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>487707000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>496650000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>477620000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>462331000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>336963000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>330986000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>356260000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>346922000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>510251000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>306028000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>320138000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>321992000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>898791000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>856817000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>846700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>874379000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>432036000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>427163000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>412472000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>200325000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>166233000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>169069000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>172081000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>165505000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32">
+      <c r="AB32"/>
+      <c r="AC32">
         <v>118384000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>117905000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>117905000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9242,3028 +9431,3096 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>194543000.0</v>
       </c>
       <c r="C2">
         <v>176494000.0</v>
       </c>
       <c r="D2">
         <v>186213000.0</v>
       </c>
       <c r="E2">
         <v>299968000.0</v>
       </c>
       <c r="F2">
         <v>92348000.0</v>
       </c>
       <c r="G2">
         <v>67598000.0</v>
       </c>
       <c r="H2">
         <v>75403000.0</v>
       </c>
       <c r="I2">
         <v>56571000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>2043000</v>
       </c>
       <c r="C3">
         <v>1556000</v>
       </c>
       <c r="D3">
         <v>584000</v>
       </c>
       <c r="E3">
         <v>4467000</v>
       </c>
       <c r="F3">
         <v>723000</v>
       </c>
       <c r="G3">
         <v>693000</v>
       </c>
       <c r="H3">
         <v>23000</v>
       </c>
       <c r="I3">
         <v>1476000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-116242000.0</v>
       </c>
       <c r="C6">
         <v>18049000.0</v>
       </c>
       <c r="D6">
         <v>-9719000.0</v>
       </c>
       <c r="E6">
         <v>-113755000.0</v>
       </c>
       <c r="F6">
         <v>207620000.0</v>
       </c>
       <c r="G6">
         <v>92348000.0</v>
       </c>
       <c r="H6">
         <v>-7805000.0</v>
       </c>
       <c r="I6">
         <v>18832000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-84197000.0</v>
       </c>
       <c r="C7">
         <v>12855000.0</v>
       </c>
       <c r="D7">
         <v>-55434000.0</v>
       </c>
       <c r="E7">
         <v>-2359000.0</v>
       </c>
       <c r="F7">
         <v>192673000.0</v>
       </c>
       <c r="G7">
         <v>-24459000.0</v>
       </c>
       <c r="H7">
         <v>32307000.0</v>
       </c>
       <c r="I7">
         <v>34965000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>-65949000.0</v>
       </c>
       <c r="C9">
         <v>-6552000.0</v>
       </c>
       <c r="D9">
         <v>4754000.0</v>
       </c>
       <c r="E9">
         <v>-8029000.0</v>
       </c>
       <c r="F9">
         <v>-9391000.0</v>
       </c>
       <c r="G9">
         <v>-34530000.0</v>
       </c>
       <c r="H9">
         <v>60760000.0</v>
       </c>
       <c r="I9">
         <v>-11490000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4754000.0</v>
       </c>
       <c r="E10">
         <v>8029000.0</v>
       </c>
       <c r="F10">
         <v>9391000.0</v>
       </c>
       <c r="G10">
         <v>2229977.0</v>
       </c>
       <c r="H10">
         <v>6965000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7635000.0</v>
       </c>
       <c r="F11">
         <v>5307000.0</v>
       </c>
       <c r="G11">
         <v>10845000.0</v>
       </c>
       <c r="H11">
         <v>6298000.0</v>
       </c>
       <c r="I11">
         <v>1263000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>35386000.0</v>
       </c>
       <c r="F12">
         <v>97830000.0</v>
       </c>
       <c r="G12">
         <v>20680000.0</v>
       </c>
       <c r="H12">
         <v>155095000.0</v>
       </c>
       <c r="I12">
         <v>11931000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>98709000.0</v>
       </c>
       <c r="F13">
         <v>196757000.0</v>
       </c>
       <c r="G13">
         <v>-774000.0</v>
       </c>
       <c r="H13">
         <v>32570000.0</v>
       </c>
       <c r="I13">
         <v>46455000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>1686000.0</v>
       </c>
       <c r="C14">
         <v>1331000.0</v>
       </c>
       <c r="D14">
         <v>2509000.0</v>
       </c>
       <c r="E14">
         <v>1187000.0</v>
       </c>
       <c r="F14">
         <v>1246000.0</v>
       </c>
       <c r="G14">
         <v>555000.0</v>
       </c>
       <c r="H14">
         <v>551000.0</v>
       </c>
       <c r="I14">
         <v>487000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>305000.0</v>
       </c>
       <c r="G15">
         <v>957000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>78301000.0</v>
       </c>
       <c r="C16">
         <v>194543000.0</v>
       </c>
       <c r="D16">
         <v>176494000.0</v>
       </c>
       <c r="E16">
         <v>186213000.0</v>
       </c>
       <c r="F16">
         <v>299968000.0</v>
       </c>
       <c r="G16">
         <v>92348000.0</v>
       </c>
       <c r="H16">
         <v>67598000.0</v>
       </c>
       <c r="I16">
         <v>75403000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-68977000.0</v>
       </c>
       <c r="C18">
         <v>33289000.0</v>
       </c>
       <c r="D18">
         <v>-116455000.0</v>
       </c>
       <c r="E18">
         <v>-208393000.0</v>
       </c>
       <c r="F18">
         <v>-283049000.0</v>
       </c>
       <c r="G18">
         <v>-119191000.0</v>
       </c>
       <c r="H18">
         <v>-159898000.0</v>
       </c>
       <c r="I18">
         <v>-154758000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>6119000.0</v>
       </c>
       <c r="C19">
         <v>565000.0</v>
       </c>
       <c r="D19">
         <v>69007000.0</v>
       </c>
       <c r="E19">
         <v>95133000.0</v>
       </c>
       <c r="F19">
         <v>-434724000.0</v>
       </c>
       <c r="G19">
         <v>138097000.0</v>
       </c>
       <c r="H19">
         <v>-180705000.0</v>
       </c>
       <c r="I19">
         <v>99001000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>1814000.0</v>
       </c>
       <c r="C20">
         <v>902000.0</v>
       </c>
       <c r="D20">
         <v>1247000.0</v>
       </c>
       <c r="E20">
         <v>1400000.0</v>
       </c>
       <c r="F20">
         <v>289919000.0</v>
       </c>
       <c r="G20">
         <v>813625000.0</v>
       </c>
       <c r="H20">
         <v>601000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-30925000.0</v>
       </c>
       <c r="G21">
         <v>1248000.0</v>
       </c>
       <c r="H21">
         <v>333740000.0</v>
       </c>
       <c r="I21">
         <v>29761000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-85549000.0</v>
       </c>
       <c r="C22">
         <v>-43009000.0</v>
       </c>
       <c r="D22">
         <v>-213361000.0</v>
       </c>
       <c r="E22">
         <v>-339567000.0</v>
       </c>
       <c r="F22">
         <v>-587756000.0</v>
       </c>
       <c r="G22">
         <v>-136392000.0</v>
       </c>
       <c r="H22">
         <v>-363737000.0</v>
       </c>
       <c r="I22">
         <v>-201928000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-53384000.0</v>
       </c>
       <c r="C23">
         <v>-17361000.0</v>
       </c>
       <c r="D23">
         <v>-28791000.0</v>
       </c>
       <c r="E23">
         <v>82422000.0</v>
       </c>
       <c r="F23">
         <v>666851000.0</v>
       </c>
       <c r="G23">
         <v>-957000.0</v>
       </c>
       <c r="H23">
         <v>-363000.0</v>
       </c>
       <c r="I23">
         <v>44828000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-250000.0</v>
       </c>
       <c r="F24">
         <v>-434724000.0</v>
       </c>
       <c r="G24">
         <v>-969307000.0</v>
       </c>
       <c r="H24">
         <v>-180705000.0</v>
       </c>
       <c r="I24">
         <v>99001000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>-2531000.0</v>
       </c>
       <c r="C25">
         <v>-50663000.0</v>
       </c>
       <c r="D25">
         <v>9484000.0</v>
       </c>
       <c r="E25">
         <v>-27492000.0</v>
       </c>
       <c r="F25">
         <v>13881000.0</v>
       </c>
       <c r="G25">
         <v>42353000.0</v>
       </c>
       <c r="H25">
         <v>167703000.0</v>
       </c>
       <c r="I25">
         <v>9514000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-55198000.0</v>
       </c>
       <c r="C26">
         <v>-18263000.0</v>
       </c>
       <c r="D26">
         <v>-6220000.0</v>
       </c>
       <c r="E26">
         <v>-6362000.0</v>
       </c>
       <c r="F26">
         <v>-147000.0</v>
       </c>
       <c r="G26">
         <v>-957000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>103657000.0</v>
       </c>
       <c r="C27">
         <v>114331000.0</v>
       </c>
       <c r="D27">
         <v>140931000.0</v>
       </c>
       <c r="E27">
         <v>164305000.0</v>
       </c>
       <c r="F27">
         <v>163723000.0</v>
       </c>
       <c r="G27">
         <v>7078000.0</v>
       </c>
       <c r="H27">
         <v>3301000.0</v>
       </c>
       <c r="I27">
         <v>3680000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>-53384000.0</v>
       </c>
       <c r="C28">
         <v>-17361000.0</v>
       </c>
       <c r="D28">
         <v>-33861000.0</v>
       </c>
       <c r="E28">
         <v>-4962000.0</v>
       </c>
       <c r="F28">
         <v>925393000.0</v>
       </c>
       <c r="G28">
         <v>1941000.0</v>
       </c>
       <c r="H28">
         <v>333978000.0</v>
       </c>
       <c r="I28">
         <v>74589000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-66934000.0</v>
       </c>
       <c r="C29">
         <v>34845000.0</v>
       </c>
       <c r="D29">
         <v>-115871000.0</v>
       </c>
       <c r="E29">
         <v>-203926000.0</v>
       </c>
       <c r="F29">
         <v>-282326000.0</v>
       </c>
       <c r="G29">
         <v>-118498000.0</v>
       </c>
       <c r="H29">
         <v>-159875000.0</v>
       </c>
       <c r="I29">
         <v>-153282000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>4076000.0</v>
       </c>
       <c r="C30">
         <v>565000.0</v>
       </c>
       <c r="D30">
         <v>140013000.0</v>
       </c>
       <c r="E30">
         <v>95133000.0</v>
       </c>
       <c r="F30">
         <v>-435447000.0</v>
       </c>
       <c r="G30">
         <v>141307000.0</v>
       </c>
       <c r="H30">
         <v>-181908000.0</v>
       </c>
       <c r="I30">
         <v>97525000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>173265000.0</v>
+      </c>
+      <c r="C2">
         <v>78301000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>190055000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188648000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>155439000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>194543000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>287956000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>254771000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>208255000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>176494000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>299014000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>392809000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>273292000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>186213000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>382869000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>324471000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>273831000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>299968000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>202264000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>485747000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>404507000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>92348000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>828223352.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>828814788.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>112494000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67598000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>97634000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>74253000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>74828000.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>682000</v>
+      </c>
+      <c r="C3">
         <v>854000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>597000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>692000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>569000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>185000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>315000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>399000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>397000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>445000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>264000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>243000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>354000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>251000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3877000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>259000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>173000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>158000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>238000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>195000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>191000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>99000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>63000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>167000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>221000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>242000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>25572000.0</v>
+      </c>
+      <c r="C6">
         <v>94964000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-111754000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1407000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33209000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-39104000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-93413000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>33185000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46516000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>31761000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-182607000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-41065000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>119517000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>87079000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-196656000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>58398000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>50640000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-26137000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>97704000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-283483000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>81240000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>312159000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-735875352.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-591436.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5082000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>44896000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30036000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-575000.0</v>
       </c>
       <c r="AD6">
         <v>-575000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-575000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-11712000.0</v>
+      </c>
+      <c r="C7">
         <v>68103000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-51508000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10173000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-41983000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-54112000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>31252000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11160000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24555000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-211789000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-23908000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51256000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>98366000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-128529000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>161064000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>48911000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16869000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>74937000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8900000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>75737000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15592000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-11275000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-10657000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9427000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22898000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-18499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10603000.0</v>
       </c>
       <c r="AD7">
         <v>10603000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>10603000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>65693000.0</v>
+      </c>
+      <c r="C9">
         <v>-43948000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-38555000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>27836000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6909000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-45464000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-36219000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68623000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>35145000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-74101000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32875000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-197918000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>73799000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-589449000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18399000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31355000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-13591000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16382000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>209362000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6767000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10881000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-18673000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-11371000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6541000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6626000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-14447000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-7544000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4555000.0</v>
       </c>
       <c r="AD9">
         <v>4555000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>4555000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>18521000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14390000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-73799000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36134000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18214000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39955000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12875000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1559000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-98329000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>103985000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2657000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-678000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3921000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3364000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2524000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4502000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4908000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17012000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3847000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4820000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>29732000.0</v>
       </c>
       <c r="O12">
+        <v>29732000.0</v>
+      </c>
+      <c r="P12">
         <v>4045000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-40040000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>70809000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>572000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>31240000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-68305000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>177560000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-42665000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53262000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-46921000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2215000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5421000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-20984000.0</v>
       </c>
       <c r="O13">
+        <v>-20984000.0</v>
+      </c>
+      <c r="P13">
         <v>-11986000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72438000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3815000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>34442000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>89141000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>49972000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>57919000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-275000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13363000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-15516000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>623000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8975000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>564000.0</v>
+      </c>
+      <c r="C14">
         <v>515000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>420000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>406000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>394000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>466000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>344000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>339000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>330000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>318000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>674000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>557000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>999000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>279000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-841000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>616000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>586000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>826000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>848000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>120000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>118000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>160000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>142000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>138000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>153000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>122000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>117000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="AD14">
         <v>146000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>146000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>198837000.0</v>
+      </c>
+      <c r="C16">
         <v>173265000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>78301000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>190055000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>188648000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>155439000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>194543000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>287956000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>254771000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>208255000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>116407000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>351744000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>392809000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>273292000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>186213000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>382869000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>324471000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>273831000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>299968000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>202264000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>485747000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>404507000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>92348000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>828223352.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>107412000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>112494000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>67598000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>97634000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>74253000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-575000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>24506000.0</v>
+      </c>
+      <c r="C18">
         <v>107041000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-68749000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11411000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4839000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16478000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-86148000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>49587000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>44360000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>25490000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-257822000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19024000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>52819000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>78781000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-213245000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>101396000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-39344000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-57200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-80414000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45321000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-64346000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-92968000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-59967000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-34817000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13011000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-37418000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17631.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-24695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34126500.0</v>
       </c>
       <c r="AD18">
         <v>-34126500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>-34126500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>650000.0</v>
+      </c>
+      <c r="C19">
         <v>-4214000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-34398000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5425000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>35566000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>8930000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1439000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12135000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4954000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9185000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>83662000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-20321000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>66491000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10181000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>12656000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-43130000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>89353000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>36513000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-106253000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-242150000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>171056000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-257377000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>67620000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1667000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>34405000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>82752000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
+        <v>2203000.0</v>
+      </c>
+      <c r="C20">
         <v>30000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>591000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>305000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>703000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>215000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>659000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>220000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>23000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>31000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>270000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>848000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>98000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>408000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>563000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>331000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>284372000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3830000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>435000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-25905000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5020000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4884000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15250000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4559000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4496000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>28001000.0</v>
+      </c>
+      <c r="C22">
         <v>27334000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-49320000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-24377000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10578000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1274000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22092000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9155000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7408000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19170000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-70472000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-41469000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28814000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-72606000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-84046000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-75489000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-104362000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-75490000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-187201000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-34527000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-317611000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-48417000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-126391000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12758000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5403000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-28162000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17631.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-51664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116701000.0</v>
       </c>
       <c r="AD22">
         <v>-116701000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-116701000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-9129000.0</v>
+      </c>
+      <c r="C23">
         <v>-7863000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8607000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5271000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-13444000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-4666000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4954000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9185000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-28791000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1963000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-147000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2134000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>56000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>132000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>458000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>36513000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>305000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>170865000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>666242000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-849000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-108000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>471000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3903000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17631.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162682500.0</v>
       </c>
       <c r="AD23">
         <v>162682500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>162682500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-1.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5351000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9630000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>83398000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-20078000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>66845000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>32733000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-43130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000.0</v>
       </c>
       <c r="R24">
         <v>-250000.0</v>
       </c>
       <c r="S24">
+        <v>-250000.0</v>
+      </c>
+      <c r="T24">
         <v>-106253000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-242150000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>171056000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-257377000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-897847000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1667000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-13942000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>82752000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>40902000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>35579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128593000.0</v>
       </c>
       <c r="AD24">
         <v>-128593000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>-128593000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-749000.0</v>
+      </c>
+      <c r="C25">
         <v>-328000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7337000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-205000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1078000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>61000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-39618000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-438000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2041000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8566000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9635000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12969000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1219000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14376000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-35046000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-27180000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-26233000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-39887000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>59000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-66422000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>134575000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-71733000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>59587000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-36133000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16862000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1686000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-11926000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>44641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70845000.0</v>
       </c>
       <c r="AD25">
         <v>70845000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>70845000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>7893000.0</v>
+      </c>
+      <c r="C26">
         <v>-7893000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-9198000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-5576000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8468000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-31956000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6800000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4886000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3218000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3359000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-827000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1994000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-417000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2982000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-42000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-276000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-105000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5939000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-147000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>9084000.0</v>
+      </c>
+      <c r="C27">
         <v>12271000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24919000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26106000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>26195000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26437000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>29645000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>27988000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28798000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>33136000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>33070000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>36108000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>38617000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>39094000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>42644000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>41927000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>40640000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>31181000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>46803000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>43026000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>42713000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2129000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1501000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1471000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1977000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>655000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>980500.0</v>
       </c>
       <c r="AD27">
         <v>980500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>980500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>416000.0</v>
+      </c>
+      <c r="C28">
         <v>-7863000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8607000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5271000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7765000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-31741000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6141000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4666000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3195000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3359000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-826000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1963000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-147000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2134000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>56000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>132000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>458000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5608000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>284371000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3988000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-25470000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>662504000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5037000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15470000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4151000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-438000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17631.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162682500.0</v>
       </c>
       <c r="AD28">
         <v>162682500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>162682500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>25188000.0</v>
+      </c>
+      <c r="C29">
         <v>107895000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-68152000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12103000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5408000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16293000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-85833000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49986000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44757000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25935000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-258086000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-18781000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>53173000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>79032000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-209368000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>101655000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-39171000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-57042000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-80176000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-45126000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-64155000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-92869000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-59904000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-34650000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13232000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-37176000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-17631.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-24695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34126500.0</v>
       </c>
       <c r="AD29">
         <v>-34126500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-34126500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-32000.0</v>
+      </c>
+      <c r="C30">
         <v>-5068000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34995000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5425000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35566000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8930000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1439000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-12135000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4954000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9185000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>83662000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20321000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66491000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10181000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12656000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89353000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36513000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-106491000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-242345000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>170865000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-257476000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>67557000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14163000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>82510000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40775000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35579000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-129131000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-129131000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>