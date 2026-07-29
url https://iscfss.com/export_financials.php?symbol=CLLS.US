--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2274,51 +2274,51 @@
       <c r="H29">
         <v>315123000.0</v>
       </c>
       <c r="I29">
         <v>409301000.0</v>
       </c>
       <c r="J29">
         <v>266791000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
-        <v>22198000.0</v>
+        <v>25318000.0</v>
       </c>
       <c r="C30">
         <v>23037000.0</v>
       </c>
       <c r="D30">
         <v>23130000.0</v>
       </c>
       <c r="E30">
         <v>17574000.0</v>
       </c>
       <c r="F30">
         <v>31073000.0</v>
       </c>
       <c r="G30">
         <v>19194000.0</v>
       </c>
       <c r="H30">
         <v>15293000.0</v>
       </c>
       <c r="I30">
         <v>22067000.0</v>
       </c>
       <c r="J30">
         <v>4565000.0</v>
       </c>
@@ -2728,51 +2728,51 @@
         <v>1.0</v>
       </c>
       <c r="N38">
         <v>599000.0</v>
       </c>
       <c r="O38">
         <v>1323.0</v>
       </c>
       <c r="P38">
         <v>1.0</v>
       </c>
       <c r="Q38"/>
       <c r="R38">
         <v>1.0</v>
       </c>
       <c r="S38">
         <v>1.0</v>
       </c>
       <c r="T38"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>5383000.0</v>
+        <v>2263000.0</v>
       </c>
       <c r="C39">
         <v>3726000.0</v>
       </c>
       <c r="D39">
         <v>6061000.0</v>
       </c>
       <c r="E39">
         <v>28539000.0</v>
       </c>
       <c r="F39">
         <v>8221000.0</v>
       </c>
       <c r="G39">
         <v>26323000.0</v>
       </c>
       <c r="H39">
         <v>12423000.0</v>
       </c>
       <c r="I39">
         <v>13410000.0</v>
       </c>
       <c r="J39">
         <v>11297000.0</v>
       </c>
@@ -7703,51 +7703,51 @@
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
     </row>
     <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
         <v>15049999.0</v>
       </c>
       <c r="C30">
-        <v>22198000.0</v>
+        <v>25318000.0</v>
       </c>
       <c r="D30">
         <v>26415000.0</v>
       </c>
       <c r="E30">
         <v>29370000.0</v>
       </c>
       <c r="F30">
         <v>25521000.0</v>
       </c>
       <c r="G30">
         <v>23037000.0</v>
       </c>
       <c r="H30">
         <v>27876000.0</v>
       </c>
       <c r="I30">
         <v>26353000.0</v>
       </c>
       <c r="J30">
         <v>40397000.0</v>
       </c>
       <c r="K30">
         <v>23130000.0</v>
       </c>
@@ -9060,51 +9060,51 @@
       <c r="BF38">
         <v>1.0</v>
       </c>
       <c r="BG38"/>
       <c r="BH38">
         <v>0.0</v>
       </c>
       <c r="BI38">
         <v>1.0</v>
       </c>
       <c r="BJ38">
         <v>1.0</v>
       </c>
       <c r="BK38">
         <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
         <v>3837000.0</v>
       </c>
       <c r="C39">
-        <v>5383000.0</v>
+        <v>2263000.0</v>
       </c>
       <c r="D39">
         <v>4555000.0</v>
       </c>
       <c r="E39">
         <v>5121000.0</v>
       </c>
       <c r="F39">
         <v>4612000.0</v>
       </c>
       <c r="G39">
         <v>3726000.0</v>
       </c>
       <c r="H39">
         <v>5608000.0</v>
       </c>
       <c r="I39">
         <v>6643000.0</v>
       </c>
       <c r="J39">
         <v>4577000.0</v>
       </c>
       <c r="K39">
         <v>6061000.0</v>
       </c>