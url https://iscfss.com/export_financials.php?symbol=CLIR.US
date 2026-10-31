--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -12864,51 +12864,51 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>130</v>
       </c>
       <c r="B5">
         <v>-5496000.0</v>
       </c>
       <c r="C5">
         <v>-5824000.0</v>
       </c>
       <c r="D5">
         <v>-5981000.0</v>
       </c>
       <c r="E5">
         <v>-5758000.0</v>
       </c>
       <c r="F5">
-        <v>-7892000.0</v>
+        <v>-7894000.0</v>
       </c>
       <c r="G5">
         <v>-6886000.0</v>
       </c>
       <c r="H5">
         <v>-8482000.0</v>
       </c>
       <c r="I5">
         <v>-9622000.0</v>
       </c>
       <c r="J5">
         <v>-9712000.0</v>
       </c>
       <c r="K5">
         <v>-11413000.0</v>
       </c>
       <c r="L5">
         <v>-7898000.0</v>
       </c>
       <c r="M5">
         <v>-7544000.0</v>
       </c>
       <c r="N5">
         <v>-5296000.0</v>
       </c>
@@ -12920,51 +12920,51 @@
       </c>
       <c r="Q5">
         <v>-395089.0</v>
       </c>
       <c r="R5">
         <v>-528772.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>131</v>
       </c>
       <c r="B6">
         <v>-5219000.0</v>
       </c>
       <c r="C6">
         <v>-5552000.0</v>
       </c>
       <c r="D6">
         <v>-5682000.0</v>
       </c>
       <c r="E6">
         <v>-5466000.0</v>
       </c>
       <c r="F6">
-        <v>-7632000.0</v>
+        <v>-7634000.0</v>
       </c>
       <c r="G6">
         <v>-6676000.0</v>
       </c>
       <c r="H6">
         <v>-8242000.0</v>
       </c>
       <c r="I6">
         <v>-9351000.0</v>
       </c>
       <c r="J6">
         <v>-9415000.0</v>
       </c>
       <c r="K6">
         <v>-11205000.0</v>
       </c>
       <c r="L6">
         <v>-7698000.0</v>
       </c>
       <c r="M6">
         <v>-7301000.0</v>
       </c>
       <c r="N6">
         <v>-5087000.0</v>
       </c>
@@ -14466,99 +14466,101 @@
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2"/>
     </row>
     <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>128</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>61000.0</v>
+      </c>
       <c r="C3">
         <v>65000.0</v>
       </c>
       <c r="D3">
         <v>66000.0</v>
       </c>
       <c r="E3">
         <v>69000.0</v>
       </c>
       <c r="F3">
         <v>73000.0</v>
       </c>
       <c r="G3">
         <v>69000.0</v>
       </c>
       <c r="H3">
         <v>70000.0</v>
       </c>
       <c r="I3">
         <v>68000.0</v>
       </c>
       <c r="J3">
         <v>67000.0</v>
       </c>
       <c r="K3">
         <v>67000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
         <v>105000.0</v>
       </c>
       <c r="N3">
         <v>108000.0</v>
       </c>
       <c r="O3">
         <v>123000.0</v>
       </c>
       <c r="P3">
         <v>179000.0</v>
       </c>
       <c r="Q3">
         <v>157000.0</v>
       </c>
       <c r="R3">
-        <v>36000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="S3">
-        <v>36000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="T3">
         <v>45000.0</v>
       </c>
       <c r="U3">
         <v>123000.0</v>
       </c>
       <c r="V3">
         <v>46000.0</v>
       </c>
       <c r="W3">
         <v>46000.0</v>
       </c>
       <c r="X3">
         <v>52000.0</v>
       </c>
       <c r="Y3">
         <v>50000.0</v>
       </c>
       <c r="Z3">
         <v>50000.0</v>
       </c>
       <c r="AA3">
         <v>58000.0</v>
       </c>
@@ -14794,51 +14796,53 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4"/>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>130</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1307000.0</v>
+      </c>
       <c r="C5">
         <v>-2190000.0</v>
       </c>
       <c r="D5">
         <v>-311000.0</v>
       </c>
       <c r="E5">
         <v>-1429000.0</v>
       </c>
       <c r="F5">
         <v>-1795000.0</v>
       </c>
       <c r="G5">
         <v>-2076000.0</v>
       </c>
       <c r="H5">
         <v>-1397000.0</v>
       </c>
       <c r="I5">
         <v>-1302000.0</v>
       </c>
       <c r="J5">
         <v>-1952000.0</v>
       </c>
       <c r="K5">
@@ -14988,100 +14992,100 @@
       </c>
       <c r="BH5">
         <v>-587365.0</v>
       </c>
       <c r="BI5">
         <v>-792628.0</v>
       </c>
       <c r="BJ5">
         <v>-707280.0</v>
       </c>
       <c r="BK5">
         <v>-892187.0</v>
       </c>
       <c r="BL5">
         <v>-72578.0</v>
       </c>
       <c r="BM5">
         <v>-111969.0</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>131</v>
       </c>
       <c r="B6">
-        <v>-1307000.0</v>
+        <v>-1246000.0</v>
       </c>
       <c r="C6">
         <v>-2125000.0</v>
       </c>
       <c r="D6">
         <v>-245000.0</v>
       </c>
       <c r="E6">
         <v>-1360000.0</v>
       </c>
       <c r="F6">
         <v>-1722000.0</v>
       </c>
       <c r="G6">
         <v>-2007000.0</v>
       </c>
       <c r="H6">
         <v>-1327000.0</v>
       </c>
       <c r="I6">
         <v>-1234000.0</v>
       </c>
       <c r="J6">
         <v>-1885000.0</v>
       </c>
       <c r="K6">
         <v>-1106000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>-1354000.0</v>
       </c>
       <c r="N6">
         <v>-1507000.0</v>
       </c>
       <c r="O6">
         <v>-1488000.0</v>
       </c>
       <c r="P6">
         <v>-1194000.0</v>
       </c>
       <c r="Q6">
         <v>-1190000.0</v>
       </c>
       <c r="R6">
-        <v>-1602000.0</v>
+        <v>-1637000.0</v>
       </c>
       <c r="S6">
-        <v>-1454000.0</v>
+        <v>-1419000.0</v>
       </c>
       <c r="T6">
         <v>-1182000.0</v>
       </c>
       <c r="U6">
         <v>-2230000.0</v>
       </c>
       <c r="V6">
         <v>-2245000.0</v>
       </c>
       <c r="W6">
         <v>-1975000.0</v>
       </c>
       <c r="X6">
         <v>-1804000.0</v>
       </c>
       <c r="Y6">
         <v>-1627000.0</v>
       </c>
       <c r="Z6">
         <v>-1386000.0</v>
       </c>
       <c r="AA6">
         <v>-1905000.0</v>
       </c>
@@ -19946,51 +19950,51 @@
         <v>777000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>170</v>
       </c>
       <c r="B14">
         <v>277000.0</v>
       </c>
       <c r="C14">
         <v>272000.0</v>
       </c>
       <c r="D14">
         <v>424000.0</v>
       </c>
       <c r="E14">
         <v>292000.0</v>
       </c>
       <c r="F14">
-        <v>448000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="G14">
         <v>210000.0</v>
       </c>
       <c r="H14">
         <v>240000.0</v>
       </c>
       <c r="I14">
         <v>271000.0</v>
       </c>
       <c r="J14">
         <v>297000.0</v>
       </c>
       <c r="K14">
         <v>208000.0</v>
       </c>
       <c r="L14">
         <v>200000.0</v>
       </c>
       <c r="M14">
         <v>243000.0</v>
       </c>
       <c r="N14">
         <v>209000.0</v>
       </c>
@@ -20440,51 +20444,51 @@
       </c>
       <c r="O24">
         <v>-531000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>180</v>
       </c>
       <c r="B25">
         <v>68000.0</v>
       </c>
       <c r="C25">
         <v>46000.0</v>
       </c>
       <c r="D25">
         <v>809000.0</v>
       </c>
       <c r="E25">
         <v>-38000.0</v>
       </c>
       <c r="F25">
-        <v>266000.0</v>
+        <v>454000.0</v>
       </c>
       <c r="G25">
         <v>17000.0</v>
       </c>
       <c r="H25">
         <v>747000.0</v>
       </c>
       <c r="I25">
         <v>242000.0</v>
       </c>
       <c r="J25">
         <v>342000.0</v>
       </c>
       <c r="K25">
         <v>177000.0</v>
       </c>
       <c r="L25">
         <v>737000.0</v>
       </c>
       <c r="M25">
         <v>486000.0</v>
       </c>
       <c r="N25">
         <v>252000.0</v>
       </c>