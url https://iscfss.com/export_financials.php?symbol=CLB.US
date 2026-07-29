--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1410,51 +1410,53 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-5806000.0</v>
+      </c>
       <c r="C5">
         <v>-5769000.0</v>
       </c>
       <c r="D5">
         <v>-4972000.0</v>
       </c>
       <c r="E5">
         <v>-3777000.0</v>
       </c>
       <c r="F5">
         <v>-10133000.0</v>
       </c>
       <c r="G5">
         <v>-7200000.0</v>
       </c>
       <c r="H5">
         <v>-6330000.0</v>
       </c>
       <c r="I5">
         <v>-5456000.0</v>
       </c>
       <c r="J5">
         <v>-8353000.0</v>
       </c>
       <c r="K5">
@@ -1719,51 +1721,51 @@
       <c r="P9">
         <v>2012000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
-        <v>22847000.0</v>
+        <v>22702000.0</v>
       </c>
       <c r="C10">
         <v>19157000.0</v>
       </c>
       <c r="D10">
         <v>15120000.0</v>
       </c>
       <c r="E10">
         <v>15428000.0</v>
       </c>
       <c r="F10">
         <v>17703000.0</v>
       </c>
       <c r="G10">
         <v>13806000.0</v>
       </c>
       <c r="H10">
         <v>11092000.0</v>
       </c>
       <c r="I10">
         <v>13116000.0</v>
       </c>
       <c r="J10">
         <v>14400000.0</v>
       </c>
@@ -1873,51 +1875,51 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>22847000.0</v>
+        <v>22702000.0</v>
       </c>
       <c r="C12">
         <v>19157000.0</v>
       </c>
       <c r="D12">
         <v>15120000.0</v>
       </c>
       <c r="E12">
         <v>15428000.0</v>
       </c>
       <c r="F12">
         <v>17703000.0</v>
       </c>
       <c r="G12">
         <v>13806000.0</v>
       </c>
       <c r="H12">
         <v>11092000.0</v>
       </c>
       <c r="I12">
         <v>13116000.0</v>
       </c>
       <c r="J12">
         <v>14400000.0</v>
       </c>
@@ -1971,51 +1973,51 @@
       </c>
       <c r="AA12">
         <v>12918000.0</v>
       </c>
       <c r="AB12">
         <v>18100000.0</v>
       </c>
       <c r="AC12">
         <v>8200000.0</v>
       </c>
       <c r="AD12">
         <v>10500000.0</v>
       </c>
       <c r="AE12">
         <v>2900000.0</v>
       </c>
       <c r="AF12">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>279760000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="C13">
         <v>470000.0</v>
       </c>
       <c r="D13">
         <v>469000.0</v>
       </c>
       <c r="E13">
         <v>1194000.0</v>
       </c>
       <c r="F13">
         <v>1188000.0</v>
       </c>
       <c r="G13">
         <v>1148000.0</v>
       </c>
       <c r="H13">
         <v>1148000.0</v>
       </c>
       <c r="I13">
         <v>1148000.0</v>
       </c>
       <c r="J13">
         <v>1148000.0</v>
       </c>
@@ -2242,51 +2244,53 @@
       </c>
       <c r="X15">
         <v>509000.0</v>
       </c>
       <c r="Y15">
         <v>546000.0</v>
       </c>
       <c r="Z15">
         <v>546000.0</v>
       </c>
       <c r="AA15">
         <v>534000.0</v>
       </c>
       <c r="AB15">
         <v>500000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>5552000.0</v>
+      </c>
       <c r="C16">
         <v>9332000.0</v>
       </c>
       <c r="D16">
         <v>4755000.0</v>
       </c>
       <c r="E16">
         <v>5942000.0</v>
       </c>
       <c r="F16">
         <v>7765000.0</v>
       </c>
       <c r="G16">
         <v>5457000.0</v>
       </c>
       <c r="H16">
         <v>13381000.0</v>
       </c>
       <c r="I16">
         <v>17325000.0</v>
       </c>
       <c r="J16">
         <v>17069000.0</v>
       </c>
       <c r="K16">
@@ -2477,51 +2481,51 @@
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
-        <v>220793000.0</v>
+        <v>105789000.0</v>
       </c>
       <c r="C20">
         <v>99445000.0</v>
       </c>
       <c r="D20">
         <v>99445000.0</v>
       </c>
       <c r="E20">
         <v>99445000.0</v>
       </c>
       <c r="F20">
         <v>99445000.0</v>
       </c>
       <c r="G20">
         <v>99445000.0</v>
       </c>
       <c r="H20">
         <v>213425000.0</v>
       </c>
       <c r="I20">
         <v>219412000.0</v>
       </c>
       <c r="J20">
         <v>179044000.0</v>
       </c>
@@ -2561,51 +2565,51 @@
       <c r="V20">
         <v>132618000.0</v>
       </c>
       <c r="W20">
         <v>132615000.0</v>
       </c>
       <c r="X20">
         <v>140145000.0</v>
       </c>
       <c r="Y20">
         <v>133446000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
-        <v>220793000.0</v>
+        <v>7118000.0</v>
       </c>
       <c r="C21">
         <v>6403000.0</v>
       </c>
       <c r="D21">
         <v>6926000.0</v>
       </c>
       <c r="E21">
         <v>7483000.0</v>
       </c>
       <c r="F21">
         <v>8139000.0</v>
       </c>
       <c r="G21">
         <v>8583000.0</v>
       </c>
       <c r="H21">
         <v>17450000.0</v>
       </c>
       <c r="I21">
         <v>13054000.0</v>
       </c>
       <c r="J21">
         <v>9396000.0</v>
       </c>
@@ -2757,51 +2761,51 @@
       </c>
       <c r="AA22">
         <v>34067000.0</v>
       </c>
       <c r="AB22">
         <v>24500000.0</v>
       </c>
       <c r="AC22">
         <v>18900000.0</v>
       </c>
       <c r="AD22">
         <v>12500000.0</v>
       </c>
       <c r="AE22">
         <v>9500000.0</v>
       </c>
       <c r="AF22">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
-        <v>596952000.0</v>
+        <v>584010000.0</v>
       </c>
       <c r="C23">
         <v>590406000.0</v>
       </c>
       <c r="D23">
         <v>586395000.0</v>
       </c>
       <c r="E23">
         <v>578354000.0</v>
       </c>
       <c r="F23">
         <v>580853000.0</v>
       </c>
       <c r="G23">
         <v>568579000.0</v>
       </c>
       <c r="H23">
         <v>774673000.0</v>
       </c>
       <c r="I23">
         <v>648827000.0</v>
       </c>
       <c r="J23">
         <v>584812000.0</v>
       </c>
@@ -3105,51 +3109,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>183482000.0</v>
+        <v>141318000.0</v>
       </c>
       <c r="C28">
         <v>160987000.0</v>
       </c>
       <c r="D28">
         <v>200265000.0</v>
       </c>
       <c r="E28">
         <v>206962000.0</v>
       </c>
       <c r="F28">
         <v>232561000.0</v>
       </c>
       <c r="G28">
         <v>313172000.0</v>
       </c>
       <c r="H28">
         <v>370692000.0</v>
       </c>
       <c r="I28">
         <v>276654000.0</v>
       </c>
       <c r="J28">
         <v>212589000.0</v>
       </c>
@@ -3257,51 +3261,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>113528000.0</v>
+        <v>120798000.0</v>
       </c>
       <c r="C30">
         <v>127355000.0</v>
       </c>
       <c r="D30">
         <v>123068000.0</v>
       </c>
       <c r="E30">
         <v>115103000.0</v>
       </c>
       <c r="F30">
         <v>106741000.0</v>
       </c>
       <c r="G30">
         <v>83192000.0</v>
       </c>
       <c r="H30">
         <v>138106000.0</v>
       </c>
       <c r="I30">
         <v>129157000.0</v>
       </c>
       <c r="J30">
         <v>133097000.0</v>
       </c>
@@ -3471,51 +3475,51 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
-        <v>374586000.0</v>
+        <v>369345000.0</v>
       </c>
       <c r="C33">
         <v>363800000.0</v>
       </c>
       <c r="D33">
         <v>363259000.0</v>
       </c>
       <c r="E33">
         <v>366652000.0</v>
       </c>
       <c r="F33">
         <v>391798000.0</v>
       </c>
       <c r="G33">
         <v>402731000.0</v>
       </c>
       <c r="H33">
         <v>553436000.0</v>
       </c>
       <c r="I33">
         <v>417850000.0</v>
       </c>
       <c r="J33">
         <v>377385000.0</v>
       </c>
@@ -3637,51 +3641,51 @@
       </c>
       <c r="Q34">
         <v>32046000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>210021000.0</v>
+        <v>205787000.0</v>
       </c>
       <c r="C35">
         <v>235084000.0</v>
       </c>
       <c r="D35">
         <v>268491000.0</v>
       </c>
       <c r="E35">
         <v>286265000.0</v>
       </c>
       <c r="F35">
         <v>329070000.0</v>
       </c>
       <c r="G35">
         <v>403256000.0</v>
       </c>
       <c r="H35">
         <v>480939000.0</v>
       </c>
       <c r="I35">
         <v>385380000.0</v>
       </c>
       <c r="J35">
         <v>331062000.0</v>
       </c>
@@ -3983,51 +3987,51 @@
         <v>16752000.0</v>
       </c>
       <c r="X38">
         <v>7723000.0</v>
       </c>
       <c r="Y38">
         <v>7669000.0</v>
       </c>
       <c r="Z38">
         <v>10328000.0</v>
       </c>
       <c r="AA38">
         <v>3515000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>31495000.0</v>
+        <v>16669000.0</v>
       </c>
       <c r="C39">
         <v>20692000.0</v>
       </c>
       <c r="D39">
         <v>13246000.0</v>
       </c>
       <c r="E39">
         <v>20726000.0</v>
       </c>
       <c r="F39">
         <v>19168000.0</v>
       </c>
       <c r="G39">
         <v>30699000.0</v>
       </c>
       <c r="H39">
         <v>21876000.0</v>
       </c>
       <c r="I39">
         <v>43040000.0</v>
       </c>
       <c r="J39">
         <v>26613000.0</v>
       </c>
@@ -4081,51 +4085,51 @@
       </c>
       <c r="AA39">
         <v>17350000.0</v>
       </c>
       <c r="AB39">
         <v>16700000.0</v>
       </c>
       <c r="AC39">
         <v>15000000.0</v>
       </c>
       <c r="AD39">
         <v>7200000.0</v>
       </c>
       <c r="AE39">
         <v>2200000.0</v>
       </c>
       <c r="AF39">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>58440000.0</v>
+        <v>51732000.0</v>
       </c>
       <c r="C40">
         <v>31058000.0</v>
       </c>
       <c r="D40">
         <v>32381000.0</v>
       </c>
       <c r="E40">
         <v>31791000.0</v>
       </c>
       <c r="F40">
         <v>28516000.0</v>
       </c>
       <c r="G40">
         <v>34925000.0</v>
       </c>
       <c r="H40">
         <v>44437000.0</v>
       </c>
       <c r="I40">
         <v>33662000.0</v>
       </c>
       <c r="J40">
         <v>63321000.0</v>
       </c>
@@ -4261,51 +4265,51 @@
         <v>19797000.0</v>
       </c>
       <c r="X41">
         <v>12680000.0</v>
       </c>
       <c r="Y41">
         <v>10083000.0</v>
       </c>
       <c r="Z41">
         <v>14601000.0</v>
       </c>
       <c r="AA41">
         <v>15812000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>279760000.0</v>
+        <v>98660000.0</v>
       </c>
       <c r="C42">
         <v>107010000.0</v>
       </c>
       <c r="D42">
         <v>108562000.0</v>
       </c>
       <c r="E42">
         <v>100892000.0</v>
       </c>
       <c r="F42">
         <v>97045000.0</v>
       </c>
       <c r="G42">
         <v>27109000.0</v>
       </c>
       <c r="H42">
         <v>22508000.0</v>
       </c>
       <c r="I42">
         <v>4937000.0</v>
       </c>
       <c r="J42">
         <v>-21806000.0</v>
       </c>
@@ -4937,51 +4941,51 @@
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>206329000.0</v>
+        <v>164020000.0</v>
       </c>
       <c r="C51">
         <v>180144000.0</v>
       </c>
       <c r="D51">
         <v>215385000.0</v>
       </c>
       <c r="E51">
         <v>222390000.0</v>
       </c>
       <c r="F51">
         <v>250264000.0</v>
       </c>
       <c r="G51">
         <v>326978000.0</v>
       </c>
       <c r="H51">
         <v>381784000.0</v>
       </c>
       <c r="I51">
         <v>300175000.0</v>
       </c>
       <c r="J51">
         <v>244058000.0</v>
       </c>
@@ -5235,51 +5239,51 @@
       </c>
       <c r="Q54">
         <v>0.0</v>
       </c>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
-        <v>596952000.0</v>
+        <v>584010000.0</v>
       </c>
       <c r="C55">
         <v>590406000.0</v>
       </c>
       <c r="D55">
         <v>586395000.0</v>
       </c>
       <c r="E55">
         <v>578354000.0</v>
       </c>
       <c r="F55">
         <v>580853000.0</v>
       </c>
       <c r="G55">
         <v>568579000.0</v>
       </c>
       <c r="H55">
         <v>774673000.0</v>
       </c>
       <c r="I55">
         <v>648827000.0</v>
       </c>
       <c r="J55">
         <v>584812000.0</v>
       </c>
@@ -5333,51 +5337,51 @@
       </c>
       <c r="AA55">
         <v>410604000.0</v>
       </c>
       <c r="AB55">
         <v>361100000.0</v>
       </c>
       <c r="AC55">
         <v>348600000.0</v>
       </c>
       <c r="AD55">
         <v>238000000.0</v>
       </c>
       <c r="AE55">
         <v>79700000.0</v>
       </c>
       <c r="AF55">
         <v>65300000.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>222366000.0</v>
+        <v>214665000.0</v>
       </c>
       <c r="C56">
         <v>226606000.0</v>
       </c>
       <c r="D56">
         <v>223136000.0</v>
       </c>
       <c r="E56">
         <v>211702000.0</v>
       </c>
       <c r="F56">
         <v>189055000.0</v>
       </c>
       <c r="G56">
         <v>165848000.0</v>
       </c>
       <c r="H56">
         <v>221237000.0</v>
       </c>
       <c r="I56">
         <v>230977000.0</v>
       </c>
       <c r="J56">
         <v>207427000.0</v>
       </c>
@@ -5431,51 +5435,51 @@
       </c>
       <c r="AA56">
         <v>175218000.0</v>
       </c>
       <c r="AB56">
         <v>140400000.0</v>
       </c>
       <c r="AC56">
         <v>126400000.0</v>
       </c>
       <c r="AD56">
         <v>97700000.0</v>
       </c>
       <c r="AE56">
         <v>42600000.0</v>
       </c>
       <c r="AF56">
         <v>36400000.0</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>107171000.0</v>
+        <v>106015000.0</v>
       </c>
       <c r="C57">
         <v>97586000.0</v>
       </c>
       <c r="D57">
         <v>88097000.0</v>
       </c>
       <c r="E57">
         <v>103135000.0</v>
       </c>
       <c r="F57">
         <v>90782000.0</v>
       </c>
       <c r="G57">
         <v>89750000.0</v>
       </c>
       <c r="H57">
         <v>111594000.0</v>
       </c>
       <c r="I57">
         <v>102547000.0</v>
       </c>
       <c r="J57">
         <v>105018000.0</v>
       </c>
@@ -5529,51 +5533,51 @@
       </c>
       <c r="AA57">
         <v>51510000.0</v>
       </c>
       <c r="AB57">
         <v>47100000.0</v>
       </c>
       <c r="AC57">
         <v>61200000.0</v>
       </c>
       <c r="AD57">
         <v>42100000.0</v>
       </c>
       <c r="AE57">
         <v>17300000.0</v>
       </c>
       <c r="AF57">
         <v>14200000.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
-        <v>317192000.0</v>
+        <v>311802000.0</v>
       </c>
       <c r="C58">
         <v>332670000.0</v>
       </c>
       <c r="D58">
         <v>356588000.0</v>
       </c>
       <c r="E58">
         <v>389400000.0</v>
       </c>
       <c r="F58">
         <v>419852000.0</v>
       </c>
       <c r="G58">
         <v>493006000.0</v>
       </c>
       <c r="H58">
         <v>592533000.0</v>
       </c>
       <c r="I58">
         <v>487927000.0</v>
       </c>
       <c r="J58">
         <v>436080000.0</v>
       </c>
@@ -5679,51 +5683,51 @@
       </c>
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
-        <v>279760000.0</v>
+        <v>265986000.0</v>
       </c>
       <c r="C60">
         <v>251991000.0</v>
       </c>
       <c r="D60">
         <v>224815000.0</v>
       </c>
       <c r="E60">
         <v>184258000.0</v>
       </c>
       <c r="F60">
         <v>156449000.0</v>
       </c>
       <c r="G60">
         <v>71513000.0</v>
       </c>
       <c r="H60">
         <v>177865000.0</v>
       </c>
       <c r="I60">
         <v>160900000.0</v>
       </c>
       <c r="J60">
         <v>148732000.0</v>
       </c>
@@ -6943,52 +6947,56 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-5754000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5806000.0</v>
+      </c>
       <c r="D5">
         <v>-5984000.0</v>
       </c>
       <c r="E5">
         <v>-5957000.0</v>
       </c>
       <c r="F5">
         <v>-5886000.0</v>
       </c>
       <c r="G5">
         <v>-5769000.0</v>
       </c>
       <c r="H5">
         <v>-5446000.0</v>
       </c>
       <c r="I5">
         <v>-5309000.0</v>
       </c>
       <c r="J5">
         <v>-5160000.0</v>
       </c>
       <c r="K5">
         <v>-4972000.0</v>
       </c>
       <c r="L5">
@@ -8097,51 +8105,51 @@
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
     </row>
     <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
         <v>22819000.0</v>
       </c>
       <c r="C10">
-        <v>22847000.0</v>
+        <v>22702000.0</v>
       </c>
       <c r="D10">
         <v>25629000.0</v>
       </c>
       <c r="E10">
         <v>31188000.0</v>
       </c>
       <c r="F10">
         <v>22107000.0</v>
       </c>
       <c r="G10">
         <v>19157000.0</v>
       </c>
       <c r="H10">
         <v>21474000.0</v>
       </c>
       <c r="I10">
         <v>17695000.0</v>
       </c>
       <c r="J10">
         <v>14913000.0</v>
       </c>
       <c r="K10">
         <v>15120000.0</v>
       </c>
@@ -8631,51 +8639,51 @@
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
     </row>
     <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>22819000.0</v>
       </c>
       <c r="C12">
-        <v>22847000.0</v>
+        <v>22702000.0</v>
       </c>
       <c r="D12">
         <v>25629000.0</v>
       </c>
       <c r="E12">
         <v>31188000.0</v>
       </c>
       <c r="F12">
         <v>22107000.0</v>
       </c>
       <c r="G12">
         <v>19157000.0</v>
       </c>
       <c r="H12">
         <v>21474000.0</v>
       </c>
       <c r="I12">
         <v>17695000.0</v>
       </c>
       <c r="J12">
         <v>14913000.0</v>
       </c>
       <c r="K12">
         <v>15120000.0</v>
       </c>
@@ -9003,53 +9011,55 @@
       <c r="DO12">
         <v>2900000.0</v>
       </c>
       <c r="DP12">
         <v>1500000.0</v>
       </c>
       <c r="DQ12">
         <v>3100000.0</v>
       </c>
       <c r="DR12">
         <v>2700000.0</v>
       </c>
       <c r="DS12">
         <v>4300000.0</v>
       </c>
       <c r="DT12">
         <v>2200000.0</v>
       </c>
       <c r="DU12"/>
       <c r="DV12"/>
     </row>
     <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>43</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>470000.0</v>
+      </c>
       <c r="C13">
-        <v>279760000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D13">
         <v>470000.0</v>
       </c>
       <c r="E13">
         <v>470000.0</v>
       </c>
       <c r="F13">
         <v>470000.0</v>
       </c>
       <c r="G13">
         <v>470000.0</v>
       </c>
       <c r="H13">
         <v>469000.0</v>
       </c>
       <c r="I13">
         <v>469000.0</v>
       </c>
       <c r="J13">
         <v>469000.0</v>
       </c>
       <c r="K13">
         <v>469000.0</v>
       </c>
@@ -10051,52 +10061,56 @@
       <c r="DE15">
         <v>500000.0</v>
       </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
     </row>
     <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>4708000.0</v>
+      </c>
+      <c r="C16">
+        <v>5552000.0</v>
+      </c>
       <c r="D16">
         <v>7258000.0</v>
       </c>
       <c r="E16">
         <v>9115000.0</v>
       </c>
       <c r="F16">
         <v>9772000.0</v>
       </c>
       <c r="G16">
         <v>9332000.0</v>
       </c>
       <c r="H16">
         <v>7208000.0</v>
       </c>
       <c r="I16">
         <v>5500000.0</v>
       </c>
       <c r="J16">
         <v>5126000.0</v>
       </c>
       <c r="K16">
         <v>4755000.0</v>
       </c>
       <c r="L16">
@@ -10934,54 +10948,54 @@
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
     </row>
     <row r="20" spans="1:126">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
-        <v>218664000.0</v>
+        <v>105796000.0</v>
       </c>
       <c r="C20">
-        <v>220793000.0</v>
+        <v>105789000.0</v>
       </c>
       <c r="D20">
         <v>100012000.0</v>
       </c>
       <c r="E20">
         <v>99996000.0</v>
       </c>
       <c r="F20">
         <v>99445000.0</v>
       </c>
       <c r="G20">
         <v>99445000.0</v>
       </c>
       <c r="H20">
         <v>99445000.0</v>
       </c>
       <c r="I20">
         <v>99445000.0</v>
       </c>
       <c r="J20">
         <v>99445000.0</v>
       </c>
       <c r="K20">
         <v>99445000.0</v>
       </c>
@@ -11255,51 +11269,51 @@
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
     </row>
     <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
         <v>6893000.0</v>
       </c>
       <c r="C21">
-        <v>220793000.0</v>
+        <v>7118000.0</v>
       </c>
       <c r="D21">
         <v>6107000.0</v>
       </c>
       <c r="E21">
         <v>6170000.0</v>
       </c>
       <c r="F21">
         <v>6279000.0</v>
       </c>
       <c r="G21">
         <v>6403000.0</v>
       </c>
       <c r="H21">
         <v>6547000.0</v>
       </c>
       <c r="I21">
         <v>6674000.0</v>
       </c>
       <c r="J21">
         <v>6801000.0</v>
       </c>
       <c r="K21">
         <v>6926000.0</v>
       </c>
@@ -12007,51 +12021,51 @@
         <v>8800000.0</v>
       </c>
       <c r="DQ22">
         <v>7300000.0</v>
       </c>
       <c r="DR22">
         <v>7100000.0</v>
       </c>
       <c r="DS22">
         <v>8100000.0</v>
       </c>
       <c r="DT22">
         <v>5100000.0</v>
       </c>
       <c r="DU22"/>
       <c r="DV22"/>
     </row>
     <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
         <v>587728000.0</v>
       </c>
       <c r="C23">
-        <v>596952000.0</v>
+        <v>584010000.0</v>
       </c>
       <c r="D23">
         <v>591360000.0</v>
       </c>
       <c r="E23">
         <v>602111000.0</v>
       </c>
       <c r="F23">
         <v>591519000.0</v>
       </c>
       <c r="G23">
         <v>590406000.0</v>
       </c>
       <c r="H23">
         <v>600466000.0</v>
       </c>
       <c r="I23">
         <v>597799000.0</v>
       </c>
       <c r="J23">
         <v>587950000.0</v>
       </c>
       <c r="K23">
         <v>586395000.0</v>
       </c>
@@ -13242,54 +13256,54 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
     </row>
     <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>18466000.0</v>
+        <v>145023000.0</v>
       </c>
       <c r="C28">
-        <v>183482000.0</v>
+        <v>141318000.0</v>
       </c>
       <c r="D28">
         <v>141473000.0</v>
       </c>
       <c r="E28">
         <v>147353000.0</v>
       </c>
       <c r="F28">
         <v>157895000.0</v>
       </c>
       <c r="G28">
         <v>160987000.0</v>
       </c>
       <c r="H28">
         <v>173560000.0</v>
       </c>
       <c r="I28">
         <v>183587000.0</v>
       </c>
       <c r="J28">
         <v>197368000.0</v>
       </c>
       <c r="K28">
         <v>200265000.0</v>
       </c>
@@ -13798,99 +13812,99 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
     </row>
     <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>108277000.0</v>
+        <v>115194000.0</v>
       </c>
       <c r="C30">
-        <v>113528000.0</v>
+        <v>120798000.0</v>
       </c>
       <c r="D30">
         <v>124974000.0</v>
       </c>
       <c r="E30">
         <v>127952000.0</v>
       </c>
       <c r="F30">
         <v>130986000.0</v>
       </c>
       <c r="G30">
         <v>127355000.0</v>
       </c>
       <c r="H30">
         <v>132375000.0</v>
       </c>
       <c r="I30">
         <v>130731000.0</v>
       </c>
       <c r="J30">
         <v>129535000.0</v>
       </c>
       <c r="K30">
         <v>123068000.0</v>
       </c>
       <c r="L30">
         <v>121454000.0</v>
       </c>
       <c r="M30">
         <v>121373000.0</v>
       </c>
       <c r="N30">
         <v>124480000.0</v>
       </c>
       <c r="O30">
         <v>115103000.0</v>
       </c>
       <c r="P30">
         <v>100195000.0</v>
       </c>
       <c r="Q30">
         <v>111499000.0</v>
       </c>
       <c r="R30">
-        <v>98900000.0</v>
+        <v>113540000.0</v>
       </c>
       <c r="S30">
         <v>106741000.0</v>
       </c>
       <c r="T30">
         <v>95297000.0</v>
       </c>
       <c r="U30">
         <v>93217000.0</v>
       </c>
       <c r="V30">
         <v>86567000.0</v>
       </c>
       <c r="W30">
         <v>83192000.0</v>
       </c>
       <c r="X30">
         <v>93457000.0</v>
       </c>
       <c r="Y30">
         <v>109998000.0</v>
       </c>
       <c r="Z30">
         <v>132771000.0</v>
       </c>
@@ -14593,51 +14607,51 @@
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
     </row>
     <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>373357000.0</v>
       </c>
       <c r="C33">
-        <v>374586000.0</v>
+        <v>369345000.0</v>
       </c>
       <c r="D33">
         <v>364446000.0</v>
       </c>
       <c r="E33">
         <v>364434000.0</v>
       </c>
       <c r="F33">
         <v>362751000.0</v>
       </c>
       <c r="G33">
         <v>363800000.0</v>
       </c>
       <c r="H33">
         <v>365239000.0</v>
       </c>
       <c r="I33">
         <v>364271000.0</v>
       </c>
       <c r="J33">
         <v>358903000.0</v>
       </c>
       <c r="K33">
         <v>363259000.0</v>
       </c>
@@ -15227,51 +15241,51 @@
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
     </row>
     <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
         <v>207850000.0</v>
       </c>
       <c r="C35">
-        <v>210021000.0</v>
+        <v>205787000.0</v>
       </c>
       <c r="D35">
         <v>218229000.0</v>
       </c>
       <c r="E35">
         <v>230036000.0</v>
       </c>
       <c r="F35">
         <v>228436000.0</v>
       </c>
       <c r="G35">
         <v>235083000.0</v>
       </c>
       <c r="H35">
         <v>249107000.0</v>
       </c>
       <c r="I35">
         <v>254507000.0</v>
       </c>
       <c r="J35">
         <v>265065000.0</v>
       </c>
       <c r="K35">
         <v>268491000.0</v>
       </c>
@@ -15600,63 +15614,63 @@
         <v>14800000.0</v>
       </c>
       <c r="DP35">
         <v>13600000.0</v>
       </c>
       <c r="DQ35">
         <v>14900000.0</v>
       </c>
       <c r="DR35">
         <v>16000000.0</v>
       </c>
       <c r="DS35">
         <v>13900000.0</v>
       </c>
       <c r="DT35">
         <v>12000000.0</v>
       </c>
       <c r="DU35"/>
       <c r="DV35"/>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>-12097000.0</v>
+        <v>22582000.0</v>
       </c>
       <c r="C36">
-        <v>-11456000.0</v>
+        <v>30838000.0</v>
       </c>
       <c r="D36">
         <v>35810000.0</v>
       </c>
       <c r="E36">
         <v>34746000.0</v>
       </c>
       <c r="F36">
-        <v>101594000.0</v>
+        <v>34045000.0</v>
       </c>
       <c r="G36">
         <v>29708000.0</v>
       </c>
       <c r="H36">
         <v>35043000.0</v>
       </c>
       <c r="I36">
         <v>26748000.0</v>
       </c>
       <c r="J36">
         <v>34233000.0</v>
       </c>
       <c r="K36">
         <v>29375000.0</v>
       </c>
       <c r="L36">
         <v>131660000.0</v>
       </c>
       <c r="M36">
         <v>32981000.0</v>
       </c>
       <c r="N36">
         <v>32948000.0</v>
       </c>
@@ -16542,111 +16556,111 @@
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
     </row>
     <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>25491000.0</v>
+        <v>18574000.0</v>
       </c>
       <c r="C39">
-        <v>31495000.0</v>
+        <v>16669000.0</v>
       </c>
       <c r="D39">
         <v>18070000.0</v>
       </c>
       <c r="E39">
         <v>18764000.0</v>
       </c>
       <c r="F39">
         <v>16644000.0</v>
       </c>
       <c r="G39">
         <v>20692000.0</v>
       </c>
       <c r="H39">
         <v>15888000.0</v>
       </c>
       <c r="I39">
         <v>15204000.0</v>
       </c>
       <c r="J39">
         <v>13888000.0</v>
       </c>
       <c r="K39">
         <v>13246000.0</v>
       </c>
       <c r="L39">
         <v>15414000.0</v>
       </c>
       <c r="M39">
         <v>16889000.0</v>
       </c>
       <c r="N39">
         <v>19820000.0</v>
       </c>
       <c r="O39">
         <v>20726000.0</v>
       </c>
       <c r="P39">
         <v>26493000.0</v>
       </c>
       <c r="Q39">
-        <v>46741000.0</v>
+        <v>60993000.0</v>
       </c>
       <c r="R39">
-        <v>33031000.0</v>
+        <v>18391000.0</v>
       </c>
       <c r="S39">
         <v>19168000.0</v>
       </c>
       <c r="T39">
-        <v>28842000.0</v>
+        <v>39864000.0</v>
       </c>
       <c r="U39">
         <v>35369000.0</v>
       </c>
       <c r="V39">
-        <v>32327000.0</v>
+        <v>45434000.0</v>
       </c>
       <c r="W39">
         <v>30699000.0</v>
       </c>
       <c r="X39">
         <v>18378000.0</v>
       </c>
       <c r="Y39">
         <v>18909000.0</v>
       </c>
       <c r="Z39">
         <v>20783000.0</v>
       </c>
       <c r="AA39">
         <v>21876000.0</v>
       </c>
       <c r="AB39">
         <v>26675000.0</v>
       </c>
       <c r="AC39">
         <v>28452000.0</v>
       </c>
       <c r="AD39">
         <v>54644000.0</v>
       </c>
@@ -16918,54 +16932,54 @@
         <v>2200000.0</v>
       </c>
       <c r="DP39">
         <v>1200000.0</v>
       </c>
       <c r="DQ39">
         <v>1300000.0</v>
       </c>
       <c r="DR39">
         <v>1500000.0</v>
       </c>
       <c r="DS39">
         <v>1500000.0</v>
       </c>
       <c r="DT39">
         <v>1300000.0</v>
       </c>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>64752000.0</v>
+        <v>47947000.0</v>
       </c>
       <c r="C40">
-        <v>58440000.0</v>
+        <v>51732000.0</v>
       </c>
       <c r="D40">
         <v>32701000.0</v>
       </c>
       <c r="E40">
         <v>34442000.0</v>
       </c>
       <c r="F40">
         <v>43804000.0</v>
       </c>
       <c r="G40">
         <v>31058000.0</v>
       </c>
       <c r="H40">
         <v>31414000.0</v>
       </c>
       <c r="I40">
         <v>35950000.0</v>
       </c>
       <c r="J40">
         <v>33610000.0</v>
       </c>
       <c r="K40">
         <v>32381000.0</v>
       </c>
@@ -17612,96 +17626,96 @@
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
     </row>
     <row r="42" spans="1:126">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>275144000.0</v>
+        <v>102757000.0</v>
       </c>
       <c r="C42">
-        <v>279760000.0</v>
+        <v>98660000.0</v>
       </c>
       <c r="D42">
         <v>103263000.0</v>
       </c>
       <c r="E42">
         <v>106946000.0</v>
       </c>
       <c r="F42">
-        <v>259274000.0</v>
+        <v>109147000.0</v>
       </c>
       <c r="G42">
         <v>107010000.0</v>
       </c>
       <c r="H42">
         <v>112373000.0</v>
       </c>
       <c r="I42">
         <v>113044000.0</v>
       </c>
       <c r="J42">
         <v>113338000.0</v>
       </c>
       <c r="K42">
         <v>108562000.0</v>
       </c>
       <c r="L42">
         <v>109041000.0</v>
       </c>
       <c r="M42">
         <v>107594000.0</v>
       </c>
       <c r="N42">
         <v>109875000.0</v>
       </c>
       <c r="O42">
         <v>100892000.0</v>
       </c>
       <c r="P42">
         <v>102185999.0</v>
       </c>
       <c r="Q42">
-        <v>345715000.0</v>
+        <v>445812000.0</v>
       </c>
       <c r="R42">
         <v>101351999.0</v>
       </c>
       <c r="S42">
         <v>97045000.0</v>
       </c>
       <c r="T42">
         <v>98943000.0</v>
       </c>
       <c r="U42">
         <v>93263000.0</v>
       </c>
       <c r="V42">
         <v>90442000.0</v>
       </c>
       <c r="W42">
         <v>27109000.0</v>
       </c>
       <c r="X42">
         <v>37169000.0</v>
       </c>
       <c r="Y42">
         <v>34467000.0</v>
       </c>
@@ -18687,51 +18701,51 @@
         <v>25000000.0</v>
       </c>
       <c r="DQ45">
         <v>24000000.0</v>
       </c>
       <c r="DR45">
         <v>23600000.0</v>
       </c>
       <c r="DS45">
         <v>20000000.0</v>
       </c>
       <c r="DT45">
         <v>19100000.0</v>
       </c>
       <c r="DU45"/>
       <c r="DV45"/>
     </row>
     <row r="46" spans="1:126">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
         <v>166790000.0</v>
       </c>
       <c r="C46">
-        <v>165249000.0</v>
+        <v>153793000.0</v>
       </c>
       <c r="D46">
         <v>152011000.0</v>
       </c>
       <c r="E46">
         <v>153043000.0</v>
       </c>
       <c r="F46">
         <v>155433000.0</v>
       </c>
       <c r="G46">
         <v>153551000.0</v>
       </c>
       <c r="H46">
         <v>154256000.0</v>
       </c>
       <c r="I46">
         <v>154199000.0</v>
       </c>
       <c r="J46">
         <v>152157000.0</v>
       </c>
       <c r="K46">
         <v>153468000.0</v>
       </c>
@@ -20160,54 +20174,54 @@
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
     </row>
     <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>41285000.0</v>
+        <v>167842000.0</v>
       </c>
       <c r="C51">
-        <v>206329000.0</v>
+        <v>164020000.0</v>
       </c>
       <c r="D51">
         <v>167102000.0</v>
       </c>
       <c r="E51">
         <v>178541000.0</v>
       </c>
       <c r="F51">
         <v>180002000.0</v>
       </c>
       <c r="G51">
         <v>180144000.0</v>
       </c>
       <c r="H51">
         <v>195034000.0</v>
       </c>
       <c r="I51">
         <v>201282000.0</v>
       </c>
       <c r="J51">
         <v>212281000.0</v>
       </c>
       <c r="K51">
         <v>215385000.0</v>
       </c>
@@ -20535,95 +20549,97 @@
       <c r="DO51">
         <v>16000000.0</v>
       </c>
       <c r="DP51">
         <v>15800000.0</v>
       </c>
       <c r="DQ51">
         <v>16800000.0</v>
       </c>
       <c r="DR51">
         <v>17800000.0</v>
       </c>
       <c r="DS51">
         <v>14600000.0</v>
       </c>
       <c r="DT51">
         <v>12500000.0</v>
       </c>
       <c r="DU51"/>
       <c r="DV51"/>
     </row>
     <row r="52" spans="1:126">
       <c r="A52" t="s">
         <v>82</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>12097000.0</v>
+      </c>
       <c r="C52">
         <v>11456000.0</v>
       </c>
       <c r="D52">
         <v>11474000.0</v>
       </c>
       <c r="E52">
         <v>11508000.0</v>
       </c>
       <c r="F52">
         <v>11654000.0</v>
       </c>
       <c r="G52">
         <v>10690000.0</v>
       </c>
       <c r="H52">
         <v>11435000.0</v>
       </c>
       <c r="I52">
         <v>11045000.0</v>
       </c>
       <c r="J52">
-        <v>10430000.0</v>
+        <v>20860000.0</v>
       </c>
       <c r="K52">
-        <v>10175000.0</v>
+        <v>20350000.0</v>
       </c>
       <c r="L52">
         <v>9794000.0</v>
       </c>
       <c r="M52">
         <v>10731000.0</v>
       </c>
       <c r="N52">
-        <v>11073000.0</v>
+        <v>22146000.0</v>
       </c>
       <c r="O52">
         <v>11699000.0</v>
       </c>
       <c r="P52">
         <v>11472000.0</v>
       </c>
       <c r="Q52">
-        <v>65449000.0</v>
+        <v>78457000.0</v>
       </c>
       <c r="R52">
         <v>12669000.0</v>
       </c>
       <c r="S52">
         <v>12342000.0</v>
       </c>
       <c r="T52">
         <v>24382000.0</v>
       </c>
       <c r="U52">
         <v>24300000.0</v>
       </c>
       <c r="V52">
         <v>24714000.0</v>
       </c>
       <c r="W52">
         <v>11437000.0</v>
       </c>
       <c r="X52">
         <v>86807000.0</v>
       </c>
       <c r="Y52">
         <v>12028000.0</v>
       </c>
@@ -21309,51 +21325,51 @@
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
     </row>
     <row r="55" spans="1:126">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
         <v>587728000.0</v>
       </c>
       <c r="C55">
-        <v>596952000.0</v>
+        <v>584010000.0</v>
       </c>
       <c r="D55">
         <v>591360000.0</v>
       </c>
       <c r="E55">
         <v>602111000.0</v>
       </c>
       <c r="F55">
         <v>591519000.0</v>
       </c>
       <c r="G55">
         <v>590406000.0</v>
       </c>
       <c r="H55">
         <v>600466000.0</v>
       </c>
       <c r="I55">
         <v>597799000.0</v>
       </c>
       <c r="J55">
         <v>587950000.0</v>
       </c>
       <c r="K55">
         <v>586395000.0</v>
       </c>
@@ -21685,51 +21701,51 @@
         <v>68300000.0</v>
       </c>
       <c r="DQ55">
         <v>68400000.0</v>
       </c>
       <c r="DR55">
         <v>68800000.0</v>
       </c>
       <c r="DS55">
         <v>65300000.0</v>
       </c>
       <c r="DT55">
         <v>61000000.0</v>
       </c>
       <c r="DU55"/>
       <c r="DV55"/>
     </row>
     <row r="56" spans="1:126">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
         <v>214371000.0</v>
       </c>
       <c r="C56">
-        <v>222366000.0</v>
+        <v>214665000.0</v>
       </c>
       <c r="D56">
         <v>226914000.0</v>
       </c>
       <c r="E56">
         <v>237677000.0</v>
       </c>
       <c r="F56">
         <v>228768000.0</v>
       </c>
       <c r="G56">
         <v>226606000.0</v>
       </c>
       <c r="H56">
         <v>235227000.0</v>
       </c>
       <c r="I56">
         <v>233528000.0</v>
       </c>
       <c r="J56">
         <v>229047000.0</v>
       </c>
       <c r="K56">
         <v>223136000.0</v>
       </c>
@@ -22061,51 +22077,51 @@
         <v>34900000.0</v>
       </c>
       <c r="DQ56">
         <v>35600000.0</v>
       </c>
       <c r="DR56">
         <v>36400000.0</v>
       </c>
       <c r="DS56">
         <v>36400000.0</v>
       </c>
       <c r="DT56">
         <v>32900000.0</v>
       </c>
       <c r="DU56"/>
       <c r="DV56"/>
     </row>
     <row r="57" spans="1:126">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
         <v>104734000.0</v>
       </c>
       <c r="C57">
-        <v>107171000.0</v>
+        <v>106015000.0</v>
       </c>
       <c r="D57">
         <v>95743000.0</v>
       </c>
       <c r="E57">
         <v>104772000.0</v>
       </c>
       <c r="F57">
         <v>103727000.0</v>
       </c>
       <c r="G57">
         <v>97586000.0</v>
       </c>
       <c r="H57">
         <v>94938000.0</v>
       </c>
       <c r="I57">
         <v>97598000.0</v>
       </c>
       <c r="J57">
         <v>85468000.0</v>
       </c>
       <c r="K57">
         <v>88097000.0</v>
       </c>
@@ -22437,51 +22453,51 @@
         <v>11800000.0</v>
       </c>
       <c r="DQ57">
         <v>12800000.0</v>
       </c>
       <c r="DR57">
         <v>14000000.0</v>
       </c>
       <c r="DS57">
         <v>14200000.0</v>
       </c>
       <c r="DT57">
         <v>13600000.0</v>
       </c>
       <c r="DU57"/>
       <c r="DV57"/>
     </row>
     <row r="58" spans="1:126">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
         <v>312584000.0</v>
       </c>
       <c r="C58">
-        <v>317192000.0</v>
+        <v>311802000.0</v>
       </c>
       <c r="D58">
         <v>313972000.0</v>
       </c>
       <c r="E58">
         <v>334808000.0</v>
       </c>
       <c r="F58">
         <v>332163000.0</v>
       </c>
       <c r="G58">
         <v>332669000.0</v>
       </c>
       <c r="H58">
         <v>344045000.0</v>
       </c>
       <c r="I58">
         <v>352105000.0</v>
       </c>
       <c r="J58">
         <v>350533000.0</v>
       </c>
       <c r="K58">
         <v>356588000.0</v>
       </c>
@@ -23006,54 +23022,54 @@
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
     </row>
     <row r="60" spans="1:126">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
-        <v>275144000.0</v>
+        <v>268886000.0</v>
       </c>
       <c r="C60">
-        <v>279760000.0</v>
+        <v>265986000.0</v>
       </c>
       <c r="D60">
         <v>271347000.0</v>
       </c>
       <c r="E60">
         <v>261283000.0</v>
       </c>
       <c r="F60">
         <v>253388000.0</v>
       </c>
       <c r="G60">
         <v>251991000.0</v>
       </c>
       <c r="H60">
         <v>250742000.0</v>
       </c>
       <c r="I60">
         <v>240274000.0</v>
       </c>
       <c r="J60">
         <v>232155000.0</v>
       </c>
       <c r="K60">
         <v>224815000.0</v>
       </c>
@@ -24195,51 +24211,51 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
         <v>56468000.0</v>
       </c>
       <c r="C5">
-        <v>58320000.0</v>
+        <v>58556000.0</v>
       </c>
       <c r="D5">
         <v>54640000.0</v>
       </c>
       <c r="E5">
         <v>41524000.0</v>
       </c>
       <c r="F5">
         <v>45262000.0</v>
       </c>
       <c r="G5">
         <v>49627000.0</v>
       </c>
       <c r="H5">
         <v>102019000.0</v>
       </c>
       <c r="I5">
         <v>118622000.0</v>
       </c>
       <c r="J5">
         <v>109968000.0</v>
       </c>
       <c r="K5">
         <v>86179000.0</v>
       </c>
@@ -24293,51 +24309,51 @@
       </c>
       <c r="AB5">
         <v>20461000.0</v>
       </c>
       <c r="AC5">
         <v>40512000.0</v>
       </c>
       <c r="AD5">
         <v>30700000.0</v>
       </c>
       <c r="AE5">
         <v>12500000.0</v>
       </c>
       <c r="AF5">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
         <v>71117000.0</v>
       </c>
       <c r="C6">
-        <v>73273000.0</v>
+        <v>73509000.0</v>
       </c>
       <c r="D6">
         <v>70424000.0</v>
       </c>
       <c r="E6">
         <v>58685000.0</v>
       </c>
       <c r="F6">
         <v>63778000.0</v>
       </c>
       <c r="G6">
         <v>70494000.0</v>
       </c>
       <c r="H6">
         <v>124624000.0</v>
       </c>
       <c r="I6">
         <v>141709000.0</v>
       </c>
       <c r="J6">
         <v>134492000.0</v>
       </c>
       <c r="K6">
         <v>113051000.0</v>
       </c>
@@ -25774,51 +25790,51 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>4428000.0</v>
       </c>
       <c r="AA26">
         <v>5012000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
-        <v>-1365000.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>1502000.0</v>
       </c>
       <c r="H27">
         <v>1501000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
@@ -27738,54 +27754,54 @@
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
         <v>1887000.0</v>
       </c>
       <c r="C5">
         <v>15832000.0</v>
       </c>
       <c r="D5">
         <v>20928000.0</v>
       </c>
       <c r="E5">
-        <v>15258000.0</v>
+        <v>15291000.0</v>
       </c>
       <c r="F5">
-        <v>4380000.0</v>
+        <v>4417000.0</v>
       </c>
       <c r="G5">
         <v>14174000.0</v>
       </c>
       <c r="H5">
         <v>19803000.0</v>
       </c>
       <c r="I5">
         <v>16008000.0</v>
       </c>
       <c r="J5">
         <v>8571000.0</v>
       </c>
       <c r="K5">
         <v>14898000.0</v>
       </c>
       <c r="L5">
         <v>14672000.0</v>
       </c>
       <c r="M5">
         <v>18329000.0</v>
       </c>
       <c r="N5">
         <v>6481000.0</v>
       </c>
@@ -28114,54 +28130,54 @@
         <v>2900000.0</v>
       </c>
       <c r="DS5">
         <v>2700000.0</v>
       </c>
       <c r="DT5">
         <v>2600000.0</v>
       </c>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
         <v>5651000.0</v>
       </c>
       <c r="C6">
         <v>19500000.0</v>
       </c>
       <c r="D6">
         <v>24522000.0</v>
       </c>
       <c r="E6">
-        <v>22645000.0</v>
+        <v>22678000.0</v>
       </c>
       <c r="F6">
-        <v>8097000.0</v>
+        <v>8134000.0</v>
       </c>
       <c r="G6">
         <v>17838000.0</v>
       </c>
       <c r="H6">
         <v>23479000.0</v>
       </c>
       <c r="I6">
         <v>19778000.0</v>
       </c>
       <c r="J6">
         <v>12414000.0</v>
       </c>
       <c r="K6">
         <v>18772000.0</v>
       </c>
       <c r="L6">
         <v>18601000.0</v>
       </c>
       <c r="M6">
         <v>22266000.0</v>
       </c>
       <c r="N6">
         <v>10525000.0</v>
       </c>
@@ -37609,57 +37625,57 @@
       </c>
       <c r="AA14">
         <v>19218000.0</v>
       </c>
       <c r="AB14">
         <v>18700000.0</v>
       </c>
       <c r="AC14">
         <v>16500000.0</v>
       </c>
       <c r="AD14">
         <v>11000000.0</v>
       </c>
       <c r="AE14">
         <v>4600000.0</v>
       </c>
       <c r="AF14">
         <v>3100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>231</v>
       </c>
       <c r="B15">
-        <v>-1869000.0</v>
+        <v>1869000.0</v>
       </c>
       <c r="C15">
-        <v>-1876000.0</v>
+        <v>1876000.0</v>
       </c>
       <c r="D15">
-        <v>-1868000.0</v>
+        <v>1868000.0</v>
       </c>
       <c r="E15">
         <v>1853000.0</v>
       </c>
       <c r="F15">
         <v>1834000.0</v>
       </c>
       <c r="G15">
         <v>12446000.0</v>
       </c>
       <c r="H15">
         <v>97574000.0</v>
       </c>
       <c r="I15">
         <v>97251000.0</v>
       </c>
       <c r="J15">
         <v>97143000.0</v>
       </c>
       <c r="K15">
         <v>95145000.0</v>
       </c>
       <c r="L15">
         <v>94235000.0</v>
       </c>
@@ -38285,51 +38301,51 @@
       </c>
       <c r="AA23">
         <v>468000.0</v>
       </c>
       <c r="AB23">
         <v>-1470000.0</v>
       </c>
       <c r="AC23">
         <v>151000.0</v>
       </c>
       <c r="AD23">
         <v>101600000.0</v>
       </c>
       <c r="AE23">
         <v>-10400000.0</v>
       </c>
       <c r="AF23">
         <v>29900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>239</v>
       </c>
       <c r="B24">
-        <v>-994000.0</v>
+        <v>13595000.0</v>
       </c>
       <c r="C24">
         <v>6634000.0</v>
       </c>
       <c r="D24">
         <v>3927000.0</v>
       </c>
       <c r="E24">
         <v>6360000.0</v>
       </c>
       <c r="F24">
         <v>2443000.0</v>
       </c>
       <c r="G24">
         <v>19731000.0</v>
       </c>
       <c r="H24">
         <v>16592000.0</v>
       </c>
       <c r="I24">
         <v>-23239000.0</v>
       </c>
       <c r="J24">
         <v>-18452000.0</v>
       </c>
@@ -40896,51 +40912,51 @@
       </c>
       <c r="DN6">
         <v>15600000.0</v>
       </c>
       <c r="DO6">
         <v>-1600000.0</v>
       </c>
       <c r="DP6">
         <v>-1000000.0</v>
       </c>
       <c r="DQ6">
         <v>-900000.0</v>
       </c>
       <c r="DR6">
         <v>3100000.0</v>
       </c>
       <c r="DS6">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>223</v>
       </c>
       <c r="B7">
-        <v>-359000.0</v>
+        <v>-778000.0</v>
       </c>
       <c r="C7">
         <v>-98193.0</v>
       </c>
       <c r="D7">
         <v>-4890000.0</v>
       </c>
       <c r="E7">
         <v>1317553.0</v>
       </c>
       <c r="F7">
         <v>-1841000.0</v>
       </c>
       <c r="G7">
         <v>9692000.0</v>
       </c>
       <c r="H7">
         <v>-915000.0</v>
       </c>
       <c r="I7">
         <v>8486000.0</v>
       </c>
       <c r="J7">
         <v>-9883000.0</v>
       </c>
@@ -43210,60 +43226,60 @@
       </c>
       <c r="DN14">
         <v>1500000.0</v>
       </c>
       <c r="DO14">
         <v>1600000.0</v>
       </c>
       <c r="DP14">
         <v>1000000.0</v>
       </c>
       <c r="DQ14">
         <v>1000000.0</v>
       </c>
       <c r="DR14">
         <v>1000000.0</v>
       </c>
       <c r="DS14">
         <v>800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>231</v>
       </c>
       <c r="B15">
-        <v>-460000.0</v>
+        <v>460000.0</v>
       </c>
       <c r="C15">
-        <v>-459999.0</v>
+        <v>459999.0</v>
       </c>
       <c r="D15">
-        <v>-465000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="E15">
-        <v>-505192.0</v>
+        <v>505192.0</v>
       </c>
       <c r="F15">
         <v>469000.0</v>
       </c>
       <c r="G15">
         <v>469000.0</v>
       </c>
       <c r="H15">
         <v>469000.0</v>
       </c>
       <c r="I15">
         <v>470000.0</v>
       </c>
       <c r="J15">
         <v>468000.0</v>
       </c>
       <c r="K15">
         <v>467000.0</v>
       </c>
       <c r="L15">
         <v>469720.0</v>
       </c>
       <c r="M15">
         <v>468000.0</v>
       </c>
@@ -45657,63 +45673,63 @@
       </c>
       <c r="DN23">
         <v>100000.0</v>
       </c>
       <c r="DO23">
         <v>-1600000.0</v>
       </c>
       <c r="DP23">
         <v>-1000000.0</v>
       </c>
       <c r="DQ23">
         <v>-900000.0</v>
       </c>
       <c r="DR23">
         <v>3100000.0</v>
       </c>
       <c r="DS23">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>239</v>
       </c>
       <c r="B24">
-        <v>-3391000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C24">
         <v>380133.0</v>
       </c>
       <c r="D24">
         <v>5425000.0</v>
       </c>
       <c r="E24">
         <v>2545519.0</v>
       </c>
       <c r="F24">
-        <v>772000.0</v>
+        <v>3121000.0</v>
       </c>
       <c r="G24">
         <v>822000.0</v>
       </c>
       <c r="H24">
         <v>2258666.0</v>
       </c>
       <c r="I24">
         <v>2179000.0</v>
       </c>
       <c r="J24">
         <v>805000.0</v>
       </c>
       <c r="K24">
         <v>132000.0</v>
       </c>
       <c r="L24">
         <v>-1517.0</v>
       </c>
       <c r="M24">
         <v>3558000.0</v>
       </c>
       <c r="N24">
         <v>170000.0</v>
       </c>
@@ -46026,51 +46042,51 @@
       <c r="DM24">
         <v>-63000000.0</v>
       </c>
       <c r="DN24">
         <v>-14900000.0</v>
       </c>
       <c r="DO24">
         <v>100000.0</v>
       </c>
       <c r="DP24">
         <v>100000.0</v>
       </c>
       <c r="DQ24"/>
       <c r="DR24">
         <v>-4300000.0</v>
       </c>
       <c r="DS24">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>-359000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="C25">
         <v>-3848373.0</v>
       </c>
       <c r="D25">
         <v>-4646000.0</v>
       </c>
       <c r="E25">
         <v>565838.0</v>
       </c>
       <c r="F25">
         <v>2373000.0</v>
       </c>
       <c r="G25">
         <v>-324000.0</v>
       </c>
       <c r="H25">
         <v>-384894.0</v>
       </c>
       <c r="I25">
         <v>-564000.0</v>
       </c>
       <c r="J25">
         <v>703000.0</v>
       </c>