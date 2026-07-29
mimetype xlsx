--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5780,57 +5780,57 @@
       <c r="L2">
         <v>28864000.0</v>
       </c>
       <c r="M2">
         <v>24639000.0</v>
       </c>
       <c r="N2">
         <v>25252000.0</v>
       </c>
       <c r="O2">
         <v>24767000.0</v>
       </c>
       <c r="P2">
         <v>23640000.0</v>
       </c>
       <c r="Q2">
         <v>31476000.0</v>
       </c>
       <c r="R2">
         <v>34098000.0</v>
       </c>
       <c r="S2">
         <v>31488000.0</v>
       </c>
       <c r="T2">
-        <v>54389000.0</v>
+        <v>54307000.0</v>
       </c>
       <c r="U2">
-        <v>42167000.0</v>
+        <v>37299000.0</v>
       </c>
       <c r="V2">
-        <v>30350000.0</v>
+        <v>30061000.0</v>
       </c>
       <c r="W2">
         <v>34665000.0</v>
       </c>
       <c r="X2">
         <v>29157000.0</v>
       </c>
       <c r="Y2">
         <v>19151000.0</v>
       </c>
       <c r="Z2">
         <v>19705000.0</v>
       </c>
       <c r="AA2">
         <v>24304000.0</v>
       </c>
       <c r="AB2">
         <v>27547000.0</v>
       </c>
       <c r="AC2">
         <v>27573000.0</v>
       </c>
       <c r="AD2">
         <v>20293000.0</v>
       </c>
@@ -11584,51 +11584,51 @@
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
     </row>
     <row r="28" spans="1:114">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-29809000.0</v>
+        <v>-18374000.0</v>
       </c>
       <c r="C28">
         <v>-24404000.0</v>
       </c>
       <c r="D28">
         <v>-14513000.0</v>
       </c>
       <c r="E28">
         <v>-12586000.0</v>
       </c>
       <c r="F28">
         <v>-25078000.0</v>
       </c>
       <c r="G28">
         <v>-28713000.0</v>
       </c>
       <c r="H28">
         <v>-21909000.0</v>
       </c>
       <c r="I28">
         <v>-31524000.0</v>
       </c>
       <c r="J28">
         <v>-32139000.0</v>
       </c>
@@ -12094,51 +12094,51 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
     </row>
     <row r="30" spans="1:114">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>48368000.0</v>
+        <v>49879000.0</v>
       </c>
       <c r="C30">
         <v>46246000.0</v>
       </c>
       <c r="D30">
         <v>51755000.0</v>
       </c>
       <c r="E30">
         <v>39826000.0</v>
       </c>
       <c r="F30">
         <v>44058000.0</v>
       </c>
       <c r="G30">
         <v>44588000.0</v>
       </c>
       <c r="H30">
         <v>55320000.0</v>
       </c>
       <c r="I30">
         <v>45092000.0</v>
       </c>
       <c r="J30">
         <v>52884000.0</v>
       </c>
@@ -13732,51 +13732,51 @@
       <c r="DF35">
         <v>2500000.0</v>
       </c>
       <c r="DG35">
         <v>2700000.0</v>
       </c>
       <c r="DH35">
         <v>4000000.0</v>
       </c>
       <c r="DI35">
         <v>3700000.0</v>
       </c>
       <c r="DJ35"/>
     </row>
     <row r="36" spans="1:114">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>35181000.0</v>
       </c>
       <c r="C36">
         <v>2954000.0</v>
       </c>
       <c r="D36">
-        <v>15056000.0</v>
+        <v>15020000.0</v>
       </c>
       <c r="E36">
         <v>15905000.0</v>
       </c>
       <c r="F36">
         <v>16193000.0</v>
       </c>
       <c r="G36">
         <v>16602000.0</v>
       </c>
       <c r="H36">
         <v>73404000.0</v>
       </c>
       <c r="I36">
         <v>-43616000.0</v>
       </c>
       <c r="J36">
         <v>14664000.0</v>
       </c>
       <c r="K36">
         <v>16824000.0</v>
       </c>
       <c r="L36">
         <v>17942000.0</v>
       </c>
@@ -14436,51 +14436,51 @@
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
     </row>
     <row r="39" spans="1:114">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>6511000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C39">
         <v>5457000.0</v>
       </c>
       <c r="D39">
         <v>7030000.0</v>
       </c>
       <c r="E39">
         <v>16100000.0</v>
       </c>
       <c r="F39">
         <v>5485000.0</v>
       </c>
       <c r="G39">
         <v>5555000.0</v>
       </c>
       <c r="H39">
         <v>6707000.0</v>
       </c>
       <c r="I39">
         <v>6018000.0</v>
       </c>
       <c r="J39">
         <v>7966000.0</v>
       </c>
@@ -14778,51 +14778,51 @@
       <c r="DD39">
         <v>2000000.0</v>
       </c>
       <c r="DE39">
         <v>800000.0</v>
       </c>
       <c r="DF39">
         <v>700000.0</v>
       </c>
       <c r="DG39">
         <v>600000.0</v>
       </c>
       <c r="DH39">
         <v>400000.0</v>
       </c>
       <c r="DI39">
         <v>400000.0</v>
       </c>
       <c r="DJ39"/>
     </row>
     <row r="40" spans="1:114">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>24140000.0</v>
+        <v>21430000.0</v>
       </c>
       <c r="C40">
         <v>21561000.0</v>
       </c>
       <c r="D40">
         <v>21632000.0</v>
       </c>
       <c r="E40">
         <v>24005000.0</v>
       </c>
       <c r="F40">
         <v>18697000.0</v>
       </c>
       <c r="G40">
         <v>18806000.0</v>
       </c>
       <c r="H40">
         <v>20320000.0</v>
       </c>
       <c r="I40">
         <v>20064000.0</v>
       </c>
       <c r="J40">
         <v>19243000.0</v>
       </c>
@@ -14832,57 +14832,57 @@
       <c r="L40">
         <v>18640000.0</v>
       </c>
       <c r="M40">
         <v>16765000.0</v>
       </c>
       <c r="N40">
         <v>18130000.0</v>
       </c>
       <c r="O40">
         <v>24667000.0</v>
       </c>
       <c r="P40">
         <v>22453000.0</v>
       </c>
       <c r="Q40">
         <v>23281000.0</v>
       </c>
       <c r="R40">
         <v>30176000.0</v>
       </c>
       <c r="S40">
         <v>23925000.0</v>
       </c>
       <c r="T40">
-        <v>54389000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="U40">
-        <v>42167000.0</v>
+        <v>4868000.0</v>
       </c>
       <c r="V40">
-        <v>11878000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="W40">
         <v>-10157000.0</v>
       </c>
       <c r="X40">
         <v>1302000.0</v>
       </c>
       <c r="Y40">
         <v>19151000.0</v>
       </c>
       <c r="Z40">
         <v>112000.0</v>
       </c>
       <c r="AA40">
         <v>16400000.0</v>
       </c>
       <c r="AB40">
         <v>728000.0</v>
       </c>
       <c r="AC40">
         <v>800000.0</v>
       </c>
       <c r="AD40">
         <v>189000.0</v>
       </c>
@@ -17589,51 +17589,53 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
     </row>
     <row r="51" spans="1:114">
       <c r="A51" t="s">
         <v>78</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>11435000.0</v>
+      </c>
       <c r="C51">
         <v>12287000.0</v>
       </c>
       <c r="D51">
         <v>14995000.0</v>
       </c>
       <c r="E51">
         <v>15888000.0</v>
       </c>
       <c r="F51">
         <v>16237000.0</v>
       </c>
       <c r="G51">
         <v>16646000.0</v>
       </c>
       <c r="H51">
         <v>14490000.0</v>
       </c>
       <c r="I51">
         <v>14697000.0</v>
       </c>
       <c r="J51">
         <v>15345000.0</v>
       </c>
       <c r="K51">
@@ -17871,51 +17873,53 @@
       </c>
       <c r="DD51">
         <v>2400000.0</v>
       </c>
       <c r="DE51">
         <v>500000.0</v>
       </c>
       <c r="DF51">
         <v>500000.0</v>
       </c>
       <c r="DG51">
         <v>700000.0</v>
       </c>
       <c r="DH51">
         <v>1500000.0</v>
       </c>
       <c r="DI51">
         <v>1600000.0</v>
       </c>
       <c r="DJ51"/>
     </row>
     <row r="52" spans="1:114">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>2710000.0</v>
+      </c>
       <c r="C52">
         <v>3021000.0</v>
       </c>
       <c r="D52">
         <v>5278000.0</v>
       </c>
       <c r="E52">
         <v>5553000.0</v>
       </c>
       <c r="F52">
         <v>5441000.0</v>
       </c>
       <c r="G52">
         <v>5358000.0</v>
       </c>
       <c r="H52">
         <v>3005000.0</v>
       </c>
       <c r="I52">
         <v>3294000.0</v>
       </c>
       <c r="J52">
         <v>3242000.0</v>
       </c>
       <c r="K52">
@@ -21134,51 +21138,51 @@
       <c r="M4">
         <v>23625000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>178</v>
       </c>
       <c r="B5">
-        <v>-26879000.0</v>
+        <v>-57089000.0</v>
       </c>
       <c r="C5">
         <v>-23171000.0</v>
       </c>
       <c r="D5">
         <v>-18856000.0</v>
       </c>
       <c r="E5">
         <v>-10861000.0</v>
       </c>
       <c r="F5">
         <v>-2786000.0</v>
       </c>
       <c r="G5">
         <v>4846000.0</v>
       </c>
       <c r="H5">
         <v>11339000.0</v>
       </c>
       <c r="I5">
         <v>7812000.0</v>
       </c>
       <c r="J5">
         <v>-4472000.0</v>
       </c>
@@ -21223,51 +21227,51 @@
       </c>
       <c r="X5">
         <v>-5672000.0</v>
       </c>
       <c r="Y5">
         <v>-40056000.0</v>
       </c>
       <c r="Z5">
         <v>-109831000.0</v>
       </c>
       <c r="AA5">
         <v>-77338000.0</v>
       </c>
       <c r="AB5">
         <v>-15158000.0</v>
       </c>
       <c r="AC5">
         <v>-10960000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
-        <v>-14498000.0</v>
+        <v>-44708000.0</v>
       </c>
       <c r="C6">
         <v>-9353000.0</v>
       </c>
       <c r="D6">
         <v>1494000.0</v>
       </c>
       <c r="E6">
         <v>12091000.0</v>
       </c>
       <c r="F6">
         <v>13033000.0</v>
       </c>
       <c r="G6">
         <v>13717000.0</v>
       </c>
       <c r="H6">
         <v>19441000.0</v>
       </c>
       <c r="I6">
         <v>16108000.0</v>
       </c>
       <c r="J6">
         <v>787000.0</v>
       </c>
@@ -23694,51 +23698,53 @@
       </c>
       <c r="DD2">
         <v>4200000.0</v>
       </c>
       <c r="DE2">
         <v>4600000.0</v>
       </c>
       <c r="DF2">
         <v>4700000.0</v>
       </c>
       <c r="DG2">
         <v>4700000.0</v>
       </c>
       <c r="DH2">
         <v>4600000.0</v>
       </c>
       <c r="DI2">
         <v>3500000.0</v>
       </c>
       <c r="DJ2"/>
     </row>
     <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>176</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2924000.0</v>
+      </c>
       <c r="C3">
         <v>3141000.0</v>
       </c>
       <c r="D3">
         <v>3043000.0</v>
       </c>
       <c r="E3">
         <v>3090000.0</v>
       </c>
       <c r="F3">
         <v>3107000.0</v>
       </c>
       <c r="G3">
         <v>3451000.0</v>
       </c>
       <c r="H3">
         <v>3396000.0</v>
       </c>
       <c r="I3">
         <v>3496000.0</v>
       </c>
       <c r="J3">
         <v>3475000.0</v>
       </c>
       <c r="K3">
@@ -24224,53 +24230,55 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>178</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-3072000.0</v>
+      </c>
       <c r="C5">
-        <v>-6839000.0</v>
+        <v>-37917000.0</v>
       </c>
       <c r="D5">
         <v>-3861000.0</v>
       </c>
       <c r="E5">
         <v>-9067000.0</v>
       </c>
       <c r="F5">
         <v>-6447000.0</v>
       </c>
       <c r="G5">
         <v>-3954000.0</v>
       </c>
       <c r="H5">
         <v>-4777000.0</v>
       </c>
       <c r="I5">
         <v>-8074000.0</v>
       </c>
       <c r="J5">
         <v>-6366000.0</v>
       </c>
       <c r="K5">
         <v>-24991000.0</v>
       </c>
@@ -24565,54 +24573,54 @@
       <c r="DD5">
         <v>-4300000.0</v>
       </c>
       <c r="DE5">
         <v>-1700000.0</v>
       </c>
       <c r="DF5">
         <v>-1399000.0</v>
       </c>
       <c r="DG5">
         <v>-11800000.0</v>
       </c>
       <c r="DH5">
         <v>1000000.0</v>
       </c>
       <c r="DI5">
         <v>300000.0</v>
       </c>
       <c r="DJ5"/>
     </row>
     <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
-        <v>-6068000.0</v>
+        <v>-148000.0</v>
       </c>
       <c r="C6">
-        <v>-3698000.0</v>
+        <v>-34776000.0</v>
       </c>
       <c r="D6">
         <v>-818000.0</v>
       </c>
       <c r="E6">
         <v>-5977000.0</v>
       </c>
       <c r="F6">
         <v>-3340000.0</v>
       </c>
       <c r="G6">
         <v>-503000.0</v>
       </c>
       <c r="H6">
         <v>-1381000.0</v>
       </c>
       <c r="I6">
         <v>-4578000.0</v>
       </c>
       <c r="J6">
         <v>-2891000.0</v>
       </c>
       <c r="K6">
         <v>-19876000.0</v>
       </c>
@@ -24838,51 +24846,51 @@
       <c r="CG6">
         <v>-844000.0</v>
       </c>
       <c r="CH6">
         <v>-786000.0</v>
       </c>
       <c r="CI6">
         <v>-1243000.0</v>
       </c>
       <c r="CJ6">
         <v>-661000.0</v>
       </c>
       <c r="CK6">
         <v>-632000.0</v>
       </c>
       <c r="CL6">
         <v>-108000.0</v>
       </c>
       <c r="CM6">
         <v>-346000.0</v>
       </c>
       <c r="CN6">
         <v>-774000.0</v>
       </c>
       <c r="CO6">
-        <v>-1572000.0</v>
+        <v>-1497000.0</v>
       </c>
       <c r="CP6">
         <v>-1905000.0</v>
       </c>
       <c r="CQ6">
         <v>3548000.0</v>
       </c>
       <c r="CR6">
         <v>-3544000.0</v>
       </c>
       <c r="CS6">
         <v>-19675000.0</v>
       </c>
       <c r="CT6">
         <v>-5792000.0</v>
       </c>
       <c r="CU6">
         <v>-49872000.0</v>
       </c>
       <c r="CV6">
         <v>-12789000.0</v>
       </c>
       <c r="CW6">
         <v>-15817000.0</v>
       </c>
@@ -32501,57 +32509,57 @@
       </c>
       <c r="X14">
         <v>1049000.0</v>
       </c>
       <c r="Y14">
         <v>14603000.0</v>
       </c>
       <c r="Z14">
         <v>12212000.0</v>
       </c>
       <c r="AA14">
         <v>8132000.0</v>
       </c>
       <c r="AB14">
         <v>3400000.0</v>
       </c>
       <c r="AC14">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>219</v>
       </c>
       <c r="B15">
-        <v>-3840000.0</v>
+        <v>3840000.0</v>
       </c>
       <c r="C15">
-        <v>-3831000.0</v>
+        <v>3831000.0</v>
       </c>
       <c r="D15">
-        <v>-3750000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="E15">
         <v>3721000.0</v>
       </c>
       <c r="F15">
         <v>3335000.0</v>
       </c>
       <c r="G15">
         <v>1520000.0</v>
       </c>
       <c r="H15">
         <v>2987000.0</v>
       </c>
       <c r="I15">
         <v>1488000.0</v>
       </c>
       <c r="J15">
         <v>1488000.0</v>
       </c>
       <c r="K15">
         <v>1488000.0</v>
       </c>
       <c r="L15">
         <v>1488000.0</v>
       </c>
@@ -37458,60 +37466,60 @@
       </c>
       <c r="DC14">
         <v>500000.0</v>
       </c>
       <c r="DD14">
         <v>1000000.0</v>
       </c>
       <c r="DE14">
         <v>1000000.0</v>
       </c>
       <c r="DF14">
         <v>900000.0</v>
       </c>
       <c r="DG14">
         <v>700000.0</v>
       </c>
       <c r="DH14">
         <v>500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:112">
       <c r="A15" t="s">
         <v>219</v>
       </c>
       <c r="B15">
-        <v>-961000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="C15">
-        <v>-960000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="D15">
-        <v>-960000.0</v>
+        <v>960000.0</v>
       </c>
       <c r="E15">
-        <v>-961000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="F15">
         <v>959000.0</v>
       </c>
       <c r="G15">
         <v>959000.0</v>
       </c>
       <c r="H15">
         <v>959000.0</v>
       </c>
       <c r="I15">
         <v>957000.0</v>
       </c>
       <c r="J15">
         <v>956000.0</v>
       </c>
       <c r="K15">
         <v>954000.0</v>
       </c>
       <c r="L15">
         <v>936000.0</v>
       </c>
       <c r="M15">
         <v>930000.0</v>
       </c>
@@ -40035,51 +40043,51 @@
         <v>-839000.0</v>
       </c>
       <c r="DC24">
         <v>12800000.0</v>
       </c>
       <c r="DD24">
         <v>-1200000.0</v>
       </c>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24">
         <v>500000.0</v>
       </c>
       <c r="DH24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:112">
       <c r="A25" t="s">
         <v>228</v>
       </c>
       <c r="B25">
         <v>854000.0</v>
       </c>
       <c r="C25">
-        <v>32085000.0</v>
+        <v>30758000.0</v>
       </c>
       <c r="D25">
         <v>1005000.0</v>
       </c>
       <c r="E25">
         <v>2519000.0</v>
       </c>
       <c r="F25">
         <v>1285000.0</v>
       </c>
       <c r="G25">
         <v>46097000.0</v>
       </c>
       <c r="H25">
         <v>742000.0</v>
       </c>
       <c r="I25">
         <v>563000.0</v>
       </c>
       <c r="J25">
         <v>-38660000.0</v>
       </c>
       <c r="K25">
         <v>1780000.0</v>
       </c>