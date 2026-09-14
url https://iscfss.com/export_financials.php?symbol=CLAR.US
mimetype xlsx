--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5363,707 +5366,713 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>17861000.0</v>
+      </c>
+      <c r="C2">
         <v>13510000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15907000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10610000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9068000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15893000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11873000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12677000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9533000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20015000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28864000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24639000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25252000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24767000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23640000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31476000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34098000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31488000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54307000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37299000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30061000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34665000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29157000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19151000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19705000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24304000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27547000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27573000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20293000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13734000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21504000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22908000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19761000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19456000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23021000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20862000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17419000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16490000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20925000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19027000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19412000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21446000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21048000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>20910000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20532000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28639000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13512000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26385000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>23940000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25857000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27691000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22361000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21316000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22178000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>23355000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16284000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15402000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16090000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19429000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20363000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17009000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19208000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17363000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13254000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>2455000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3357000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1217000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1520000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1875000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1948000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2160000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1936000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5200000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8155000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5385000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6506000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5997000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8870000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10549000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11059000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>17144000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11964000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6394000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>6800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5100000.0</v>
       </c>
-      <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6136,52 +6145,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6254,430 +6264,432 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-15450000.0</v>
+      </c>
+      <c r="C5">
         <v>-16291000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16689000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-18170999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19889000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23559000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-24532000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14060000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17540000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-19085000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15414000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-23287000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20149000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-18785000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17685000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27015000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15897000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1113000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5050000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7882000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>783000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>380000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>134000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-73000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>109000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-303000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-221000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-254000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>15000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>477000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>674000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>921000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1213000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>499000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-497000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-762000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1068000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1005000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-511000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-766000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1150000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1210000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8304000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5870000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6771000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2412000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1137000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4512000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6276000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6563000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6367000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4410000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5562000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5711000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4584000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2448000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2686000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2744000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2516000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2367000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1844000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1625000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1278000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>518000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>8000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>101000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>403000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-62000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-14000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>115000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>13000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>34000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-16000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>9000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-3000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-66000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-52000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-88000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-113000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-114000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-168000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-130000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3872000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-5229000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-4511000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-3445000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-3221000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3022000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>81000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>116000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>120000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>15000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>281000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>391000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>192000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-725000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-824000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-3739000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3923000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>10292000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>12800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-4000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-3500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DI5">
         <v>-2000000.0</v>
       </c>
-      <c r="DJ5"/>
+      <c r="DJ5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6721,51 +6733,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -6774,108 +6788,111 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>17154000.0</v>
+      </c>
+      <c r="C7">
         <v>11435000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12287000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13015000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13939000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14318000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14758000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14490000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14697000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15264000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16209000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16861000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17351000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18860000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15661000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15765000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17158000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>17935000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -6926,52 +6943,53 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
@@ -6991,51 +7009,53 @@
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>4000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7084,212 +7104,213 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>682243000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>680673000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>677120000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>670586000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>666489000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>662996000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>577378000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>518981000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>515749000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>513979000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>511331000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>494793000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>492966000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>492353000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>491546000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>490776000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>489189000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>488404000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>487819000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>486440000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>485784000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>485285000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>484833000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>484267000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>483958000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>483925000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>483891000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>483849000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>483734000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>483698000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>484478000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>484115000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>483499000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>482985000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>482281000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>479070000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>478392000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>477890000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>476942000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>475113000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>473998000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>473628000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>470951000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>466512000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>465784000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>402716000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>402129000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>401457000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7298,394 +7319,398 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>28925000.0</v>
+      </c>
+      <c r="C10">
         <v>29809000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36691000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29508000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28474000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41315000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45359000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36399000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>46221000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>47484000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11324000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8024000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11315000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10310000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11981000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10365000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13888000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16451000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19465000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10170000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6782000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6525000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17789000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17027000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21538000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12796000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1703000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1851000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1969000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2522000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2486000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3005000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2571000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2196000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1856000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1672000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>63433000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>73581000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>94738000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>95955000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>88268000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>86335000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>88401000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>26273000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>34409000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26843000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>31034000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>42793000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4605000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4385000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4478000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4394000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2054000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4127000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5111000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14287000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>43423000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>41644000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1677000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1655000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5232000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2767000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1592000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3292000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>56938000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>58363000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>58856000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>65676000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>56314000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19342000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11866000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>16929000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22393000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>41886000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>20722000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14246000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>17051000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1731000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1362000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6282000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3294000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>23270000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15873000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>29478000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>46988000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>48377000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>46299000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>34798000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>38667000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15045000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10894000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>52041000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>49665000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>42225000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17745000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>38676000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>32822000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>55628000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>78303000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>81910000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>114481000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>118303000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>141256000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>191161000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>247920000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>14100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>10400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>14800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>24000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>26100000.0</v>
       </c>
-      <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7758,394 +7783,398 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>28925000.0</v>
+      </c>
+      <c r="C12">
         <v>29809000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36691000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29508000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28474000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41315000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>45359000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36399000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46221000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47484000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11324000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8024000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11315000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10310000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11981000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10365000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13888000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16451000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19465000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10170000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6782000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6525000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17789000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21538000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12796000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1703000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1851000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1969000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2522000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2486000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3005000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2571000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2196000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1856000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1672000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>63433000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>73581000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>94738000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>95955000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>98369000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>96245000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>98225000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35508000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>44334000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>36787000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40936000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>42793000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4605000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4385000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4478000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4394000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2054000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4127000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5111000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14287000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>43423000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>41644000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1677000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1655000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5232000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2767000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1592000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3292000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>80629000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>82422000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>83777000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>84290000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>85091000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>86012000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>85919000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>86294000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>86954000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>87109000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>85815000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>85303000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>84610000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>84365000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>84028000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>83500000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>83662000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>84871000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>83253000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>83028000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>83879000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>83496000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>84655000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>84948000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>87467000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>88730000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>88596000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>89120000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>94686000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>95110000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>102577000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>107305000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>113574000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>120892000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>125538000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>135800000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>150999000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>168512000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>186370000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>207336000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>247920000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>14100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>8100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>10400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>14800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>24000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>26100000.0</v>
       </c>
-      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>4000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
@@ -8175,51 +8204,51 @@
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
         <v>4000.0</v>
       </c>
       <c r="V13">
         <v>4000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
         <v>4000.0</v>
       </c>
       <c r="Y13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
         <v>3000.0</v>
       </c>
       <c r="AE13">
         <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>3000.0</v>
       </c>
       <c r="AG13">
         <v>3000.0</v>
       </c>
@@ -8277,51 +8306,51 @@
       <c r="AY13">
         <v>3000.0</v>
       </c>
       <c r="AZ13">
         <v>3000.0</v>
       </c>
       <c r="BA13">
         <v>3000.0</v>
       </c>
       <c r="BB13">
         <v>3000.0</v>
       </c>
       <c r="BC13">
         <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>3000.0</v>
       </c>
       <c r="BE13">
         <v>3000.0</v>
       </c>
       <c r="BF13">
         <v>3000.0</v>
       </c>
       <c r="BG13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BH13">
         <v>2000.0</v>
       </c>
       <c r="BI13">
         <v>2000.0</v>
       </c>
       <c r="BJ13">
         <v>2000.0</v>
       </c>
       <c r="BK13">
         <v>2000.0</v>
       </c>
       <c r="BL13">
         <v>2000.0</v>
       </c>
       <c r="BM13">
         <v>2000.0</v>
       </c>
       <c r="BN13">
         <v>2000.0</v>
       </c>
       <c r="BO13">
         <v>2000.0</v>
       </c>
@@ -8418,456 +8447,460 @@
       <c r="CT13">
         <v>2000.0</v>
       </c>
       <c r="CU13">
         <v>2000.0</v>
       </c>
       <c r="CV13">
         <v>2000.0</v>
       </c>
       <c r="CW13">
         <v>2000.0</v>
       </c>
       <c r="CX13">
         <v>2000.0</v>
       </c>
       <c r="CY13">
         <v>2000.0</v>
       </c>
       <c r="CZ13">
         <v>2000.0</v>
       </c>
       <c r="DA13">
         <v>2000.0</v>
       </c>
       <c r="DB13">
+        <v>2000.0</v>
+      </c>
+      <c r="DC13">
         <v>1000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>38369000.0</v>
+      </c>
+      <c r="C14">
         <v>38408000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38402000.0</v>
       </c>
       <c r="E14">
         <v>38402000.0</v>
       </c>
       <c r="F14">
+        <v>38402000.0</v>
+      </c>
+      <c r="G14">
         <v>38366000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38262000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38352000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38297000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38208000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38312000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37470000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37192000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>38109000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37039000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39580000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39697000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39802000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38980000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36164000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33190000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32750000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32408000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30986000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29817000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30942000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31111676.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31077000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29961000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30809338.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30255000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30175000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30291000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30310129.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30150422.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30146000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30148000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30149000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30197000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30753000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>31036000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32344130.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32922000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32868000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>32849000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32835000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>32730000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>32660000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>32618000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>32007000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32165000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>31978000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>31905000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>30126000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>31851000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>30951000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>26099000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>22046000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>22199000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>21935000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>22049000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>21928000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>21828000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16942000.0</v>
       </c>
       <c r="BO14">
         <v>16942000.0</v>
       </c>
       <c r="BP14">
+        <v>16942000.0</v>
+      </c>
+      <c r="BQ14">
         <v>16941972.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16942000.0</v>
       </c>
       <c r="BR14">
         <v>16942000.0</v>
       </c>
       <c r="BS14">
         <v>16942000.0</v>
       </c>
       <c r="BT14">
         <v>16942000.0</v>
       </c>
       <c r="BU14">
         <v>16942000.0</v>
       </c>
       <c r="BV14">
         <v>16942000.0</v>
       </c>
       <c r="BW14">
         <v>16942000.0</v>
       </c>
       <c r="BX14">
+        <v>16942000.0</v>
+      </c>
+      <c r="BY14">
         <v>17154914.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>17232256.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>17066000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>16694000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>16818000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>16688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16686000.0</v>
       </c>
       <c r="CE14">
         <v>16686000.0</v>
       </c>
       <c r="CF14">
+        <v>16686000.0</v>
+      </c>
+      <c r="CG14">
         <v>16382000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16314000.0</v>
       </c>
       <c r="CI14">
         <v>16314000.0</v>
       </c>
       <c r="CJ14">
-        <v>16153000.0</v>
+        <v>16314000.0</v>
       </c>
       <c r="CK14">
         <v>16153000.0</v>
       </c>
       <c r="CL14">
-        <v>16152000.0</v>
+        <v>16153000.0</v>
       </c>
       <c r="CM14">
         <v>16152000.0</v>
       </c>
       <c r="CN14">
+        <v>16152000.0</v>
+      </c>
+      <c r="CO14">
         <v>16046000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>15955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15809000.0</v>
       </c>
       <c r="CQ14">
         <v>15809000.0</v>
       </c>
       <c r="CR14">
+        <v>15809000.0</v>
+      </c>
+      <c r="CS14">
         <v>15699474.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>15657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15641000.0</v>
       </c>
       <c r="CU14">
         <v>15641000.0</v>
       </c>
       <c r="CV14">
+        <v>15641000.0</v>
+      </c>
+      <c r="CW14">
         <v>15616000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>15576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15577000.0</v>
       </c>
       <c r="CY14">
         <v>15577000.0</v>
       </c>
       <c r="CZ14">
+        <v>15577000.0</v>
+      </c>
+      <c r="DA14">
         <v>15439000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>14603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12301000.0</v>
       </c>
       <c r="DC14">
         <v>12301000.0</v>
       </c>
       <c r="DD14">
+        <v>12301000.0</v>
+      </c>
+      <c r="DE14">
         <v>11075000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>11384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10881000.0</v>
       </c>
       <c r="DG14">
         <v>10881000.0</v>
       </c>
       <c r="DH14">
-        <v>10044000.0</v>
+        <v>10881000.0</v>
       </c>
       <c r="DI14">
         <v>10044000.0</v>
       </c>
       <c r="DJ14">
+        <v>10044000.0</v>
+      </c>
+      <c r="DK14">
         <v>9101000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>4000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>4000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
         <v>4000.0</v>
       </c>
       <c r="V15">
         <v>4000.0</v>
       </c>
       <c r="W15">
         <v>4000.0</v>
       </c>
       <c r="X15">
         <v>4000.0</v>
       </c>
       <c r="Y15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Z15">
         <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>3000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
         <v>3000.0</v>
       </c>
       <c r="AE15">
         <v>3000.0</v>
       </c>
       <c r="AF15">
         <v>3000.0</v>
       </c>
       <c r="AG15">
         <v>3000.0</v>
       </c>
@@ -8925,51 +8958,51 @@
       <c r="AY15">
         <v>3000.0</v>
       </c>
       <c r="AZ15">
         <v>3000.0</v>
       </c>
       <c r="BA15">
         <v>3000.0</v>
       </c>
       <c r="BB15">
         <v>3000.0</v>
       </c>
       <c r="BC15">
         <v>3000.0</v>
       </c>
       <c r="BD15">
         <v>3000.0</v>
       </c>
       <c r="BE15">
         <v>3000.0</v>
       </c>
       <c r="BF15">
         <v>3000.0</v>
       </c>
       <c r="BG15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BH15">
         <v>2000.0</v>
       </c>
       <c r="BI15">
         <v>2000.0</v>
       </c>
       <c r="BJ15">
         <v>2000.0</v>
       </c>
       <c r="BK15">
         <v>2000.0</v>
       </c>
       <c r="BL15">
         <v>2000.0</v>
       </c>
       <c r="BM15">
         <v>2000.0</v>
       </c>
       <c r="BN15">
         <v>2000.0</v>
       </c>
       <c r="BO15">
         <v>2000.0</v>
       </c>
@@ -9066,386 +9099,390 @@
       <c r="CT15">
         <v>2000.0</v>
       </c>
       <c r="CU15">
         <v>2000.0</v>
       </c>
       <c r="CV15">
         <v>2000.0</v>
       </c>
       <c r="CW15">
         <v>2000.0</v>
       </c>
       <c r="CX15">
         <v>2000.0</v>
       </c>
       <c r="CY15">
         <v>2000.0</v>
       </c>
       <c r="CZ15">
         <v>2000.0</v>
       </c>
       <c r="DA15">
         <v>2000.0</v>
       </c>
       <c r="DB15">
+        <v>2000.0</v>
+      </c>
+      <c r="DC15">
         <v>1000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>816000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8808000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-3179000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17755000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>5863000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>5863000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>5863000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-50139000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-40966000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-29036000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11113000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8728000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19055000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>7904000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>2919000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-21256000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-22744000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-19516000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3666000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>8966000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-19845000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-18431000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-19412000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8969000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
+      <c r="AT16"/>
       <c r="AU16">
         <v>2965000.0</v>
       </c>
       <c r="AV16">
+        <v>2965000.0</v>
+      </c>
+      <c r="AW16">
         <v>-13869000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-23940000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2687000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-27691000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-22361000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-21316000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2337000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-23355000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-16284000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-15328000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2270000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>1698000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>957000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
+      <c r="CK16"/>
       <c r="CL16">
         <v>1106000.0</v>
       </c>
       <c r="CM16">
         <v>1106000.0</v>
       </c>
       <c r="CN16">
+        <v>1106000.0</v>
+      </c>
+      <c r="CO16">
         <v>1132000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1169000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1195000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1248000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2185000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1844000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3967000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5206000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3181000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3537000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2831000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>41000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>39246000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>36387000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>37877000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>45207000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>51016000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>51888000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>50666000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>49582000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>48594000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>48757000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>49631000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>39645000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>47707000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>47115000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>48429000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>45350000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>43363000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -9454,212 +9491,213 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>17946000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>18226000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>30704000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33445000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>36892000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>35280000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>35025000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1215000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1424000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1227000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1219000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1071000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1188000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1224000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2144000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2729000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2979000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2919000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3553000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4011000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3675000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3666000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9169000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>8978000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8914000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8966000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8864000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>8784000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>8861000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8969000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5973000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3822000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4120000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5076000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4377000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4442000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>6190000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6786000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6654000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6860000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7461000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8114000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -9668,52 +9706,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9786,1554 +9825,1566 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>3804000.0</v>
       </c>
       <c r="E20">
         <v>3804000.0</v>
       </c>
       <c r="F20">
         <v>3804000.0</v>
       </c>
       <c r="G20">
         <v>3804000.0</v>
       </c>
       <c r="H20">
+        <v>3804000.0</v>
+      </c>
+      <c r="I20">
         <v>39632000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>38834000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>38300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>39320000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>61895000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>62437000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>62704000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>36278000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>112247000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>115658000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>121064000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>118090000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>108174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26715000.0</v>
       </c>
       <c r="V20">
         <v>26715000.0</v>
       </c>
       <c r="W20">
         <v>26715000.0</v>
       </c>
       <c r="X20">
-        <v>18090000.0</v>
+        <v>26715000.0</v>
       </c>
       <c r="Y20">
         <v>18090000.0</v>
       </c>
       <c r="Z20">
         <v>18090000.0</v>
       </c>
       <c r="AA20">
         <v>18090000.0</v>
       </c>
       <c r="AB20">
         <v>18090000.0</v>
       </c>
       <c r="AC20">
         <v>18090000.0</v>
       </c>
       <c r="AD20">
         <v>18090000.0</v>
       </c>
       <c r="AE20">
         <v>18090000.0</v>
       </c>
       <c r="AF20">
         <v>18090000.0</v>
       </c>
       <c r="AG20">
         <v>18090000.0</v>
       </c>
       <c r="AH20">
-        <v>17745000.0</v>
+        <v>18090000.0</v>
       </c>
       <c r="AI20">
         <v>17745000.0</v>
       </c>
       <c r="AJ20">
+        <v>17745000.0</v>
+      </c>
+      <c r="AK20">
         <v>18156000.0</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>29327000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>40885000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>40419000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>41983000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>43112000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>45119000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>57649000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>57703000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>57744000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>56907000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>57332000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>57481000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>54214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38226000.0</v>
       </c>
       <c r="BF20">
         <v>38226000.0</v>
       </c>
       <c r="BG20">
         <v>38226000.0</v>
       </c>
       <c r="BH20">
         <v>38226000.0</v>
       </c>
       <c r="BI20">
-        <v>40601000.0</v>
+        <v>38226000.0</v>
       </c>
       <c r="BJ20">
         <v>40601000.0</v>
       </c>
       <c r="BK20">
         <v>40601000.0</v>
       </c>
       <c r="BL20">
+        <v>40601000.0</v>
+      </c>
+      <c r="BM20">
         <v>34186000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>35900000.0</v>
       </c>
-      <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>41165000.0</v>
+      </c>
+      <c r="C21">
         <v>22291000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>43361000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>70789000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>72592000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>76618000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>78266000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>34366000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>93473000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>94423000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>99993000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>125241000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>129768000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>133926000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>106697000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>175990000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>186880000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>202442000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>201954000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>179669000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64378000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>65510000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>66939000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>55382000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>55913000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>56576000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>57446000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>58196000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>59297000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>60116000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>61110000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>62001000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>62983000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>64284000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>65081000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>66484000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>32237000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>32120000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>32310000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32937000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>33148000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>33556000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33578000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>34034000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>57048000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>56799000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>60512000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>63433000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>66858000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>86199000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>87209000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>88186000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>87312000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>89079000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>89562000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>81107000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>48093000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>48426000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>48758000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>49091000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>49424000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>49757000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>50089000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>50422000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>50755000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>10587000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>10815000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>49561000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>51550000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>54740000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>58214000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>60455000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>62488000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>6511000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>6600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>10700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>11200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>11600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>12000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>5800000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>5500000.0</v>
       </c>
-      <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>92008000.0</v>
+      </c>
+      <c r="C22">
         <v>82190000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>83028000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>86546000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>91527000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>87483000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>82278000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>93147000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>91456000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>88630000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91409000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>140460000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>148963000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>145756000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>107602000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>155206000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>153056000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>152718000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>129354000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>118706000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>82656000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>69980000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>68356000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>64897000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>72514000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>69084000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>73432000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>73535000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>73024000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>62091000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>64933000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>60840000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>61157000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>53122000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>58138000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>66982000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54812000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>43526000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>45410000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>45250000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>46828000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>46186000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>51496000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>54280000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>62230000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>60276000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>64481000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>67914000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>57090000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>51902000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>54054000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>57193000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>56715000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>55142000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>60664000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>65038000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>53039000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>45472000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>47137000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45178000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>44483000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>32862000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>34942000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>33338000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>31327000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
-[...1 lines deleted...]
-      </c>
+      <c r="CP22"/>
       <c r="CQ22">
         <v>1262000.0</v>
       </c>
-      <c r="CR22"/>
+      <c r="CR22">
+        <v>1262000.0</v>
+      </c>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>1888000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2472000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2880000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3546000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3494000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>254830000.0</v>
+      </c>
+      <c r="C23">
         <v>243264000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>249028000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>283070000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>286510000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>292837000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>294094000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>375338000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>369400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>376976000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>495338000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>497226000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>497996000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>514759000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>518145000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>627941000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>638011000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>661082000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>631827000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>571743000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>294209000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>279555000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>280691000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>267838000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>230733000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>235116000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>230265000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>224948000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>216704000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>212161000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>213128000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>212096000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>207256000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>203234000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>207448000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>215793000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>186430000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>188031000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>210457000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>215353000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>215682000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>221467000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>228593000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>264056000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>297366000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>301475000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>315513000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>330330000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>324511000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>323265000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>321423000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>327803000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>310847000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>317404000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>320786000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>311137000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>271469000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>270368000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>227727000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>228565000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>218223000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>216556000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>212679000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>216942000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>205517000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>81349000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>83791000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>84741000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>85352000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>86217000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>87177000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>87221000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>87694000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>88333000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>88680000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>87503000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>87257000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>87195000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>86673000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>86360000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>85887000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>86049000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>88278000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>85757000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>85652000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>86667000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>86437000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>87785000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>90306000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>89026000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>89445000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>89617000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>90194000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>95622000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>97764000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>108202000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>114675000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>135647000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>145274000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>201121000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>220954000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>243093000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>266904000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>304800000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>312428000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>290285000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>48700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>34000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>35700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>38300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>40100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>43600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>40000000.0</v>
       </c>
-      <c r="DJ23"/>
+      <c r="DK23"/>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>37000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>110077000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>114685000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>124444000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>127082000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>156852000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>140739000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>139829000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>131948000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>181042000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22112000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>23651000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>30621000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>37062000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>26521000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>32063000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>22670000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>24908000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16650000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18271000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>22105000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>22655000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>16064000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14812000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>20842000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>27353000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>20447000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>20133000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>19731000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>19339000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>18959000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>18562000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>18221000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17896000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>43378000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>36131000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>40089000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>33971000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>39351000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>36429000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16328000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>17659000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>15270000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>37397000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>39768000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>30670000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>33227000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>29456000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>32741000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>23371000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>114685000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>124444000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>156852000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>140739000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>139829000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>131948000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>181042000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22112000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23651000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30621000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37062000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26521000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32063000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>22670000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24908000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>16650000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18271000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>22105000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22655000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16064000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14812000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>20842000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>27353000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>20447000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20133000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19731000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19339000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>18959000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>18562000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>18221000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17896000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>43378000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>36131000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>40089000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33971000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>39351000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>36429000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16328000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>17659000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15270000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>37397000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>39768000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>30670000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -11342,52 +11393,53 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11460,52 +11512,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11578,473 +11631,479 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-11771000.0</v>
+      </c>
+      <c r="C28">
         <v>-18374000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24404000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14513000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12586000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25078000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28713000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21909000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-31524000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-32139000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>124675000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>131480000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>133264000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>145556000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>142666000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>172558000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>152880000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>135481000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>140003000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>179862000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20340000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22123000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16832000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24035000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8983000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19267000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20967000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23057000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14681000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15749000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>19660000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19691000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13533000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12656000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>18986000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25681000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-63433000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-73581000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-72840000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-74516000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-67280000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-65778000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-68268000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-6542000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-12421000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4873000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-8597000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-17232000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>42728000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>40985000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>33563000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>41654000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>34721000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>37366000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>35377000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>28057000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-25710000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-25713000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>35670000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>38796000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>29306000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>28297000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>26997000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>31334000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20275000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-56938000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-58363000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-58856000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-65676000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-56314000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-19342000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-11866000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-16929000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-22393000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-41886000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-20722000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-14246000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-17051000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1731000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1362000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6282000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3294000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-23270000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-15873000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-29478000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-46988000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-48377000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-46299000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-34798000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-38667000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-15045000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-10894000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-52041000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-44665000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-37225000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-12745000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-33676000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-27822000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-50628000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-73303000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-76910000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-109481000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-113303000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-136253000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-186154000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-242905000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-8100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-3500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-7600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-9900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-14100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-22500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-24500000.0</v>
       </c>
-      <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>198072000.0</v>
+      </c>
+      <c r="C29">
         <v>193657000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>196393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>227785000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>227069000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>231209000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>234981000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>308474000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>307283000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>310456000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>411910000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>413913000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>417201000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>429898000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>431142000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>530247000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>522636000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>535038000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>511701000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>458629000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>242302000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>239135000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>239215000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>236349000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>210081000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>213572000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12088,552 +12147,556 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>44546000.0</v>
+      </c>
+      <c r="C30">
         <v>49879000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46246000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51755000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39826000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44058000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44588000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>55320000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>45092000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52884000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54863000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75045000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56438000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71439000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>51168000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>77328000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71184000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69788000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>66296000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>68330000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51489000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>49788000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50592000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43114000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24282000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39160000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>41950000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41717000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32945000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37634000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35967000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>39338000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>32504000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36295000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>35817000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35414000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22814000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24861000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23317000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28004000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20835000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27014000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29324000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30115000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25154000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35617000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>44067000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>44113000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28709000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>44279000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>40316000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>44022000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31610000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>35961000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>31584000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34424000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29815000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22718000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>28732000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18280000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>24799000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>20669000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26643000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13874000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>29000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>24000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>15000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>87000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>340000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>402000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>387000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>306000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>342000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>320000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>235000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>194000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>196000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>350000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>262000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>666000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>602000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>507000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
+      <c r="CP30"/>
       <c r="CQ30">
         <v>467000.0</v>
       </c>
       <c r="CR30">
+        <v>467000.0</v>
+      </c>
+      <c r="CS30">
         <v>963000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>999000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2438000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2566000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3890000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6598000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8454000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>8126000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>20915000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>16293000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>14026000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>10400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>11200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>11000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>9000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>10900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5800000.0</v>
       </c>
-      <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>97768000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>96262000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>90959000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>74852000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>70488000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>59600000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>50124000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-19246000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>124087000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>118262000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>110940000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>121815000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>105557000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>106843000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>105656000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>92538000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>90553000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>91363000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>87005000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>83903000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>82895000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>82569000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>80156000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>70875000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>124030000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>127189000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>128498000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>129720000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>132443000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>137012000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>140854000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>134192000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>149810000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>154455000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>154698000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>153579000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>128092000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>102290000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>102338000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>99440000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>98671000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>98784000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>100963000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>108337000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>150038000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>151123000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>117840000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>113164000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>108628000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -12642,131 +12705,134 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>134531000.0</v>
+      </c>
+      <c r="C32">
         <v>128894000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>130933000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>137319000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>137301000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>138310000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>141743000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>155571000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>155896000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>160891000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>128811000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>166819000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>167370000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>176727000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>174024000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>196159000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>181688000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>173574000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>153963000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>143055000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>105672000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>102158000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>102501000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>95936000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>99450000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>107016000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12810,578 +12876,584 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>81275000.0</v>
+      </c>
+      <c r="C33">
         <v>76386000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>77606000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>108231000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>110583000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>114496000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>116314000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>183765000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>180613000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>180012000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>195593000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>266542000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>272736000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>277409000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>279526000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>370456000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>387150000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>409287000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>404881000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>361059000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>140159000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>140736000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>138569000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>138256000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>108036000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>108195000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>109393000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>102674000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>104291000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>104669000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>104627000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>104551000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>106348000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>107224000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>108004000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>109309000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>43350000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>43050000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>43512000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>44541000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>44656000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>46263000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>46211000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>77304000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>153229000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>149658000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>156953000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>167998000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>181465000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>214912000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>215042000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>215138000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>212969000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>214923000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>216244000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>192872000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>150436000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>149970000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>150730000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>148453000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>149941000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>150384000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>150076000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>152720000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>153059000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>637000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>696000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>776000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>860000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>946000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1032000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1118000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1204000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1293000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1381000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1474000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1555000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1630000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1699000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1745000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1827000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1910000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2952000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2123000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2196000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2331000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2409000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2496000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3994000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>576000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>76000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>41000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>64000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>68000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>877000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3174000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4775000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>17356000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>18953000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>67784000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>72551000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>76256000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>82214000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>85172000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>79803000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>19277000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>16400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>16500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>15600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>16200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>15700000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>8300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>7700000.0</v>
       </c>
-      <c r="DJ33"/>
+      <c r="DK33"/>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>1831000.0</v>
+      </c>
+      <c r="C34">
         <v>1486000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1462000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1543000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1562000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1513000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1466000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1156000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1126000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1101000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1130000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>798000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>846000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>18574000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>902000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>15970000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>21628000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23034000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>21448000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>19450000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7324000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7332000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4628000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>624000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>334000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>451000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>615000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>797000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1012000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>860000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="AG34">
         <v>101000.0</v>
       </c>
       <c r="AH34">
+        <v>101000.0</v>
+      </c>
+      <c r="AI34">
         <v>103000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>175000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>222000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AM34">
         <v>76000.0</v>
       </c>
       <c r="AN34">
+        <v>76000.0</v>
+      </c>
+      <c r="AO34">
         <v>388000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>696000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2069000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2042000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2412000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>2257000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>2186000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2142000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1565000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1619000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1627000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>1997000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2040000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>1961000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1939000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>1780000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1115000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1186000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>1139000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>832000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>896000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -13390,724 +13462,729 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>17734000.0</v>
+      </c>
+      <c r="C35">
         <v>11623000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12146000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19745000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22764000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23516000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24964000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30862000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>29226000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>30528000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>32284000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>142091000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>150133000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>161244000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>161442000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>203526000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>195812000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>199755000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>188676000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>235517000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>30651000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>32407000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>36476000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>38905000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>27926000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>33702000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>24509000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>27849000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>20391000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>22110000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>25183000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>26309000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>20176000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>18590000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>24682000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>36744000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9115000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8990000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9042000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9252000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9480000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>31377000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>31144000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>28116000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>25418000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>25265000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>25780000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>24163000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>23957000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>51195000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>44914000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>48783000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>42792000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>48751000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>46543000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>18108000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>18774000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>16456000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>38536000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>40600000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>31566000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>34037000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>30241000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>35876000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>26188000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>458000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>446000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>434000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>421000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>409000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>410000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>393000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>377000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>360000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>343000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>327000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>310000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>293000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>277000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>260000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>244000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>227000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>208000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>190000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>171000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>152000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>115000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>78000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>41000.0</v>
       </c>
-      <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>5323000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>5362000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6602000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>7234000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>6124000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>6272000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>6883000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>6728000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>6260000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5903000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>5409000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DE35">
         <v>2000000.0</v>
       </c>
       <c r="DF35">
+        <v>2000000.0</v>
+      </c>
+      <c r="DG35">
         <v>2500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>2700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>4000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>3700000.0</v>
       </c>
-      <c r="DJ35"/>
+      <c r="DK35"/>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>19256000.0</v>
+      </c>
+      <c r="C36">
         <v>35181000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2954000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15020000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15905000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16193000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>16602000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>73404000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-43616000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>14664000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16824000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>17942000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19056000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>20414000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101335000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>17775000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>19329000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20157000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19578000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23616000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>10229000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>9815000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6846000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>33365000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2570000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3100000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3034000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3748000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3897000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2026000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1489000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1572000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>812000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>833000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AL36">
         <v>32000.0</v>
       </c>
       <c r="AM36">
+        <v>32000.0</v>
+      </c>
+      <c r="AN36">
         <v>147000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>386000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>438000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1865000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1843000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2276000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2492000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2406000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2821000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2436000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1882000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1965000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2063000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2216000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2219000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2221000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2062000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1747000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1228000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1321000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1298000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1055000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1143000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1075000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1064000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>702000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>325000.0</v>
       </c>
-      <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>956000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="CH36">
         <v>41000.0</v>
       </c>
       <c r="CI36">
+        <v>41000.0</v>
+      </c>
+      <c r="CJ36">
         <v>42000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>40000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="CM36">
         <v>38000.0</v>
       </c>
       <c r="CN36">
+        <v>38000.0</v>
+      </c>
+      <c r="CO36">
         <v>37000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="CQ36">
         <v>68000.0</v>
       </c>
       <c r="CR36">
+        <v>68000.0</v>
+      </c>
+      <c r="CS36">
         <v>45000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>592000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>555000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>786000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>10012000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>12378000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>13019000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>16381000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>17732000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>10848000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>8226000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>5700000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1300000.0</v>
       </c>
-      <c r="DE36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF36"/>
       <c r="DG36">
         <v>200000.0</v>
       </c>
       <c r="DH36">
+        <v>200000.0</v>
+      </c>
+      <c r="DI36">
         <v>300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>100000.0</v>
       </c>
-      <c r="DJ36"/>
+      <c r="DK36"/>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14151,51 +14228,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -14204,1504 +14283,1516 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>70266000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>38612000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>20178000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>40079000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>41696000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>42613000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>42011000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>40772000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>21571000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>21484000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>65482000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>83865000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11313000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>10748000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9738000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2405000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2375000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1948000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2026000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1489000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1572000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>812000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>83660000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>84990000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>32269000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>32152000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>32457000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>33323000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>33586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35421000.0</v>
       </c>
       <c r="AQ38">
         <v>35421000.0</v>
       </c>
       <c r="AR38">
+        <v>35421000.0</v>
+      </c>
+      <c r="AS38">
         <v>65678000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>139671000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>136011000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>143193000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>154188000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>164875000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>197701000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>197641000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>197728000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>195032000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>197389000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>198736000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>176713000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>135254000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>135088000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>136711000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>133722000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>134531000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>134991000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>135336000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>138556000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>138809000.0</v>
       </c>
-      <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>8076000.0</v>
+      </c>
+      <c r="C39">
         <v>5000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5457000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7030000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16100000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5485000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5555000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6707000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6018000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7966000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>142149000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7155000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8544000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9845000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>67868000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14586000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12733000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12838000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11831000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13478000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13123000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12526000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5385000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4544000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4363000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5881000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3787000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9433000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4475000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5245000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5115000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4362000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4676000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4397000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3633000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2416000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2021000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3013000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3480000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1603000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4994000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5759000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3337000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>66849000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>12419000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>19137000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6111000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7512000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>52642000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7787000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>7533000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>7056000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>7499000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>7251000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7183000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4516000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4571000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3467000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4742000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4525000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3864000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3279000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4225000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2649000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3965000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>80000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>667000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>178000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>179000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>151000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>109000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>174000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>187000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>83000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>175000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>211000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>312000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>615000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>207000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>200000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="CE39">
         <v>135000.0</v>
       </c>
       <c r="CF39">
+        <v>135000.0</v>
+      </c>
+      <c r="CG39">
         <v>146000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>234000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>261000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>182000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>372000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>698000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>381000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>132000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>980000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1010000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>868000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>48000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1488000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1596000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2279000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2863000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3909000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>6005000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>7384000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>8052000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>12343000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>8996000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>9062000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>7700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>2000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>700000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI39">
         <v>400000.0</v>
       </c>
-      <c r="DJ39"/>
+      <c r="DJ39">
+        <v>400000.0</v>
+      </c>
+      <c r="DK39"/>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>18291000.0</v>
+      </c>
+      <c r="C40">
         <v>21430000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21561000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21632000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24005000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18697000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18806000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20320000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>20064000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19243000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27145000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>18640000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>16765000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18130000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24667000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22453000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23281000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>30176000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23925000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>82000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4868000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>289000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-10157000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1302000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>19151000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>112000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>16400000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>728000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>189000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>7755000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21504000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22908000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>19761000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15790000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>513000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>186000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1202000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1250000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20925000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>19027000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>19412000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-8969000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>17339000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>646000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>994000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-2939000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>12774000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4663000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>23940000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1492000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>27691000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>22361000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>21316000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-2337000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>23355000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>16284000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>15402000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-2016000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>19429000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>20363000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>17009000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1713000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>18537000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1174000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1500000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1713000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>319000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>125000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>188000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>383000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>562000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>428000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>370000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>618000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>547000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>471000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>688000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>680000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>492000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>270000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>484000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1461000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>606000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>732000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1446000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1468000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
-[...1 lines deleted...]
-      </c>
+      <c r="CP40"/>
       <c r="CQ40">
         <v>220000.0</v>
       </c>
       <c r="CR40">
+        <v>220000.0</v>
+      </c>
+      <c r="CS40">
         <v>2185000.0</v>
       </c>
-      <c r="CS40"/>
       <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>4532000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>2295000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>3814000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>3863000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>4056000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>3100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>6600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>7100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>7900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>7400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>6400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>5900000.0</v>
       </c>
-      <c r="DJ40"/>
+      <c r="DK40"/>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>20861000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21535000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>46674000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>40757000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>44162000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>56728000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>54475000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8539000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8756000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5855000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1843000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1405000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1639000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1339000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2316000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2919000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3123000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3078000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3654000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4112000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3778000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>175000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>222000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AM41">
         <v>76000.0</v>
       </c>
       <c r="AN41">
+        <v>76000.0</v>
+      </c>
+      <c r="AO41">
         <v>388000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>696000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2069000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2042000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2412000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2257000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2186000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2142000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1565000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1619000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1627000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1997000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2040000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1961000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1939000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1780000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1115000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1186000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1139000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>832000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>896000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>810000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>785000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1341000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1022000.0</v>
       </c>
-      <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>671274000.0</v>
+      </c>
+      <c r="C42">
         <v>671453000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>670331000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>669004000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>667460000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>665905000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>664478000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>662907000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>661080000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>659267000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>658269000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>655949000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>649314000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>647848000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>646632000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>644413000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>645049000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>640952000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>638556000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>552938000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>494541000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>491309000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>490190000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>487542000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>472387000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>470697000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>470084000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>469277000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>471169000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>471087000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>470302000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>470695000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>473808000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>473369000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>472870000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>472418000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>471852000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>471546000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>471527000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>471493000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>472706000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>474896000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>476378000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>484292000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>483929000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>483313000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>482799000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>482095000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>479068000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>478390000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>477888000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>476940000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>475111000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>473996000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>473626000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>470949000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>466510000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>465782000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>402714000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>402127000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>401455000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>400372000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>399473000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>398787000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>397658000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>371110000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>370992000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>370873000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>370845000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>370641000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>370502000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>370362000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>370222000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>370024000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>369825000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>368512000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>368445000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>368247000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>367943000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>367863000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>367790000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>367717000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>367642000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>365761000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>365423000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>365281000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>364638000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>367855000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>369230000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>368450000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>367029000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>366391000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>365985000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>362114000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>361713000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>361016000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>360843000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>360756000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>360668000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>360640000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>360398000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>361083000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>362413000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>367388000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>367068000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>319671000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>63900000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>62000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>65000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>64400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>63900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>54100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>54200000.0</v>
       </c>
-      <c r="DJ42"/>
+      <c r="DK42"/>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15774,88 +15865,87 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15899,51 +15989,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -15952,1452 +16044,1463 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>44572000.0</v>
+      </c>
+      <c r="C45">
         <v>43514000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>41892000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>45132000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>43941000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>43297000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>42286000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>45712000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>45110000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>43510000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>42956000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>82664000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>81885000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>80365000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>79481000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>76706000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>27495000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>27027000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>26956000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>22691000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22720000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>22781000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>22919000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22640000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>23007000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>23163000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23401000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>22971000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>23703000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>24383000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>24345000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>24319000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>11081000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>10898000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>11055000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11218000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11070000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>10842000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>10790000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11626000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13558000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13647000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13760000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>13810000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>16590000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>17211000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17401000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17410000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17937000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17534000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>17508000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>16159000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>15182000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>14882000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>14019000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>14731000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>15410000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>15393000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14740000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14164000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>14250000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>637000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>696000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>776000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>860000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>946000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1032000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1118000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1204000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1293000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1381000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1474000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1555000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1630000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1699000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1745000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1827000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1910000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1996000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2080000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2155000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2290000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2367000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2456000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2458000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>538000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="CO45">
         <v>4000.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CP45">
+        <v>4000.0</v>
+      </c>
+      <c r="CQ45"/>
+      <c r="CR45">
         <v>809000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>3129000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>4183000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>6214000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>7352000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>8211000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>8623000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>8497000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>7619000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>6985000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>6467000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>4540000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>4100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DF45">
         <v>4400000.0</v>
       </c>
       <c r="DG45">
+        <v>4400000.0</v>
+      </c>
+      <c r="DH45">
         <v>3500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>2200000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>2100000.0</v>
       </c>
-      <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>18867000.0</v>
+      </c>
+      <c r="C46">
         <v>18859000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29732000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18582000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18247000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17845000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17606000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>17171000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>17029000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16345000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16587000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>41131000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>41919000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>42197000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>17304000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>42140000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>42916000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>43168000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>42826000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>32444000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>27495000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>27027000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>26956000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22691000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22720000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>22781000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22919000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22640000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>23007000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>23163000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23401000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>22971000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>23703000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24383000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>24345000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24319000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11081000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10898000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11055000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11218000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11070000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10842000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10790000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11626000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13558000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13647000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13760000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>13810000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16590000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>17211000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17401000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17410000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17937000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17534000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>17508000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16159000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>15182000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>14882000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>14019000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>14731000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>15410000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>15393000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14740000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14164000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>14250000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>637000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>696000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>776000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>860000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>946000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1032000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1118000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1204000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1293000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1381000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1474000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1555000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1630000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1699000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1745000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1827000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1910000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1996000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2080000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2155000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2290000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2367000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2456000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2458000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>538000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="CO46">
         <v>4000.0</v>
       </c>
       <c r="CP46">
-        <v>809000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="CQ46">
         <v>809000.0</v>
       </c>
       <c r="CR46">
+        <v>809000.0</v>
+      </c>
+      <c r="CS46">
         <v>3129000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>4183000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>6214000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>7352000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>8211000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>8623000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>8497000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>7619000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>6985000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>6467000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>4540000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>4100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DF46">
         <v>4400000.0</v>
       </c>
       <c r="DG46">
+        <v>4400000.0</v>
+      </c>
+      <c r="DH46">
         <v>3500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>2200000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>2100000.0</v>
       </c>
-      <c r="DJ46"/>
+      <c r="DK46"/>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>41919000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>42197000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>58199000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>42140000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>42916000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>43168000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42826000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>32444000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27495000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27027000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>26956000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>22691000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22720000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22781000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>22919000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>22640000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>23007000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>23163000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>23401000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22971000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>23703000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24383000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>24345000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24319000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>11081000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>10898000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>11055000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>11218000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>11070000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>10842000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>10790000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11626000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13558000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>13647000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>13760000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>13810000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>16590000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>17211000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17401000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>17410000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>17937000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>17534000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>17508000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>16159000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15182000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>14882000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>14019000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14731000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>15410000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>15393000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14740000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14164000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14250000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-457756000.0</v>
+      </c>
+      <c r="C48">
         <v>-461509000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-457253000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-425032000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-422455000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-413060000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-406857000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-340377000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-336261000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-329811000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-350739000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-341396000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-339196000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-336175000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-336843000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-254313000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-256130000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-258963000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-263342000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-276463000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-280148000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-281206000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-286100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-292393000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-292757000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-289300000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-288592000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-300235000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-302978000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-301536000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-304577000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-307378000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-310764000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-309987000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-310390000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-316409000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-314826000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-311172000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-309717000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-308328000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-306352000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-303181000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-299168000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-278438000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-230319000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-224872000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-223197000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-223111000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-243514000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-238531000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-237204000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-237940000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-236634000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-234366000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-231334000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-231878000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-232604000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-230696000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-233286000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-236814000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-237821000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-237010000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-238178000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-237723000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-234430000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-291723000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-289368000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-286895000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-286045000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-285124000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-284523000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-284036000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-283321000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-282538000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-282121000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-281919000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-281955000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-282036000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-282238000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-282254000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-282353000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-282329000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-280947000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-280689000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-280562000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-280046000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-279656000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-278733000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-278201000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-277238000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-276767000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-276562000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-275888000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-274848000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-272436000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-265640000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-261651000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-241080000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-234623000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-175214000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-158317000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-137530000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-114769000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-86072000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-72456000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-55553000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-44100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-46000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-41700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-40000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-38700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-26900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-28100000.0</v>
       </c>
-      <c r="DJ48"/>
+      <c r="DK48"/>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-339196000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-336175000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-254313000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-256130000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-258963000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-263342000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-276463000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-280148000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-281206000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-286100000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-292393000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-292757000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-289300000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-288592000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-300235000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-302978000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-301536000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-304577000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-307378000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-310764000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-309987000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-310390000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-316409000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-314826000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-311172000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-309717000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-308328000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-306352000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-303181000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-299168000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-278438000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-230319000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-224872000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-223197000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-223111000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-243514000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-238531000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-237204000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-237940000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-236634000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-234366000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-231334000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-231878000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-232604000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-230696000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-233286000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-236814000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-237821000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -17406,162 +17509,163 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>1980000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1949000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1919000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1888000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>44000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>119790000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>12566000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12543000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12562000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>11952000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10306000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>8871000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>12103000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>9585000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8990000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5010000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="X50">
         <v>4000000.0</v>
       </c>
       <c r="Y50">
         <v>4000000.0</v>
       </c>
-      <c r="Z50"/>
+      <c r="Z50">
+        <v>4000000.0</v>
+      </c>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AF50">
         <v>41000.0</v>
       </c>
       <c r="AG50">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AH50">
         <v>40000.0</v>
       </c>
       <c r="AI50">
+        <v>40000.0</v>
+      </c>
+      <c r="AJ50">
         <v>20842000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>27353000.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>21898000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>20133000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>18559000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17584,896 +17688,902 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>17154000.0</v>
+      </c>
+      <c r="C51">
         <v>11435000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>12287000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14995000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15888000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>16237000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16646000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14490000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14697000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15345000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>135999000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>139504000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>144579000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>155866000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>154647000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>182923000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>166768000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>151932000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>159468000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>190032000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>27122000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>28648000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>34621000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>41062000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>30521000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>32063000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>46714000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>24908000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>16650000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>18312000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>22146000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>22696000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>16104000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>14852000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>39970000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>27353000.0</v>
       </c>
-      <c r="AK51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL51"/>
       <c r="AM51">
         <v>21898000.0</v>
       </c>
       <c r="AN51">
+        <v>21898000.0</v>
+      </c>
+      <c r="AO51">
         <v>21439000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>20988000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>20557000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>41579000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>19731000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>21988000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>21970000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>22437000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>25561000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>47333000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>45370000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>38041000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>46048000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>36775000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>41493000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>40488000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>42344000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>17713000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>15931000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>38070000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>40473000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>30961000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>33529000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>29764000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>32926000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>23567000.0</v>
       </c>
-      <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
-[...1 lines deleted...]
-      </c>
+      <c r="CP51"/>
       <c r="CQ51">
         <v>5000000.0</v>
       </c>
       <c r="CR51">
         <v>5000000.0</v>
       </c>
       <c r="CS51">
         <v>5000000.0</v>
       </c>
       <c r="CT51">
         <v>5000000.0</v>
       </c>
       <c r="CU51">
         <v>5000000.0</v>
       </c>
       <c r="CV51">
         <v>5000000.0</v>
       </c>
       <c r="CW51">
         <v>5000000.0</v>
       </c>
       <c r="CX51">
         <v>5000000.0</v>
       </c>
       <c r="CY51">
         <v>5000000.0</v>
       </c>
       <c r="CZ51">
+        <v>5000000.0</v>
+      </c>
+      <c r="DA51">
         <v>5003000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>5007000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>5015000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>6000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF51">
         <v>500000.0</v>
       </c>
       <c r="DG51">
+        <v>500000.0</v>
+      </c>
+      <c r="DH51">
         <v>700000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>1500000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>1600000.0</v>
       </c>
-      <c r="DJ51"/>
+      <c r="DK51"/>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>2552000.0</v>
+      </c>
+      <c r="C52">
         <v>2710000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3021000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5278000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5553000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5441000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5358000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3005000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3294000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3242000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>122969000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15745000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15307000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15793000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>14740000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13019000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11713000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12103000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12409000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8990000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5010000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="X52">
         <v>4000000.0</v>
       </c>
       <c r="Y52">
         <v>4000000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="Z52">
+        <v>4000000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>24044000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
+      <c r="AD52"/>
       <c r="AE52">
         <v>41000.0</v>
       </c>
       <c r="AF52">
         <v>41000.0</v>
       </c>
       <c r="AG52">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AH52">
         <v>40000.0</v>
       </c>
       <c r="AI52">
+        <v>40000.0</v>
+      </c>
+      <c r="AJ52">
         <v>19128000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>27353000.0</v>
       </c>
-      <c r="AK52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL52"/>
       <c r="AM52">
         <v>21898000.0</v>
       </c>
       <c r="AN52">
+        <v>21898000.0</v>
+      </c>
+      <c r="AO52">
         <v>21439000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>20988000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>110000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>21446000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>2649000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3011000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3875000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>7340000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>29437000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1992000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1910000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>5959000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2804000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2142000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>4059000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>26016000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>54000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>661000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>673000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>705000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>291000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>302000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>308000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>185000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>196000.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
-      <c r="CP52">
-[...1 lines deleted...]
-      </c>
+      <c r="CP52"/>
       <c r="CQ52">
         <v>5000000.0</v>
       </c>
       <c r="CR52">
+        <v>5000000.0</v>
+      </c>
+      <c r="CS52">
         <v>7452000.0</v>
       </c>
-      <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>1386000.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>3000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>7000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>15000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>6000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF52">
         <v>400000.0</v>
       </c>
       <c r="DG52">
+        <v>400000.0</v>
+      </c>
+      <c r="DH52">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DI52">
         <v>1200000.0</v>
       </c>
-      <c r="DJ52"/>
+      <c r="DJ52">
+        <v>1200000.0</v>
+      </c>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
         <v>10101000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>9910000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>9824000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9235000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>9925000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>9944000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>9902000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
         <v>24059000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>23691000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>24059000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>24921000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>18614000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>28777000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>66670000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>74053000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>69365000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>64561000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>45223000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>65093000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>71057000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>67559000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>82634000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>82666000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>77218000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>80368000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>61601000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>67380000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>53550000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>36891000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>35119000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>38356000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>50150000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>48800000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>73685000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>77702000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>37079000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>45021000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>52885000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>84832000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>68629000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>80752000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>65264000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>47235000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>53890000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>36518000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>50209000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>45114000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>16175000.0</v>
       </c>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18517,51 +18627,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -18570,1456 +18682,1467 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>254830000.0</v>
+      </c>
+      <c r="C55">
         <v>243264000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>249028000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>283070000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>286510000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>292837000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>294094000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>375338000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>369400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>376976000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>495338000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>497226000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>497996000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>514759000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>518145000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>627941000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>638011000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>661082000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>631827000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>571743000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>294209000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>279555000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>280691000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>267838000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>230733000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>235116000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>230265000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>224948000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>216704000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>212161000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>213128000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>212096000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>207256000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>203234000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>207448000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>215793000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>186430000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>188031000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>210457000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>215353000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>215682000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>221467000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>228593000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>264056000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>297366000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>301475000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>315513000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>330330000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>324511000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>323265000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>321423000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>327803000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>310847000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>317404000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>320786000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>311137000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>271469000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>270368000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>227727000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>228565000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>218223000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>216556000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>212679000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>216942000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>205517000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>81349000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>83791000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>84741000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>85352000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>86217000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>87177000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>87221000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>87694000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>88333000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>88680000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>87503000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>87257000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>87195000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>86673000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>86360000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>85887000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>86049000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>88278000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>85757000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>85652000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>86667000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>86437000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>87785000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>90306000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>89026000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>89445000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>89617000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>90194000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>95622000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>97764000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>108202000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>114675000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>135647000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>145274000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>201121000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>220954000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>243093000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>266904000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>304800000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>312428000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>290285000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>48700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>34000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>35700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>38300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>40100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>43600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>40000000.0</v>
       </c>
-      <c r="DJ55"/>
+      <c r="DK55"/>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>173555000.0</v>
+      </c>
+      <c r="C56">
         <v>166878000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>171422000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>174839000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>175927000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>178341000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>177780000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>191573000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>188787000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>196964000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>299745000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>230684000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>225260000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>237350000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>238619000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>257485000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>250861000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>251795000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>226946000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>210684000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>154050000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>138819000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>142122000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>129582000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>122697000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>126921000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>120872000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>122274000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>112413000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>107492000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>108501000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>107545000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>100908000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>96010000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>99444000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>106484000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>143080000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>144981000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>166945000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>170812000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>171026000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>175204000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>182382000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>186752000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>144137000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>151817000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>158560000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>162332000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>143046000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>108353000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>106381000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>112665000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>97878000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>102481000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>104542000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>118265000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>121033000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>120398000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>76997000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>80112000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>68282000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>66172000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>62603000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>64222000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>52458000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>80712000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>83095000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>83965000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>84492000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>85271000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>86145000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>86103000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>86490000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>87040000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>87299000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>86029000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>85702000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>85565000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>84974000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>84615000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>84060000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>84139000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>85326000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>83634000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>83456000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>84336000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>84028000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>85289000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>86312000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>88450000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>89369000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>89576000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>90130000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>95554000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>96887000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>105028000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>109900000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>118291000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>126321000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>133337000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>148403000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>166837000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>184690000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>219628000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>232625000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>271008000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>32300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>17500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>20100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>22100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>24400000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>35300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>32300000.0</v>
       </c>
-      <c r="DJ56"/>
+      <c r="DK56"/>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>39024000.0</v>
+      </c>
+      <c r="C57">
         <v>37984000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40489000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>37520000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>38626000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40031000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>36037000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>36002000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>32891000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>36073000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>170934000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63865000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>57890000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>60623000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>64595000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>61326000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>69173000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>78221000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>72983000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>67629000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>48378000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>36661000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>39621000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>33646000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>23247000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19905000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>24564000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>28275000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28373000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>20482000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>21740000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>21793000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>23112000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>20046000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19784000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>23534000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>21048000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>19732000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>40607000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>43444000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>40611000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>19522000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>21446000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>38387000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24205000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>24537000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>32540000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>46043000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>60485000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>25932000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>29259000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>33650000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>25165000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>23458000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>26237000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>49371000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>16338000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>16137000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>17017000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>20134000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>20654000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>17311000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>19516000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>18722000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>15581000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1500000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1713000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>319000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>125000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>188000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>383000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>562000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>428000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>370000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>618000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>547000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>471000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>688000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>680000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>492000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>270000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>484000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1461000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>606000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>732000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1446000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1468000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2455000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4463000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2323000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2626000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3007000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3117000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>8355000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>8404000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>7385000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>9999000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>9352000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>11712000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>9178000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>12407000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>13380000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>13354000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>20961000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>15834000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>10465000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>15500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>16500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>14400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>14900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>15300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>14400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>12200000.0</v>
       </c>
-      <c r="DJ57"/>
+      <c r="DK57"/>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>56758000.0</v>
+      </c>
+      <c r="C58">
         <v>49607000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>52635000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57265000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>61390000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>63547000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61001000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>66864000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>62117000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>66601000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>203218000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>205956000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>208023000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>221867000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>226037000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>264852000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>264985000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>277976000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>261659000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>303146000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>79029000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>69068000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>76097000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>72551000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>51173000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>53607000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>49073000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>56124000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>48764000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>42592000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>46923000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>48102000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>43288000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>38636000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>44466000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>60278000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>30163000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>28722000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>49649000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>52696000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>50091000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>50899000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>52590000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>66503000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>49623000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>49802000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>58320000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>70206000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>84442000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>77127000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>74173000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>82433000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>67957000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>72209000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>72780000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>67479000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>35112000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>32593000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>55553000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>60734000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>52220000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>51348000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>49757000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>54598000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>41769000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1958000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2159000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>753000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>546000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>597000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>793000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>955000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>805000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>730000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>961000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>874000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>781000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>981000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>957000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>752000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>514000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>711000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1669000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>796000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>903000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1598000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1583000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2533000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>4504000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>2323000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>2626000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3007000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3117000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8355000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>8404000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>12708000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>15361000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>15954000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>18946000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>15302000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>18679000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>20263000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>20082000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>27221000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>21737000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>15874000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>16100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>18500000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>16400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>17400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>18000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>18400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>15900000.0</v>
       </c>
-      <c r="DJ58"/>
+      <c r="DK58"/>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20063,51 +20186,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -20116,616 +20241,621 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>198072000.0</v>
+      </c>
+      <c r="C60">
         <v>193657000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>196393000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>225805000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>225120000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>229290000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>233093000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>308474000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>307283000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>310375000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>292120000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>291270000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>289973000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>292892000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>292108000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>363089000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>373026000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>383106000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>370168000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>268597000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>215180000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>210487000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>204594000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>195287000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>179560000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>181509000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>181192000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>168824000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>167940000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>169569000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>166205000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>163994000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>163968000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>164598000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>162982000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>155515000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>156267000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>159309000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>160808000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>162657000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>165591000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>170568000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>176003000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>197553000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>247743000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>251673000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>257193000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>260124000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>240069000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>246138000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>247250000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>245370000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>242890000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>245195000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>248006000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>243658000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>236357000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>237775000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>172174000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>167831000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>166003000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>165208000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>162922000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>162344000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>163748000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>79391000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>81632000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>83988000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>84806000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>85620000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>86384000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>86266000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>86889000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>87603000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>87719000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>86629000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>86476000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>86214000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>85716000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>85608000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>85373000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>85338000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>86609000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>84961000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>84749000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>85069000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>84854000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>85252000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>85802000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>86703000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>86819000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>86610000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>87077000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>87267000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>89360000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>95494000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>99314000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>119693000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>126328000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>185819000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>202275000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>222830000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>246822000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>277579000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>290691000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>274411000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>32600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>15500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>19300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>20900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>22100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>25200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>24100000.0</v>
       </c>
-      <c r="DJ60"/>
+      <c r="DK60"/>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-32929000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-32825000.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-32707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25537000.0</v>
       </c>
       <c r="R61">
         <v>-25537000.0</v>
       </c>
       <c r="S61">
-        <v>-24440000.0</v>
+        <v>-25537000.0</v>
       </c>
       <c r="T61">
         <v>-24440000.0</v>
       </c>
       <c r="U61">
         <v>-24440000.0</v>
       </c>
       <c r="V61">
         <v>-24440000.0</v>
       </c>
       <c r="W61">
-        <v>-23789000.0</v>
+        <v>-24440000.0</v>
       </c>
       <c r="X61">
         <v>-23789000.0</v>
       </c>
       <c r="Y61">
+        <v>-23789000.0</v>
+      </c>
+      <c r="Z61">
         <v>-22406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22269000.0</v>
       </c>
       <c r="AA61">
         <v>-22269000.0</v>
       </c>
       <c r="AB61">
         <v>-22269000.0</v>
       </c>
       <c r="AC61">
+        <v>-22269000.0</v>
+      </c>
+      <c r="AD61">
         <v>-19607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18102000.0</v>
       </c>
       <c r="AE61">
         <v>-18102000.0</v>
       </c>
       <c r="AF61">
+        <v>-18102000.0</v>
+      </c>
+      <c r="AG61">
         <v>-17124000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-12632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12415000.0</v>
       </c>
       <c r="AI61">
         <v>-12415000.0</v>
       </c>
       <c r="AJ61">
         <v>-12415000.0</v>
       </c>
       <c r="AK61">
         <v>-12415000.0</v>
       </c>
       <c r="AL61">
+        <v>-12415000.0</v>
+      </c>
+      <c r="AM61">
         <v>-12412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12398000.0</v>
       </c>
       <c r="AN61">
         <v>-12398000.0</v>
       </c>
       <c r="AO61">
+        <v>-12398000.0</v>
+      </c>
+      <c r="AP61">
         <v>-11143000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-8838000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-7320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-186000.0</v>
       </c>
       <c r="AS61">
         <v>-186000.0</v>
       </c>
       <c r="AT61">
         <v>-186000.0</v>
       </c>
       <c r="AU61">
         <v>-186000.0</v>
       </c>
       <c r="AV61">
         <v>-186000.0</v>
       </c>
       <c r="AW61">
-        <v>-2000.0</v>
+        <v>-186000.0</v>
       </c>
       <c r="AX61">
         <v>-2000.0</v>
       </c>
       <c r="AY61">
         <v>-2000.0</v>
       </c>
       <c r="AZ61">
         <v>-2000.0</v>
       </c>
       <c r="BA61">
         <v>-2000.0</v>
       </c>
       <c r="BB61">
         <v>-2000.0</v>
       </c>
       <c r="BC61">
         <v>-2000.0</v>
       </c>
       <c r="BD61">
         <v>-2000.0</v>
       </c>
       <c r="BE61">
         <v>-2000.0</v>
       </c>
       <c r="BF61">
         <v>-2000.0</v>
       </c>
       <c r="BG61">
         <v>-2000.0</v>
       </c>
       <c r="BH61">
         <v>-2000.0</v>
       </c>
       <c r="BI61">
         <v>-2000.0</v>
       </c>
       <c r="BJ61">
         <v>-2000.0</v>
       </c>
       <c r="BK61">
         <v>-2000.0</v>
       </c>
       <c r="BL61">
+        <v>-2000.0</v>
+      </c>
+      <c r="BM61">
         <v>-3000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-2000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20798,50 +20928,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20922,51 +21053,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>167464000.0</v>
       </c>
       <c r="C2">
         <v>171696000.0</v>
       </c>
       <c r="D2">
         <v>188509000.0</v>
       </c>
       <c r="E2">
         <v>205298000.0</v>
       </c>
       <c r="F2">
         <v>178097000.0</v>
       </c>
       <c r="G2">
         <v>146212000.0</v>
       </c>
       <c r="H2">
         <v>149146000.0</v>
       </c>
       <c r="I2">
         <v>138179000.0</v>
       </c>
@@ -21009,51 +21140,51 @@
       <c r="V2">
         <v>334000.0</v>
       </c>
       <c r="W2">
         <v>186000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>5524000.0</v>
       </c>
       <c r="Z2">
         <v>12464000.0</v>
       </c>
       <c r="AA2">
         <v>12930000.0</v>
       </c>
       <c r="AB2">
         <v>15900000.0</v>
       </c>
       <c r="AC2">
         <v>15900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>12381000.0</v>
       </c>
       <c r="C3">
         <v>13818000.0</v>
       </c>
       <c r="D3">
         <v>20350000.0</v>
       </c>
       <c r="E3">
         <v>22952000.0</v>
       </c>
       <c r="F3">
         <v>15819000.0</v>
       </c>
       <c r="G3">
         <v>8871000.0</v>
       </c>
       <c r="H3">
         <v>8102000.0</v>
       </c>
       <c r="I3">
         <v>8296000.0</v>
       </c>
@@ -21098,88 +21229,88 @@
       </c>
       <c r="W3">
         <v>186000.0</v>
       </c>
       <c r="X3">
         <v>1049000.0</v>
       </c>
       <c r="Y3">
         <v>14603000.0</v>
       </c>
       <c r="Z3">
         <v>12212000.0</v>
       </c>
       <c r="AA3">
         <v>8132000.0</v>
       </c>
       <c r="AB3">
         <v>3400000.0</v>
       </c>
       <c r="AC3">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>10564000.0</v>
       </c>
       <c r="M4">
         <v>23625000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>-57089000.0</v>
       </c>
       <c r="C5">
         <v>-23171000.0</v>
       </c>
       <c r="D5">
         <v>-18856000.0</v>
       </c>
       <c r="E5">
         <v>-10861000.0</v>
       </c>
       <c r="F5">
         <v>-2786000.0</v>
       </c>
       <c r="G5">
         <v>4846000.0</v>
       </c>
       <c r="H5">
         <v>11339000.0</v>
       </c>
       <c r="I5">
         <v>7812000.0</v>
       </c>
@@ -21224,51 +21355,51 @@
       </c>
       <c r="W5">
         <v>-4111000.0</v>
       </c>
       <c r="X5">
         <v>-5672000.0</v>
       </c>
       <c r="Y5">
         <v>-40056000.0</v>
       </c>
       <c r="Z5">
         <v>-109831000.0</v>
       </c>
       <c r="AA5">
         <v>-77338000.0</v>
       </c>
       <c r="AB5">
         <v>-15158000.0</v>
       </c>
       <c r="AC5">
         <v>-10960000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>-44708000.0</v>
       </c>
       <c r="C6">
         <v>-9353000.0</v>
       </c>
       <c r="D6">
         <v>1494000.0</v>
       </c>
       <c r="E6">
         <v>12091000.0</v>
       </c>
       <c r="F6">
         <v>13033000.0</v>
       </c>
       <c r="G6">
         <v>13717000.0</v>
       </c>
       <c r="H6">
         <v>19441000.0</v>
       </c>
       <c r="I6">
         <v>16108000.0</v>
       </c>
@@ -21313,121 +21444,121 @@
       </c>
       <c r="W6">
         <v>-3925000.0</v>
       </c>
       <c r="X6">
         <v>-4623000.0</v>
       </c>
       <c r="Y6">
         <v>-25453000.0</v>
       </c>
       <c r="Z6">
         <v>-97619000.0</v>
       </c>
       <c r="AA6">
         <v>-69206000.0</v>
       </c>
       <c r="AB6">
         <v>-11758000.0</v>
       </c>
       <c r="AC6">
         <v>-8760000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>6086000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>10564000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>82976000.0</v>
       </c>
       <c r="C9">
         <v>92619000.0</v>
       </c>
       <c r="D9">
         <v>97511000.0</v>
       </c>
       <c r="E9">
         <v>109953000.0</v>
       </c>
       <c r="F9">
         <v>87874000.0</v>
       </c>
       <c r="G9">
         <v>77795000.0</v>
       </c>
       <c r="H9">
         <v>80291000.0</v>
       </c>
       <c r="I9">
         <v>73962000.0</v>
       </c>
@@ -21470,51 +21601,51 @@
       <c r="V9"/>
       <c r="W9">
         <v>1106000.0</v>
       </c>
       <c r="X9">
         <v>130000.0</v>
       </c>
       <c r="Y9">
         <v>3510000.0</v>
       </c>
       <c r="Z9">
         <v>4541000.0</v>
       </c>
       <c r="AA9">
         <v>21117000.0</v>
       </c>
       <c r="AB9">
         <v>22200000.0</v>
       </c>
       <c r="AC9">
         <v>25700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>-57089000.0</v>
       </c>
       <c r="C10">
         <v>-70585000.0</v>
       </c>
       <c r="D10">
         <v>-20079000.0</v>
       </c>
       <c r="E10">
         <v>-107518000.0</v>
       </c>
       <c r="F10">
         <v>-17111000.0</v>
       </c>
       <c r="G10">
         <v>3585000.0</v>
       </c>
       <c r="H10">
         <v>9981000.0</v>
       </c>
       <c r="I10">
         <v>6473000.0</v>
       </c>
@@ -21559,51 +21690,51 @@
       </c>
       <c r="W10">
         <v>-4092000.0</v>
       </c>
       <c r="X10">
         <v>-5539000.0</v>
       </c>
       <c r="Y10">
         <v>-39515000.0</v>
       </c>
       <c r="Z10">
         <v>-162952000.0</v>
       </c>
       <c r="AA10">
         <v>-81201000.0</v>
       </c>
       <c r="AB10">
         <v>-5800000.0</v>
       </c>
       <c r="AC10">
         <v>-10400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>-10533000.0</v>
       </c>
       <c r="C11">
         <v>17852000.0</v>
       </c>
       <c r="D11">
         <v>-4291000.0</v>
       </c>
       <c r="E11">
         <v>-14716000.0</v>
       </c>
       <c r="F11">
         <v>-19234000.0</v>
       </c>
       <c r="G11">
         <v>-1960000.0</v>
       </c>
       <c r="H11">
         <v>-8991000.0</v>
       </c>
       <c r="I11">
         <v>-828000.0</v>
       </c>
@@ -21646,51 +21777,51 @@
       </c>
       <c r="W11">
         <v>-1222000.0</v>
       </c>
       <c r="X11">
         <v>-1341000.0</v>
       </c>
       <c r="Y11">
         <v>-2243000.0</v>
       </c>
       <c r="Z11">
         <v>10003000.0</v>
       </c>
       <c r="AA11">
         <v>-6691000.0</v>
       </c>
       <c r="AB11">
         <v>-9800000.0</v>
       </c>
       <c r="AC11">
         <v>300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>67000.0</v>
       </c>
       <c r="E12">
         <v>7895000.0</v>
       </c>
       <c r="F12">
         <v>2939000.0</v>
       </c>
       <c r="G12">
         <v>1261000.0</v>
       </c>
       <c r="H12">
         <v>1358000.0</v>
       </c>
       <c r="I12">
         <v>1339000.0</v>
       </c>
       <c r="J12">
         <v>1288000.0</v>
       </c>
       <c r="K12">
@@ -21731,135 +21862,135 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
         <v>619000.0</v>
       </c>
       <c r="C13">
         <v>1467000.0</v>
       </c>
       <c r="D13">
         <v>67000.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1358000.0</v>
       </c>
       <c r="I13">
         <v>1339000.0</v>
       </c>
       <c r="J13">
         <v>1288000.0</v>
       </c>
       <c r="K13">
         <v>2876000.0</v>
       </c>
       <c r="L13">
         <v>2767000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>-46556000.0</v>
       </c>
       <c r="C15">
         <v>-52287000.0</v>
       </c>
       <c r="D15">
         <v>-10146000.0</v>
       </c>
       <c r="E15">
         <v>-69780000.0</v>
       </c>
       <c r="F15">
         <v>26093000.0</v>
       </c>
       <c r="G15">
         <v>5545000.0</v>
       </c>
       <c r="H15">
         <v>18972000.0</v>
       </c>
       <c r="I15">
         <v>7301000.0</v>
       </c>
@@ -21904,51 +22035,51 @@
       </c>
       <c r="W15">
         <v>-2889000.0</v>
       </c>
       <c r="X15">
         <v>-4331000.0</v>
       </c>
       <c r="Y15">
         <v>-37813000.0</v>
       </c>
       <c r="Z15">
         <v>-119854000.0</v>
       </c>
       <c r="AA15">
         <v>-70647000.0</v>
       </c>
       <c r="AB15">
         <v>-5400000.0</v>
       </c>
       <c r="AC15">
         <v>-10700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-69780000.0</v>
       </c>
       <c r="F16">
         <v>26093000.0</v>
       </c>
       <c r="G16">
         <v>5545000.0</v>
       </c>
       <c r="H16">
         <v>18972000.0</v>
       </c>
       <c r="I16">
         <v>7301000.0</v>
       </c>
       <c r="J16">
         <v>-673000.0</v>
       </c>
       <c r="K16">
         <v>-8978000.0</v>
       </c>
@@ -21963,51 +22094,51 @@
       </c>
       <c r="O16">
         <v>1952000.0</v>
       </c>
       <c r="P16">
         <v>4892000.0</v>
       </c>
       <c r="Q16">
         <v>51190000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
         <v>-46556000.0</v>
       </c>
       <c r="C17">
         <v>-88437000.0</v>
       </c>
       <c r="D17">
         <v>-83361000.0</v>
       </c>
       <c r="E17">
         <v>-69780000.0</v>
       </c>
       <c r="F17">
         <v>26093000.0</v>
       </c>
       <c r="G17">
         <v>5545000.0</v>
       </c>
       <c r="H17">
         <v>18972000.0</v>
       </c>
       <c r="I17">
         <v>7301000.0</v>
       </c>
@@ -22026,51 +22157,51 @@
       <c r="N17">
         <v>-5870000.0</v>
       </c>
       <c r="O17">
         <v>1952000.0</v>
       </c>
       <c r="P17">
         <v>4892000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>619000.0</v>
       </c>
       <c r="C18">
         <v>1467000.0</v>
       </c>
       <c r="D18">
         <v>-11280000.0</v>
       </c>
       <c r="E18">
         <v>-7895000.0</v>
       </c>
       <c r="F18">
         <v>-2939000.0</v>
       </c>
       <c r="G18">
         <v>-1261000.0</v>
       </c>
       <c r="H18">
         <v>-1358000.0</v>
       </c>
       <c r="I18">
         <v>-1339000.0</v>
       </c>
@@ -22079,51 +22210,51 @@
       </c>
       <c r="K18">
         <v>-2876000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-4382000.0</v>
       </c>
       <c r="G19">
         <v>912000.0</v>
       </c>
       <c r="H19">
         <v>-93000.0</v>
       </c>
       <c r="I19">
         <v>-359000.0</v>
       </c>
       <c r="J19">
         <v>343000.0</v>
       </c>
       <c r="K19">
         <v>533000.0</v>
       </c>
       <c r="L19">
         <v>434000.0</v>
@@ -22134,102 +22265,102 @@
       <c r="N19">
         <v>-3253000.0</v>
       </c>
       <c r="O19">
         <v>-2088000.0</v>
       </c>
       <c r="P19">
         <v>-2662000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>13000.0</v>
       </c>
       <c r="I20">
         <v>137000.0</v>
       </c>
       <c r="J20">
         <v>242000.0</v>
       </c>
       <c r="K20">
         <v>-572000.0</v>
       </c>
       <c r="L20">
         <v>32882000.0</v>
       </c>
       <c r="M20">
         <v>3583000.0</v>
       </c>
       <c r="N20">
         <v>740000.0</v>
       </c>
       <c r="O20">
         <v>469000.0</v>
       </c>
       <c r="P20">
         <v>993000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>-26879000.0</v>
       </c>
       <c r="C21">
         <v>-70379000.0</v>
       </c>
       <c r="D21">
         <v>-21107000.0</v>
       </c>
       <c r="E21">
         <v>-106483000.0</v>
       </c>
       <c r="F21">
         <v>-12701000.0</v>
       </c>
       <c r="G21">
         <v>3934000.0</v>
       </c>
       <c r="H21">
         <v>11432000.0</v>
       </c>
       <c r="I21">
         <v>8171000.0</v>
       </c>
@@ -22274,84 +22405,84 @@
       </c>
       <c r="W21">
         <v>-4111000.0</v>
       </c>
       <c r="X21">
         <v>-5672000.0</v>
       </c>
       <c r="Y21">
         <v>-40056000.0</v>
       </c>
       <c r="Z21">
         <v>-109831000.0</v>
       </c>
       <c r="AA21">
         <v>-77338000.0</v>
       </c>
       <c r="AB21">
         <v>-15158000.0</v>
       </c>
       <c r="AC21">
         <v>-10960000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>277319000.0</v>
       </c>
       <c r="C23">
         <v>334694000.0</v>
       </c>
       <c r="D23">
         <v>307127000.0</v>
       </c>
       <c r="E23">
         <v>421734000.0</v>
       </c>
       <c r="F23">
         <v>278672000.0</v>
       </c>
       <c r="G23">
         <v>220073000.0</v>
       </c>
       <c r="H23">
         <v>218005000.0</v>
       </c>
       <c r="I23">
         <v>203330000.0</v>
       </c>
@@ -22396,135 +22527,135 @@
       </c>
       <c r="W23">
         <v>5217000.0</v>
       </c>
       <c r="X23">
         <v>5802000.0</v>
       </c>
       <c r="Y23">
         <v>49090000.0</v>
       </c>
       <c r="Z23">
         <v>126856000.0</v>
       </c>
       <c r="AA23">
         <v>111385000.0</v>
       </c>
       <c r="AB23">
         <v>53300000.0</v>
       </c>
       <c r="AC23">
         <v>52600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
         <v>12381000.0</v>
       </c>
       <c r="C25">
         <v>13818000.0</v>
       </c>
       <c r="D25">
         <v>20647000.0</v>
       </c>
       <c r="E25">
         <v>22952000.0</v>
       </c>
       <c r="F25">
         <v>15819000.0</v>
       </c>
       <c r="G25">
         <v>8871000.0</v>
       </c>
       <c r="H25">
         <v>8102000.0</v>
       </c>
       <c r="I25">
         <v>8296000.0</v>
       </c>
       <c r="J25">
         <v>5259000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>12171000.0</v>
       </c>
       <c r="D26">
         <v>12740000.0</v>
       </c>
       <c r="E26">
         <v>13029000.0</v>
       </c>
       <c r="F26">
         <v>11857000.0</v>
       </c>
       <c r="G26">
         <v>10159000.0</v>
       </c>
       <c r="H26">
         <v>10575000.0</v>
       </c>
       <c r="I26">
         <v>9471000.0</v>
       </c>
       <c r="J26">
         <v>7984000.0</v>
@@ -22553,51 +22684,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>7263000.0</v>
       </c>
       <c r="Z26">
         <v>16220000.0</v>
       </c>
       <c r="AA26">
         <v>30615000.0</v>
       </c>
       <c r="AB26">
         <v>9000000.0</v>
       </c>
       <c r="AC26">
         <v>16800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>6046000.0</v>
       </c>
       <c r="D27">
         <v>8385000.0</v>
       </c>
       <c r="E27">
         <v>8280000.0</v>
       </c>
       <c r="F27">
         <v>5824000.0</v>
       </c>
       <c r="G27">
         <v>3833000.0</v>
       </c>
       <c r="H27">
         <v>4588000.0</v>
       </c>
       <c r="I27">
         <v>4016000.0</v>
       </c>
       <c r="J27">
         <v>3951000.0</v>
@@ -22618,51 +22749,51 @@
         <v>1689000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>1613000.0</v>
       </c>
       <c r="R27">
         <v>1613000.0</v>
       </c>
       <c r="S27">
         <v>750000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>109855000.0</v>
       </c>
       <c r="C28">
         <v>115790000.0</v>
       </c>
       <c r="D28">
         <v>116367000.0</v>
       </c>
       <c r="E28">
         <v>120814000.0</v>
       </c>
       <c r="F28">
         <v>74430000.0</v>
       </c>
       <c r="G28">
         <v>57436000.0</v>
       </c>
       <c r="H28">
         <v>53517000.0</v>
       </c>
       <c r="I28">
         <v>51664000.0</v>
       </c>
@@ -22707,51 +22838,51 @@
       </c>
       <c r="W28">
         <v>3395000.0</v>
       </c>
       <c r="X28">
         <v>5004000.0</v>
       </c>
       <c r="Y28">
         <v>22214000.0</v>
       </c>
       <c r="Z28">
         <v>49204000.0</v>
       </c>
       <c r="AA28">
         <v>59708000.0</v>
       </c>
       <c r="AB28">
         <v>25000000.0</v>
       </c>
       <c r="AC28">
         <v>17700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>-10533000.0</v>
       </c>
       <c r="C29">
         <v>17852000.0</v>
       </c>
       <c r="D29">
         <v>-10398000.0</v>
       </c>
       <c r="E29">
         <v>-7351000.0</v>
       </c>
       <c r="F29">
         <v>-12214000.0</v>
       </c>
       <c r="G29">
         <v>-1960000.0</v>
       </c>
       <c r="H29">
         <v>-8991000.0</v>
       </c>
       <c r="I29">
         <v>-828000.0</v>
       </c>
@@ -22762,51 +22893,51 @@
         <v>665000.0</v>
       </c>
       <c r="L29">
         <v>47692000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>109855000.0</v>
       </c>
       <c r="C30">
         <v>162998000.0</v>
       </c>
       <c r="D30">
         <v>118618000.0</v>
       </c>
       <c r="E30">
         <v>216436000.0</v>
       </c>
       <c r="F30">
         <v>100575000.0</v>
       </c>
       <c r="G30">
         <v>73861000.0</v>
       </c>
       <c r="H30">
         <v>68859000.0</v>
       </c>
       <c r="I30">
         <v>65151000.0</v>
       </c>
@@ -22851,51 +22982,51 @@
       </c>
       <c r="W30">
         <v>5217000.0</v>
       </c>
       <c r="X30">
         <v>5802000.0</v>
       </c>
       <c r="Y30">
         <v>43566000.0</v>
       </c>
       <c r="Z30">
         <v>114392000.0</v>
       </c>
       <c r="AA30">
         <v>98455000.0</v>
       </c>
       <c r="AB30">
         <v>37400000.0</v>
       </c>
       <c r="AC30">
         <v>36700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>-30210000.0</v>
       </c>
       <c r="C31">
         <v>-206000.0</v>
       </c>
       <c r="D31">
         <v>1028000.0</v>
       </c>
       <c r="E31">
         <v>-1035000.0</v>
       </c>
       <c r="F31">
         <v>-4410000.0</v>
       </c>
       <c r="G31">
         <v>-349000.0</v>
       </c>
       <c r="H31">
         <v>-1451000.0</v>
       </c>
       <c r="I31">
         <v>-1698000.0</v>
       </c>
@@ -22940,51 +23071,51 @@
       </c>
       <c r="W31">
         <v>-414000.0</v>
       </c>
       <c r="X31">
         <v>133000.0</v>
       </c>
       <c r="Y31">
         <v>541000.0</v>
       </c>
       <c r="Z31">
         <v>-53121000.0</v>
       </c>
       <c r="AA31">
         <v>-3863000.0</v>
       </c>
       <c r="AB31">
         <v>9358000.0</v>
       </c>
       <c r="AC31">
         <v>560000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>250440000.0</v>
       </c>
       <c r="C32">
         <v>264315000.0</v>
       </c>
       <c r="D32">
         <v>286020000.0</v>
       </c>
       <c r="E32">
         <v>315251000.0</v>
       </c>
       <c r="F32">
         <v>265971000.0</v>
       </c>
       <c r="G32">
         <v>224007000.0</v>
       </c>
       <c r="H32">
         <v>229437000.0</v>
       </c>
       <c r="I32">
         <v>212141000.0</v>
       </c>
@@ -23038,1135 +23169,1142 @@
       <c r="AC32">
         <v>41600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>28684000.0</v>
+      </c>
+      <c r="C2">
         <v>39175000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50418000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44981000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39639000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47540000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43618000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36078000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44460000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9645000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54018000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35360000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44770000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68124000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76291000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71251000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69024000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75501000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69792000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45288000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48281000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48969000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42822000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19378000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35043000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39336000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39646000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31002000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>39162000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36889000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35829000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30021000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35440000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35489000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30490000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>21642000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>29256000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29350000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27105000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20797000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27253000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29309000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25113000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22220000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>31267000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36234000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32140000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22078000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33614000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>37460000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33106000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23201000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>31784000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31078000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30283000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19449000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>27803000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22090000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>26043000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17303000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>23987000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21833000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24411000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5936000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1509000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>32000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>13000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>8000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>1431000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>25000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
-[...1 lines deleted...]
-      </c>
+      <c r="CP2"/>
       <c r="CQ2">
         <v>694000.0</v>
       </c>
       <c r="CR2">
+        <v>694000.0</v>
+      </c>
+      <c r="CS2">
         <v>995000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1884000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1952000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3116000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2575000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3219000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4104000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4583000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4150000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2586000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>629000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DG2">
         <v>4700000.0</v>
       </c>
       <c r="DH2">
+        <v>4700000.0</v>
+      </c>
+      <c r="DI2">
         <v>4600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3500000.0</v>
       </c>
-      <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>2906000.0</v>
+      </c>
+      <c r="C3">
         <v>2924000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3141000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3043000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3090000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3107000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3451000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3396000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3496000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3475000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5115000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5004000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5164000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5067000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5412000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5774000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5814000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5952000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5512000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5208000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2546000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2553000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3176000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1893000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1913000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1889000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2105000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2146000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2027000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1992000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2080000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2071000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2103000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2042000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2246000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1373000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>816000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>824000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>826000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>798000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>828000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>887000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1014000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1374000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1609000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1576000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1642000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1990000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1908000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1954000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1976000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2476000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1895000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1932000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1861000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1899000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1090000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1103000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1326000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1360000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1057000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>939000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1095000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1150000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>385000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>79000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>82000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>83000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>88000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>89000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>90000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BV3">
         <v>89000.0</v>
       </c>
       <c r="BW3">
+        <v>89000.0</v>
+      </c>
+      <c r="BX3">
         <v>332000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>89000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>91000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>90000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>167000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>159000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>158000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>163000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-194000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>205000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>238000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>85000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-1197000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>184000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>584000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>615000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>287000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-75000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>761000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>10744000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>971000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1531000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1357000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3209000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2837000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3301000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2865000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2920000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2948000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>582000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1682000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE3">
         <v>1000000.0</v>
       </c>
       <c r="DF3">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG3">
         <v>900000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DI3">
         <v>500000.0</v>
       </c>
-      <c r="DJ3"/>
+      <c r="DJ3">
+        <v>500000.0</v>
+      </c>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>10564000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>23625000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
@@ -24177,821 +24315,828 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
-      <c r="BO4"/>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>3169000.0</v>
+      </c>
+      <c r="C5">
         <v>-3072000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-37917000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3861000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9067000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6447000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3954000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4777000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8074000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6366000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24991000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1699000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4660000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3974000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-88614000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4884000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6448000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8046000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9006000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>56000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2207000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5549000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6112000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2004000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3631000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>361000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4346000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3657000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1058000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4476000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5008000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4114000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-315000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>699000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2817000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-836000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3822000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-262000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1010000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>853000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3254000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3437000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-30984000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-139000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5151000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1373000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>439000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1557000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5731000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4298000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1429000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3706000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5275000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2429000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1851000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2056000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2186000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5019000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>923000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2257000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-451000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2396000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-175000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3982000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-10804000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2355000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2516000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-850000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-921000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1012000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1043000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1248000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1342000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1239000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1191000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1050000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-998000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-874000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1078000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-961000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1019000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2249000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-750000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-797000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1082000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-871000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-46000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-845000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1216000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-723000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-633000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-775000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1497000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2666000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-7196000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-4515000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-21206000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-7149000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-53081000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-15626000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-19118000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-22021000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-37375000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-16860000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-11686000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-7478000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-7600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-4300000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-1399000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-11800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>300000.0</v>
       </c>
-      <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>6075000.0</v>
+      </c>
+      <c r="C6">
         <v>-148000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34776000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-818000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5977000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3340000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-503000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1381000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4578000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2891000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19876000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3305000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>504000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1093000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-83202000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10658000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12262000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13998000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14518000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5264000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4753000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8102000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9288000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3897000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1718000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2250000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6451000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5803000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>969000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6468000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7088000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6185000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1788000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2741000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5063000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>537000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3006000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>562000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-184000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1651000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2426000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2550000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29970000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1235000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3542000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>203000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2081000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>433000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3823000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2344000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3405000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1230000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3380000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-497000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3955000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1096000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6122000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2249000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3617000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>606000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3335000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>920000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2832000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-10419000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2276000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2434000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-767000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-833000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-923000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-953000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1160000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1253000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1150000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-859000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-961000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-907000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-784000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-911000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-802000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-861000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2086000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-944000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-592000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-844000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-786000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1243000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-661000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-632000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-108000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-346000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-774000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1497000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1905000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3548000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-3544000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-19675000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5792000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-49872000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-12789000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-15817000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-19156000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-34455000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-13912000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-11104000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-5796000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-7100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-499000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-11100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25053,135 +25198,136 @@
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
-      <c r="BO7"/>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25243,1361 +25389,1376 @@
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
-      <c r="BO8"/>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>27472000.0</v>
+      </c>
+      <c r="C9">
         <v>22763000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15512000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24366000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19680000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20794000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23865000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23497000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20406000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24851000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4812000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27284000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22577000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25508000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>36058000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>39424000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43682000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>44252000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>42682000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39179000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28021000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27050000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>26978000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21669000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10636000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18512000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21686000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20557000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>15992000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>22056000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20418000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19857000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>15860000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>17827000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>17188000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15284000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9038000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12049000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12336000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8345000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10954000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14767000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14143000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12859000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>18996000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23191000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22721000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12344000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20925000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>22945000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19670000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>15654000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19216000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>17723000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>18459000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12466000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>18616000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>14249000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>15997000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>11035000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15071000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12389000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9535000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1808000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1509000.0</v>
       </c>
-      <c r="BO9"/>
-      <c r="BP9">
+      <c r="BP9"/>
+      <c r="BQ9">
         <v>-32000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>-13000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-8000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-1431000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-25000.0</v>
       </c>
-      <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>1106000.0</v>
       </c>
-      <c r="CK9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL9"/>
       <c r="CM9">
         <v>26000.0</v>
       </c>
       <c r="CN9">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="CO9">
         <v>25000.0</v>
       </c>
       <c r="CP9">
+        <v>25000.0</v>
+      </c>
+      <c r="CQ9">
         <v>53000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>339000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>521000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>660000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>1989000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>299000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>449000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2774000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>468000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-1170000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>9393000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7499000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>6377000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4400000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DF9">
         <v>6700000.0</v>
       </c>
       <c r="DG9">
+        <v>6700000.0</v>
+      </c>
+      <c r="DH9">
         <v>6200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>7300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>7000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>4736000.0</v>
+      </c>
+      <c r="C10">
         <v>-3072000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37917000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3861000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9265000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6046000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-52183000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3821000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7268000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7313000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17769000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3601000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5184000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2365000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-91449000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2668000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4720000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6930000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7993000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1420000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1995000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5311000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5651000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1772000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3888000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3966000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3304000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1373000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4084000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3079000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3811000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-778000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>361000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-58000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-907000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3550000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1245000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1744000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>274000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2692000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4151000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-31678000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-844000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5833000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2059000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-292000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2207000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-6354000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4924000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>445000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4343000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5909000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3255000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2776000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1343000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2768000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4289000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>159000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1537000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1160000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1668000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-918000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4626000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-11140000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2355000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4851000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-850000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-921000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>-2402000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-715000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-783000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-417000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>120000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>36000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>81000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>202000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1291000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>99000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1018000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-2250000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>-127000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1325000.0</v>
       </c>
       <c r="CI10">
         <v>-1325000.0</v>
       </c>
-      <c r="CJ10"/>
+      <c r="CJ10">
+        <v>-1325000.0</v>
+      </c>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>-706000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-503000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-900000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1422000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2714000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4597000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-3989000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-32355000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-7134000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-97110000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-18230000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-22493000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-22761000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-32654000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-16865000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-20421000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-11261000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>-1600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-1300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-11600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>400000.0</v>
       </c>
-      <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>22000.0</v>
+      </c>
+      <c r="C11">
         <v>223000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6656000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2244000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-831000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-802000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21142000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-664000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1775000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-851000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3738000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1395000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-862000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-334000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-9845000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-83000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>956000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1621000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6053000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5950000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>155000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-366000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1418000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>589000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1145000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8421000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-188000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-679000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>297000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-469000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-316000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-42000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6077000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>676000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>104000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>210000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-355000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>679000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>479000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-138000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>46000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>49958000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1993000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-314000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>635000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1045000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1911000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1522000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-291000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-697000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1728000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-223000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3320000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>617000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-860000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1699000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-3369000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>530000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-349000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-464000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1332000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-68433000.0</v>
       </c>
-      <c r="BN11">
-[...1 lines deleted...]
-      </c>
       <c r="BO11">
+        <v>0.0</v>
+      </c>
+      <c r="BP11">
         <v>-6000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>-411000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-1915000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>3000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>-1307000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>-995000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-867000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-492000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>-566000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-481000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>879000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-313000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-253000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-252000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-428000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-103000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-380000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-254000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-400000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-526000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-635000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-692000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>6328000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1261000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-1676000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>740000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-8678000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-3244000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>5217000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>3953000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-9500000.0</v>
       </c>
-      <c r="DD11"/>
       <c r="DE11"/>
-      <c r="DF11">
+      <c r="DF11"/>
+      <c r="DG11">
         <v>-100000.0</v>
       </c>
-      <c r="DG11"/>
-      <c r="DH11">
+      <c r="DH11"/>
+      <c r="DI11">
         <v>100000.0</v>
       </c>
-      <c r="DI11"/>
-      <c r="DJ11">
+      <c r="DJ11"/>
+      <c r="DK11">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>8378000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2842000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2857000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2746000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2835000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2216000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1728000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1116000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1013000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1476000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>212000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>238000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>461000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>232000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>257000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>311000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>380000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>353000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>315000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>310000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>319000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>303000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>463000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>254000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>340000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>106000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>983000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>734000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>719000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>709000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>714000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>694000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>705000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>695000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>702000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>731000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>704000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>623000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>895000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>984000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>939000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>834000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>826000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>933000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>722000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>604000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>742000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>764000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>720000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>709000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>728000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>743000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>644000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>336000.0</v>
       </c>
-      <c r="BN12">
-[...2 lines deleted...]
-      <c r="BO12"/>
+      <c r="BO12">
+        <v>0.0</v>
+      </c>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
+      <c r="CR12"/>
       <c r="CS12">
         <v>56000.0</v>
       </c>
-      <c r="CT12"/>
+      <c r="CT12">
+        <v>56000.0</v>
+      </c>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>924000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>100000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
+        <v>84000.0</v>
+      </c>
+      <c r="C13">
         <v>88000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>101000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>108000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>153000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>257000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>269000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>373000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>455000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>370000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>19000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>5000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>311000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>380000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>353000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>315000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>310000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26637,87 +26798,86 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -26779,1009 +26939,1021 @@
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
-      <c r="BO14"/>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>4714000.0</v>
+      </c>
+      <c r="C15">
         <v>-3295000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-31261000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1617000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8434000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5244000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-65521000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3157000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5493000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21884000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-8389000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1264000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2091000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1598000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-81604000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2751000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3764000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5309000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14046000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4530000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1840000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5677000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7069000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1183000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2743000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>36000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12387000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3492000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-694000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3787000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3548000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4127000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-777000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>403000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6019000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1583000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3654000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1455000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1389000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-405000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3171000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-4013000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-20730000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-49695000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5447000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1675000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-86000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20403000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-4983000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1327000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>736000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1306000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2268000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3032000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>544000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>726000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1908000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2590000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3528000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1007000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-811000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1168000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-454000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-3294000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>57293000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-2355000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-2473000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-850000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-921000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-601000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-487000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-715000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-783000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-417000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-202000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>36000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>81000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>202000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>16000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>99000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-24000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-1382000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-258000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-127000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-516000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-390000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-923000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-532000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-963000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-471000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-205000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-672000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-1042000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2412000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-6796000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-3989000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-20571000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-6457000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-59409000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-16897000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-20787000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-22761000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-28697000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-13616000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-16903000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-11431000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1900000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-4300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-1700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-1300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-11800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2091000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1598000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-81604000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2751000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3764000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5309000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14046000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4530000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1840000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5677000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7069000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1183000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2743000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12387000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3492000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-694000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3787000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3548000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4127000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-777000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>403000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6019000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1583000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3654000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1455000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1389000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-405000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-3171000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-4013000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-20730000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-48119000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-5447000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1675000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-86000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20403000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-4983000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1327000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>736000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-1306000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-2268000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-3032000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>544000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>726000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1908000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2590000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3528000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1007000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-811000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1168000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>51190000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-57293000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>57293000.0</v>
       </c>
-      <c r="BN16">
-[...2 lines deleted...]
-      <c r="BO16"/>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
+        <v>4714000.0</v>
+      </c>
+      <c r="C17">
         <v>-3295000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-31261000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1617000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8434000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5244000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-73325000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3157000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5493000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6462000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-14031000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1264000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2091000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1598000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-81604000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2751000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3764000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5309000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>14046000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4530000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1840000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5677000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7069000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1183000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2743000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>36000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12387000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3492000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-694000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3787000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3548000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4127000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-777000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>403000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6019000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1583000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3654000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1455000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1389000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-405000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3171000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-4013000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-30187000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-49226000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5447000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1675000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3002000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-419000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-4443000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1327000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>736000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1306000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2268000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-3032000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>544000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>726000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1908000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2590000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>1007000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-811000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
-      <c r="BO17"/>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>84000.0</v>
+      </c>
+      <c r="C18">
         <v>88000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>101000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>108000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>153000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>257000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>269000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>373000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>455000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>370000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8512000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2842000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2857000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2746000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2835000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2216000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1728000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1116000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1013000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1476000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-212000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-238000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-461000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-232000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-257000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-311000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-380000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-353000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-315000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-310000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27821,210 +27993,211 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>224000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>85000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-1238000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1343000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-67000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-119000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>338000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4461000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-140000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>588000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>449000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>406000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-531000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>167000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-420000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>183000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-23000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-390000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>102000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-192000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>121000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-92000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>213000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>208000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>14000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-293000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>422000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-32000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>436000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-103000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>696000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>92000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-251000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>89000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-616000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>319000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-147000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-2644000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>309000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>303000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1221000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-679000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-192000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-777000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-440000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-1417000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-264000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -28033,625 +28206,628 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>736000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>13000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>51000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>22000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>24000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>40000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>126000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>33000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>42000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>41000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>120000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>282000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-1436000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>462000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>32882000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>696000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1408000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>468000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>993000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2180000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>410000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>149000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>190000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>83000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>318000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>307000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>162000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>219000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
-      <c r="BO20"/>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>4560000.0</v>
+      </c>
+      <c r="C21">
         <v>-6068000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6839000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3026000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10901000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6762000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50110000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5358000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8137000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6774000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-27376000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3175000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5418000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2446000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-89420000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6122000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7791000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8113000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9125000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-282000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6668000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5689000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5524000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1555000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4037000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>892000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4179000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4077000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1241000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4417000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3788000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4012000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-123000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>494000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>374000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1049000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3864000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-276000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-717000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>571000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1951000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3873000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-31072000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-835000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5278000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-928000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>311000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>148000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-6050000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-4171000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1316000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3994000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5508000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2034000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2097000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1535000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1991000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4729000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>840000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2954000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-896000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1968000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-655000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2402000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-10933000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2377000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-2516000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-906000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1118000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1012000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1043000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1249000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1342000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-1239000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-1191000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-1050000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-998000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-874000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-1078000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-961000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1019000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-2249000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-1029000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-797000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-1082000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-871000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-1327000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-845000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-1216000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-723000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-633000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-775000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-1497000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-2666000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-7196000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-4515000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-21206000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-7149000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-53081000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-15627000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-19118000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-22021000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-37375000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-16860000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-12668000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-7478000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-7600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-4300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-1700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1399000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-11800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28713,444 +28889,450 @@
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
-      <c r="BO22"/>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>51596000.0</v>
+      </c>
+      <c r="C23">
         <v>68006000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>72769000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>72373000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>66148000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>67195000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>121515000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72473000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64621000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>76085000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32209000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>84477000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63355000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>72724000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>193602000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>109593000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>107142000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>105163000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>109058000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109253000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>66641000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>69642000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70423000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>62936000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>34051000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52663000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>56843000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>56089000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48194000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56742000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53348000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>51602000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>45812000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>52568000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>51958000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>46823000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>34502000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>41791000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>41975000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>38588000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>31093000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>42080000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>63218000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40091000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>40349000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>51191000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>59114000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>52533000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>40062000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>56246000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>58940000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54076000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>41254000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>52662000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>51060000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>47045000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>33906000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>41690000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>35499000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>38867000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>29234000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>37090000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34877000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>36348000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>18677000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2377000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2516000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>906000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1118000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1012000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1043000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1249000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1342000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1239000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1191000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1050000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>998000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>874000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1078000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>961000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1019000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2249000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1029000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>797000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1082000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>871000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1327000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1951000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1216000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>723000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>659000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>800000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1522000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2719000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8229000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6031000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>23750000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>11090000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>56496000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>18661000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>25104000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>26593000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>40788000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>30403000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>22753000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>14484000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>14300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>13100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>13000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>12800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>22700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>10900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>10200000.0</v>
       </c>
-      <c r="DJ23"/>
+      <c r="DK23"/>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29221,1243 +29403,1254 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>2906000.0</v>
+      </c>
+      <c r="C25">
         <v>2924000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3141000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3043000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3090000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3107000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3451000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3396000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3496000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3475000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5115000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5004000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5164000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5067000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5412000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5774000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5814000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5952000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5512000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5208000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2546000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2553000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3176000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1893000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1913000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1889000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2105000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1978000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2027000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1992000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2080000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2071000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2103000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2042000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2246000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1373000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>816000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>824000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>826000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>798000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>828000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>887000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1014000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1374000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1609000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1576000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1642000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1990000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1908000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1954000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1976000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2476000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1895000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1932000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1861000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1899000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1090000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1103000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1326000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1360000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1057000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>939000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1095000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1150000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>385000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>79000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>82000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>83000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>88000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>89000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>90000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BV25">
         <v>89000.0</v>
       </c>
       <c r="BW25">
+        <v>89000.0</v>
+      </c>
+      <c r="BX25">
         <v>332000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>156000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>158000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>157000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>167000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>159000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>233000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>88000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-194000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>362000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>81000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>85000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1197000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>184000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>584000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>615000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>287000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1000.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>761000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>10744000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>971000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1531000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1357000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3209000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2837000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>3301000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2865000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2920000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2948000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>582000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1682000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE25">
         <v>1000000.0</v>
       </c>
       <c r="DF25">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG25">
         <v>900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>2200000.0</v>
       </c>
       <c r="O26">
+        <v>2200000.0</v>
+      </c>
+      <c r="P26">
         <v>14645000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>2200000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>11857000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>10159000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>10159000.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>10575000.0</v>
       </c>
       <c r="AC26">
         <v>10575000.0</v>
       </c>
       <c r="AD26">
         <v>10575000.0</v>
       </c>
       <c r="AE26">
-        <v>9471000.0</v>
+        <v>10575000.0</v>
       </c>
       <c r="AF26">
         <v>9471000.0</v>
       </c>
       <c r="AG26">
         <v>9471000.0</v>
       </c>
       <c r="AH26">
         <v>9471000.0</v>
       </c>
       <c r="AI26">
+        <v>9471000.0</v>
+      </c>
+      <c r="AJ26">
         <v>7984000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>6598000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>7469000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
-        <v>7335000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU26">
         <v>7335000.0</v>
       </c>
       <c r="AV26">
-        <v>0.0</v>
+        <v>7335000.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>8897000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>5520000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>2915000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>1783000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
-      <c r="BO26"/>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
-[...1 lines deleted...]
-      </c>
+      <c r="CP26"/>
       <c r="CQ26">
         <v>826000.0</v>
       </c>
       <c r="CR26">
+        <v>826000.0</v>
+      </c>
+      <c r="CS26">
         <v>1255000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>2553000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2629000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>2661000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>3433000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>4570000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>5006000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>14856000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>7423000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>5252000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>3084000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>2300000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>2200000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>2400000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>2200000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>12600000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>1600000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>1400000.0</v>
       </c>
-      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>11123000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>3895000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7228000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>3337000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8280000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>5945000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27">
         <v>50537000.0</v>
       </c>
-      <c r="X27"/>
+      <c r="X27">
+        <v>50537000.0</v>
+      </c>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>4588000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>4016000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>14600000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12562000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>2605000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
-[...1 lines deleted...]
-      </c>
+      <c r="AT27"/>
       <c r="AU27">
         <v>2807000.0</v>
       </c>
-      <c r="AV27"/>
+      <c r="AV27">
+        <v>2807000.0</v>
+      </c>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>3142000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1973000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>340000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>1509000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>340000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>83000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>88000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>2403000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>1745000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>1020000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>23004000.0</v>
+      </c>
+      <c r="C28">
         <v>27956000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26711000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27156000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>28747000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27241000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27819000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28274000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28480000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31217000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21558000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27237000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29482000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33198000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35376000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14789000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>39461000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71428000.0</v>
       </c>
       <c r="W28">
         <v>71428000.0</v>
       </c>
       <c r="X28">
+        <v>71428000.0</v>
+      </c>
+      <c r="Y28">
         <v>18674000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14493000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17370000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12877000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16443000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>17192000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17580000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12443000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15773000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15791000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869000.0</v>
       </c>
       <c r="AJ28">
         <v>1869000.0</v>
       </c>
       <c r="AK28">
+        <v>1869000.0</v>
+      </c>
+      <c r="AL28">
         <v>12860000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12535000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10020000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11483000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11599000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14229000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15029000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14243000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19080000.0</v>
       </c>
       <c r="AU28">
         <v>19080000.0</v>
       </c>
       <c r="AV28">
+        <v>19080000.0</v>
+      </c>
+      <c r="AW28">
         <v>20393000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17984000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>22632000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>18338000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>20970000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18053000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>20878000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>17176000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16762000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14457000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13887000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13409000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12824000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11931000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12329000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2774000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11077000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10584000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>789000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2774000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>823000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1030000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>923000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3357000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1160000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1253000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1150000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2868000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>961000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>899000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>784000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>973000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>850000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>826000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>881000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1003000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>714000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1001000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>786000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>395000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1865000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1202000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>723000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>623000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1522000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1958000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7757000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2677000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>6627000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5152000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10754000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>9815000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>14014000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>14618000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>18429000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>15882000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>13351000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>9089000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>9200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DF28">
         <v>5000000.0</v>
       </c>
       <c r="DG28">
+        <v>5000000.0</v>
+      </c>
+      <c r="DH28">
         <v>4700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>4800000.0</v>
       </c>
-      <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>22000.0</v>
+      </c>
+      <c r="C29">
         <v>223000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6656000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2244000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-831000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-802000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21142000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-664000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1775000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-851000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3738000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-204000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-783000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>434000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-9845000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-83000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>956000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1621000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6053000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5950000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>155000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-366000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1418000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>589000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1145000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-8421000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-188000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-679000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>297000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30497,1026 +30690,1036 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>22912000.0</v>
+      </c>
+      <c r="C30">
         <v>28831000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22351000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27392000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30581000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27556000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73975000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28855000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28543000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>31625000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22564000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30459000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27995000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27954000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>125478000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33302000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35891000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36139000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33557000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39461000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21353000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21361000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21454000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20114000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14673000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17620000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17507000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16443000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17192000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17580000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16630000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15773000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15791000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17128000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16469000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14431000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12860000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12535000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12625000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11483000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11599000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14229000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15029000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14243000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20226000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19924000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23651000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>22573000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18394000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22987000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>22274000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20970000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16140000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21250000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>19149000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16762000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14457000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13887000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13409000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12824000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>11931000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13103000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13044000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11937000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12741000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2377000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2516000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>906000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1118000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1012000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1043000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1249000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1342000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1239000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1191000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1050000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>998000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>874000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1078000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>961000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1019000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2249000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1029000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>797000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1082000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>871000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1327000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1951000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1216000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>723000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>659000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>800000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1522000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2719000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7535000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5036000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>21866000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>9138000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>53380000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16086000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>21885000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>22489000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>36205000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>26253000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20167000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>13855000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>12000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>8900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>8400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>8100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>6300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>6700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>8300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
+        <v>176000.0</v>
+      </c>
+      <c r="C31">
         <v>2996000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-31078000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-835000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1636000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>716000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2073000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1537000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>869000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-539000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9607000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-426000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>234000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>81000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2029000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3454000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3071000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1183000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1132000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1138000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4673000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-378000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>127000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>217000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>149000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-842000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-213000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-773000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-132000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-333000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-709000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-201000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-655000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-133000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-432000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>142000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>314000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-969000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1027000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-297000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-741000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-278000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-606000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-555000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1163000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-603000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1320000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-304000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-753000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-871000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-349000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-401000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1221000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-679000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-192000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-777000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-440000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-681000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1417000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-264000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-300000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-263000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2224000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-207000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>22000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2335000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>56000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>197000.0</v>
       </c>
-      <c r="BR31"/>
-      <c r="BS31">
+      <c r="BS31"/>
+      <c r="BT31">
         <v>-1359000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>534000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1342000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>822000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1324000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1086000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1079000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1076000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-213000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1060000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1029000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>670000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327000.0</v>
       </c>
       <c r="CI31">
         <v>1327000.0</v>
       </c>
-      <c r="CJ31"/>
+      <c r="CJ31">
+        <v>1327000.0</v>
+      </c>
       <c r="CK31"/>
-      <c r="CL31">
+      <c r="CL31"/>
+      <c r="CM31">
         <v>17000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>130000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-125000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>75000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-48000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>7196000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>526000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-11149000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>15000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-44029000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2603000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3375000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-740000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>4721000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-5000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7753000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3783000.0</v>
       </c>
-      <c r="DC31"/>
       <c r="DD31"/>
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DH31">
         <v>200000.0</v>
       </c>
       <c r="DI31">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ31">
         <v>100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-8300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>56156000.0</v>
+      </c>
+      <c r="C32">
         <v>61938000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65930000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>69347000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55247000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>60433000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>71405000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>67115000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56484000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>69311000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4833000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81302000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>57937000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>70278000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>104182000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>115715000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>114933000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>113276000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>118183000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>108971000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>73309000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>75331000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75947000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>64491000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30014000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>53555000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61022000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>60203000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>46994000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>61218000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>57307000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>55686000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>45881000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>53267000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>52677000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>45774000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>30680000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>41556000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>41399000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>39441000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>29142000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>38207000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>30668000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>39256000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>35079000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>50263000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>59425000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>54861000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>34422000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>54539000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>60405000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>52776000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>38855000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>51000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>48801000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>48742000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>31915000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>46419000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>36339000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>42040000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>28338000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>39058000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>34222000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>33946000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>7744000.0</v>
       </c>
-      <c r="BN32">
-[...2 lines deleted...]
-      <c r="BO32"/>
+      <c r="BO32">
+        <v>0.0</v>
+      </c>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
-      <c r="CJ32">
+      <c r="CJ32"/>
+      <c r="CK32">
         <v>1106000.0</v>
       </c>
-      <c r="CK32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL32"/>
       <c r="CM32">
         <v>26000.0</v>
       </c>
       <c r="CN32">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="CO32">
         <v>25000.0</v>
       </c>
       <c r="CP32">
+        <v>25000.0</v>
+      </c>
+      <c r="CQ32">
         <v>53000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>1033000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>1516000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2544000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3941000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>3415000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3124000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>5993000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>4572000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3413000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>13543000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>10085000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>7006000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>6700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>8800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>11300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>11400000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>10900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>11900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>10500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -31599,51 +31802,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>45359000.0</v>
       </c>
       <c r="C2">
         <v>11324000.0</v>
       </c>
       <c r="D2">
         <v>12061000.0</v>
       </c>
       <c r="E2">
         <v>19465000.0</v>
       </c>
       <c r="F2">
         <v>17789000.0</v>
       </c>
       <c r="G2">
         <v>1703000.0</v>
       </c>
       <c r="H2">
         <v>2486000.0</v>
       </c>
       <c r="I2">
         <v>1856000.0</v>
       </c>
@@ -31688,51 +31891,51 @@
       </c>
       <c r="W2">
         <v>15045000.0</v>
       </c>
       <c r="X2">
         <v>42225000.0</v>
       </c>
       <c r="Y2">
         <v>55628000.0</v>
       </c>
       <c r="Z2">
         <v>118303000.0</v>
       </c>
       <c r="AA2">
         <v>14127000.0</v>
       </c>
       <c r="AB2">
         <v>14800000.0</v>
       </c>
       <c r="AC2">
         <v>7200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>5162000</v>
       </c>
       <c r="C3">
         <v>6739000</v>
       </c>
       <c r="D3">
         <v>5967000</v>
       </c>
       <c r="E3">
         <v>8250000</v>
       </c>
       <c r="F3">
         <v>17383000</v>
       </c>
       <c r="G3">
         <v>5411000</v>
       </c>
       <c r="H3">
         <v>4116000</v>
       </c>
       <c r="I3">
         <v>3365000</v>
       </c>
@@ -31777,51 +31980,51 @@
       </c>
       <c r="W3">
         <v>2515000</v>
       </c>
       <c r="X3">
         <v>38000</v>
       </c>
       <c r="Y3">
         <v>182000</v>
       </c>
       <c r="Z3">
         <v>3463000</v>
       </c>
       <c r="AA3">
         <v>5871000</v>
       </c>
       <c r="AB3">
         <v>3200000</v>
       </c>
       <c r="AC3">
         <v>10900000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1676000.0</v>
       </c>
       <c r="G4">
         <v>16086000.0</v>
       </c>
       <c r="H4">
         <v>-783000.0</v>
       </c>
       <c r="I4">
         <v>630000.0</v>
       </c>
       <c r="J4">
         <v>-92882000.0</v>
       </c>
       <c r="K4">
         <v>6337000.0</v>
       </c>
       <c r="L4">
         <v>57367000.0</v>
@@ -31832,51 +32035,51 @@
       <c r="N4">
         <v>-633000.0</v>
       </c>
       <c r="O4">
         <v>2711000.0</v>
       </c>
       <c r="P4">
         <v>-367000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-2858000.0</v>
       </c>
       <c r="G5">
         <v>-92000.0</v>
       </c>
       <c r="H5">
         <v>1327000.0</v>
       </c>
       <c r="I5">
         <v>-963000.0</v>
       </c>
       <c r="J5">
         <v>-2006000.0</v>
       </c>
       <c r="K5">
         <v>4442000.0</v>
       </c>
       <c r="L5">
         <v>2897000.0</v>
@@ -31887,51 +32090,51 @@
       <c r="N5">
         <v>-2223000.0</v>
       </c>
       <c r="O5">
         <v>-4484000.0</v>
       </c>
       <c r="P5">
         <v>1125000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-7164000.0</v>
       </c>
       <c r="C6">
         <v>34035000.0</v>
       </c>
       <c r="D6">
         <v>-737000.0</v>
       </c>
       <c r="E6">
         <v>-7404000.0</v>
       </c>
       <c r="F6">
         <v>1676000.0</v>
       </c>
       <c r="G6">
         <v>16086000.0</v>
       </c>
       <c r="H6">
         <v>-783000.0</v>
       </c>
       <c r="I6">
         <v>630000.0</v>
       </c>
@@ -31976,51 +32179,51 @@
       </c>
       <c r="W6">
         <v>33332000.0</v>
       </c>
       <c r="X6">
         <v>-27180000.0</v>
       </c>
       <c r="Y6">
         <v>-13403000.0</v>
       </c>
       <c r="Z6">
         <v>-62675000.0</v>
       </c>
       <c r="AA6">
         <v>104176000.0</v>
       </c>
       <c r="AB6">
         <v>-700000.0</v>
       </c>
       <c r="AC6">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>-375000.0</v>
       </c>
       <c r="C7">
         <v>416000.0</v>
       </c>
       <c r="D7">
         <v>19618000.0</v>
       </c>
       <c r="E7">
         <v>-36986000.0</v>
       </c>
       <c r="F7">
         <v>-38421000.0</v>
       </c>
       <c r="G7">
         <v>10073000.0</v>
       </c>
       <c r="H7">
         <v>-12579000.0</v>
       </c>
       <c r="I7">
         <v>-6408000.0</v>
       </c>
@@ -32065,51 +32268,51 @@
       </c>
       <c r="W7">
         <v>-940000.0</v>
       </c>
       <c r="X7">
         <v>372000.0</v>
       </c>
       <c r="Y7">
         <v>-6301000.0</v>
       </c>
       <c r="Z7">
         <v>-488000.0</v>
       </c>
       <c r="AA7">
         <v>-1976000.0</v>
       </c>
       <c r="AB7">
         <v>-7700000.0</v>
       </c>
       <c r="AC7">
         <v>-4800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-6464000.0</v>
       </c>
       <c r="G8">
         <v>-7665000.0</v>
       </c>
       <c r="H8">
         <v>-6163000.0</v>
       </c>
       <c r="I8">
         <v>-766000.0</v>
       </c>
       <c r="J8">
         <v>-8673000.0</v>
       </c>
       <c r="K8">
         <v>2765000.0</v>
       </c>
       <c r="L8">
         <v>1726000.0</v>
@@ -32120,51 +32323,51 @@
       <c r="N8">
         <v>-8903000.0</v>
       </c>
       <c r="O8">
         <v>-5589000.0</v>
       </c>
       <c r="P8">
         <v>-2317000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
         <v>-967000.0</v>
       </c>
       <c r="C9">
         <v>10844000.0</v>
       </c>
       <c r="D9">
         <v>6078000.0</v>
       </c>
       <c r="E9">
         <v>-8326000.0</v>
       </c>
       <c r="F9">
         <v>-6464000.0</v>
       </c>
       <c r="G9">
         <v>-7665000.0</v>
       </c>
       <c r="H9">
         <v>-6163000.0</v>
       </c>
       <c r="I9">
         <v>-766000.0</v>
       </c>
@@ -32185,51 +32388,51 @@
       </c>
       <c r="O9">
         <v>-5589000.0</v>
       </c>
       <c r="P9">
         <v>-2317000.0</v>
       </c>
       <c r="Q9">
         <v>-4338000.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
         <v>-1579000.0</v>
       </c>
       <c r="C10">
         <v>3743000.0</v>
       </c>
       <c r="D10">
         <v>13211000.0</v>
       </c>
       <c r="E10">
         <v>-19487000.0</v>
       </c>
       <c r="F10">
         <v>-34071000.0</v>
       </c>
       <c r="G10">
         <v>11007000.0</v>
       </c>
       <c r="H10">
         <v>-9145000.0</v>
       </c>
       <c r="I10">
         <v>-7203000.0</v>
       </c>
@@ -32250,51 +32453,51 @@
       </c>
       <c r="O10">
         <v>-2391000.0</v>
       </c>
       <c r="P10">
         <v>-11582000.0</v>
       </c>
       <c r="Q10">
         <v>-2908000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1371000.0</v>
       </c>
       <c r="F11">
         <v>5681000.0</v>
       </c>
       <c r="G11">
         <v>7721000.0</v>
       </c>
       <c r="H11">
         <v>2130000.0</v>
       </c>
       <c r="I11">
         <v>2524000.0</v>
       </c>
       <c r="J11">
         <v>-137000.0</v>
       </c>
       <c r="K11">
         <v>-4114000.0</v>
       </c>
@@ -32309,51 +32512,51 @@
       </c>
       <c r="O11">
         <v>-1745000.0</v>
       </c>
       <c r="P11">
         <v>-2892000.0</v>
       </c>
       <c r="Q11">
         <v>4646000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>97600000.0</v>
       </c>
       <c r="F12">
         <v>-5009000.0</v>
       </c>
       <c r="G12">
         <v>3694000.0</v>
       </c>
       <c r="H12">
         <v>-5984000.0</v>
       </c>
       <c r="I12">
         <v>1768000.0</v>
       </c>
       <c r="J12">
         <v>-4911000.0</v>
       </c>
       <c r="K12">
         <v>132000.0</v>
       </c>
@@ -32366,102 +32569,102 @@
       <c r="N12">
         <v>3133000.0</v>
       </c>
       <c r="O12">
         <v>1838000.0</v>
       </c>
       <c r="P12">
         <v>32000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3887000.0</v>
       </c>
       <c r="F13">
         <v>-625000.0</v>
       </c>
       <c r="G13">
         <v>-1849000.0</v>
       </c>
       <c r="H13">
         <v>856000.0</v>
       </c>
       <c r="I13">
         <v>-827000.0</v>
       </c>
       <c r="J13">
         <v>-1427000.0</v>
       </c>
       <c r="K13">
         <v>2831000.0</v>
       </c>
       <c r="L13">
         <v>-191000.0</v>
       </c>
       <c r="M13">
         <v>1583000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>12381000.0</v>
       </c>
       <c r="C14">
         <v>13818000.0</v>
       </c>
       <c r="D14">
         <v>20350000.0</v>
       </c>
       <c r="E14">
         <v>22952000.0</v>
       </c>
       <c r="F14">
         <v>15819000.0</v>
       </c>
       <c r="G14">
         <v>8871000.0</v>
       </c>
       <c r="H14">
         <v>8102000.0</v>
       </c>
       <c r="I14">
         <v>8296000.0</v>
       </c>
@@ -32506,51 +32709,51 @@
       </c>
       <c r="W14">
         <v>186000.0</v>
       </c>
       <c r="X14">
         <v>1049000.0</v>
       </c>
       <c r="Y14">
         <v>14603000.0</v>
       </c>
       <c r="Z14">
         <v>12212000.0</v>
       </c>
       <c r="AA14">
         <v>8132000.0</v>
       </c>
       <c r="AB14">
         <v>3400000.0</v>
       </c>
       <c r="AC14">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>3840000.0</v>
       </c>
       <c r="C15">
         <v>3831000.0</v>
       </c>
       <c r="D15">
         <v>3750000.0</v>
       </c>
       <c r="E15">
         <v>3721000.0</v>
       </c>
       <c r="F15">
         <v>3335000.0</v>
       </c>
       <c r="G15">
         <v>1520000.0</v>
       </c>
       <c r="H15">
         <v>2987000.0</v>
       </c>
       <c r="I15">
         <v>1488000.0</v>
       </c>
@@ -32569,51 +32772,51 @@
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>38195000.0</v>
       </c>
       <c r="C16">
         <v>45359000.0</v>
       </c>
       <c r="D16">
         <v>11324000.0</v>
       </c>
       <c r="E16">
         <v>12061000.0</v>
       </c>
       <c r="F16">
         <v>19465000.0</v>
       </c>
       <c r="G16">
         <v>17789000.0</v>
       </c>
       <c r="H16">
         <v>1703000.0</v>
       </c>
       <c r="I16">
         <v>2486000.0</v>
       </c>
@@ -32658,51 +32861,51 @@
       </c>
       <c r="W16">
         <v>48377000.0</v>
       </c>
       <c r="X16">
         <v>15045000.0</v>
       </c>
       <c r="Y16">
         <v>42225000.0</v>
       </c>
       <c r="Z16">
         <v>55628000.0</v>
       </c>
       <c r="AA16">
         <v>118303000.0</v>
       </c>
       <c r="AB16">
         <v>14100000.0</v>
       </c>
       <c r="AC16">
         <v>28000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-555000.0</v>
       </c>
       <c r="G17">
         <v>22000.0</v>
       </c>
       <c r="H17">
         <v>77000.0</v>
       </c>
       <c r="I17">
         <v>-125000.0</v>
       </c>
       <c r="J17">
         <v>127000.0</v>
       </c>
       <c r="K17">
         <v>-21000.0</v>
       </c>
       <c r="L17">
         <v>-206000.0</v>
@@ -32713,51 +32916,51 @@
       <c r="N17">
         <v>-503000.0</v>
       </c>
       <c r="O17">
         <v>-297000.0</v>
       </c>
       <c r="P17">
         <v>44000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>-9908000.0</v>
       </c>
       <c r="C18">
         <v>-14039000.0</v>
       </c>
       <c r="D18">
         <v>25957000.0</v>
       </c>
       <c r="E18">
         <v>6360000.0</v>
       </c>
       <c r="F18">
         <v>-17687000.0</v>
       </c>
       <c r="G18">
         <v>23981000.0</v>
       </c>
       <c r="H18">
         <v>5406000.0</v>
       </c>
       <c r="I18">
         <v>8028000.0</v>
       </c>
@@ -32802,51 +33005,51 @@
       </c>
       <c r="W18">
         <v>-4610000.0</v>
       </c>
       <c r="X18">
         <v>-2894000.0</v>
       </c>
       <c r="Y18">
         <v>-27570000.0</v>
       </c>
       <c r="Z18">
         <v>-45878000.0</v>
       </c>
       <c r="AA18">
         <v>-56820000.0</v>
       </c>
       <c r="AB18">
         <v>-20500000.0</v>
       </c>
       <c r="AC18">
         <v>-12700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>165160000.0</v>
       </c>
       <c r="D19">
         <v>-6522000.0</v>
       </c>
       <c r="E19">
         <v>-7751000.0</v>
       </c>
       <c r="F19">
         <v>-178142000.0</v>
       </c>
       <c r="G19">
         <v>-35582000.0</v>
       </c>
       <c r="H19">
         <v>-4096000.0</v>
       </c>
       <c r="I19">
         <v>-4079000.0</v>
       </c>
       <c r="J19">
         <v>-82032000.0</v>
@@ -32857,92 +33060,92 @@
       <c r="L19">
         <v>60875000.0</v>
       </c>
       <c r="M19">
         <v>71146000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>80264000.0</v>
       </c>
       <c r="G20">
         <v>11476000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>-2000000.0</v>
       </c>
       <c r="C21">
         <v>-119788000.0</v>
       </c>
       <c r="D21">
         <v>-19718000.0</v>
       </c>
       <c r="E21">
         <v>-2263000.0</v>
       </c>
       <c r="F21">
         <v>103626000.0</v>
       </c>
       <c r="G21">
         <v>11991000.0</v>
       </c>
       <c r="H21">
         <v>-132000.0</v>
       </c>
       <c r="I21">
         <v>149000.0</v>
       </c>
@@ -32961,51 +33164,51 @@
       <c r="N21">
         <v>-3713000.0</v>
       </c>
       <c r="O21">
         <v>-3082000.0</v>
       </c>
       <c r="P21">
         <v>7260000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>-46556000.0</v>
       </c>
       <c r="C22">
         <v>-52287000.0</v>
       </c>
       <c r="D22">
         <v>-10146000.0</v>
       </c>
       <c r="E22">
         <v>-69780000.0</v>
       </c>
       <c r="F22">
         <v>26093000.0</v>
       </c>
       <c r="G22">
         <v>5545000.0</v>
       </c>
       <c r="H22">
         <v>18972000.0</v>
       </c>
       <c r="I22">
         <v>7301000.0</v>
       </c>
@@ -33050,51 +33253,51 @@
       </c>
       <c r="W22">
         <v>-2889000.0</v>
       </c>
       <c r="X22">
         <v>-4331000.0</v>
       </c>
       <c r="Y22">
         <v>-37813000.0</v>
       </c>
       <c r="Z22">
         <v>-119854000.0</v>
       </c>
       <c r="AA22">
         <v>-70647000.0</v>
       </c>
       <c r="AB22">
         <v>-5400000.0</v>
       </c>
       <c r="AC22">
         <v>-10700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>-2042000.0</v>
       </c>
       <c r="C23">
         <v>565000.0</v>
       </c>
       <c r="D23">
         <v>3435000.0</v>
       </c>
       <c r="E23">
         <v>221004000.0</v>
       </c>
       <c r="F23">
         <v>231085000.0</v>
       </c>
       <c r="G23">
         <v>71319000.0</v>
       </c>
       <c r="H23">
         <v>-709000.0</v>
       </c>
       <c r="I23">
         <v>-565000.0</v>
       </c>
@@ -33139,51 +33342,51 @@
       </c>
       <c r="W23">
         <v>34973000.0</v>
       </c>
       <c r="X23">
         <v>-5000000.0</v>
       </c>
       <c r="Y23">
         <v>13456000.0</v>
       </c>
       <c r="Z23">
         <v>-20805000.0</v>
       </c>
       <c r="AA23">
         <v>-2028000.0</v>
       </c>
       <c r="AB23">
         <v>6300000.0</v>
       </c>
       <c r="AC23">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>7933000.0</v>
       </c>
       <c r="C24">
         <v>65000.0</v>
       </c>
       <c r="D24">
         <v>-51000.0</v>
       </c>
       <c r="E24">
         <v>-1762000.0</v>
       </c>
       <c r="F24">
         <v>-160759000.0</v>
       </c>
       <c r="G24">
         <v>-30171000.0</v>
       </c>
       <c r="H24">
         <v>20000.0</v>
       </c>
       <c r="I24">
         <v>6000.0</v>
       </c>
@@ -33218,51 +33421,51 @@
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-135000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>11000.0</v>
       </c>
       <c r="Y24">
         <v>1200000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>1864000.0</v>
       </c>
       <c r="AB24">
         <v>11600000.0</v>
       </c>
       <c r="AC24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>35567000.0</v>
       </c>
       <c r="C25">
         <v>8742000.0</v>
       </c>
       <c r="D25">
         <v>3158000.0</v>
       </c>
       <c r="E25">
         <v>96586000.0</v>
       </c>
       <c r="F25">
         <v>1151000.0</v>
       </c>
       <c r="G25">
         <v>1313000.0</v>
       </c>
       <c r="H25">
         <v>1073000.0</v>
       </c>
       <c r="I25">
         <v>650000.0</v>
       </c>
@@ -33307,51 +33510,51 @@
       </c>
       <c r="W25">
         <v>1548000.0</v>
       </c>
       <c r="X25">
         <v>54000.0</v>
       </c>
       <c r="Y25">
         <v>2123000.0</v>
       </c>
       <c r="Z25">
         <v>65715000.0</v>
       </c>
       <c r="AA25">
         <v>13542000.0</v>
       </c>
       <c r="AB25">
         <v>-7600000.0</v>
       </c>
       <c r="AC25">
         <v>11500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-42000.0</v>
       </c>
       <c r="C26">
         <v>-185000.0</v>
       </c>
       <c r="D26">
         <v>-222000.0</v>
       </c>
       <c r="E26">
         <v>-8267000.0</v>
       </c>
       <c r="F26">
         <v>-651000.0</v>
       </c>
       <c r="G26">
         <v>-1520000.0</v>
       </c>
       <c r="H26">
         <v>-4167000.0</v>
       </c>
       <c r="I26">
         <v>-5687000.0</v>
       </c>
@@ -33370,51 +33573,51 @@
       <c r="N26">
         <v>1188000.0</v>
       </c>
       <c r="O26">
         <v>62562000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>5895000.0</v>
       </c>
       <c r="C27">
         <v>5829000.0</v>
       </c>
       <c r="D27">
         <v>5292000.0</v>
       </c>
       <c r="E27">
         <v>11361000.0</v>
       </c>
       <c r="F27">
         <v>9477000.0</v>
       </c>
       <c r="G27">
         <v>6791000.0</v>
       </c>
       <c r="H27">
         <v>2949000.0</v>
       </c>
       <c r="I27">
         <v>2652000.0</v>
       </c>
@@ -33443,51 +33646,51 @@
         <v>5109000.0</v>
       </c>
       <c r="R27">
         <v>490000.0</v>
       </c>
       <c r="S27">
         <v>677000.0</v>
       </c>
       <c r="T27">
         <v>5068000.0</v>
       </c>
       <c r="U27">
         <v>-37265000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-5882000.0</v>
       </c>
       <c r="C28">
         <v>-123239000.0</v>
       </c>
       <c r="D28">
         <v>-20255000.0</v>
       </c>
       <c r="E28">
         <v>-13858000.0</v>
       </c>
       <c r="F28">
         <v>180677000.0</v>
       </c>
       <c r="G28">
         <v>22254000.0</v>
       </c>
       <c r="H28">
         <v>-6286000.0</v>
       </c>
       <c r="I28">
         <v>-6559000.0</v>
       </c>
@@ -33526,51 +33729,51 @@
       </c>
       <c r="W28">
         <v>454000.0</v>
       </c>
       <c r="X28">
         <v>-3334000.0</v>
       </c>
       <c r="Y28">
         <v>519000.0</v>
       </c>
       <c r="Z28">
         <v>458000.0</v>
       </c>
       <c r="AA28">
         <v>245508000.0</v>
       </c>
       <c r="AB28">
         <v>8300000.0</v>
       </c>
       <c r="AC28">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>-4746000.0</v>
       </c>
       <c r="C29">
         <v>-7300000.0</v>
       </c>
       <c r="D29">
         <v>31924000.0</v>
       </c>
       <c r="E29">
         <v>14610000.0</v>
       </c>
       <c r="F29">
         <v>-304000.0</v>
       </c>
       <c r="G29">
         <v>29392000.0</v>
       </c>
       <c r="H29">
         <v>9522000.0</v>
       </c>
       <c r="I29">
         <v>11393000.0</v>
       </c>
@@ -33615,51 +33818,51 @@
       </c>
       <c r="W29">
         <v>-2095000.0</v>
       </c>
       <c r="X29">
         <v>-2856000.0</v>
       </c>
       <c r="Y29">
         <v>-27388000.0</v>
       </c>
       <c r="Z29">
         <v>-42415000.0</v>
       </c>
       <c r="AA29">
         <v>-50949000.0</v>
       </c>
       <c r="AB29">
         <v>-17300000.0</v>
       </c>
       <c r="AC29">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>2771000.0</v>
       </c>
       <c r="C30">
         <v>165160000.0</v>
       </c>
       <c r="D30">
         <v>-11416000.0</v>
       </c>
       <c r="E30">
         <v>-7751000.0</v>
       </c>
       <c r="F30">
         <v>-178142000.0</v>
       </c>
       <c r="G30">
         <v>-35582000.0</v>
       </c>
       <c r="H30">
         <v>-4096000.0</v>
       </c>
       <c r="I30">
         <v>-4079000.0</v>
       </c>
@@ -33721,1226 +33924,1235 @@
       <c r="AC30">
         <v>-11400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DH30"/>
+  <dimension ref="A1:DI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112">
+    <row r="1" spans="1:113">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
-      <c r="DH1" t="s">
-        <v>172</v>
+      <c r="DI1" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="2" spans="1:112">
+    <row r="2" spans="1:113">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>31725000.0</v>
+      </c>
+      <c r="C2">
         <v>38195000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29508000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29430000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>41315000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45359000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36399000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46221000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47484000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11324000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8024000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11315000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10310000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12061000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10365000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13888000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16451000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19465000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10170000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6782000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6525000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17789000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17027000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21538000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12796000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1703000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1851000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1969000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2522000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2486000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3005000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2571000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2196000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1856000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1672000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>63433000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>73581000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>94738000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>95955000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>88268000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>86335000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>88401000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26528000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34409000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26843000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>31034000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>42793000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4605000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4385000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4478000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4394000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2054000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4127000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5111000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14287000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43423000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>41644000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1677000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1655000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5232000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2767000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1592000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3292000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>56938000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>58363000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>58856000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>65676000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56314000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>19342000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11866000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16929000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22393000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>41886000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>20722000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14246000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>17051000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1731000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1362000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6282000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3294000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>23270000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15873000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>29478000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>46988000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>48377000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>46299000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>34798000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>38667000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15045000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10894000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>52041000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>49665000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>42225000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17745000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>38676000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>32822000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>55628000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>78303000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>81910000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>114481000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>118303000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>141256000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>191161000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>247920000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>14127000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>10400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>14800000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
+      <c r="DI2"/>
     </row>
-    <row r="3" spans="1:112">
+    <row r="3" spans="1:113">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
+        <v>1104000</v>
+      </c>
+      <c r="C3">
         <v>1558000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>903000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1215000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1863000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1181000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2214000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1050000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1578000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2147000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1222000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1493000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1781000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1471000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2034000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2144000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2172000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11804000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2354000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1878000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1347000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1805000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1585000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>719000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1302000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1278000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>844000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>948000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1046000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1511000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>336000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>665000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>853000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>928000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>771000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>722000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>426000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>530000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>977000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>456000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>603000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>490000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>686000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>894000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>734000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>480000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1017000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>722000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>660000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1229000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>591000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1405000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1889000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1859000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>882000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1149000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1606000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>297000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>362000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>661000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1464000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1325000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>667000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>74000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>20000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
       <c r="BR3">
         <v>3000</v>
       </c>
       <c r="BS3">
+        <v>3000</v>
+      </c>
+      <c r="BT3">
         <v>4000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="BW3">
         <v>1000</v>
       </c>
       <c r="BX3">
+        <v>1000</v>
+      </c>
+      <c r="BY3">
         <v>8000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>16000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>23000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>41000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="CD3">
         <v>2000</v>
       </c>
       <c r="CE3">
+        <v>2000</v>
+      </c>
+      <c r="CF3">
         <v>1000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>8000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1004000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1014000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>500000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>34000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>35761000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>35765000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>106000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>73000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>344000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>425000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>971000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1723000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1309000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1351000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2320000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>891000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>500000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>9300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>500000</v>
       </c>
     </row>
-    <row r="4" spans="1:112">
+    <row r="4" spans="1:113">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1563000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1322000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-3077000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-892000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-4228000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>9295000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>3388000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>257000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-11264000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>762000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4511000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>8742000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>11093000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-148000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-118000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-553000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>36000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-519000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>434000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>375000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>340000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>184000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-61761000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-10148000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-21157000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1217000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>7687000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1933000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2066000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>61873000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-7881000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>7566000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-4191000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-11759000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>38188000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>220000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-93000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>84000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2340000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-2073000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-984000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9176000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-29136000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1779000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>39244000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -34950,203 +35162,204 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
+      <c r="DI4"/>
     </row>
-    <row r="5" spans="1:112">
+    <row r="5" spans="1:113">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2070000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-954000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-1641000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>670000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2145000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1636000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1246000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-858000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4882000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>307000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-383000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1055000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1071000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1006000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>674000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-224000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-129000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1292000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>250000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>734000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-655000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-811000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-407000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1083000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>295000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1661000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3329000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-556000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-208000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>551000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4772000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2218000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4714000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5064000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1267000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1951000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1165000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1151000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-478000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>571000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4806000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>225000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1058000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1155000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -35156,879 +35369,886 @@
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
+      <c r="DI5"/>
     </row>
-    <row r="6" spans="1:112">
+    <row r="6" spans="1:113">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
+        <v>-868000.0</v>
+      </c>
+      <c r="C6">
         <v>-6470000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7183000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>78000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11885000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4044000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8960000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9822000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1263000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>36160000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3291000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1005000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1751000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1696000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3523000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2563000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3014000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9295000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3388000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>257000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11264000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>762000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4511000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8742000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11093000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-148000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-118000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-553000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>36000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-519000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>434000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>375000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>340000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>184000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-61761000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10148000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-21157000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1217000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7687000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1933000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2066000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>61873000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7881000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7566000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4191000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11759000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>38188000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>220000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-93000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>84000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2340000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2073000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-984000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9176000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-29136000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1779000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>39244000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>723000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>22000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3577000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2465000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1175000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1700000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-53646000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1425000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-493000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6820000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>9362000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>36972000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7476000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5063000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-5464000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-19493000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21164000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6476000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2805000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15320000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>369000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4920000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2988000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-19976000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7397000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-13605000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-17510000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-1389000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2078000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>11501000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3869000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>23622000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4151000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-41147000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2376000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>7440000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>24480000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-20931000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5854000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-22806000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-22675000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3607000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-32571000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-3822000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-22953000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-49905000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-56759000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>233793000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>8200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-12700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-9000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:112">
+    <row r="7" spans="1:113">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>-7088000.0</v>
+      </c>
+      <c r="C7">
         <v>-5618000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15753000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7142000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7274000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1712000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18231000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9878000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2674000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10611000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18574000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4874000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9975000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4057000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22288000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-22565000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9135000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27574000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2282000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24957000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3758000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11988000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1431000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1178000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11970000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>712000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3168000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9839000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1703000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1275000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1969000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7174000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1883000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4618000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5048000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-9385000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6730000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1611000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1060000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-997000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>6700000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3832000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3583000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-13833000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>14285000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3218000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>10896000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-28697000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2554000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6297000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4898000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-7160000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3772000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1168000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4919000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-14119000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1564000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4871000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2053000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-12504000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2304000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2911000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>5965000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-8062000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1216000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>389000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>921000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>221000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-73000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-243000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-111000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>162000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-35000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-127000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>111000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>278000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>117000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-83000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>183000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>211000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-280000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-24000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>21000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-62000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-612000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>91000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-850000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1078000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-521000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-647000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-41000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-142000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-372000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>927000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-3390000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1662000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1100000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2349000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>4097000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1268000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-358000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-2959000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>5612000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-7013000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>1832000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2407000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>500000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-2400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-2600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:112">
+    <row r="8" spans="1:113">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>13292000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2797000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-13116000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12262000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>437000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>6615000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-11836000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1309000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>66000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-7124000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-18203000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>15094000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2568000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>317000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-9771000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5212000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1921000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>3241000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-7228000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3368000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-147000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-149000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-9582000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>2537000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1479000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>3059000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-6418000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>6148000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-24000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2404000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-14119000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>10647000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>2794000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>4446000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-16405000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>8568000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-4475000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>3588000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-12161000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>4394000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-4724000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>3801000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-12490000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>10214000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-7114000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -36038,909 +36258,917 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
+      <c r="DI8"/>
     </row>
-    <row r="9" spans="1:112">
+    <row r="9" spans="1:113">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
+        <v>5341000.0</v>
+      </c>
+      <c r="C9">
         <v>-3675000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6984000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13608000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4536000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1121000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10066000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10875000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7892000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3761000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12325000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-16742000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13292000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2797000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16615000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13116000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12262000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>437000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6615000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11836000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1309000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>66000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7124000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-18203000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15094000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2568000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>317000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-9771000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5212000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1921000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3241000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7228000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3368000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-147000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-149000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-9582000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2537000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1479000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3059000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-6418000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6148000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-24000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2404000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-14119000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10647000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2794000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4446000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16405000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8568000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4475000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>3588000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-12161000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4394000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-4724000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3801000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-12490000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>10214000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7114000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5705000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-10556000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6694000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-4160000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5166000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-10665000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>571000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>590000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
+      <c r="DI9"/>
     </row>
-    <row r="10" spans="1:112">
+    <row r="10" spans="1:113">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
+        <v>-9597000.0</v>
+      </c>
+      <c r="C10">
         <v>600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3780000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4819000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5975000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4203000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8446000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-96000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2583000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2024000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7803000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7361000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1341000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10756000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4006000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-23137000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8890000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10307000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12486000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2388000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1530000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8508000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3092000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4061000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>165000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1160000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10739000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2589000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4021000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>286000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8898000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5430000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9634000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-131000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10194000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2051000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1134000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1697000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-783000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5602000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3116000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6052000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1402000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3780000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4277000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-14230000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-12729000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1997000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3288000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>527000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1385000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6278000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2473000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-8312000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2116000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2417000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1371000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-10249000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2455000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1410000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-237000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1261000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
+      <c r="DI10"/>
     </row>
-    <row r="11" spans="1:112">
+    <row r="11" spans="1:113">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1308000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2522000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3291000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2939000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6126000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1281000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2123000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3251000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11262000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4453000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4191000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9099000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-894000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4675000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4429000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>586000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7628000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1655000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>103000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-482000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2913000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-10000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3626000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>735000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2010000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>744000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2993000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2063000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1994000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1190000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1729000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5787000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>268000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7574000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2436000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-450000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7295000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3857000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-74000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4064000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>905000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-432000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-2056000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>619000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>720000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1028000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>473000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>4646000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2488000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
+      <c r="DI11"/>
     </row>
-    <row r="12" spans="1:112">
+    <row r="12" spans="1:113">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>22000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1234000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>86029000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1475000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3316000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4415000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2417000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2172000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>827000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-886000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4433000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-467000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>614000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7741000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>90000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>689000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>978000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>57000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>609000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>927000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>175000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-5672000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>625000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-32000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>168000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>544000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-203000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-97000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-112000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>24293000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>49434000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1994000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-20000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-15456000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-20043000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>325000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>228000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>713000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1730000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>278000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>412000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-838000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1075000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>150000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1451000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -36950,160 +37178,161 @@
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
+      <c r="DI12"/>
     </row>
-    <row r="13" spans="1:112">
+    <row r="13" spans="1:113">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1061000.0</v>
       </c>
       <c r="O13">
+        <v>-1061000.0</v>
+      </c>
+      <c r="P13">
         <v>995000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4059000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-787000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-36000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5287000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>663000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-845000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5730000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-878000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-822000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>954000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1103000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>853000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>108000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>190000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-295000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1270000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>168000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>803000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-528000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1427000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-778000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-472000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>69000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2831000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-191000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1583000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37124,520 +37353,524 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
+      <c r="DI13"/>
     </row>
-    <row r="14" spans="1:112">
+    <row r="14" spans="1:113">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
+        <v>2906000.0</v>
+      </c>
+      <c r="C14">
         <v>2924000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3141000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3043000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3090000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3107000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3451000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3396000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3496000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3475000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5115000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5004000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5164000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5067000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5412000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5774000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5814000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5952000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5512000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5208000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2546000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2553000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3176000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1893000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1913000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1889000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2105000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1978000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2027000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1992000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2080000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2071000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2103000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2042000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2246000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1373000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>816000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>824000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>826000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>798000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>828000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>887000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1014000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1374000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1609000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1576000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1642000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1990000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1908000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1954000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1976000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2476000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1895000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1932000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1861000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1899000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1090000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1103000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1326000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1360000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1057000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>939000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1095000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1150000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>385000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>79000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>82000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>83000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>88000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>89000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>90000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BV14">
         <v>89000.0</v>
       </c>
       <c r="BW14">
+        <v>89000.0</v>
+      </c>
+      <c r="BX14">
         <v>332000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>156000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>158000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>157000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>167000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>159000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>233000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>88000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-194000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>362000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>81000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>85000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-1197000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>184000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>584000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>615000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>287000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1000.0</v>
       </c>
-      <c r="CO14"/>
-      <c r="CP14">
+      <c r="CP14"/>
+      <c r="CQ14">
         <v>761000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>10744000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>971000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1531000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1357000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3209000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2837000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3301000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2865000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>2920000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>2948000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>582000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1682000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE14">
         <v>1000000.0</v>
       </c>
       <c r="DF14">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG14">
         <v>900000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>700000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:112">
+    <row r="15" spans="1:113">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>961000.0</v>
       </c>
       <c r="C15">
-        <v>960000.0</v>
+        <v>961000.0</v>
       </c>
       <c r="D15">
         <v>960000.0</v>
       </c>
       <c r="E15">
+        <v>960000.0</v>
+      </c>
+      <c r="F15">
         <v>961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959000.0</v>
       </c>
       <c r="G15">
         <v>959000.0</v>
       </c>
       <c r="H15">
         <v>959000.0</v>
       </c>
       <c r="I15">
+        <v>959000.0</v>
+      </c>
+      <c r="J15">
         <v>957000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>956000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>954000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000.0</v>
       </c>
       <c r="N15">
         <v>930000.0</v>
       </c>
       <c r="O15">
+        <v>930000.0</v>
+      </c>
+      <c r="P15">
         <v>926000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>934000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>931000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>930000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>925000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>845000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>782000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>783000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>776000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>744000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744000.0</v>
       </c>
       <c r="AA15">
         <v>744000.0</v>
       </c>
       <c r="AB15">
+        <v>744000.0</v>
+      </c>
+      <c r="AC15">
         <v>749000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>748000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>746000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>741000.0</v>
       </c>
       <c r="AG15">
         <v>741000.0</v>
       </c>
       <c r="AH15">
         <v>741000.0</v>
       </c>
       <c r="AI15">
+        <v>741000.0</v>
+      </c>
+      <c r="AJ15">
         <v>196000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>1488000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>1917000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
@@ -37645,582 +37878,588 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
+      <c r="DI15"/>
     </row>
-    <row r="16" spans="1:112">
+    <row r="16" spans="1:113">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
+        <v>30857000.0</v>
+      </c>
+      <c r="C16">
         <v>31725000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36691000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29508000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29430000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41315000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45359000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36399000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>46221000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>47484000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11324000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8024000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11315000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10310000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12061000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10365000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13888000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16451000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19465000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10170000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6782000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6525000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17027000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21538000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12796000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1703000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1851000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1969000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2522000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2486000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3005000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2571000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2196000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1856000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1672000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>63433000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>73581000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>94738000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>95955000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>88268000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>86335000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>88401000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>26528000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34409000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>26843000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>31034000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>42793000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4605000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4385000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4478000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4394000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2054000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4127000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5111000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14287000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>43423000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>41644000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1677000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1655000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5232000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2767000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1592000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3292000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>56938000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>58363000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>58856000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>65676000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>56314000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19342000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11866000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>16929000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22393000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>41886000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>20722000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>14246000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>17051000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1731000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1362000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6282000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3294000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>23270000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15873000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>29478000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>46988000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>48377000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>46299000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>34798000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>38667000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15045000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10894000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>52041000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>49665000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>42225000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>17745000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>38676000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>32822000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>55628000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>78303000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>81910000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>114481000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>118303000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>141256000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>191161000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>247920000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>14100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>5900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-2300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>14600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-9000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:112">
+    <row r="17" spans="1:113">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-177000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-240000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>65000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-203000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-77000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>85000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-230000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>244000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>150000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-72000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>55000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-56000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-141000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-22000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-12000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>50000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-18000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>128000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>15000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-91000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>22000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-23000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>71000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-70000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-56000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>23000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-103000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-510000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>499000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-586000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>400000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-74000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-485000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-199000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>255000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-259000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-95000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>52000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
@@ -38230,507 +38469,511 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
+      <c r="DI17"/>
     </row>
-    <row r="18" spans="1:112">
+    <row r="18" spans="1:113">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
+        <v>636000.0</v>
+      </c>
+      <c r="C18">
         <v>-5691000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11585000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6952000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11287000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3254000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14356000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9393000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-744000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18508000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13274000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1351000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12306000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1728000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>30322000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13614000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2347000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12695000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4993000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19817000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1002000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3865000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6539000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5021000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10224000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2197000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2609000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4881000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3019000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4659000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2270000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-639000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6402000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6730000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9730000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-10322000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1555000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1125000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1315000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4256000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>428000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8074000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-11439000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7937000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3707000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1845000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-24348000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1277000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-7774000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8140000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6118000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2222000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1887000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3192000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-11043000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1087000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3519000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-9253000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1066000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1051000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>5553000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-11888000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-7702000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1800000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1367000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-533000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-816000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-943000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-881000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-787000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-911000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-852000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-437000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-301000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-435000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-461000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-361000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3181000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2185000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1651000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-415000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-271000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-944000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-165000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1402000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-274000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1914000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1020000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-300000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-440000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>34350000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-36504000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-8735000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-4953000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-6520000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-7362000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-4553000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-10624000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-13077000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-17624000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-21023000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-20807000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-5726000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-9264000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-10500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-3500000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-2300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-4200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-9600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:112">
+    <row r="19" spans="1:113">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>6614000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1809000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1181000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5984000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1018000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1446000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>173608000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6867000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1466000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1383000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1973000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2004000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1874000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-36961000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-137981000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1853000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1347000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1803000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-31761000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-719000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1299000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1278000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-825000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-948000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1045000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
-[...1 lines deleted...]
-      </c>
+      <c r="AM19"/>
       <c r="AN19">
         <v>10235000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AO19">
+        <v>10235000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-921000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>60875000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-9994000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>81140000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
@@ -38750,76 +38993,77 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
+      <c r="DI19"/>
     </row>
-    <row r="20" spans="1:112">
+    <row r="20" spans="1:113">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>80264000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -38868,211 +39112,212 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:113">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>-2000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>1000.0</v>
       </c>
-      <c r="H21">
-[...2 lines deleted...]
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-9825000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2090000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-28259000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17391000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3148000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10368000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-54638000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>160639000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1539000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4928000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7216000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11426000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1612000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9393000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2298000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8166000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2178000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3822000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-549000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6053000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>759000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6114000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6548000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27045000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-22713000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1885000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-75000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3240000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-439000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-502000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3346000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-21280000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1720000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6997000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8234000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8830000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4957000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>648000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-4100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>21875000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1528000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-22385000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -39082,2792 +39327,2818 @@
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
+      <c r="DI21"/>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:113">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>4714000.0</v>
+      </c>
+      <c r="C22">
         <v>-3295000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-31261000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1617000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8434000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5244000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-65521000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3157000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5493000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21884000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8389000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1264000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2091000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1598000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-81604000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2751000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3764000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5309000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14046000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4530000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1840000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5677000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7069000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1183000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2743000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12387000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3492000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-694000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3787000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3548000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4127000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-777000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>403000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6019000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1583000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3654000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1455000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1389000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-405000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3171000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4013000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-20730000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-48119000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-5447000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1675000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-86000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20403000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4983000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1327000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>736000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1306000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2268000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3032000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>544000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>726000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1908000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2590000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3528000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1007000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-811000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1168000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-454000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-3294000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>57293000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2355000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2473000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-850000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-921000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-601000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-487000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-715000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-783000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-417000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-202000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>36000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>81000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>202000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>16000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>99000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-24000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-1382000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-258000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-127000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-516000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-390000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-923000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-532000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-963000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-471000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-205000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-674000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-1040000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2412000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-6796000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-3989000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-20571000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-6457000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-59409000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-16897000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-20787000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-22761000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-28697000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-13616000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-16903000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-11431000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-4300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-1700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-1300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-11800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:113">
       <c r="A23" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>227</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-32000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-42000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>280000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>285000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>173608000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6867000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12794000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8105000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11731000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-13841000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>935000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-668000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>126000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1142000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-722000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1486000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>166000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1255000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>40000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>453000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1299000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>75000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-31000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-557000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1045000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>51758000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-71000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-494000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-10000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6511000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-334000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-670000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-22727000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5222000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9258000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-451000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1506000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3759000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>172000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>51000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1320000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7023000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>359000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>284000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>235000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>110000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>843000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>648000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-569000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>122000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>417000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>30000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>31000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>120000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3499000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3388000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>653000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3255000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>355000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>873000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-6287000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10175000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>37912000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>8353000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-4278000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-4553000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-18641000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2508000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>6769000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>368000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15758000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>689000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1743000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>801000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-18327000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1750000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>216000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-16566000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1860000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3080000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10771000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2969000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>24091000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3994000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-40797000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-5000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7864000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>33100000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-16281000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>12087000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-15450000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-18511000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6341000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-20500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>11865000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-3000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-4000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-8000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-2013000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:113">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>28000.0</v>
       </c>
       <c r="C24">
+        <v>28000.0</v>
+      </c>
+      <c r="D24">
         <v>50000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>54000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>70000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>32000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>132000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-169000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-5645000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-223000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>81000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>88000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>60999.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>140000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>298000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>204000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-135627000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>25000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>30500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-30176000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>3000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>20000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AD24">
         <v>1000.0</v>
       </c>
       <c r="AE24">
         <v>1000.0</v>
       </c>
       <c r="AF24">
+        <v>1000.0</v>
+      </c>
+      <c r="AG24">
         <v>3000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-345000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-79238000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>52000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-1000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10235000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>18000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>59000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>202000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>70000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>81140000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>17000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>18000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-750000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-40095000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>30000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>234000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-82794000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-20000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-18605000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>1000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-1000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>5000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>2000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-135000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>97000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-97000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-109812000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1306000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>56000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>5000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>22000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>2000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-2000000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>12904000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>98000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-51431000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-839000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>12800000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-1200000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>500000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:113">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>1031000.0</v>
+      </c>
+      <c r="C25">
         <v>854000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>30758000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1005000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2519000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1285000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>46097000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>742000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>563000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-38660000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1780000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1048000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>968000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-638000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>93154000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1036000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>769000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1627000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-689000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>988000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>439000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>413000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>488000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>308000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>272000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>245000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>304000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>255000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>260000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>254000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>96000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>208000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>503000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-157000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-185000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-19000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-450000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>899000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1276000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>195000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>362000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>426000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22212000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-243000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>328000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-409000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-35714000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>335000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>326000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>371000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>305000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>292000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>317000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>304000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>244000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>302000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>247000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>242000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>232000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>614000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>505000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-4136000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>198000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-64090000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>107000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>104000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>13000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>93000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-185000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-369000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-320000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-182000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-397000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-677000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-763000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-775000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-714000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-686000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-3646000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2258000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-331000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>17000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-436000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>103000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>57000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1565000.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
-      <c r="CL25">
+      <c r="CL25"/>
+      <c r="CM25">
         <v>-17000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-307000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>375000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-15000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-9293000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-167000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>11493000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>90000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>47894000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5129000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5738000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>6954000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>451000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-1775000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>11083000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>3783000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-7800000.0</v>
       </c>
-      <c r="DD25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE25"/>
       <c r="DF25">
         <v>100000.0</v>
       </c>
       <c r="DG25">
+        <v>100000.0</v>
+      </c>
+      <c r="DH25">
         <v>10600000.0</v>
       </c>
-      <c r="DH25"/>
+      <c r="DI25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:113">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
+        <v>-447000.0</v>
+      </c>
+      <c r="C26">
         <v>-32000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-42000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>42000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-42000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>185000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-185000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3622000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-104000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-118000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10461000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1097000.0</v>
       </c>
       <c r="R26">
         <v>-1097000.0</v>
       </c>
       <c r="S26">
+        <v>-1097000.0</v>
+      </c>
+      <c r="T26">
         <v>651000.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>1486000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-651000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1383000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1383000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-137000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2662000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2662000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-978000.0</v>
       </c>
       <c r="AE26">
         <v>-978000.0</v>
       </c>
       <c r="AF26">
+        <v>-978000.0</v>
+      </c>
+      <c r="AG26">
         <v>-4687000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-22000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>17000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>179000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-14000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5222000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1255000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2305000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1662000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-6990000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>172000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>41000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>51000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>255000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>476000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>359000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>284000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>235000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>110000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>843000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-569000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>122000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>345000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>62664000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:113">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
+        <v>268000.0</v>
+      </c>
+      <c r="C27">
         <v>1154000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1327000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1544000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1555000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1469000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1571000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1547000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1528000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1183000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1255000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1168000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1535000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1334000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2219000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2220000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3555000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3367000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3063000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3064000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1826000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1524000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1358000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4204000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>616000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>613000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>703000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>678000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>783000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>785000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>585000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>912000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>656000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>499000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>452000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>387000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>309000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>33000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>34000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>42000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>115000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>36000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-780000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>191000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>575000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>463000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>466000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>850000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>318000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>219000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>649000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1719000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>272000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>370000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>452000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>526000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>384000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>404000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>588000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>641000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>963000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>899000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>5109000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>723000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>118000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>5068000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>139000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>5068000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>198000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>5068000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>67000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-37265000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:113">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>-1408000.0</v>
+      </c>
+      <c r="C28">
         <v>-993000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2960000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-960000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-961000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1001000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-958000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-679000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-754000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-120848000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4064000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2229000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10824000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3138000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29185000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10397000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3537000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8467000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>29636000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>159072000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-835000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7196000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5702000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20559000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1252000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8649000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2907000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4816000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3627000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4568000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2274000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1092000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>737000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6114000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6548000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27224000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22727000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5222000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1255000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2305000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1662000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-7065000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3412000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-398000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-451000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3108000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-19103000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2079000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7281000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-7999000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8940000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4114000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>648000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1908000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>21997000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1873000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>40279000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2695000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9312000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2706000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3499000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4503000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9873000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13133000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
-[...1 lines deleted...]
-      </c>
+      <c r="BV28"/>
       <c r="BW28">
         <v>2508000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BX28">
+        <v>2508000.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>368000.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>1750000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>216000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>628000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>403000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>51000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>423000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>42000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4200000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>401000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>132000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>173000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>126000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>88000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>50000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>242000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>42000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>124000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>531000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>691000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>390000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>243896000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>6000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2500000.0</v>
       </c>
-      <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>-200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:113">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>1740000.0</v>
+      </c>
+      <c r="C29">
         <v>-4133000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5737000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9424000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2073000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16570000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8343000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>834000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16361000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14496000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>142000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14087000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3199000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>32356000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-11470000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4519000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10795000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16797000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-17463000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2880000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2518000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8344000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6606000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10943000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3499000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3887000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4037000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3967000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5705000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3781000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-303000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>660000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7255000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7658000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8959000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-9600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1981000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-595000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-338000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4712000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1031000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8564000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-10753000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8831000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2973000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2325000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-23331000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-555000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-7114000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>9369000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-5527000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3627000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5051000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-10161000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1150000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>519000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3816000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-8891000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-405000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>413000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>6878000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-11221000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-7628000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1780000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-1366000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-533000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-813000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-940000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-877000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-785000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-911000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-852000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-436000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-293000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-419000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-438000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-320000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-3177000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2187000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-1649000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-414000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-263000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-944000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-157000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-1405000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>730000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-900000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-520000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-266000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-440000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-1411000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-739000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-8735000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-4847000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-6447000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-7359000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-4209000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-10199000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-12106000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-15901000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-19714000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-19456000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-3406000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-8373000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-10000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-2800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-1800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-2700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:113">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-1479000.0</v>
+      </c>
+      <c r="C30">
         <v>-1530000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-853000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6614000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1809000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1181000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5984000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1018000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1446000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>173608000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6867000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1466000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1383000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1973000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2004000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1874000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36961000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-137981000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1853000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1347000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1803000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-31761000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-719000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1299000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1278000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-825000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-948000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1045000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1885000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-333000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1010000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-928000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-80008000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-670000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-426000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-531000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9258000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-451000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1506000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>60444000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-484000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-890000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-664000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10466000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>80123000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-718000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-660000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1212000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-588000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1387000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1889000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-12060000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-40977000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1149000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1606000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-297000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-362000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-631000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1464000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1325000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-433000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-59184000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>355000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-6287000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10175000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37912000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8353000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4278000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4553000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-18641000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>20530000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6769000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2754000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15758000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>689000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1743000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>801000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-18327000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6061000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-13558000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-16566000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1860000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>10771000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2969000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>24091000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-40797000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>7949000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7864000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-16281000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12087000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-15450000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-18511000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6341000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-20500000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>11865000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3712000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-31171000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-53751000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1730000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>12300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-1900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-8800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>