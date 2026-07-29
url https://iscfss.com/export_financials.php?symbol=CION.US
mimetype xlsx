--- v0 (2026-03-02)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -914,2308 +920,2441 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>9078000.0</v>
+      </c>
+      <c r="C2">
         <v>12960000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26796000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23763000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17588000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3327000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5546000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21750000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40182000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18179000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11003000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5702000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5517000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1070527.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>979271000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1058691000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>999763000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-64137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>51000.0</v>
+      </c>
+      <c r="C8">
         <v>53000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>54000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>55000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="G8">
         <v>113000.0</v>
       </c>
       <c r="H8">
         <v>113000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>113000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1044547000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>8159000.0</v>
+      </c>
+      <c r="C10">
         <v>7670000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8415000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>82739000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3774000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19914000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6135000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17579000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>56354000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15046000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39741000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9474000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>450000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1817762.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>124169000.0</v>
+      </c>
+      <c r="C12">
         <v>7670000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8415000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82739000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3774000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17579000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>56354000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15046000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>39741000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9474000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>450000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1817762.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>51000.0</v>
+      </c>
+      <c r="C13">
         <v>53000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>54000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="F13">
         <v>57000.0</v>
       </c>
       <c r="G13">
-        <v>113000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="H13">
         <v>113000.0</v>
       </c>
       <c r="I13">
+        <v>113000.0</v>
+      </c>
+      <c r="J13">
         <v>116000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>110000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>104000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>54000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>52341612.0</v>
+      </c>
+      <c r="C14">
         <v>53565000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54685327.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>56556510.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56808960.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56817841.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>56854239.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>57070217.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56128138.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52975508.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39250880.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16815345.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2761398.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>250169.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>55000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-1054905000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-927559000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-804784000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-716629000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-831039000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-870865000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-665265000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-202987000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22">
         <v>1.0</v>
       </c>
       <c r="E22">
+        <v>1.0</v>
+      </c>
+      <c r="F22">
         <v>116094000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>73862000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1906461000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1261063000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>304606000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-133070000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-44699000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>1854800000.0</v>
+      </c>
+      <c r="C23">
         <v>1945728000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2001724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1872411000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1782682000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1614795000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1810392000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1906461000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1815923000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1261063000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>955756000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>508101000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150618000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5630324.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>951322000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>951322000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>1812990000.0</v>
+      </c>
+      <c r="C26">
         <v>1888688000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1954270000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1760030000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1754039000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1569371000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1765072000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1865310000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1714195000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>1117448000.0</v>
+      </c>
+      <c r="C28">
         <v>1091518000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1073286000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>868583000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>818598000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>700042000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>830450000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>875036000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>649093000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>206165000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-39741000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9474000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-450000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>72682.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>1833209000.0</v>
+      </c>
+      <c r="C29">
         <v>1919998000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1961264000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1834956000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1752884000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1598212000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1789148000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1871886000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1764138000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>67000.0</v>
+      </c>
+      <c r="C30">
         <v>48105000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37691000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24403000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23722000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23383000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41957000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>154211000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>243973000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>136588000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44001000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>755417.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>883634000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>930512000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>878256000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>952563000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>979271000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1058691000.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>1698953000.0</v>
+      </c>
+      <c r="C33">
         <v>1889953000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1954270000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1760030000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1754039000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1569371000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1765072000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1865310000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1714195000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1091524000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>671799000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>361914000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>106068000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4769105.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>21699000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1147145000.0</v>
+      </c>
+      <c r="C35">
         <v>1111958000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1095365000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>23763000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>834582000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>733212000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>852283000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>905440000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>717050000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>243121000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>40427000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6010000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>530000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>72682.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>1973000.0</v>
+      </c>
+      <c r="C36">
         <v>1889953000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1954270000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1872411000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1754039000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1569371000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1765072000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1865310000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1714195000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1091478000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>671799000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>361914000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>104519000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4756710.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>55142000.0</v>
+      </c>
+      <c r="C38">
         <v>60208000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-113446000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>825000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>466000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1788000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>985000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>189000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3417000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2282000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2243000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>125000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>98990.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1064706.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>52</v>
+      </c>
+      <c r="B39">
+        <v>31611000.0</v>
+      </c>
       <c r="C39">
+        <v>1265000.0</v>
+      </c>
+      <c r="D39">
         <v>1348000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-122425000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>466000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1788000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>985000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>189000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3417000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>282000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>243000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>125000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>99000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>105802.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>-9078000.0</v>
+      </c>
+      <c r="C40">
         <v>-40000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-26796000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-23763000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-17588000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-3327000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-5546000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-21750000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-40182000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-18224000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-11003000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-5702000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-4071000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-1070527.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>1004496000.0</v>
+      </c>
+      <c r="C42">
         <v>1021684000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1033030000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1205515000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1059989000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1054967000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1054913000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1048693000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1076131000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>998225000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>904222000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>496335000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>144555000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4486615.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-296919000.0</v>
+      </c>
+      <c r="C48">
         <v>-200927000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-153521000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-160968000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-129534000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-176768000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-102463000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-69535000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-17556000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1428000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-64137000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-6059000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-500125.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>25162.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-160968000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>1125607000.0</v>
+      </c>
+      <c r="C51">
         <v>1099188000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1081701000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>951322000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>822372000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>719956000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>836585000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>892615000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>705447000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>221211000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>34900000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4409000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>72682.0</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>27000.0</v>
+      </c>
+      <c r="C52">
         <v>40000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1081701000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>951322000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>822372000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>719956000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>836585000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>116010000.0</v>
+      </c>
+      <c r="C53">
         <v>68818000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>113446000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10869000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>87917000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>73597000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>29527000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>12537000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>206547000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>70498000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>18892000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>1854800000.0</v>
+      </c>
+      <c r="C55">
         <v>1945728000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2001724000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1872411000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1782682000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1614795000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1810392000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1906461000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1815923000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1261063000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>955756000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>508101000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>150618000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5630324.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>155847000.0</v>
+      </c>
+      <c r="C56">
         <v>55775000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>47454000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>111556000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>28643000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>45424000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>45320000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41151000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>101728000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>169539000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>283957000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>146187000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>44550000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>861219.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>27000.0</v>
+      </c>
+      <c r="C57">
         <v>12960000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>26796000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23763000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>17588000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3327000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5546000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21750000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>40182000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>18179000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>11003000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5702000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5517000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1070527.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>1147172000.0</v>
+      </c>
+      <c r="C58">
         <v>1124918000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1122161000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>988777000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>852170000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>736539000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>857829000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>927190000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>757232000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>261300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>51430000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>11712000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6047000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1143209.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>707628000.0</v>
+      </c>
+      <c r="C60">
         <v>820810000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>879563000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>883634000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>930512000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>878256000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>952563000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>979271000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1058691000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>999763000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>904326000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>496389000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>144571000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4487115.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
-        <v>10431000.0</v>
+        <v>15938000.0</v>
       </c>
       <c r="C2">
+        <v>9078000.0</v>
+      </c>
+      <c r="D2">
+        <v>16625000.0</v>
+      </c>
+      <c r="E2">
         <v>9048000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>28510000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12960000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8517000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25110000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>30340000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>26796000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>21135000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9594000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8082000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>23763000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6996000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18432000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4035000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17588000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>39707000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24283000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43855000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3327000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8126000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4922000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25175000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5546000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8655000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18727000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17531000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21750000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>39711000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>57423000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>42718000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>40182000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>58950000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>89379000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>29819000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>18179000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2478000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>12974000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5862000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>11003000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>40210000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>34100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>42632000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5702000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>37786159.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>24653953.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7937672.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4071000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4429091.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6260165.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2914596.0</v>
       </c>
-      <c r="BA2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3226,54 +3365,56 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3284,89 +3425,87 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
@@ -3401,81 +3540,87 @@
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
-      <c r="AR5"/>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
+      <c r="AT5"/>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="BA5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3486,54 +3631,56 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3544,378 +3691,394 @@
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>50000.0</v>
+      </c>
+      <c r="C8">
+        <v>51000.0</v>
+      </c>
+      <c r="D8">
         <v>52000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="F8">
         <v>53000.0</v>
       </c>
       <c r="G8">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="H8">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="I8">
         <v>54000.0</v>
       </c>
       <c r="J8">
         <v>54000.0</v>
       </c>
       <c r="K8">
-        <v>55000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="L8">
-        <v>55000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="M8">
         <v>55000.0</v>
       </c>
       <c r="N8">
-        <v>57000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="O8">
-        <v>57000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="P8">
         <v>57000.0</v>
       </c>
       <c r="Q8">
         <v>57000.0</v>
       </c>
       <c r="R8">
         <v>57000.0</v>
       </c>
       <c r="S8">
+        <v>57000.0</v>
+      </c>
+      <c r="T8">
+        <v>57000.0</v>
+      </c>
+      <c r="U8">
         <v>113000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1037729000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1040955000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1044547000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1053278000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>29000.0</v>
+        <v>9248000.0</v>
       </c>
       <c r="C10">
+        <v>8159000.0</v>
+      </c>
+      <c r="D10">
+        <v>3931000.0</v>
+      </c>
+      <c r="E10">
         <v>6533000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7720000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7670000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>29765000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9798000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>48482000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8415000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6805000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>11515000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>96016000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>82739000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>43661000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>42542000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>17500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3774000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2159000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1496000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1641000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19914000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4214000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1688000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3727000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6135000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10147000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4923000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7281000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>17579000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>15537000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8963000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>13738000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>56354000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>21915000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>19473000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>23185000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>15046000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>26490000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8415000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>18876000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>39741000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>12688000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>11732000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4216000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>9474000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>48907092.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>40178578.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11518783.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>11834000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>11824039.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>8655789.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4629325.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1023.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -3926,678 +4089,702 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>29000.0</v>
+        <v>9248000.0</v>
       </c>
       <c r="C12">
+        <v>124169000.0</v>
+      </c>
+      <c r="D12">
+        <v>3931000.0</v>
+      </c>
+      <c r="E12">
         <v>6533000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7720000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>7670000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>29765000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9798000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>48482000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8415000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6805000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11515000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1739000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>82739000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>43661000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>42542000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>17500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3774000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2159000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1496000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1641000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>19914000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4214000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1688000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3727000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6135000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10147000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4923000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7281000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>17579000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15537000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8963000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>13738000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>56354000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>21915000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>19473000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23185000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>15046000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26490000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8415000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>18876000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>39741000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>12688000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>11732000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>4216000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>9474000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>48907092.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>40178578.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>11518783.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>11834000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>11824039.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>8655789.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4629325.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1023.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>50000.0</v>
+      </c>
+      <c r="C13">
+        <v>51000.0</v>
+      </c>
+      <c r="D13">
         <v>52000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="F13">
         <v>53000.0</v>
       </c>
       <c r="G13">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="H13">
-        <v>54000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="I13">
         <v>54000.0</v>
       </c>
       <c r="J13">
         <v>54000.0</v>
       </c>
       <c r="K13">
-        <v>55000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="L13">
-        <v>55000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="M13">
         <v>55000.0</v>
       </c>
       <c r="N13">
-        <v>57000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="O13">
-        <v>57000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="P13">
         <v>57000.0</v>
       </c>
       <c r="Q13">
         <v>57000.0</v>
       </c>
       <c r="R13">
         <v>57000.0</v>
       </c>
       <c r="S13">
+        <v>57000.0</v>
+      </c>
+      <c r="T13">
+        <v>57000.0</v>
+      </c>
+      <c r="U13">
         <v>113000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>113000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>57000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>114000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="Y13">
         <v>113000.0</v>
       </c>
       <c r="Z13">
         <v>113000.0</v>
       </c>
       <c r="AA13">
         <v>113000.0</v>
       </c>
       <c r="AB13">
         <v>113000.0</v>
       </c>
       <c r="AC13">
         <v>113000.0</v>
       </c>
       <c r="AD13">
+        <v>113000.0</v>
+      </c>
+      <c r="AE13">
+        <v>113000.0</v>
+      </c>
+      <c r="AF13">
         <v>112000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="AG13">
         <v>116000.0</v>
       </c>
       <c r="AH13">
+        <v>116000.0</v>
+      </c>
+      <c r="AI13">
+        <v>116000.0</v>
+      </c>
+      <c r="AJ13">
         <v>114000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>113000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>111000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>110000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>108000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>106000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>105000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>104000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>93000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>78000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>65000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>54000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>42532.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>32949.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>23992.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>16000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>7715.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>3853.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1712.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>10.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>50803697.0</v>
+      </c>
+      <c r="C14">
+        <v>52341612.0</v>
+      </c>
+      <c r="D14">
         <v>52065707.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>52628784.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>53073000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>53564788.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>53439000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>53595624.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>53960698.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>54292065.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>54561367.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>54788740.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>55109482.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>55505248.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56816992.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56958440.0</v>
       </c>
       <c r="Q14">
         <v>56958440.0</v>
       </c>
       <c r="R14">
+        <v>56958440.0</v>
+      </c>
+      <c r="S14">
+        <v>56958440.0</v>
+      </c>
+      <c r="T14">
         <v>56774323.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>56747687.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>56753521.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>57058184.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56707775.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>56655828.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>56850073.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>57058184.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57255724.0</v>
       </c>
       <c r="AB14">
         <v>57255724.0</v>
       </c>
       <c r="AC14">
+        <v>57255724.0</v>
+      </c>
+      <c r="AD14">
+        <v>57255724.0</v>
+      </c>
+      <c r="AE14">
         <v>56745283.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>56745283.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>57255724.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>57255724.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>56477117.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>56477117.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>55723724.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>55041889.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>53290695.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>53290695.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>52417852.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>51978786.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>42461698.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>42461698.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>36161772.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>29469777.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>18924994.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>18924994.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>14196941.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>9997777.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5987755.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3009760.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1439135.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>582212.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>111.11</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>55000.0</v>
       </c>
       <c r="N15">
+        <v>55000.0</v>
+      </c>
+      <c r="O15">
+        <v>55000.0</v>
+      </c>
+      <c r="P15">
         <v>57000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
+        <v>-8865000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
         <v>-116918000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>17132000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2822000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>12100000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4608,54 +4795,56 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4666,54 +4855,56 @@
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4724,54 +4915,56 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4782,54 +4975,56 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4840,586 +5035,606 @@
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
-        <v>162624000.0</v>
+        <v>124025000.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
-        <v>1.0</v>
+        <v>162624000.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22">
         <v>61864000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>116094000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>158970000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>146565000.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
+        <v>146565000.0</v>
+      </c>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
         <v>-3074000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3068000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5372000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-541000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-538000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-88000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-189000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2585000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
+        <v>1.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22">
         <v>-4763000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-22320000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-149850000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-151077000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-240798000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-234734000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-187209000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-177865000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-133070000.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>1843961000.0</v>
+      </c>
+      <c r="C23">
+        <v>1854800000.0</v>
+      </c>
+      <c r="D23">
         <v>1883944000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1880781000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1896323000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1945728000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1915621000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1960466000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1968274000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2001724000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1896340000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1834782000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1854492000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1872411000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1885672000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1874781000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1805016000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1782682000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1789908000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1755314000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1681280000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1614795000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1603132000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1599240000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1666203000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1810392000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1805978000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1877347000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1889484000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1906461000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1962612000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2010140000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1817383000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1815923000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1739453000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1705519000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1510705000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1261063000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1220292000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>978014000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>944901000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>955756000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>907558000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>794875000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>653237000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>508101000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>439986140.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>337482776.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>235590404.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>150618000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>77073568.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>42803135.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>18713662.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1023.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>976737000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1002396000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>951322000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>950486000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>976737000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1002396000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>951322000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>950486000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>1799474000.0</v>
+      </c>
+      <c r="C26">
+        <v>1812990000.0</v>
+      </c>
+      <c r="D26">
         <v>1840584000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1824628000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1845660000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1888688000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1806229000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1906125000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1870837000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1954270000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1844877000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1788462000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1723352000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1760030000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1807048000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1805452000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1755297000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1754039000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1746298000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1724038000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1621641000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1569371000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1569905000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5430,562 +5645,584 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
-        <v>1078493000.0</v>
+        <v>1148935000.0</v>
       </c>
       <c r="C28">
+        <v>1117448000.0</v>
+      </c>
+      <c r="D28">
+        <v>1074591000.0</v>
+      </c>
+      <c r="E28">
         <v>1095107000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1092056000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1091518000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1025154000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1051912000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1011974000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1073286000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>993406000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>965221000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>906380000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>868583000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>906825000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>897109000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>849864000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>818598000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>794514000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>794507000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>714670000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>700042000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>715205000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>738230000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>799363000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>830450000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>827250000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>871779000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>868734000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>875036000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>877233000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>882371000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>692313000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>649093000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>603470000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>555408000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>428131000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>206165000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>194448000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-8415000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-18876000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-39741000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-12688000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10268000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4216000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-9474000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-48566234.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-40178578.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-11518783.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-11834000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-11824039.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8655789.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4611065.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1023.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>1817819000.0</v>
+      </c>
+      <c r="C29">
+        <v>1833209000.0</v>
+      </c>
+      <c r="D29">
         <v>1851028000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1860250000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1856560000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1919998000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1894109000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1922516000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1923515000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1961264000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1860971000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1813100000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1832706000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1834956000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1865392000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1844889000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1789817000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1752884000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1737686000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1721883000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1629253000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1598212000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1586638000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>48000.0</v>
+      </c>
+      <c r="C30">
+        <v>67000.0</v>
+      </c>
+      <c r="D30">
         <v>36410000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>48654000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41910000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>48105000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>78126000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>43601000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47818000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>37691000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>43106000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>34197000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>30572000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>28817000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>34122000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>24675000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>28601000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>24403000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>40977000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>29354000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>57331000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>23722000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27645000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>25272000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>24233000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>38200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>20136000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19163000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>60512000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>23383000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>30248000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>18572000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>38845000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>41957000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>24653000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11496000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>27493000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>154211000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>154862000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>230881000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>251031000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>243973000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>190366000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>195268000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>181115000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>136588000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>10009279.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2479888.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7583131.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>950000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>189817.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>96437.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>560112.0</v>
       </c>
-      <c r="BA30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>860760000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>836364000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>830310000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>883634000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>914906000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>905238000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>922453000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>930512000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>941013000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>925880000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>912942000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>878256000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>867219000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -5996,582 +6233,604 @@
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
-        <v>1451396000.0</v>
+        <v>1834713000.0</v>
       </c>
       <c r="C33">
-        <v>1825594000.0</v>
+        <v>1698953000.0</v>
       </c>
       <c r="D33">
-        <v>1846693000.0</v>
+        <v>1880013000.0</v>
       </c>
       <c r="E33">
+        <v>1874248000.0</v>
+      </c>
+      <c r="F33">
+        <v>1888603000.0</v>
+      </c>
+      <c r="G33">
         <v>1889953000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1806229000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1906125000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1870837000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1954270000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1844877000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1788462000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1723352000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1760030000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1807048000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1805452000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1755297000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1754039000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1746298000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1724038000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1621641000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1569371000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1569905000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1571728000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1637620000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1765072000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1775154000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1852723000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1821603000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1865310000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1914376000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1982605000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1761516000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1714195000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1691855000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1673558000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1459922000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1091524000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1038377000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>737798000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>674564000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>671799000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>704062000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>586925000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>467480000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>361914000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>278114846.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>208892144.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>142507930.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>93135000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>40714053.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>22291308.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>8957954.0</v>
       </c>
-      <c r="BA33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>5608000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7028000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>21699000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6341000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
-        <v>1111398000.0</v>
+        <v>1168387000.0</v>
       </c>
       <c r="C35">
-        <v>1113123000.0</v>
+        <v>1147145000.0</v>
       </c>
       <c r="D35">
+        <v>1094773000.0</v>
+      </c>
+      <c r="E35">
+        <v>1112989000.0</v>
+      </c>
+      <c r="F35">
         <v>1111029000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1111958000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1067914000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1074550000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1074875000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1095365000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1014445000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>988824000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8082000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>965014000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>963770000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>951111000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>878528000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>834582000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>809188000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>805151000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>724483000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>733212000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>727787000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>751888000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>815170000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>852283000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>8655000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>18727000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>17531000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>21750000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>907707000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>900098000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>714112000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>717050000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>633316000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>582404000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>470876000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>243121000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>244623000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>33195000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>41431000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>40427000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>20429000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>30324000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>42632000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>6010000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>340858.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
-        <v>3019000.0</v>
+        <v>1834713000.0</v>
       </c>
       <c r="C36">
-        <v>1825594000.0</v>
+        <v>1973000.0</v>
       </c>
       <c r="D36">
-        <v>1846693000.0</v>
+        <v>1880013000.0</v>
       </c>
       <c r="E36">
+        <v>1874248000.0</v>
+      </c>
+      <c r="F36">
+        <v>1888603000.0</v>
+      </c>
+      <c r="G36">
         <v>1889953000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1806229000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1906125000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1870837000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1954270000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1844877000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1788462000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-1723352000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1760030000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1807048000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1805452000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1755297000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1754039000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1746298000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1724038000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1621641000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1569371000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1569905000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1571728000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1637620000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1765072000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-1775154000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-1852723000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-1821603000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-1865310000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1914376000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1982605000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1761516000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1714195000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1691855000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1673558000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1459788000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1091478000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1038377000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>737798000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>674564000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>671799000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>704062000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>586925000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-467480000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>361914000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36"/>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>150168484.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>210959.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>463014.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>712329.0</v>
       </c>
-      <c r="BA36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6582,744 +6841,774 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>50853000.0</v>
+      </c>
+      <c r="C38">
+        <v>55142000.0</v>
+      </c>
+      <c r="D38">
         <v>60218000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>62081000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>60778000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1945728000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>109152000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>225418000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1907659000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>50516000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1605000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>129119000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>825000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>841000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2112000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>3618000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>466000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>474000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>426000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>667000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1788000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1368000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>552000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>623000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>985000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>541000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>538000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>88000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>189000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2451000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2010140000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3284000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>3417000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1030000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>992000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>2105000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2282000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2563000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2920000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2430000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2243000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2442000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2950000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>426000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>125000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>423760619.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>334585694.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>234384786.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>76818287.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>42719879.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>958904.0</v>
       </c>
-      <c r="BA38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:54">
+      <c r="BC38"/>
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>33241000.0</v>
+      </c>
+      <c r="C39">
+        <v>31611000.0</v>
+      </c>
+      <c r="D39">
         <v>396109000.0</v>
       </c>
-      <c r="C39"/>
-[...2 lines deleted...]
-      <c r="F39">
+      <c r="E39">
+        <v>966000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
+        <v>1265000.0</v>
+      </c>
+      <c r="H39">
         <v>1501000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>942000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1137000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1348000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1552000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>608000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-192914000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>825000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>841000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2112000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3618000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>466000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>474000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>426000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>667000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1788000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1368000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>552000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>623000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>985000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>541000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>538000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>88000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>189000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2451000.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>3284000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3417000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1030000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>992000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>105000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>282000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>563000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>920000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>430000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>243000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>442000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>950000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>177865000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>125000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>102954923.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>85932166.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>73980560.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>44699000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>24345659.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>11759601.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>4566271.0</v>
       </c>
-      <c r="BA39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:54">
+      <c r="BC39"/>
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="B40"/>
       <c r="C40">
-        <v>-134000.0</v>
-[...1 lines deleted...]
-      <c r="D40"/>
+        <v>-9078000.0</v>
+      </c>
+      <c r="D40">
+        <v>40000.0</v>
+      </c>
       <c r="E40">
+        <v>134000.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40">
         <v>-12960000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>40000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>25130000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-21784000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-26796000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-11173000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-9594000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-8082000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-23763000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-6996000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-18432000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-4035000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-17588000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-39707000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-24283000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-43855000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-3327000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-8126000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-4922000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-25175000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-5546000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-8655000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-18727000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-17531000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-21750000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-39711000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-57423000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-42718000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-40182000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-58950000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-89379000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-29819000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-18224000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-2478000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-12974000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-5862000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-11003000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-40210000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-56100000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-42632000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-5702000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>5901397.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>3741118.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>2182670.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1976000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>997039.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1221052.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>91161.0</v>
       </c>
-      <c r="BA40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:54">
+      <c r="BC40"/>
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>316000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-    </row>
-    <row r="42" spans="1:54">
+      <c r="BC41"/>
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>994778000.0</v>
+      </c>
+      <c r="C42">
+        <v>1004496000.0</v>
+      </c>
+      <c r="D42">
         <v>1009701000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1012957000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1019512000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1021684000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1023687000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1025689000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1028360000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1033030000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1035929000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1037729000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1040955000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1044547000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1053278000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1059989000.0</v>
       </c>
       <c r="Q42">
         <v>1059989000.0</v>
       </c>
       <c r="R42">
         <v>1059989000.0</v>
       </c>
       <c r="S42">
+        <v>1059989000.0</v>
+      </c>
+      <c r="T42">
+        <v>1059989000.0</v>
+      </c>
+      <c r="U42">
         <v>1054881000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1054912000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1054967000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1058610000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1054898000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054913000.0</v>
       </c>
       <c r="Z42">
         <v>1054913000.0</v>
       </c>
       <c r="AA42">
         <v>1054913000.0</v>
       </c>
       <c r="AB42">
         <v>1054913000.0</v>
       </c>
       <c r="AC42">
+        <v>1054913000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1054913000.0</v>
+      </c>
+      <c r="AE42">
         <v>1048693000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1005773000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1044710000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1049888000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1076131000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1042759000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1026648000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1007215000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>998225000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>972827000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>931265000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>897503000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>904222000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>846826000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>730373000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>605048000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>496335000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>396256131.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>306137742.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>221901275.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>145055124.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>70206374.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>30853064.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>13541971.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-1.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>990.0</v>
       </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7330,54 +7619,56 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7388,54 +7679,56 @@
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -7446,54 +7739,56 @@
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
@@ -7504,54 +7799,56 @@
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
@@ -7562,280 +7859,290 @@
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-    </row>
-    <row r="48" spans="1:54">
+      <c r="BC47"/>
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-335192000.0</v>
+      </c>
+      <c r="C48">
+        <v>-296919000.0</v>
+      </c>
+      <c r="D48">
         <v>-237247000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-254399000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-262781000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-200927000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-184550000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-164937000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-165355000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-153521000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-175223000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-201420000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-210700000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-160968000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-138429000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-154808000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-137593000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-129534000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-119033000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-129114000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-142083000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-176768000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-191505000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-212581000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-229168000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-102463000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-109565000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-86545000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-73891000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-69535000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>9309000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>7793000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>10549000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-17556000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>4314000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>6975000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>2684000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1428000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>256000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>474000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-167000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-64137000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-499000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-1656000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-1454000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-6059000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-340937.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>2917014.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>3544795.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>2153000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>1433349.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>615540.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>435540.0</v>
       </c>
-      <c r="BA48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:54">
+      <c r="BC48"/>
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-201420000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-210700000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-160968000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-138429000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -7846,372 +8153,390 @@
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>1158183000.0</v>
+      </c>
+      <c r="C51">
+        <v>1125607000.0</v>
+      </c>
+      <c r="D51">
         <v>1078522000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1101640000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1099776000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1099188000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1054919000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1061710000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1060456000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1081701000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1000211000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>976736000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1127396000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>951322000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>950486000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>939651000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>867364000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>822372000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>796673000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>796003000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>716311000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>719956000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>719419000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>739918000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>803090000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>836585000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>837397000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>876702000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>876015000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>892615000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>892770000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>891334000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>706051000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>705447000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>625385000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>574881000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>451316000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>221211000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>220938000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>27601000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>36508000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>34900000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>14116000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>22000000.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>4409000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>340858.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51">
         <v>18260.0</v>
       </c>
-      <c r="BA51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>27000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
         <v>134000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
+      <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
+        <v>30000000.0</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
         <v>125000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
         <v>822372000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>796673000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>22000000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>18260.0</v>
       </c>
-      <c r="BA52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>66</v>
+      </c>
+      <c r="B53">
+        <v>97054000.0</v>
+      </c>
       <c r="C53">
+        <v>116010000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53">
         <v>58673000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>83162000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>130137000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>113446000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>-6144000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>100771000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-94277000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>10869000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>9804000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>14345000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>15763000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>87917000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>115834000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>25114000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>-13996000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>-21203000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>-13631000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>106503000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-      <c r="AI53">
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>-64000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>198000.0</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-    </row>
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8222,702 +8547,728 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>1843961000.0</v>
+      </c>
+      <c r="C55">
+        <v>1854800000.0</v>
+      </c>
+      <c r="D55">
         <v>1883944000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1880781000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1896323000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1945728000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1915621000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1960466000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1968274000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2001724000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1896340000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1834782000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1854492000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1872411000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1885672000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1874781000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1805016000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1782682000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1789908000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1755314000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1681280000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1614795000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1603132000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1599240000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1666203000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1810392000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1805978000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1877347000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1889484000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1906461000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1962612000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2010140000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1817383000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1815923000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1739453000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1705519000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1510705000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1261063000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1220292000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>978014000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>944901000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>955756000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>907558000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>794875000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>653237000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>508101000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>439986140.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>337482776.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>235590404.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>150618000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>77073568.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>42803135.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>18713662.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1023.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
-        <v>432548000.0</v>
+        <v>9248000.0</v>
       </c>
       <c r="C56">
-        <v>55187000.0</v>
+        <v>155847000.0</v>
       </c>
       <c r="D56">
-        <v>49630000.0</v>
+        <v>3931000.0</v>
       </c>
       <c r="E56">
+        <v>6533000.0</v>
+      </c>
+      <c r="F56">
+        <v>7720000.0</v>
+      </c>
+      <c r="G56">
         <v>55775000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>109392000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>54341000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>97437000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>47454000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>51463000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>46320000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2021000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>112381000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>78624000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>69329000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>49719000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>28643000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>43610000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>31276000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>59639000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>45424000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>33227000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>27512000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>28583000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>45320000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>30283000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>24086000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>67793000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>40962000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>48236000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>27535000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>55867000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>101728000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>47598000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>31961000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>50783000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>169539000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>181915000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>240216000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>270337000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>283957000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>203496000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>207950000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>185331000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>146187000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>161871294.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>128590632.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>93082474.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>57483000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>36359515.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>20511827.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>9755708.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1023.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:54">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
-        <v>40000.0</v>
+        <v>15938000.0</v>
       </c>
       <c r="C57">
-        <v>9048000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D57">
+        <v>16665000.0</v>
+      </c>
+      <c r="E57">
+        <v>9182000.0</v>
+      </c>
+      <c r="F57">
         <v>28510000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>12960000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>8517000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>25110000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>30340000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>26796000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>21135000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9594000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>8082000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23763000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>6996000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>18432000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4035000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>17588000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>39707000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>24283000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43855000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3327000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8126000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4922000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>25175000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5546000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>8655000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>18727000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>17531000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>21750000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>39711000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>57423000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>42718000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>40182000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>58950000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>89379000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>29819000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>18179000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2478000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>12974000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>5862000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>11003000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>40210000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>34100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>42632000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>5702000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>43687556.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>28395071.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>10120342.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>6047000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5426130.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>7481217.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>3024017.0</v>
       </c>
-      <c r="BA57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:54">
+      <c r="BC57"/>
+      <c r="BD57"/>
+    </row>
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>1184325000.0</v>
+      </c>
+      <c r="C58">
+        <v>1147172000.0</v>
+      </c>
+      <c r="D58">
         <v>1111438000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1122171000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1139539000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1124918000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1076431000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1099660000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1105215000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1122161000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1035580000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>998418000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1024182000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>988777000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>970766000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>969543000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>882563000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>852170000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>848895000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>829434000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>768338000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>736539000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>735913000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>756810000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>840345000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>857829000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>860517000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>908866000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>908349000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>927190000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>947418000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>957521000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>756830000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>757232000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>692266000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>671783000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>500695000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>261300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>247101000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>46169000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>47293000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>51430000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>60639000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>64424000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>48124000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>11712000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>44028414.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>28395071.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>10120342.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>6047000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>5426130.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>7481217.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3024017.0</v>
       </c>
-      <c r="BA58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:54">
+      <c r="BC58"/>
+      <c r="BD58"/>
+    </row>
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -8928,218 +9279,226 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>659636000.0</v>
+      </c>
+      <c r="C60">
+        <v>707628000.0</v>
+      </c>
+      <c r="D60">
         <v>772506000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>758610000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>756784000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>820810000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>839190000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>860806000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>863059000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>879563000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>860760000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>836364000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>830310000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>883634000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>914906000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>905238000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>922453000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>930512000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>941013000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>925880000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>912942000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>878256000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>867219000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>842430000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>825858000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>952563000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>945461000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>968481000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>981135000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>979271000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1015194000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1052619000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1060553000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1058691000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1047187000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1033736000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1010010000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>999763000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>973191000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>931845000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>897608000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>904326000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>846919000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>730451000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>605113000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>496389000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>395957726.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>309087705.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>225470062.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>144571000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>71647438.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>35321918.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>15689645.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9150,54 +9509,56 @@
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9208,1655 +9569,1750 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>51493000.0</v>
+      </c>
+      <c r="C2">
         <v>96870000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85556000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3348000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3.07</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41924000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59203000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97961000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32879000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28047000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11193000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>33645000.0</v>
+      </c>
+      <c r="D3">
         <v>-190524000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5314000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-43617000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-115833000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-136855000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>105592000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17197000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-11772000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-25167000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-6520000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>51000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-3273.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>34009000.0</v>
+      </c>
+      <c r="D5">
         <v>180816000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>100137000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>119106000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11022000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>51844000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>76927000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>85899000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>119673000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1442000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16335000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6101875.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>34009000.0</v>
+        <v>69824000.0</v>
       </c>
       <c r="C6">
+        <v>67654000.0</v>
+      </c>
+      <c r="D6">
         <v>95260000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>105451000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>75489000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11022000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51844000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>76927000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>85899000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>119673000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1442000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16335000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6101875.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>149759000.0</v>
+      </c>
+      <c r="C9">
         <v>45949000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>106613000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61139000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>131980000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2204000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59551000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-57497000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>95175000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>128891000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11373000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22153000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6340078.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-20716000.0</v>
+      </c>
+      <c r="C10">
         <v>34009000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>95260000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>50513000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>119106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11022000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>51844000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>31310000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>85899000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119673000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1442000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16335000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6101875.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>-85000.0</v>
+      </c>
+      <c r="C11">
         <v>107000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-54000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>372000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>342000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>268000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-161141.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>108810000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>123242000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>24762000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16335000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6102000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>27273.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>90540000.0</v>
+      </c>
+      <c r="C12">
         <v>96870000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>85556000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49624000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31807000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36837000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49531000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>45617000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23075000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3569000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>405000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>212444000.0</v>
+      </c>
+      <c r="C13">
         <v>228271000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>227745000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>183897000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>145479000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>152438000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>191592000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>185662000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>145504000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-20631000.0</v>
+      </c>
+      <c r="C15">
         <v>33902000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>95314000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50141000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>118764000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-11022000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>51844000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>31310000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>85899000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>119673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1442000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16335000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6101875.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>50141000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>118764000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-11022000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51844000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31310000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>85899000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-20631000.0</v>
+      </c>
+      <c r="C17">
         <v>33902000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>53857000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>196352000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>118764000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-11022000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>51844000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>31310000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>85899000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>121904000.0</v>
+      </c>
+      <c r="C18">
         <v>131401000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>149357000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>134273000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>113672000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>115601000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>142061000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>140045000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>122429000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-49624000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>69824000.0</v>
+      </c>
+      <c r="C21">
         <v>34009000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>95260000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>100137000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119106000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11022000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>51844000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>76927000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>85899000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>119673000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1442000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16335000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6101875.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>131428000.0</v>
+      </c>
+      <c r="C23">
         <v>108810000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>96909000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10626000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12874000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8818000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7707000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9154000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9276000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9218000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12815000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5818000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>238203.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.43</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.31</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.75</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.12</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.29</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.17</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.68</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1.07</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>143</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>4295000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>519000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>592311.0</v>
       </c>
-      <c r="N27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>6334000.0</v>
+      </c>
+      <c r="C28">
         <v>11452000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10442000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10626000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12874000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7629000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6418000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7839000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7992000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7946000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11671000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4672000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>526801.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-85000.0</v>
+      </c>
+      <c r="C29">
         <v>107000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>233000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>372000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>342000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>268000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>79935000.0</v>
+      </c>
+      <c r="C30">
         <v>11940000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11353000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10626000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12874000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8818000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7707000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9154000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9276000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9218000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12815000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5818000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>238203.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-90540000.0</v>
+      </c>
+      <c r="C31">
         <v>-61958000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-85556000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-49624000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-31807000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-36837000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-49531000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-45617000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-23075000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3569000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-405000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9815000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>201252000.0</v>
+      </c>
+      <c r="C32">
         <v>142819000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>192169000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61139000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131980000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2204000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>59551000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40464000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>95175000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>128891000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11373000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>22153000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6340078.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>10337000.0</v>
+      </c>
+      <c r="C2">
+        <v>22253000.0</v>
+      </c>
+      <c r="D2">
         <v>22652000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22637000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22998000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25244000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23551000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23773000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24302000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24023000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>21757000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20467000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19309000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16855000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13469000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10841000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8459000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8256000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8175000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7828000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7548000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7361000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7570000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11442000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10464000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11174000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>12493000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12824000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13040000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12947000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12901000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>10851000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8918000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7532000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6920000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5697000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2926000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2808000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>534000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>107000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>120000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>143000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>153000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>109000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3"/>
+      <c r="D3">
+        <v>1882000.0</v>
+      </c>
       <c r="E3">
+        <v>1864000.0</v>
+      </c>
+      <c r="F3">
+        <v>1799000.0</v>
+      </c>
+      <c r="G3">
         <v>103640000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-46740000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-56900000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>-45841000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-51510000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>-44001000.0</v>
       </c>
-      <c r="L3">
-[...4 lines deleted...]
-      </c>
       <c r="N3">
+        <v>56378000.0</v>
+      </c>
+      <c r="O3">
+        <v>5314000.0</v>
+      </c>
+      <c r="P3">
         <v>-39040000.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
+        <v>20734000.0</v>
+      </c>
+      <c r="R3">
         <v>-27953000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-26967000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-27813000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-26518000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-25158000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>-29335000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-29011000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-25358000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-32125000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-33624000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-34155000.0</v>
       </c>
-      <c r="AA3">
-[...2 lines deleted...]
-      <c r="AB3">
+      <c r="AC3">
+        <v>2827000.0</v>
+      </c>
+      <c r="AD3">
         <v>-34579000.0</v>
       </c>
-      <c r="AC3">
-[...2 lines deleted...]
-      <c r="AD3">
+      <c r="AE3">
+        <v>53248000.0</v>
+      </c>
+      <c r="AF3">
         <v>-37773000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-32886000.0</v>
       </c>
-      <c r="AF3">
-[...2 lines deleted...]
-      <c r="AG3">
+      <c r="AH3">
+        <v>1450000.0</v>
+      </c>
+      <c r="AI3">
         <v>-36765000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-28322000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-25827000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-19471000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-18519000.0</v>
       </c>
-      <c r="AL3">
-[...4 lines deleted...]
-      </c>
       <c r="AN3">
-        <v>-10595000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AO3">
-        <v>-10356000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AP3">
-        <v>-8065000.0</v>
+        <v>12605000.0</v>
       </c>
       <c r="AQ3">
-        <v>-4615000.0</v>
+        <v>27587000.0</v>
       </c>
       <c r="AR3">
+        <v>70000.0</v>
+      </c>
+      <c r="AS3">
+        <v>46000.0</v>
+      </c>
+      <c r="AT3">
         <v>-2131000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-4132000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-2574000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-64000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>250000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>761587.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-602378.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>-154893.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>46684.0</v>
       </c>
-      <c r="BA3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:53">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -10866,326 +11322,352 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>35783000.0</v>
+      </c>
       <c r="E5">
+        <v>27326000.0</v>
+      </c>
+      <c r="F5">
+        <v>-42705000.0</v>
+      </c>
+      <c r="G5">
         <v>-126791000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>92895000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>87652000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>120916000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>68993000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>48479000.0</v>
       </c>
-      <c r="L5">
-[...4 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-31040000.0</v>
+      </c>
+      <c r="O5">
+        <v>9882000.0</v>
+      </c>
+      <c r="P5">
         <v>86506000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="Q5">
+        <v>-1266000.0</v>
+      </c>
+      <c r="R5">
         <v>8470340.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>24529000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>33302000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>26514000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>25147000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>29092000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>28990000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>28035000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-95446000.0</v>
       </c>
-      <c r="Y5"/>
-[...4 lines deleted...]
-      <c r="AB5">
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>8147000.0</v>
+      </c>
+      <c r="AD5">
         <v>29572000.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AE5">
+        <v>-21798000.0</v>
+      </c>
+      <c r="AF5">
         <v>28270000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>28862000.0</v>
       </c>
-      <c r="AF5"/>
-[...1 lines deleted...]
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>19733000.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>43737000.0</v>
+      </c>
       <c r="AO5">
-        <v>-13880000.0</v>
-[...4 lines deleted...]
-      <c r="AS5"/>
+        <v>41937000.0</v>
+      </c>
+      <c r="AP5">
+        <v>4616000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-25416000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-3590000.0</v>
+      </c>
+      <c r="AS5">
+        <v>10738000.0</v>
+      </c>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5">
         <v>27449.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>35783000.0</v>
+        <v>1471000.0</v>
       </c>
       <c r="C6">
-        <v>27326000.0</v>
+        <v>-41120000.0</v>
       </c>
       <c r="D6">
-        <v>-42705000.0</v>
+        <v>37665000.0</v>
       </c>
       <c r="E6">
+        <v>29190000.0</v>
+      </c>
+      <c r="F6">
+        <v>-40906000.0</v>
+      </c>
+      <c r="G6">
         <v>5577000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-400000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>22382000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6450000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>51052000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>47236000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>28012000.0</v>
       </c>
-      <c r="L6">
-[...4 lines deleted...]
-      </c>
       <c r="N6">
+        <v>25338000.0</v>
+      </c>
+      <c r="O6">
+        <v>15196000.0</v>
+      </c>
+      <c r="P6">
         <v>33997000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>19468000.0</v>
+      </c>
+      <c r="R6">
         <v>7900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16274000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>25134000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>27973000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>49725000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>47216000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>31108000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>16587000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-105912000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>29503000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2222000.0</v>
       </c>
-      <c r="AA6">
-[...2 lines deleted...]
-      <c r="AB6">
+      <c r="AC6">
+        <v>10974000.0</v>
+      </c>
+      <c r="AD6">
         <v>16416000.0</v>
       </c>
-      <c r="AC6">
-[...2 lines deleted...]
-      <c r="AD6">
+      <c r="AE6">
+        <v>31450000.0</v>
+      </c>
+      <c r="AF6">
         <v>15357000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>18018000.0</v>
       </c>
-      <c r="AF6">
-[...2 lines deleted...]
-      <c r="AG6">
+      <c r="AH6">
+        <v>21183000.0</v>
+      </c>
+      <c r="AI6">
         <v>20098000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>20381000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>29541000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>15879000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>29383000.0</v>
       </c>
-      <c r="AL6">
-[...4 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>4616000.0</v>
+        <v>43788000.0</v>
       </c>
       <c r="AO6">
-        <v>-25416000.0</v>
+        <v>41983000.0</v>
       </c>
       <c r="AP6">
-        <v>-3590000.0</v>
+        <v>17221000.0</v>
       </c>
       <c r="AQ6">
-        <v>10738000.0</v>
+        <v>2171000.0</v>
       </c>
       <c r="AR6">
+        <v>-3520000.0</v>
+      </c>
+      <c r="AS6">
+        <v>10784000.0</v>
+      </c>
+      <c r="AT6">
         <v>16826000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2998000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4139000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>4492000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4706000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1928582.0</v>
       </c>
-      <c r="AX6">
-[...2 lines deleted...]
-      <c r="AY6">
+      <c r="AZ6">
+        <v>602378.0</v>
+      </c>
+      <c r="BA6">
         <v>-752015.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>24512.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11195,54 +11677,56 @@
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11252,769 +11736,799 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>39437000.0</v>
+      </c>
+      <c r="C9">
+        <v>-38184000.0</v>
+      </c>
+      <c r="D9">
         <v>38657000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>29915000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-39590000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8697000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2639000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>25287000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9326000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>53702000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>50163000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>30996000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-28248000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12313000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>36757000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1227000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>10842000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>19095000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>28565000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>31233000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>53087000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>49532000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>33204000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19108000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-104048000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32036000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-614000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>9827000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>18302000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-19129000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>17264000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>20153000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>22176000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>22950000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>22617000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>31637000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>17971000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>31839000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>46054000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>44218000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6780000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-23058000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>243000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>14793000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>19395000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>4487000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>5405000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>6539000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>5722000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1054679.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>494701.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>245494.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>68126.0</v>
       </c>
-      <c r="BA9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:53">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-22942000.0</v>
+      </c>
+      <c r="C10">
+        <v>-41120000.0</v>
+      </c>
+      <c r="D10">
         <v>35783000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>27326000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-42705000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>5577000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-400000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>22382000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6450000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>51052000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>47236000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28012000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-31040000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9882000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>33997000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1266000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>7900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16274000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>25134000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>27973000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>49725000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>47216000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>31108000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16587000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-105912000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>29503000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2222000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8147000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>16416000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-21798000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>15357000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>18018000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>19733000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>20098000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>20381000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>29541000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15879000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>29383000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>43737000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>41937000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4616000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-25416000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-3590000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>10738000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>16826000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2998000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4139000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4492000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4706000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2876620.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1907606.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>698630.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>619144.0</v>
       </c>
-      <c r="BA10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:53">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>89000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-95000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>10000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="F11"/>
+      <c r="G11">
         <v>119000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-21000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>60000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-237000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>118000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>347000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>14000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>19287660.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>301000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>26000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>243000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>21000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>25358000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>32125000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>33624000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>34155000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>34485000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>34579000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>34355000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>37773000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>32886000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>30780000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>36765000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>28322000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>25827000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>19471000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>18519000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>11229000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>10937000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>10595000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>10356000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>8065000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4615000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>16826000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>10652000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4139000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>4492000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>4706000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3638207.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1305228.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>543737.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>665828.0</v>
       </c>
-      <c r="BA11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:53">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>24413000.0</v>
+      </c>
+      <c r="C12">
+        <v>22253000.0</v>
+      </c>
+      <c r="D12">
         <v>22652000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>22637000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22998000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>25244000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>23551000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>23773000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>24302000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>24023000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>21757000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20467000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19309000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16855000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13469000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10841000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8459000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8256000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8175000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7828000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7548000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7361000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7570000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>11442000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10464000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11174000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12493000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12824000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13040000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>12947000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>12901000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>10851000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8918000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7532000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6920000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5697000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2926000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2808000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>534000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>107000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>120000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>143000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>153000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>109000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>42865000.0</v>
+      </c>
+      <c r="C13">
+        <v>43992000.0</v>
+      </c>
+      <c r="D13">
         <v>68177000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>48881000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>51394000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>51364000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>53390000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>53863000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>69654000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>56403000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>63913000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>56813000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>53781000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>53238000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>49532000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>40932000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>40195000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>37695000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>37206000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>36117000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>34461000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>40208000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>36219000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12024,777 +12538,809 @@
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-23031000.0</v>
+      </c>
+      <c r="C15">
+        <v>-41120000.0</v>
+      </c>
+      <c r="D15">
         <v>35878000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>27316000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-42705000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5458000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-379000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>22378000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6445000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>50992000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>47473000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>27894000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-31045000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9535000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>33983000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-1266000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>7889000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>15973000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>25108000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>27969000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>49714000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>47216000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>31087000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>16587000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-105912000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>29503000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2222000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>8147000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>16416000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-21798000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15357000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>18018000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>19733000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>20098000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>20381000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>29541000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>15879000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>29383000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>43737000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>41937000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>4616000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-25416000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-3590000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>10738000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>16826000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2998000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>4139000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>4492000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4706000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2876620.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1907606.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>698630.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>619144.0</v>
       </c>
-      <c r="BA15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:53">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>47473000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>27894000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-31045000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9535000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>33983000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1266000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7889000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>15973000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25108000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>27969000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49714000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>47216000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>31087000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-23031000.0</v>
+      </c>
+      <c r="C17">
+        <v>-41120000.0</v>
+      </c>
+      <c r="D17">
         <v>35878000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>27316000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-42705000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>5458000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-379000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>22378000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>6445000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>50992000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>47473000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>27894000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>73106000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9535000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>54230000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1266000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>7889000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>15973000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>25108000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>27969000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>49714000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>47216000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>31087000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>18452000.0</v>
+      </c>
+      <c r="C18">
+        <v>21739000.0</v>
+      </c>
+      <c r="D18">
         <v>45525000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>26244000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>28396000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>26120000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>29839000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>30090000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>45352000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>32380000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>42156000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>36346000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>34472000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>36383000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>36063000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>30091000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>31736000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>29439000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>29031000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>28289000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>26913000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>32847000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>28649000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>-3000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-20467000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>-19309000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-13469000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>1471000.0</v>
+      </c>
+      <c r="C21">
+        <v>-41120000.0</v>
+      </c>
+      <c r="D21">
         <v>35783000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>27326000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-42705000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5577000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>22382000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6450000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>51052000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>47236000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>28012000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-31040000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9882000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>33997000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1266000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16274000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>25134000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>27973000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>49725000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>47216000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>31108000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>16587000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-105912000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29503000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2222000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8147000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>16416000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-21798000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>15357000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>18018000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>19733000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>20098000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>20381000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>29541000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15879000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>29383000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>43737000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>41937000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4616000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-25416000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3590000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>10738000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>16826000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2998000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4139000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4492000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4706000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-761587.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>602378.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>154893.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-46684.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -12804,215 +13350,223 @@
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>48303000.0</v>
+      </c>
+      <c r="C23">
+        <v>25189000.0</v>
+      </c>
+      <c r="D23">
         <v>25526000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>25226000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>26113000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>28364000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26590000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>26678000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>27178000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>26673000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24684000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>23451000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>22101000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19286000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16229000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13334000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11401000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11077000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11606000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11088000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10910000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9677000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9666000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>13963000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12328000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>13707000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14101000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14504000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>14926000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15616000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>14808000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12986000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11361000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10384000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9156000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7793000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5018000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5264000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2851000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2388000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2284000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2501000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3986000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4164000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2569000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1489000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1266000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2047000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1016000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>460164.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>751509.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>197922.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>470406.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13022,123 +13576,127 @@
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>30909.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-25595.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>64351000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11525000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-43617000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>14240000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13148,2292 +13706,2407 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>2768000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>412000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>102000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>211000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>99000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>110000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>112000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>209000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>88000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>216103.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>192498.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>96759.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>86640.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>1962000.0</v>
+      </c>
+      <c r="C28">
+        <v>2795000.0</v>
+      </c>
+      <c r="D28">
         <v>2758000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2464000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2996000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2918000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2781000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2753000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2475000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2738000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2705000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2524000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2197000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2464000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2190000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2651000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2522000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3115000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3007000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2940000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2021000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1857000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2261000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1469000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2172000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1283000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1342000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1621000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2310000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1597000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1818000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2114000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2515000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1915000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1784000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1778000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2110000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2010000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2004000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1822000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2476000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3487000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3776000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2344000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1177000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1006000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1677000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>812000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1600163.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>300175.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6158.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>28170.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>89000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-95000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>119000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-21000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>60000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-237000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>118000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>347000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>14000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>301000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>26000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>37966000.0</v>
+      </c>
+      <c r="C30">
+        <v>2936000.0</v>
+      </c>
+      <c r="D30">
         <v>2874000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2589000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3115000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3120000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3039000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2905000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2876000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2650000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2927000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2984000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2792000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2431000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2760000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2493000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2942000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2821000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3431000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3260000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3362000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2316000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2096000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2521000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1864000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2533000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1608000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1680000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1886000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2669000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1907000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2135000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2443000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2852000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2236000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2096000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2092000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2456000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2317000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2281000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2164000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2358000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3833000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4055000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2569000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1489000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1266000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2047000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1016000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>460164.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>751509.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>197922.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>470406.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>147</v>
+      </c>
+      <c r="B31">
+        <v>-24413000.0</v>
+      </c>
       <c r="C31">
-        <v>-22637000.0</v>
+        <v>-22253000.0</v>
       </c>
       <c r="D31"/>
       <c r="E31">
+        <v>-22637000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31">
         <v>104081000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-21997000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-24358000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-50450000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5211000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4274000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-15989000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>32320000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-31197000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-5043000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-21820000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-20053000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-10692000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2679000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1451000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>24556000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>17881000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2076000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-8771000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-105914000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4121000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2237000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-26338000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-18163000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-12947000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-22416000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-14868000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-11047000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-16667000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-7941000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3714000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3592000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>10864000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>32508000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>31000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-5979000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1180000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-153000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>6123000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>14695000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1134000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1565000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>4428000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>3587207.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1305228.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>543737.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>665828.0</v>
       </c>
-      <c r="BA31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>49774000.0</v>
+      </c>
+      <c r="C32">
+        <v>-15931000.0</v>
+      </c>
+      <c r="D32">
         <v>61309000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>52552000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-16592000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>33941000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>26190000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>49060000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>33628000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>77725000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>71920000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>51463000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-8939000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>29168000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>50226000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>12068000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>19301000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>27351000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>36740000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>39061000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>60635000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>56893000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>40774000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>30550000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-93584000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>43210000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>11879000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>22651000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>31342000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>-6182000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>30165000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>31004000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>31094000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>30482000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>29537000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>37334000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>20897000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>34647000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>46588000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>44325000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>6900000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>-22915000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>396000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>14902000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>19395000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>4487000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5405000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>6539000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>5722000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1054679.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>494701.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>245494.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>68126.0</v>
       </c>
-      <c r="BA32"/>
+      <c r="BC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>7670000.0</v>
+      </c>
+      <c r="C2">
         <v>8415000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>82739000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3774000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19914000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6135000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17579000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>56354000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17046000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41741000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9474000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>450000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>34697000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>489000.0</v>
+      </c>
+      <c r="C6">
         <v>-745000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-74324000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>78965000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16140000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13779000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11444000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-38775000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>39308000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24695000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>30267000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9024000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>449912.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-50890000.0</v>
+      </c>
+      <c r="C7">
         <v>-18986000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8472000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9891000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>13521000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-28798000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2142000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>138693000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>93195000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-94061000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-89599000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-39134955.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>259000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-253000.0</v>
+      </c>
+      <c r="C9">
         <v>-12514000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-15048000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-983000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1061000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11222000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10284000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18698000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>112258000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1458000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-103385000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1234000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-950000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>2258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1016000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15564000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14671000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-12237000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12422000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1556000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-15407000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-20081000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>20518000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-85195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-170014000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>238686000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117081000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-345249000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-504028000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>80377000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-12159000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-43637000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-20096000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>197535000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17390000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>7523000.0</v>
+      </c>
+      <c r="C14">
         <v>33645000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-22219000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5314000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-43617000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19878000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10551000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53248000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9448000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-21584000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27587000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2754000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-89482000.0</v>
+        <v>78024000.0</v>
       </c>
       <c r="C15">
-        <v>-91961000.0</v>
+        <v>89482000.0</v>
       </c>
       <c r="D15">
+        <v>91961000.0</v>
+      </c>
+      <c r="E15">
         <v>66644000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>56041000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>39985000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>48972000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-42403000.0</v>
+        <v>44751000.0</v>
       </c>
       <c r="J15">
-        <v>-38412000.0</v>
+        <v>42403000.0</v>
       </c>
       <c r="K15">
-        <v>-27382000.0</v>
+        <v>38412000.0</v>
       </c>
       <c r="L15">
-        <v>-11446000.0</v>
+        <v>27382000.0</v>
       </c>
       <c r="M15">
-        <v>-3078613.0</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>11446000.0</v>
+      </c>
+      <c r="N15">
+        <v>3078613.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>8159000.0</v>
+      </c>
+      <c r="C16">
         <v>7670000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8415000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>82739000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3774000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19914000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6135000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17579000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>56354000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17046000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>39741000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9474000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>449912.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>76833000.0</v>
+      </c>
+      <c r="C18">
         <v>88191000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>55378000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35278000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49248000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>198730000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>126036000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-114579000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-413632000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-225962000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-372711000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-324701000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-135290409.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3526000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-1000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6515000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>32232000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>22500000.0</v>
+      </c>
+      <c r="C21">
         <v>25000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>134844000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>127500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>105000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-116041000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-57500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>187077000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>487042000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-20631000.0</v>
+      </c>
+      <c r="C22">
         <v>33902000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>95314000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50141000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>118764000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-11022000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>51844000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>31310000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>85899000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>119673000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1442000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16335000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6101875.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-3630000.0</v>
+      </c>
+      <c r="C23">
         <v>-13107000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8538000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>125775000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>270616000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>480528000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>311276000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1711000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-9324000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7202000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-44147000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-33368000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-13600997.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-113000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>349209000.0</v>
+      </c>
+      <c r="C24">
         <v>421186000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>140831000.0</v>
+      </c>
+      <c r="C25">
         <v>39630000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-31464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-10286000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-137916000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>179774000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>92439000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-201279000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-628776000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-417246000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-304795000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-254191000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-102257329.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3810000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-17190000.0</v>
+      </c>
+      <c r="C26">
         <v>-11347000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-11518000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-15444000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10467000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-23300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-35799000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-97043000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-40406000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-17832000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-7097000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-485000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-76344000.0</v>
+      </c>
+      <c r="C28">
         <v>-88936000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22827000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>43687000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33108000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-184951000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-137480000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>75804000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>452940000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>201267000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>402978000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>333725000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>135740321.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>76833000.0</v>
+      </c>
+      <c r="C29">
         <v>88191000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55378000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35278000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-49248000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>198730000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126036000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-114579000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-413632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-225962000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-372711000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-324701000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-135290409.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3526000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>176</v>
+      </c>
+      <c r="B30">
+        <v>103729000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-49952000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-487952000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-660989000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-282003000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-318186000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1024304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1031040000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-534052000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-366612000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-309560000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-92154788.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>8159000.0</v>
+      </c>
+      <c r="C2">
+        <v>3931000.0</v>
+      </c>
+      <c r="D2">
         <v>6533000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7720000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7670000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29765000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9798000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48482000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8415000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6805000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11515000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>96016000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>82739000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>43661000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>42542000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17500000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3774000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2159000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1496000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1641000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19914000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4214000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1688000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3727000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6135000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10147000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4923000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7281000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17579000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>15537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8963000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13738000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>56354000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>21915000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>19473000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>25185000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>17046000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26490000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8415000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>18876000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>39741000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>12688000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11732000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4216000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9474000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>14845000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1783000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>515000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>91806.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>11819.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>9550.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1023.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -15547,115 +16220,123 @@
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>24668000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-34637000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -15665,374 +16346,388 @@
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>1089000.0</v>
+      </c>
+      <c r="C6">
+        <v>4228000.0</v>
+      </c>
+      <c r="D6">
         <v>-2602000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1187000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>50000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-22095000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>19967000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-38684000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>40067000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1610000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4710000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-84501000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>13277000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>39078000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1119000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>25042000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>13726000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1615000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>663000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-145000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-18273000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>15700000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2526000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2039000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2408000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4012000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5224000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2358000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10298000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2042000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>6574000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4775000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-42616000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>34439000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2442000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5712000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>8139000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-9444000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>18075000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-10461000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-20865000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>27053000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>956000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>7516000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-5258000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-5371000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>13062000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1268000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>65000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>358194.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>79987.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2269.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>9550.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>23.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
-        <v>15817000.0</v>
+        <v>2951000.0</v>
       </c>
       <c r="C7">
-        <v>-6845000.0</v>
+        <v>-17458000.0</v>
       </c>
       <c r="D7">
-        <v>-444000.0</v>
+        <v>-37253000.0</v>
       </c>
       <c r="E7">
+        <v>-9704000.0</v>
+      </c>
+      <c r="F7">
+        <v>13525000.0</v>
+      </c>
+      <c r="G7">
         <v>32249000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-50099000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5544000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4408000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1838000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-964000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-2036000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7310000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8533000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-16851000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>20043000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-21616000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5696000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6658000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>10708000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1851000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3065000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3272000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-20728000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>31035000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-20265000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-10009000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>40723000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-39247000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-10906000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-25690000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>36402000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>2336000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-32192000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-42931000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>62282000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>151534000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>18227000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>65284000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>27585000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-17901000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-78208000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>16128000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-22681000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-9300000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-56390000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-13712000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>10241000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-29738000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-19070236.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-15933700.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-9916958.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-6804106.0</v>
       </c>
-      <c r="BA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:53">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16042,984 +16737,1018 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-1649000.0</v>
+      </c>
+      <c r="C9">
+        <v>-687000.0</v>
+      </c>
+      <c r="D9">
         <v>5391000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-6695000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1738000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>30417000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-35738000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3747000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-10940000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4656000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-10902000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5875000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5875000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7548000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-8510000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3844000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3865000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>16719999.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-12085000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>29063000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-34714000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2796000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1458000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-436000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14662000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-17945000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-962000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>41336000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-37100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4584000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9379000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>20157000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3336000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-20863000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-13352000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-326000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-723000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-344000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>245000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>6020000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-6451000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1180000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>7374000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-6901000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3132000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7825000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-7530000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>5103000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-6632000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-760370.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-93380.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>463675.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-559925.0</v>
       </c>
-      <c r="BA9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:53">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-11430000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>10020000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5875000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4465000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-6273000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8510000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3844000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>9829000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>269000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-841000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-10976000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>11967000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-12387000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-23620000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>16771000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-21040000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>40311000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-4904000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3288000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-38177000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-28415000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-28415000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>47114000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-7073000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-51491000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-73745000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-35805000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>45553000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-142593000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-37169000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21635000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>22864000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-16055000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-30874000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-30874000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>762000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7175000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5650000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>66790000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>29257000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-65327000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>41923000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-18012000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-14340000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-25048000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
+        <v>1978000.0</v>
+      </c>
+      <c r="D14">
+        <v>1882000.0</v>
+      </c>
+      <c r="E14">
         <v>1864000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14">
+        <v>1799000.0</v>
+      </c>
+      <c r="G14">
         <v>36925000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>25935000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-19692000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16412000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-29585000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-25606000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-23406000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>56378000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5314000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-25595000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>20734000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11525000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-43617000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14240000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-8842000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-36243000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>19878000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-52178000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-13657000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>123377000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10551000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-10028000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2827000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>53248000.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14">
         <v>1450000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-9448000.0</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
         <v>-2817000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-21584000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>51000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>46000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>12605000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>27587000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>70000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>46000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>-2754000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-18726000.0</v>
+        <v>15242000.0</v>
       </c>
       <c r="C15">
-        <v>-38083000.0</v>
+        <v>18552000.0</v>
       </c>
       <c r="D15">
-        <v>-2663000.0</v>
+        <v>18726000.0</v>
       </c>
       <c r="E15">
-        <v>-19172000.0</v>
+        <v>38083000.0</v>
       </c>
       <c r="F15">
-        <v>-21910000.0</v>
+        <v>2663000.0</v>
       </c>
       <c r="G15">
-        <v>-19284000.0</v>
+        <v>19172000.0</v>
       </c>
       <c r="H15">
-        <v>-29116000.0</v>
+        <v>21910000.0</v>
       </c>
       <c r="I15">
-        <v>-21177000.0</v>
+        <v>19284000.0</v>
       </c>
       <c r="J15">
+        <v>29116000.0</v>
+      </c>
+      <c r="K15">
+        <v>21177000.0</v>
+      </c>
+      <c r="L15">
         <v>18552000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>18614000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>33618000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>17143000.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-15948000.0</v>
+        <v>17604000.0</v>
       </c>
       <c r="Q15">
-        <v>-26474000.0</v>
+        <v>15949000.0</v>
       </c>
       <c r="R15">
-        <v>-9962000.0</v>
+        <v>15948000.0</v>
       </c>
       <c r="S15">
-        <v>-9868000.0</v>
+        <v>26474000.0</v>
       </c>
       <c r="T15">
-        <v>-9737000.0</v>
+        <v>9962000.0</v>
       </c>
       <c r="U15">
-        <v>-20964000.0</v>
+        <v>9868000.0</v>
       </c>
       <c r="V15">
-        <v>-6298000.0</v>
+        <v>9737000.0</v>
       </c>
       <c r="W15">
-        <v>-1000.0</v>
+        <v>20964000.0</v>
       </c>
       <c r="X15">
-        <v>-12722000.0</v>
+        <v>6298000.0</v>
       </c>
       <c r="Y15">
-        <v>-13450000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="Z15">
-        <v>-12236000.0</v>
+        <v>12722000.0</v>
       </c>
       <c r="AA15">
-        <v>-11875000.0</v>
+        <v>13450000.0</v>
       </c>
       <c r="AB15">
-        <v>-11411000.0</v>
+        <v>12236000.0</v>
       </c>
       <c r="AC15">
-        <v>-11220000.0</v>
+        <v>11875000.0</v>
       </c>
       <c r="AD15">
-        <v>-11152000.0</v>
+        <v>11411000.0</v>
       </c>
       <c r="AE15">
-        <v>-11221000.0</v>
+        <v>11220000.0</v>
       </c>
       <c r="AF15">
-        <v>-11158000.0</v>
+        <v>11152000.0</v>
       </c>
       <c r="AG15">
-        <v>-10966000.0</v>
+        <v>11221000.0</v>
       </c>
       <c r="AH15">
-        <v>-10734000.0</v>
+        <v>11158000.0</v>
       </c>
       <c r="AI15">
-        <v>-10506000.0</v>
+        <v>10966000.0</v>
       </c>
       <c r="AJ15">
-        <v>-10197000.0</v>
+        <v>10734000.0</v>
       </c>
       <c r="AK15">
-        <v>-9940000.0</v>
+        <v>10506000.0</v>
       </c>
       <c r="AL15">
-        <v>-9704000.0</v>
+        <v>10197000.0</v>
       </c>
       <c r="AM15">
-        <v>-9447000.0</v>
+        <v>9940000.0</v>
       </c>
       <c r="AN15">
-        <v>-9321000.0</v>
+        <v>9704000.0</v>
       </c>
       <c r="AO15">
-        <v>-8579000.0</v>
+        <v>9447000.0</v>
       </c>
       <c r="AP15">
-        <v>-10044000.0</v>
+        <v>9321000.0</v>
       </c>
       <c r="AQ15">
-        <v>-5804000.0</v>
+        <v>8579000.0</v>
       </c>
       <c r="AR15">
-        <v>-2955000.0</v>
+        <v>10044000.0</v>
       </c>
       <c r="AS15">
-        <v>-5221000.0</v>
+        <v>5804000.0</v>
       </c>
       <c r="AT15">
-        <v>-2025000.0</v>
+        <v>2955000.0</v>
       </c>
       <c r="AU15">
-        <v>-2324000.0</v>
+        <v>5221000.0</v>
       </c>
       <c r="AV15">
-        <v>-1876000.0</v>
+        <v>2025000.0</v>
       </c>
       <c r="AW15">
-        <v>-807813.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="AX15">
-        <v>-434993.0</v>
+        <v>1876000.0</v>
       </c>
       <c r="AY15">
-        <v>-175589.0</v>
+        <v>807813.0</v>
       </c>
       <c r="AZ15">
-        <v>-117605.0</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:53">
+        <v>434993.0</v>
+      </c>
+      <c r="BA15">
+        <v>175589.0</v>
+      </c>
+      <c r="BB15">
+        <v>117605.0</v>
+      </c>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>9248000.0</v>
+      </c>
+      <c r="C16">
+        <v>8159000.0</v>
+      </c>
+      <c r="D16">
         <v>3931000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6533000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7720000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7670000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>29765000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9798000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>48482000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>8415000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6805000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11515000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>96016000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>82739000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43661000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>42542000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>17500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3774000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2159000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1496000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1641000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19914000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4214000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1688000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3727000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6135000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10147000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4923000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7281000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17579000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>15537000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8963000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>13738000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>56354000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21915000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>19473000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>25185000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>17046000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>26490000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8415000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>18876000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>39741000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>12688000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11732000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4216000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>9474000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>14845000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1783000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>515000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>450000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>91806.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>11819.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>9550.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1023.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17029,215 +17758,223 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
-        <v>18866000.0</v>
+        <v>4661000.0</v>
       </c>
       <c r="C18">
-        <v>-961000.0</v>
+        <v>-17094000.0</v>
       </c>
       <c r="D18">
-        <v>6758000.0</v>
+        <v>44380000.0</v>
       </c>
       <c r="E18">
+        <v>43452000.0</v>
+      </c>
+      <c r="F18">
+        <v>6095000.0</v>
+      </c>
+      <c r="G18">
         <v>36047000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-38815000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6863000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>17059000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>13131000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6857000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-36000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>308000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>64954000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>15434000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-30484000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9988000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5804000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>19808000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>22036000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9505000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>13596000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10191000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-9460000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>44930000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4909000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>66022000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>18450000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>21675000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>17167000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>58814000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-165821000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-24739000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-33914000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-40260000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-123344000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-216114000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-8050000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-200956000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2583000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-14373000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-50507000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-91977000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-127778000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-102449000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-99060000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-72551000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-77858000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-75232000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-70347661.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-34815969.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-19292169.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-10834201.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>23.0</v>
       </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17247,54 +17984,56 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17304,832 +18043,866 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>35000000.0</v>
+      </c>
+      <c r="C21">
+        <v>47500000.0</v>
+      </c>
+      <c r="D21">
         <v>-25000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>47500000.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>22500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="M21">
         <v>-25000000.0</v>
       </c>
       <c r="N21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="P21">
         <v>10000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>72500000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>45000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>25000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>25000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="U21">
         <v>80000000.0</v>
       </c>
       <c r="V21">
+        <v>80000000.0</v>
+      </c>
+      <c r="W21">
+        <v>80000000.0</v>
+      </c>
+      <c r="X21">
         <v>-21035000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-23031000.0</v>
+      </c>
+      <c r="C22">
+        <v>-41120000.0</v>
+      </c>
+      <c r="D22">
         <v>35878000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>27316000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-42705000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5458000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-379000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>22378000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6445000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>50992000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>47473000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>27894000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-31045000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9535000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>33983000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1266000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7889000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>15973000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>25108000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>27969000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>49714000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>47216000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>31087000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>16587000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-105912000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>29503000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2222000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8147000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>16416000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-21798000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>15357000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>18018000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>19733000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>20098000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>20381000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>29541000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>15879000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>29383000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>43737000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>41937000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4616000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-25416000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-3590000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>10738000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>16826000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2998000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4138000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4492000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4707000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2876620.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1907606.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>698630.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>619144.0</v>
       </c>
-      <c r="BA22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:53">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>169</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-2420000.0</v>
+      </c>
+      <c r="D23">
         <v>-29027000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-1210000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6356000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>121884000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-70567000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>95985000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3844000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22500000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1661000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>77679000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-487952000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-129695000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1025000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>50000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>21000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-990000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-4394000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>583629000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-23490000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-5625000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>41118000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>89500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>89999000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>0.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1717000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-35000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>186761000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-477000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-3877000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1034000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2152000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2261000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1667000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4004000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-864000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-667000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-9724000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-33605000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7766000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-10584000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9340000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-8595000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-7682000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-7751000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>71513668.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>35330949.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>19470027.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>10961356.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>170</v>
+      </c>
+      <c r="B24">
+        <v>-1.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-92469000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
-        <v>-32829000.0</v>
+        <v>24741000.0</v>
       </c>
       <c r="C25">
-        <v>-21432000.0</v>
+        <v>39506000.0</v>
       </c>
       <c r="D25">
-        <v>49907000.0</v>
+        <v>43873000.0</v>
       </c>
       <c r="E25">
+        <v>23976000.0</v>
+      </c>
+      <c r="F25">
+        <v>33476000.0</v>
+      </c>
+      <c r="G25">
         <v>-1660000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11663000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-9971000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6206000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-39699000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-27760000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-38452000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-17715000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>41572000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>23897000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-69995000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3739000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-4473000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-11958000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-16641000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-42060000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-36685000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-17624000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-5319000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>119807000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-14147000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>88281000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-33247000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>44506000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3377000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>69147000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-220241000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-48258000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-12372000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-17710000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-215167000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-380710000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-34076000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-310028000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-72151000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-13693000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>25530000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-104585000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-115881000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-109975000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-42914000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-62977000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-92591000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-50201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-54154045.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-20789875.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-10073841.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-4649239.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>23.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-9719000.0</v>
+      </c>
+      <c r="C26">
+        <v>-5206000.0</v>
+      </c>
+      <c r="D26">
         <v>-3256000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-6556000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2172000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2003000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-2003000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-2671000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4670000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-2899000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1801000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-3226000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-3592000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-8733000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-6711000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
         <v>-13000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-5163000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-5291000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-15215000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-14000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-8071000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-8950000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-8562000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-8926000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-9361000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-15508000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-41631000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-21525000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-18379000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-10239000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-12425000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-10372000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-7370000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-5601000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-3967000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-5827000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-2437000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-2011000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-4228000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-398000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-460000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-292000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-147000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-46000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -18139,493 +18912,513 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
-        <v>-47076000.0</v>
+        <v>5615000.0</v>
       </c>
       <c r="C28">
-        <v>-44505000.0</v>
+        <v>21322000.0</v>
       </c>
       <c r="D28">
-        <v>-6085000.0</v>
+        <v>-46982000.0</v>
       </c>
       <c r="E28">
+        <v>-44639000.0</v>
+      </c>
+      <c r="F28">
+        <v>-6045000.0</v>
+      </c>
+      <c r="G28">
         <v>21294000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-31989000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-21955000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-56286000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>56212000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2147000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-48501000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12969000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25876000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-14315000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>55526000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>28352000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1474000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9975000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>63979000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-19422000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-36179000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-27333000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-66464000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-54975000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-23901000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-60798000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-20808000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-31973000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-15125000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-52240000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>161046000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-17877000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>68353000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>42702000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>117632000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>224253000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3394000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>219031000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-7878000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-6492000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>77560000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>92933000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>135294000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>97191000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>93689000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>85613000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>79126000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>75297000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>70705855.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>34895956.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>19294438.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>10843751.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
-        <v>18866000.0</v>
+        <v>4661000.0</v>
       </c>
       <c r="C29">
-        <v>-960999.0</v>
+        <v>-17094000.0</v>
       </c>
       <c r="D29">
-        <v>6758000.0</v>
+        <v>44380000.0</v>
       </c>
       <c r="E29">
+        <v>43452000.0</v>
+      </c>
+      <c r="F29">
+        <v>6095000.0</v>
+      </c>
+      <c r="G29">
         <v>36047000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-38815000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6863000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17059000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>13131000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6857000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-36000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>308000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>64954000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15434000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-30484000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9988000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5804000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>19808000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>22036000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9505000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>13596000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10191000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-9460000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>44930000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4909000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>66022000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>18450000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>21675000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>17167000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>58814000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-165821000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-24739000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-33914000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-40260000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-123344000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-216114000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-8050000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-200956000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2583000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-14373000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-50507000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-91977000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-127778000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-102449000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-99060000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-72551000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-77858000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-75232000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-70347661.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-34815969.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-19292169.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-10834201.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>23.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-28143000.0</v>
+      </c>
+      <c r="C30">
+        <v>883000.0</v>
+      </c>
+      <c r="D30">
         <v>69335000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>48976000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-15465000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-64120999.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61112000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-70567000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>95985000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-71221000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-101124000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-68096000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-14236000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-487952000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-129695000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-166633000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-76792000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-30633000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>58181000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-125270000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5640000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>58857000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>41024000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>48896000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34767000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>31264000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-1024304000.0</v>
       </c>
-      <c r="AD30"/>
-[...1 lines deleted...]
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-261787000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1031040000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-534052000.0</v>
       </c>
-      <c r="AL30"/>
-[...1 lines deleted...]
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-26087000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-366612000.0</v>
       </c>
-      <c r="AP30"/>
-[...1 lines deleted...]
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-79963000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-53830984.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30"/>
       <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-6149615.0</v>
       </c>
-      <c r="BA30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>