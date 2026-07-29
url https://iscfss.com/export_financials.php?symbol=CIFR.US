--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1564,51 +1564,51 @@
       </c>
       <c r="E39">
         <v>28325000.0</v>
       </c>
       <c r="F39">
         <v>13818825.0</v>
       </c>
       <c r="G39">
         <v>297371.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>579959000.0</v>
       </c>
       <c r="C40">
         <v>55247000.0</v>
       </c>
       <c r="D40">
         <v>9059000.0</v>
       </c>
       <c r="E40">
-        <v>223000.0</v>
+        <v>439000.0</v>
       </c>
       <c r="F40">
         <v>257251.0</v>
       </c>
       <c r="G40">
         <v>174648.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>18522000.0</v>
       </c>
       <c r="F41">
         <v>136800.0</v>
       </c>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
@@ -2279,51 +2279,53 @@
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5"/>
+      <c r="T5">
+        <v>-1690350.0</v>
+      </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
@@ -2500,51 +2502,51 @@
         <v>1451172.0</v>
       </c>
       <c r="T9">
         <v>384508122.0</v>
       </c>
       <c r="U9">
         <v>1451170.0</v>
       </c>
       <c r="V9">
         <v>1451170.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>20688.0</v>
       </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
         <v>715203000.0</v>
       </c>
       <c r="C10">
-        <v>715203000.0</v>
+        <v>3727077000.0</v>
       </c>
       <c r="D10">
         <v>1207440000.0</v>
       </c>
       <c r="E10">
         <v>62704000.0</v>
       </c>
       <c r="F10">
         <v>23173000.0</v>
       </c>
       <c r="G10">
         <v>5585000.0</v>
       </c>
       <c r="H10">
         <v>25342000.0</v>
       </c>
       <c r="I10">
         <v>122557000.0</v>
       </c>
       <c r="J10">
         <v>88675000.0</v>
       </c>
       <c r="K10">
         <v>86105000.0</v>
       </c>
@@ -2604,51 +2606,51 @@
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12">
-        <v>715203000.0</v>
+        <v>3803227000.0</v>
       </c>
       <c r="D12">
         <v>1207440000.0</v>
       </c>
       <c r="E12">
         <v>62704000.0</v>
       </c>
       <c r="F12">
         <v>23173000.0</v>
       </c>
       <c r="G12">
         <v>5585000.0</v>
       </c>
       <c r="H12">
         <v>25342000.0</v>
       </c>
       <c r="I12">
         <v>122557000.0</v>
       </c>
       <c r="J12">
         <v>211982000.0</v>
       </c>
       <c r="K12">
         <v>86105000.0</v>
       </c>
@@ -2879,51 +2881,53 @@
         <v>254000.0</v>
       </c>
       <c r="S15">
         <v>4478.0</v>
       </c>
       <c r="T15">
         <v>246381.0</v>
       </c>
       <c r="U15">
         <v>170004478.0</v>
       </c>
       <c r="V15">
         <v>166471.68</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>4312.0</v>
       </c>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>7447000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>34222000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>22281000.0</v>
       </c>
       <c r="M16">
         <v>21927000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
@@ -3400,51 +3404,51 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
         <v>4016906000.0</v>
       </c>
       <c r="C28">
-        <v>-345277000.0</v>
+        <v>1019610000.0</v>
       </c>
       <c r="D28">
         <v>-163464000.0</v>
       </c>
       <c r="E28">
         <v>126584000.0</v>
       </c>
       <c r="F28">
         <v>35210000.0</v>
       </c>
       <c r="G28">
         <v>50804000.0</v>
       </c>
       <c r="H28">
         <v>-2187000.0</v>
       </c>
       <c r="I28">
         <v>-99238000.0</v>
       </c>
       <c r="J28">
         <v>-67730000.0</v>
       </c>
       <c r="K28">
         <v>-64127000.0</v>
       </c>
@@ -3545,51 +3549,51 @@
       </c>
       <c r="R29">
         <v>342494000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>379978720.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>8487000.0</v>
       </c>
       <c r="C30">
         <v>8487000.0</v>
       </c>
       <c r="D30">
-        <v>696000.0</v>
+        <v>1004000.0</v>
       </c>
       <c r="E30">
         <v>1824000.0</v>
       </c>
       <c r="F30">
         <v>33555000.0</v>
       </c>
       <c r="G30">
         <v>34934000.0</v>
       </c>
       <c r="H30">
         <v>285000.0</v>
       </c>
       <c r="I30">
         <v>462000.0</v>
       </c>
       <c r="J30">
         <v>1110000.0</v>
       </c>
       <c r="K30">
         <v>867000.0</v>
       </c>
       <c r="L30">
         <v>360000.0</v>
       </c>
@@ -3893,70 +3897,70 @@
       <c r="M35">
         <v>34818000.0</v>
       </c>
       <c r="N35">
         <v>34763000.0</v>
       </c>
       <c r="O35">
         <v>35245000.0</v>
       </c>
       <c r="P35">
         <v>4784000.0</v>
       </c>
       <c r="Q35">
         <v>5049000.0</v>
       </c>
       <c r="R35">
         <v>5365000.0</v>
       </c>
       <c r="S35">
         <v>136800.0</v>
       </c>
       <c r="T35">
         <v>271320.0</v>
       </c>
       <c r="U35">
-        <v>199402.0</v>
+        <v>199401.0</v>
       </c>
       <c r="V35">
         <v>16694840.0</v>
       </c>
       <c r="W35">
         <v>9167678.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>1072781000.0</v>
       </c>
       <c r="C36">
-        <v>1107476000.0</v>
+        <v>581275000.0</v>
       </c>
       <c r="D36">
         <v>707929000.0</v>
       </c>
       <c r="E36">
         <v>74763000.0</v>
       </c>
       <c r="F36">
         <v>89027000.0</v>
       </c>
       <c r="G36">
         <v>92154000.0</v>
       </c>
       <c r="H36">
         <v>77128000.0</v>
       </c>
       <c r="I36">
         <v>100677000.0</v>
       </c>
       <c r="J36">
         <v>54042000.0</v>
       </c>
       <c r="K36">
         <v>85568000.0</v>
       </c>
@@ -4071,175 +4075,175 @@
         <v>170027.34</v>
       </c>
       <c r="T38">
         <v>-1.0</v>
       </c>
       <c r="U38">
         <v>6349353.0</v>
       </c>
       <c r="V38">
         <v>170027.34</v>
       </c>
       <c r="W38">
         <v>170027.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>29873000.0</v>
       </c>
       <c r="C39">
-        <v>3170304000.0</v>
+        <v>82280000.0</v>
       </c>
       <c r="D39">
-        <v>211343000.0</v>
+        <v>40732000.0</v>
       </c>
       <c r="E39">
         <v>43046000.0</v>
       </c>
       <c r="F39">
         <v>45805000.0</v>
       </c>
       <c r="G39">
         <v>35035000.0</v>
       </c>
       <c r="H39">
         <v>30673000.0</v>
       </c>
       <c r="I39">
         <v>48301000.0</v>
       </c>
       <c r="J39">
         <v>37138000.0</v>
       </c>
       <c r="K39">
         <v>35548000.0</v>
       </c>
       <c r="L39">
         <v>37049000.0</v>
       </c>
       <c r="M39">
         <v>28046000.0</v>
       </c>
       <c r="N39">
         <v>21408000.0</v>
       </c>
       <c r="O39">
         <v>28325000.0</v>
       </c>
       <c r="P39">
         <v>38669000.0</v>
       </c>
       <c r="Q39">
-        <v>9554000.0</v>
+        <v>19575000.0</v>
       </c>
       <c r="R39">
-        <v>11400000.0</v>
+        <v>11591000.0</v>
       </c>
       <c r="S39">
         <v>13818825.0</v>
       </c>
       <c r="T39">
         <v>15348809.0</v>
       </c>
       <c r="U39">
         <v>247593.0</v>
       </c>
       <c r="V39">
         <v>299227.0</v>
       </c>
       <c r="W39">
         <v>297371.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>497032000.0</v>
       </c>
       <c r="C40">
-        <v>686176000.0</v>
+        <v>678729000.0</v>
       </c>
       <c r="D40">
         <v>550139000.0</v>
       </c>
       <c r="E40">
         <v>13980000.0</v>
       </c>
       <c r="F40">
         <v>51535000.0</v>
       </c>
       <c r="G40">
         <v>55247000.0</v>
       </c>
       <c r="H40">
         <v>24651000.0</v>
       </c>
       <c r="I40">
-        <v>3851000.0</v>
+        <v>7272000.0</v>
       </c>
       <c r="J40">
         <v>4857000.0</v>
       </c>
       <c r="K40">
         <v>7505000.0</v>
       </c>
       <c r="L40">
         <v>10576000.0</v>
       </c>
       <c r="M40">
         <v>7510000.0</v>
       </c>
       <c r="N40">
         <v>310000.0</v>
       </c>
       <c r="O40">
         <v>223000.0</v>
       </c>
       <c r="P40">
         <v>831000.0</v>
       </c>
       <c r="Q40">
-        <v>634000.0</v>
+        <v>23222000.0</v>
       </c>
       <c r="R40">
         <v>1788000.0</v>
       </c>
       <c r="S40">
         <v>257251.0</v>
       </c>
       <c r="T40">
-        <v>1279216.0</v>
+        <v>2686310.0</v>
       </c>
       <c r="U40">
         <v>918867.0</v>
       </c>
       <c r="V40">
         <v>410781.0</v>
       </c>
       <c r="W40">
         <v>174648.0</v>
       </c>
       <c r="X40">
         <v>125000.0</v>
       </c>
       <c r="Y40">
         <v>15000.0</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -4313,57 +4317,57 @@
       <c r="L42">
         <v>490650000.0</v>
       </c>
       <c r="M42">
         <v>473467000.0</v>
       </c>
       <c r="N42">
         <v>462177000.0</v>
       </c>
       <c r="O42">
         <v>453850000.0</v>
       </c>
       <c r="P42">
         <v>442431000.0</v>
       </c>
       <c r="Q42">
         <v>431962000.0</v>
       </c>
       <c r="R42">
         <v>431895000.0</v>
       </c>
       <c r="S42">
         <v>425435079.0</v>
       </c>
       <c r="T42">
-        <v>382817771.0</v>
+        <v>384508121.0</v>
       </c>
       <c r="U42">
-        <v>1451170.0</v>
+        <v>2902342.0</v>
       </c>
       <c r="V42">
-        <v>12313299.0</v>
+        <v>13764471.0</v>
       </c>
       <c r="W42">
         <v>-200000.0</v>
       </c>
       <c r="X42">
         <v>20688.0</v>
       </c>
       <c r="Y42">
         <v>20688.0</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
@@ -4735,51 +4739,51 @@
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51">
-        <v>369926000.0</v>
+        <v>4746687000.0</v>
       </c>
       <c r="D51">
         <v>1043976000.0</v>
       </c>
       <c r="E51">
         <v>189288000.0</v>
       </c>
       <c r="F51">
         <v>58383000.0</v>
       </c>
       <c r="G51">
         <v>56389000.0</v>
       </c>
       <c r="H51">
         <v>23155000.0</v>
       </c>
       <c r="I51">
         <v>23319000.0</v>
       </c>
       <c r="J51">
         <v>20945000.0</v>
       </c>
       <c r="K51">
         <v>21978000.0</v>
       </c>
@@ -4866,51 +4870,53 @@
       <c r="Q52">
         <v>975000.0</v>
       </c>
       <c r="R52">
         <v>557000.0</v>
       </c>
       <c r="S52">
         <v>199402.0</v>
       </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52">
         <v>135000.0</v>
       </c>
       <c r="Y52">
         <v>50000.0</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
+      <c r="C53">
+        <v>76150000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53">
         <v>112089000.0</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
         <v>95459000.0</v>
       </c>
       <c r="I53">
         <v>138079000.0</v>
       </c>
       <c r="J53">
         <v>123307000.0</v>
       </c>
       <c r="K53">
         <v>32978000.0</v>
       </c>
       <c r="L53">
         <v>13667000.0</v>
       </c>
       <c r="M53">
         <v>10536000.0</v>
       </c>
       <c r="N53">
@@ -6244,65 +6250,67 @@
       <c r="G2">
         <v>34938000.0</v>
       </c>
       <c r="H2">
         <v>29801000.0</v>
       </c>
       <c r="I2">
         <v>30566000.0</v>
       </c>
       <c r="J2">
         <v>27856000.0</v>
       </c>
       <c r="K2">
         <v>13292000.0</v>
       </c>
       <c r="L2">
         <v>30079000.0</v>
       </c>
       <c r="M2">
         <v>28536000.0</v>
       </c>
       <c r="N2">
         <v>20078000.0</v>
       </c>
       <c r="O2">
-        <v>748000.0</v>
+        <v>5316000.0</v>
       </c>
       <c r="P2">
         <v>220000.0</v>
       </c>
       <c r="Q2">
-        <v>29326000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="R2">
-        <v>17401000.0</v>
+        <v>147000.0</v>
       </c>
       <c r="S2">
         <v>3444.0</v>
       </c>
-      <c r="T2"/>
+      <c r="T2">
+        <v>891.0</v>
+      </c>
       <c r="U2">
         <v>230535.0</v>
       </c>
       <c r="V2">
         <v>232452.0</v>
       </c>
       <c r="W2"/>
       <c r="X2">
         <v>3576.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>87</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>19606000.0</v>
       </c>
       <c r="D3">
         <v>59988000.0</v>
       </c>
       <c r="E3">
         <v>44484000.0</v>
@@ -6438,51 +6446,51 @@
       <c r="N5">
         <v>-4082000.0</v>
       </c>
       <c r="O5">
         <v>-49650000.0</v>
       </c>
       <c r="P5">
         <v>59292000.0</v>
       </c>
       <c r="Q5">
         <v>-29219000.0</v>
       </c>
       <c r="R5">
         <v>-17499000.0</v>
       </c>
       <c r="S5">
         <v>-69070612.0</v>
       </c>
       <c r="T5">
         <v>-2395064.0</v>
       </c>
       <c r="U5">
         <v>-547000.0</v>
       </c>
       <c r="V5">
-        <v>-942294.0</v>
+        <v>-226000.0</v>
       </c>
       <c r="W5">
         <v>-150081.0</v>
       </c>
       <c r="X5">
         <v>-3576.0</v>
       </c>
       <c r="Y5">
         <v>-53116.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-29019000.0</v>
       </c>
       <c r="D6">
         <v>57688000.0</v>
       </c>
       <c r="E6">
         <v>757000.0</v>
       </c>
@@ -6633,59 +6641,61 @@
       <c r="I9">
         <v>6242000.0</v>
       </c>
       <c r="J9">
         <v>20281000.0</v>
       </c>
       <c r="K9">
         <v>30127000.0</v>
       </c>
       <c r="L9">
         <v>225000.0</v>
       </c>
       <c r="M9">
         <v>2688000.0</v>
       </c>
       <c r="N9">
         <v>1817000.0</v>
       </c>
       <c r="O9">
         <v>3037000.0</v>
       </c>
       <c r="P9">
         <v>-220000.0</v>
       </c>
       <c r="Q9">
-        <v>-29326000.0</v>
+        <v>-215000.0</v>
       </c>
       <c r="R9">
-        <v>-17401000.0</v>
+        <v>-147000.0</v>
       </c>
       <c r="S9">
         <v>-3444.0</v>
       </c>
-      <c r="T9"/>
+      <c r="T9">
+        <v>-891.0</v>
+      </c>
       <c r="U9">
         <v>-230535.0</v>
       </c>
       <c r="V9">
         <v>-232452.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>-3576.0</v>
       </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>94</v>
       </c>
       <c r="B10">
         <v>-113909000.0</v>
       </c>
       <c r="C10">
         <v>-113909000.0</v>
       </c>
       <c r="D10">
         <v>-3586000.0</v>
       </c>
@@ -7714,60 +7724,60 @@
       <c r="K28">
         <v>22542000.0</v>
       </c>
       <c r="L28">
         <v>6827000.0</v>
       </c>
       <c r="M28">
         <v>8667000.0</v>
       </c>
       <c r="N28">
         <v>5483000.0</v>
       </c>
       <c r="O28">
         <v>18987000.0</v>
       </c>
       <c r="P28">
         <v>17755000.0</v>
       </c>
       <c r="Q28">
         <v>16704000.0</v>
       </c>
       <c r="R28">
         <v>17390000.0</v>
       </c>
       <c r="S28">
-        <v>72146944.0</v>
+        <v>75763812.0</v>
       </c>
       <c r="T28">
         <v>2282256.0</v>
       </c>
       <c r="U28">
         <v>546000.0</v>
       </c>
       <c r="V28">
-        <v>709842.0</v>
+        <v>113000.0</v>
       </c>
       <c r="W28">
         <v>150081.0</v>
       </c>
       <c r="X28">
         <v>3576.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29">
         <v>407000.0</v>
       </c>
       <c r="C29">
         <v>-4071000.0</v>
       </c>
       <c r="D29">
         <v>-303000.0</v>
       </c>
       <c r="E29">
         <v>917000.0</v>
       </c>
@@ -8902,51 +8912,51 @@
       <c r="M3">
         <v>12420000</v>
       </c>
       <c r="N3">
         <v>19053000</v>
       </c>
       <c r="O3">
         <v>14865000</v>
       </c>
       <c r="P3">
         <v>43173000</v>
       </c>
       <c r="Q3">
         <v>65907000</v>
       </c>
       <c r="R3">
         <v>103973000</v>
       </c>
       <c r="S3">
         <v>4979189</v>
       </c>
       <c r="T3">
         <v>130236</v>
       </c>
       <c r="U3">
-        <v>56395594</v>
+        <v>4</v>
       </c>
       <c r="V3">
         <v>56395594</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>