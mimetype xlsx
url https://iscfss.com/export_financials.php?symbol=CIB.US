--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -20951,51 +20951,53 @@
         <v>649970578158.0</v>
       </c>
       <c r="X2">
         <v>642584956940.0</v>
       </c>
       <c r="Y2">
         <v>653295128280.0</v>
       </c>
       <c r="Z2">
         <v>665148064360.0</v>
       </c>
       <c r="AA2">
         <v>610738256310.0</v>
       </c>
       <c r="AB2">
         <v>985018728680.0</v>
       </c>
       <c r="AC2">
         <v>1050874404320.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>176</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1055991000000.0</v>
+      </c>
       <c r="C3">
         <v>1011455000000.0</v>
       </c>
       <c r="D3">
         <v>1082838000000.0</v>
       </c>
       <c r="E3">
         <v>949448000000.0</v>
       </c>
       <c r="F3">
         <v>855167000000.0</v>
       </c>
       <c r="G3">
         <v>736367000000.0</v>
       </c>
       <c r="H3">
         <v>677253000000.0</v>
       </c>
       <c r="I3">
         <v>467777000000.0</v>
       </c>
       <c r="J3">
         <v>433033000000.0</v>
       </c>
       <c r="K3">
@@ -21085,51 +21087,53 @@
         <v>62867000000.0</v>
       </c>
       <c r="N4">
         <v>62867000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>178</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>8924911177000.0</v>
+      </c>
       <c r="C5">
         <v>8757917000000.0</v>
       </c>
       <c r="D5">
         <v>8147526000000.0</v>
       </c>
       <c r="E5">
         <v>9744786000000.0</v>
       </c>
       <c r="F5">
         <v>5984012000000.0</v>
       </c>
       <c r="G5">
         <v>308773000000.0</v>
       </c>
       <c r="H5">
         <v>4477531000000.0</v>
       </c>
       <c r="I5">
         <v>3615870000000.0</v>
       </c>
       <c r="J5">
         <v>3992771000000.0</v>
       </c>
       <c r="K5">
@@ -21173,51 +21177,51 @@
       </c>
       <c r="X5">
         <v>515782329747.0</v>
       </c>
       <c r="Y5">
         <v>252148996880.0</v>
       </c>
       <c r="Z5">
         <v>189066059390.0</v>
       </c>
       <c r="AA5">
         <v>-87248322330.0</v>
       </c>
       <c r="AB5">
         <v>-192883895540.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
-        <v>8924911177000.0</v>
+        <v>9980902177000.0</v>
       </c>
       <c r="C6">
         <v>9769372000000.0</v>
       </c>
       <c r="D6">
         <v>9230364000000.0</v>
       </c>
       <c r="E6">
         <v>10694234000000.0</v>
       </c>
       <c r="F6">
         <v>6839179000000.0</v>
       </c>
       <c r="G6">
         <v>1045140000000.0</v>
       </c>
       <c r="H6">
         <v>5154784000000.0</v>
       </c>
       <c r="I6">
         <v>4083647000000.0</v>
       </c>
       <c r="J6">
         <v>4425804000000.0</v>
       </c>
@@ -23789,51 +23793,53 @@
       <c r="DD2">
         <v>290581162900.0</v>
       </c>
       <c r="DE2">
         <v>274825175100.0</v>
       </c>
       <c r="DF2">
         <v>302752294020.0</v>
       </c>
       <c r="DG2">
         <v>303497615408.0</v>
       </c>
       <c r="DH2">
         <v>290937996960.0</v>
       </c>
       <c r="DI2"/>
       <c r="DJ2"/>
     </row>
     <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>176</v>
       </c>
       <c r="B3">
         <v>247042000000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>297658000000.0</v>
+      </c>
       <c r="D3">
         <v>248127000000.0</v>
       </c>
       <c r="E3">
         <v>253606000000.0</v>
       </c>
       <c r="F3">
         <v>256600000000.0</v>
       </c>
       <c r="G3">
         <v>261645000000.0</v>
       </c>
       <c r="H3">
         <v>252761000000.0</v>
       </c>
       <c r="I3">
         <v>248306000000.0</v>
       </c>
       <c r="J3">
         <v>248743000000.0</v>
       </c>
       <c r="K3">
         <v>304785000000.0</v>
       </c>
       <c r="L3">
@@ -23849,57 +23855,57 @@
         <v>-529662000000.0</v>
       </c>
       <c r="P3">
         <v>242548000000.0</v>
       </c>
       <c r="Q3">
         <v>220499000000.0</v>
       </c>
       <c r="R3">
         <v>216067000000.0</v>
       </c>
       <c r="S3">
         <v>-44591000000.0</v>
       </c>
       <c r="T3">
         <v>219849000000.0</v>
       </c>
       <c r="U3">
         <v>193695000000.0</v>
       </c>
       <c r="V3">
         <v>193042000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
-        <v>-334587000000.0</v>
+        <v>175203000000.0</v>
       </c>
       <c r="Y3">
-        <v>182875000000.0</v>
+        <v>177523000000.0</v>
       </c>
       <c r="Z3">
-        <v>-457163000000.0</v>
+        <v>181618000000.0</v>
       </c>
       <c r="AA3">
         <v>243454000000.0</v>
       </c>
       <c r="AB3">
         <v>222289000000.0</v>
       </c>
       <c r="AC3">
         <v>179492000000.0</v>
       </c>
       <c r="AD3">
         <v>179355000000.0</v>
       </c>
       <c r="AE3">
         <v>130691000000.0</v>
       </c>
       <c r="AF3">
         <v>131879000000.0</v>
       </c>
       <c r="AG3">
         <v>116097000000.0</v>
       </c>
       <c r="AH3">
         <v>118112000000.0</v>
       </c>
@@ -24319,119 +24325,121 @@
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>178</v>
       </c>
       <c r="B5">
         <v>2145362000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>1992582426000.0</v>
+      </c>
       <c r="D5">
         <v>2999076000000.0</v>
       </c>
       <c r="E5">
         <v>2483996000000.0</v>
       </c>
       <c r="F5">
         <v>2463687000000.0</v>
       </c>
       <c r="G5">
         <v>2443272000000.0</v>
       </c>
       <c r="H5">
         <v>2109677000000.0</v>
       </c>
       <c r="I5">
         <v>1825077000000.0</v>
       </c>
       <c r="J5">
         <v>2379891000000.0</v>
       </c>
       <c r="K5">
         <v>1926355000000.0</v>
       </c>
       <c r="L5">
         <v>1962017000000.0</v>
       </c>
       <c r="M5">
         <v>1910490000000.0</v>
       </c>
       <c r="N5">
         <v>2348664000000.0</v>
       </c>
       <c r="O5">
         <v>5671943000000.0</v>
       </c>
       <c r="P5">
-        <v>4870286000000.0</v>
+        <v>2498808000000.0</v>
       </c>
       <c r="Q5">
-        <v>3101559000000.0</v>
+        <v>2639616000000.0</v>
       </c>
       <c r="R5">
-        <v>3871639000000.0</v>
+        <v>2628482000000.0</v>
       </c>
       <c r="S5">
         <v>3267957000000.0</v>
       </c>
       <c r="T5">
-        <v>1152595000000.0</v>
+        <v>1546938000000.0</v>
       </c>
       <c r="U5">
-        <v>1014780000000.0</v>
+        <v>1526747000000.0</v>
       </c>
       <c r="V5">
-        <v>293102000000.0</v>
+        <v>771847000000.0</v>
       </c>
       <c r="W5">
         <v>-232684000000.0</v>
       </c>
       <c r="X5">
-        <v>1714094000000.0</v>
+        <v>270086000000.0</v>
       </c>
       <c r="Y5">
-        <v>1440083000000.0</v>
+        <v>-211302000000.0</v>
       </c>
       <c r="Z5">
-        <v>2010767000000.0</v>
+        <v>482673000000.0</v>
       </c>
       <c r="AA5">
         <v>2286009000000.0</v>
       </c>
       <c r="AB5">
         <v>1200227000000.0</v>
       </c>
       <c r="AC5">
         <v>1286662000000.0</v>
       </c>
       <c r="AD5">
         <v>1265514000000.0</v>
       </c>
       <c r="AE5">
         <v>2551227000000.0</v>
       </c>
       <c r="AF5">
         <v>799155000000.0</v>
       </c>
       <c r="AG5">
         <v>818284000000.0</v>
       </c>
       <c r="AH5">
         <v>855187000000.0</v>
       </c>
@@ -24650,120 +24658,120 @@
         <v>0.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5">
         <v>-72144288720.0</v>
       </c>
       <c r="DE5">
         <v>-25349650375.0</v>
       </c>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5">
         <v>9062003184.0</v>
       </c>
       <c r="DI5"/>
       <c r="DJ5"/>
     </row>
     <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
         <v>2392404000000.0</v>
       </c>
       <c r="C6">
-        <v>1992582426000.0</v>
+        <v>2290240426000.0</v>
       </c>
       <c r="D6">
         <v>3247203000000.0</v>
       </c>
       <c r="E6">
         <v>2737602000000.0</v>
       </c>
       <c r="F6">
         <v>2720287000000.0</v>
       </c>
       <c r="G6">
         <v>2704917000000.0</v>
       </c>
       <c r="H6">
         <v>2362438000000.0</v>
       </c>
       <c r="I6">
         <v>2073383000000.0</v>
       </c>
       <c r="J6">
         <v>2628634000000.0</v>
       </c>
       <c r="K6">
         <v>2231140000000.0</v>
       </c>
       <c r="L6">
         <v>2229737000000.0</v>
       </c>
       <c r="M6">
         <v>2171802000000.0</v>
       </c>
       <c r="N6">
         <v>2597685000000.0</v>
       </c>
       <c r="O6">
         <v>5142281000000.0</v>
       </c>
       <c r="P6">
-        <v>2498808000000.0</v>
+        <v>2741356000000.0</v>
       </c>
       <c r="Q6">
-        <v>2639616000000.0</v>
+        <v>2860115000000.0</v>
       </c>
       <c r="R6">
-        <v>2628482000000.0</v>
+        <v>2844549000000.0</v>
       </c>
       <c r="S6">
         <v>3223366000000.0</v>
       </c>
       <c r="T6">
-        <v>1546938000000.0</v>
+        <v>1766787000000.0</v>
       </c>
       <c r="U6">
-        <v>1526747000000.0</v>
+        <v>1720442000000.0</v>
       </c>
       <c r="V6">
-        <v>771847000000.0</v>
+        <v>964889000000.0</v>
       </c>
       <c r="W6">
         <v>989638000000.0</v>
       </c>
       <c r="X6">
-        <v>270086000000.0</v>
+        <v>445289000000.0</v>
       </c>
       <c r="Y6">
-        <v>-211302000000.0</v>
+        <v>-33779000000.0</v>
       </c>
       <c r="Z6">
-        <v>482673000000.0</v>
+        <v>664291000000.0</v>
       </c>
       <c r="AA6">
         <v>2529463000000.0</v>
       </c>
       <c r="AB6">
         <v>1422516000000.0</v>
       </c>
       <c r="AC6">
         <v>1466154000000.0</v>
       </c>
       <c r="AD6">
         <v>1444869000000.0</v>
       </c>
       <c r="AE6">
         <v>2681918000000.0</v>
       </c>
       <c r="AF6">
         <v>931034000000.0</v>
       </c>
       <c r="AG6">
         <v>934381000000.0</v>
       </c>
       <c r="AH6">
         <v>973299000000.0</v>
       </c>